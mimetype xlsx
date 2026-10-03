--- v0 (2025-10-10)
+++ v1 (2026-10-03)
@@ -1,364 +1,330 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\dhsime\MEDICAL.772\MED_DIV\Civil Money Penalty Quality Improvement Initiative Program\Communications_Website Information\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02FF6369-302A-4020-98D8-88DF7BE5FA75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66BC9194-4A03-4FED-A0FF-DAE381061702}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1965" yWindow="870" windowWidth="24975" windowHeight="13695" xr2:uid="{AADCB31C-0080-40D4-9767-7A9CEEE66D75}"/>
+    <workbookView xWindow="3780" yWindow="1545" windowWidth="21495" windowHeight="13260" xr2:uid="{AADCB31C-0080-40D4-9767-7A9CEEE66D75}"/>
   </bookViews>
   <sheets>
     <sheet name="Iowa CMP Projects" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="29">
   <si>
     <t>Project Title</t>
   </si>
   <si>
     <t xml:space="preserve">Results of projects </t>
   </si>
   <si>
     <t xml:space="preserve">Project Duration </t>
   </si>
   <si>
     <t>Project Summary: Purpose, Goals and Objectives</t>
   </si>
   <si>
     <t>Awardee Name</t>
   </si>
   <si>
     <t>Dollar Amount Awarded</t>
-  </si>
-[...11 lines deleted...]
-    <t>Improve nursing home residents' quality of care and quality of life by offering a specialized training which will equip caregivers with critical skills and knowledge to help support residents on their personal journey with dementia.</t>
   </si>
   <si>
     <t>Certified Dementia Practitioner Credentialing Implementation</t>
   </si>
   <si>
     <t xml:space="preserve">Launch a Certified Dementia Practitioner Credentialing program for the caregiving team members. </t>
   </si>
   <si>
     <t>Wesley Retirement Services</t>
   </si>
   <si>
     <t>Three years
 1/1/25 - 12/31/27</t>
   </si>
   <si>
-    <t>Ageless Innovation</t>
-[...8 lines deleted...]
-  <si>
     <t xml:space="preserve">Active, in progress </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">System in use. Staff trained. Resident surveys are being completed. </t>
   </si>
   <si>
     <t>Cycling Without age</t>
   </si>
   <si>
     <t>Three years
 3/1/25 - 2/28/28</t>
   </si>
   <si>
     <t>Uses volunteer pilots to take residents, as passengers, on bike (trishaw) rides in in the community and in parks and trails within close proximity to the nursing home.</t>
   </si>
   <si>
     <t>Highland Ridge</t>
   </si>
   <si>
     <t>Active, in progress</t>
   </si>
   <si>
-    <t>Memory Care Activity Enhancements</t>
-[...11 lines deleted...]
-  <si>
     <t>Three Years
 10/1/25 - 9/30/28</t>
   </si>
   <si>
     <t>Long-Term Care Consultants, LLC</t>
   </si>
   <si>
     <t>SNFClinic</t>
   </si>
   <si>
-    <t>One year
-[...23 lines deleted...]
-  <si>
     <t>Online electronic learning management system that provides clinical and Inservice staff training and resident care resources designed to directly improve the quality of care provided at the skilled nursing facilities.</t>
   </si>
   <si>
-    <t xml:space="preserve">Adopt engagement technology provided through the implementation of iN2L's (It's Never Too Late) system and software.  The system will be used for group activities, therapy and one-on-one activities, improving quality of care and resident satisfaction. </t>
+    <t xml:space="preserve">University of Iowa </t>
+  </si>
+  <si>
+    <t>Bingocize</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bingocize© is an evidence-based health promotion program to improve the quality of life of Iowa skilled nursing facility residents.  It is a combination of physical exercise and the game of bingo. Exercise focuses on improving components of functional mobility such as strength, range of motion and balance. </t>
+  </si>
+  <si>
+    <t>Three Years
+5/1/26 - 4/30/29</t>
+  </si>
+  <si>
+    <t>Furry Friends</t>
+  </si>
+  <si>
+    <t>One Year
+11/1/26 - 10/31/27</t>
+  </si>
+  <si>
+    <t>Ageless Innovation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Introduce robotic companion pets to provide calming sensory stimulation, emotional comfort and opportunities for meaningful engagement; while avoiding safety, infection control and operational barriers associated with live animals. The Furry Friends Project is designed to integrate into existing care workflows and is structured to minimize additional time demands on staff.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IOWA Funded Civil Money Penalty (CMP) Quality Improvement Initiatives 2026-2027 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <b/>
+      <sz val="14"/>
       <color theme="1"/>
-      <name val="Gill Sans MT"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Gill Sans MT"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
@@ -641,238 +607,214 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{80A9E571-B947-42D1-92F4-E427F8AFB114}">
   <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D3" sqref="D3"/>
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="75.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="35.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" style="1" customWidth="1"/>
     <col min="8" max="16384" width="8.7109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="21.75" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="F1" s="6"/>
+    <row r="1" spans="1:10" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
     </row>
     <row r="2" spans="1:10" ht="56.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="11" t="s">
+      <c r="A2" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="B2" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="12" t="s">
+      <c r="C2" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="D2" s="12" t="s">
+      <c r="D2" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="12" t="s">
+      <c r="E2" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="12" t="s">
+      <c r="F2" s="11" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
     </row>
-    <row r="3" spans="1:10" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="3" spans="1:10" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="12" t="s">
+        <v>6</v>
       </c>
       <c r="B3" s="13" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="C3" s="14">
-        <v>44688.26</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>30000</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>7</v>
       </c>
       <c r="E3" s="13" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F3" s="15" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="14">
+        <v>15000</v>
+      </c>
+      <c r="D4" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="12" t="s">
         <v>18</v>
       </c>
+      <c r="B5" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="17">
+        <v>747000</v>
+      </c>
+      <c r="D5" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="4" spans="1:10" ht="184.5" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-        <v>33</v>
+    <row r="6" spans="1:10" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="14">
+        <v>443586.69</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-        <v>17</v>
+    <row r="7" spans="1:10" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="14">
+        <v>233833.78</v>
+      </c>
+      <c r="D7" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="66" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      </c>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A8" s="6"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
     </row>
-    <row r="7" spans="1:10" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-[...57 lines deleted...]
-      </c>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="6"/>
+      <c r="B9" s="5"/>
+      <c r="C9" s="5"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
@@ -978,59 +920,59 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9D9430D-D4C0-4925-A302-75F7A2D71E4F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32DD022E-4B50-4289-8226-197345B4FA26}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65B69E1C-B729-47B7-ACDD-05B58877E710}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C7C6B65-BCC9-4D34-80AE-6DDD6FB8047E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{117D135F-571E-4E10-A2BC-139723EA6716}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18FC8263-EDC3-4356-981C-918D8B545ECE}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Iowa CMP Projects</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>