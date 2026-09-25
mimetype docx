--- v0 (2026-09-05)
+++ v1 (2026-09-25)
@@ -401,579 +401,342 @@
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10177" w:type="dxa"/>
         <w:tblInd w:w="-105" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
           <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="997"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="3682"/>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="1545"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="0C6E6076" w14:paraId="69BCE30C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="26677D1B" w14:paraId="69BCE30C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="285"/>
+          <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="top"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="3ACF59AC" w14:textId="77777777">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="3ACF59AC" w14:textId="38AEEE35">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1F5A543D" w:rsidR="00714918">
+            <w:r w:rsidRPr="26677D1B" w:rsidR="75EF262B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t>Select  </w:t>
+              <w:t>Number Requested</w:t>
+            </w:r>
+            <w:r w:rsidRPr="26677D1B" w:rsidR="00714918">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="top"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="3FAFEB49" w14:textId="6857793C">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="616DCD99">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Image of Item</w:t>
             </w:r>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="top"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="5AE21427" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F5A543D" w:rsidR="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Name of Item </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="top"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="2E2C04B2" w14:textId="77777777">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="2E2C04B2" w14:textId="555494C5">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="26677D1B" w:rsidR="31D75C13">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Number Requested </w:t>
+              <w:t>Units/Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="0C6E6076" w14:paraId="740DA182" w14:textId="77777777">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="26677D1B" w14:paraId="24BD3BD0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
-[...226 lines deleted...]
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="49F9F56E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="15496AE2" w14:textId="004127FB">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="26677D1B" w:rsidRDefault="00714918" w14:paraId="15496AE2" w14:textId="682D42DB">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714918">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="00714918">
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A2B9045" wp14:editId="0AE4A2AB">
-                  <wp:extent cx="1504950" cy="2314575"/>
+                <wp:inline wp14:editId="2C4873E7" wp14:anchorId="4A2B9045">
+                  <wp:extent cx="1504950" cy="1752619"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1459189009" name="Picture 53"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    <a:graphicFrameLocks noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <a:graphic>
+                    <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 253"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId33">
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
+                          <a:srcRect l="0" t="13168" r="0" b="11111"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
-                          <a:xfrm>
+                          <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="1504950" cy="2314575"/>
+                            <a:ext cx="1504950" cy="1752619"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00714918">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="3C96257C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -1004,51 +767,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="27470BF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> (item 5030) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6BA21DF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -1058,93 +821,93 @@
               <w:t>2XL </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4563E7B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3XL </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="0C6E6076" w14:paraId="5AD20854" w14:textId="77777777">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="26677D1B" w14:paraId="5AD20854" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0AAC565C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1079B8F4" w14:textId="224DEFB9">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -1190,51 +953,51 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="28B91E97" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -1265,178 +1028,136 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="40636CD2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> (item 5030) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="41528EE1" w14:textId="77777777">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1880BF93" w:rsidRDefault="00714918" w14:paraId="10F3A4B2" w14:textId="08845018">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714918">
+            <w:r w:rsidRPr="1880BF93" w:rsidR="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
-[...39 lines deleted...]
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2XL </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6E01EC45" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3XL </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="1F5A543D" w:rsidTr="0C6E6076" w14:paraId="750F88CF">
+      <w:tr w:rsidR="1F5A543D" w:rsidTr="26677D1B" w14:paraId="750F88CF">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="1F5A543D" w:rsidP="1F5A543D" w:rsidRDefault="1F5A543D" w14:paraId="4A103459" w14:textId="782B48DA">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="2E7DBAAE" w:rsidP="1F5A543D" w:rsidRDefault="2E7DBAAE" w14:paraId="111DD2B7" w14:textId="656D95A2">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidR="2E7DBAAE">
               <w:drawing>
                 <wp:inline wp14:editId="43586A5C" wp14:anchorId="03007CA9">
                   <wp:extent cx="1447800" cy="1857375"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1460,51 +1181,51 @@
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1447800" cy="1857375"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="2E7DBAAE" w:rsidP="1F5A543D" w:rsidRDefault="2E7DBAAE" w14:paraId="1F6333CF" w14:textId="40966609">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="1F5A543D" w:rsidR="2E7DBAAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>ISTEP Stylus Pen</w:t>
             </w:r>
@@ -1517,122 +1238,122 @@
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="1F5A543D" w:rsidR="2E7DBAAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="1F5A543D" w:rsidR="2E7DBAAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>item</w:t>
             </w:r>
             <w:r w:rsidRPr="1F5A543D" w:rsidR="2E7DBAAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5118)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="2E7DBAAE" w:rsidP="1F5A543D" w:rsidRDefault="2E7DBAAE" w14:paraId="7DF6B4CE" w14:textId="60A03AF8">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:suppressLineNumbers w:val="0"/>
               <w:bidi w:val="0"/>
               <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="264" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1F5A543D" w:rsidR="2E7DBAAE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Units of 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0C6E6076" w:rsidTr="0C6E6076" w14:paraId="4825C9BF">
+      <w:tr w:rsidR="0C6E6076" w:rsidTr="26677D1B" w14:paraId="4825C9BF">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="30F7D268" w14:textId="1CF93558">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6D6690D6" w:rsidP="0C6E6076" w:rsidRDefault="6D6690D6" w14:paraId="285958C5" w14:textId="29117113">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidR="6D6690D6">
               <w:drawing>
                 <wp:inline wp14:editId="6EE8CF33" wp14:anchorId="31A2B0DC">
                   <wp:extent cx="2143125" cy="2063802"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1657,51 +1378,51 @@
                           </a:blip>
                           <a:srcRect l="0" t="8641" r="0" b="16460"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2143125" cy="2063802"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6D6690D6" w:rsidP="0C6E6076" w:rsidRDefault="6D6690D6" w14:paraId="67D09196" w14:textId="3330FEFD">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="6D6690D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>ISTEP Lapel Pin</w:t>
@@ -1716,253 +1437,138 @@
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="6D6690D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="6D6690D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>item</w:t>
             </w:r>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="6D6690D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5116)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6D6690D6" w:rsidP="0C6E6076" w:rsidRDefault="6D6690D6" w14:paraId="26520E2E" w14:textId="36184154">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="6D6690D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Units of 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0C6E6076" w:rsidTr="0C6E6076" w14:paraId="0D6A7B56">
+      <w:tr w:rsidR="0C6E6076" w:rsidTr="26677D1B" w14:paraId="0D6A7B56">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="250B1E50" w14:textId="15E2C11F">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="6DB37280" w14:textId="27A845CB">
+          <w:p w:rsidR="6D6690D6" w:rsidP="26677D1B" w:rsidRDefault="6D6690D6" w14:paraId="049CBD44" w14:textId="1F64F612">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="09F9ABB7" w14:textId="596A8D4C">
-[...113 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6D6690D6" w:rsidP="0C6E6076" w:rsidRDefault="6D6690D6" w14:paraId="7C0882EC" w14:textId="6C4D6F71">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidR="6D6690D6">
               <w:drawing>
                 <wp:inline wp14:editId="6648D3DB" wp14:anchorId="4B15201B">
                   <wp:extent cx="1409720" cy="1638326"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -1987,51 +1593,51 @@
                           </a:blip>
                           <a:srcRect l="11640" t="16049" r="10052" b="13168"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1409720" cy="1638326"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="6D6690D6" w:rsidP="0C6E6076" w:rsidRDefault="6D6690D6" w14:paraId="5FB9A483" w14:textId="3D956FDA">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="6D6690D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>ISTEP Notepad</w:t>
@@ -2075,121 +1681,192 @@
               <w:t>item</w:t>
             </w:r>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="6D6690D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5117)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="56CCC0D1" w14:textId="238F2A37">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="6D6690D6" w:rsidP="0C6E6076" w:rsidRDefault="6D6690D6" w14:paraId="40453BA9" w14:textId="4FBCCCE5">
+          <w:p w:rsidR="6D6690D6" w:rsidP="0C6E6076" w:rsidRDefault="6D6690D6" w14:paraId="09CADB01" w14:textId="0EC6FC79">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r w:rsidRPr="0C6E6076" w:rsidR="6D6690D6">
+            <w:r w:rsidRPr="26677D1B" w:rsidR="6D6690D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Units of 1</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="6D6690D6" w:rsidP="26677D1B" w:rsidRDefault="6D6690D6" w14:paraId="3DB09A35" w14:textId="72E29B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="6D6690D6" w:rsidP="26677D1B" w:rsidRDefault="6D6690D6" w14:paraId="58FD68A6" w14:textId="0E858A7F">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="26677D1B" w:rsidR="194D3CD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="26677D1B" w:rsidR="194D3CD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Include preferred color(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="6D6690D6" w:rsidP="26677D1B" w:rsidRDefault="6D6690D6" w14:paraId="40453BA9" w14:textId="5D0452B7">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0C6E6076" w:rsidTr="0C6E6076" w14:paraId="688607AE">
+      <w:tr w:rsidR="0C6E6076" w:rsidTr="26677D1B" w14:paraId="688607AE">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="187D4BB4" w14:textId="74B55B7A">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="21EFFD0B" w:rsidP="0C6E6076" w:rsidRDefault="21EFFD0B" w14:paraId="648942D1" w14:textId="2D5EC473">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidR="21EFFD0B">
               <w:drawing>
                 <wp:inline wp14:editId="31D38EF4" wp14:anchorId="59BD08FF">
                   <wp:extent cx="1800225" cy="1819302"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2214,51 +1891,51 @@
                           </a:blip>
                           <a:srcRect l="0" t="7407" r="0" b="13991"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1800225" cy="1819302"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="21EFFD0B" w:rsidP="0C6E6076" w:rsidRDefault="21EFFD0B" w14:paraId="52EA9343" w14:textId="107DEFD2">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="21EFFD0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>ISTEP Hacky Sacks</w:t>
@@ -2273,89 +1950,89 @@
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="21EFFD0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="21EFFD0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>item</w:t>
             </w:r>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="21EFFD0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5119)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="21EFFD0B" w:rsidP="0C6E6076" w:rsidRDefault="21EFFD0B" w14:paraId="2E30510B" w14:textId="0784902C">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="21EFFD0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Units of 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0C6E6076" w:rsidTr="0C6E6076" w14:paraId="6327B69C">
+      <w:tr w:rsidR="0C6E6076" w:rsidTr="26677D1B" w14:paraId="6327B69C">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="768EA82F" w14:textId="67989B7E">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2408,132 +2085,88 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="684D159C" w14:textId="4AB2A57E">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="75875ABD" w14:textId="083C7909">
-[...16 lines deleted...]
-          <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="7FE37D1C" w14:textId="1B60FBEA">
+          <w:p w:rsidR="21EFFD0B" w:rsidP="26677D1B" w:rsidRDefault="21EFFD0B" w14:paraId="6441685E" w14:textId="0937FD3B">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...25 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="0C6E6076" w:rsidP="0C6E6076" w:rsidRDefault="0C6E6076" w14:paraId="06E8E322" w14:textId="3A3132B0">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="21EFFD0B" w:rsidP="0C6E6076" w:rsidRDefault="21EFFD0B" w14:paraId="29A28D7C" w14:textId="321CE37B">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidR="21EFFD0B">
               <w:drawing>
                 <wp:inline wp14:editId="0A9FADDA" wp14:anchorId="76112912">
                   <wp:extent cx="1438290" cy="1562107"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -2558,51 +2191,51 @@
                           </a:blip>
                           <a:srcRect l="11111" t="13580" r="8994" b="18930"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1438290" cy="1562107"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="21EFFD0B" w:rsidP="0C6E6076" w:rsidRDefault="21EFFD0B" w14:paraId="7B401FEE" w14:textId="3375C557">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="21EFFD0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>ISTEP Ice Cube Fidget</w:t>
@@ -2621,124 +2254,195 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Color options: green or blue</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="21EFFD0B" w:rsidP="0C6E6076" w:rsidRDefault="21EFFD0B" w14:paraId="5B20161D" w14:textId="0A2353A7">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="21EFFD0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>(item 5120)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="21EFFD0B" w:rsidP="0C6E6076" w:rsidRDefault="21EFFD0B" w14:paraId="38C6A744" w14:textId="58C1BE60">
+          <w:p w:rsidR="21EFFD0B" w:rsidP="0C6E6076" w:rsidRDefault="21EFFD0B" w14:paraId="541C9B0B" w14:textId="0EC6FC79">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:r w:rsidRPr="0C6E6076" w:rsidR="21EFFD0B">
+            <w:r w:rsidRPr="26677D1B" w:rsidR="556D5556">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Units of 1</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidR="21EFFD0B" w:rsidP="26677D1B" w:rsidRDefault="21EFFD0B" w14:paraId="5348C55F" w14:textId="72E29B7E">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="21EFFD0B" w:rsidP="26677D1B" w:rsidRDefault="21EFFD0B" w14:paraId="399989FA" w14:textId="0E858A7F">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="26677D1B" w:rsidR="556D5556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="26677D1B" w:rsidR="556D5556">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Include preferred color(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="21EFFD0B" w:rsidP="26677D1B" w:rsidRDefault="21EFFD0B" w14:paraId="38C6A744" w14:textId="6D26FA88">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="0C6E6076" w14:paraId="7CC22E72" w14:textId="77777777">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="26677D1B" w14:paraId="7CC22E72" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="469662B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="12551AE3" w14:textId="23616551">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="00714918">
               <w:drawing>
@@ -2778,51 +2482,51 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="65F5303C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -2833,51 +2537,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0A48495D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> (item 578) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="123326EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -2887,284 +2591,92 @@
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4F68A657" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0C6E6076" w:rsidTr="0C6E6076" w14:paraId="61FEE825">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="26677D1B" w14:paraId="7F2A99B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="642BA5AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="797F4FE8" w14:textId="17CC8063">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="00714918">
               <w:rPr>
@@ -3210,51 +2722,51 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="0C6E6076" w:rsidR="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="30D959EC" w:rsidRDefault="00714918" w14:paraId="24297FBA" w14:textId="079DE6A8">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30D959EC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -3263,51 +2775,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6715D391" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> (item 584) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4B624914" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -3317,92 +2829,92 @@
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="149A5138" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="0C6E6076" w14:paraId="772C02F9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="26677D1B" w14:paraId="772C02F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="205839E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="73B14753" w14:textId="763BB1D8">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -3448,51 +2960,51 @@
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="730A2C24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -3503,51 +3015,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="684C5DFB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 598) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="54BE5E98" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -3557,84 +3069,84 @@
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="263FC317" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="0C6E6076" w14:paraId="3E4A9B09" w14:textId="77777777">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="26677D1B" w14:paraId="3E4A9B09" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="6E7AFE72" w14:textId="2C7791E6">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcW w:w="3682" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="7F803C25" w14:textId="646F2B62">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidR="1F414133">
               <w:drawing>
@@ -3718,51 +3230,51 @@
                         <pic:spPr>
                           <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1114440" cy="2190750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="1F5A543D" w:rsidR="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="75904476" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -3773,51 +3285,51 @@
             </w:r>
           </w:p>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="3A9F47CC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 5060) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcW w:w="1545" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
               <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0B922A5D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
@@ -6446,113 +5958,127 @@
     <w:rsid w:val="00C42A9E"/>
     <w:rsid w:val="00C44545"/>
     <w:rsid w:val="00CE78F0"/>
     <w:rsid w:val="00D359C1"/>
     <w:rsid w:val="00D36BC3"/>
     <w:rsid w:val="00D54BEA"/>
     <w:rsid w:val="00D817D2"/>
     <w:rsid w:val="00D8232C"/>
     <w:rsid w:val="00DA1414"/>
     <w:rsid w:val="00DA16A0"/>
     <w:rsid w:val="00DE0E1F"/>
     <w:rsid w:val="00E368B6"/>
     <w:rsid w:val="00E56796"/>
     <w:rsid w:val="00E84ABA"/>
     <w:rsid w:val="00EB05AF"/>
     <w:rsid w:val="00ED0FA2"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00FA5524"/>
     <w:rsid w:val="00FC1383"/>
     <w:rsid w:val="00FD1645"/>
     <w:rsid w:val="00FF1CD1"/>
     <w:rsid w:val="017496E4"/>
     <w:rsid w:val="03AAA2D5"/>
     <w:rsid w:val="06DE1C74"/>
     <w:rsid w:val="06E6C29F"/>
+    <w:rsid w:val="06F7552B"/>
     <w:rsid w:val="0A0DA824"/>
     <w:rsid w:val="0C6E6076"/>
     <w:rsid w:val="0CFC408D"/>
     <w:rsid w:val="0F4689E3"/>
     <w:rsid w:val="105B74A1"/>
     <w:rsid w:val="107C2952"/>
     <w:rsid w:val="10DED83D"/>
     <w:rsid w:val="124D56F2"/>
+    <w:rsid w:val="14317680"/>
     <w:rsid w:val="1493A5BF"/>
     <w:rsid w:val="15F2F31C"/>
     <w:rsid w:val="17851D6B"/>
+    <w:rsid w:val="1880BF93"/>
+    <w:rsid w:val="194D3CD7"/>
     <w:rsid w:val="1D8A0B7F"/>
     <w:rsid w:val="1F414133"/>
     <w:rsid w:val="1F5A543D"/>
     <w:rsid w:val="1FA311CC"/>
     <w:rsid w:val="21EFFD0B"/>
     <w:rsid w:val="26200939"/>
+    <w:rsid w:val="26677D1B"/>
     <w:rsid w:val="2AC96F51"/>
+    <w:rsid w:val="2BE61296"/>
     <w:rsid w:val="2E7DBAAE"/>
     <w:rsid w:val="2E8B5CC0"/>
+    <w:rsid w:val="2F958278"/>
     <w:rsid w:val="2FCCB5F5"/>
     <w:rsid w:val="30344CBC"/>
+    <w:rsid w:val="30798E2C"/>
     <w:rsid w:val="30D959EC"/>
     <w:rsid w:val="3136A002"/>
     <w:rsid w:val="31650F12"/>
+    <w:rsid w:val="31D75C13"/>
     <w:rsid w:val="322EB30D"/>
     <w:rsid w:val="325FD2FD"/>
     <w:rsid w:val="342C0871"/>
     <w:rsid w:val="3582DE41"/>
     <w:rsid w:val="362CD31C"/>
     <w:rsid w:val="399C5B1C"/>
     <w:rsid w:val="3A58607A"/>
     <w:rsid w:val="3F10EE9A"/>
     <w:rsid w:val="42750ADA"/>
     <w:rsid w:val="4352B564"/>
     <w:rsid w:val="4467C970"/>
     <w:rsid w:val="44E17ECB"/>
     <w:rsid w:val="4ACEF2D3"/>
+    <w:rsid w:val="4BD6B0F8"/>
     <w:rsid w:val="4C16FC41"/>
     <w:rsid w:val="4CF4750F"/>
     <w:rsid w:val="52286253"/>
+    <w:rsid w:val="556D5556"/>
     <w:rsid w:val="568BBA17"/>
     <w:rsid w:val="577448A8"/>
     <w:rsid w:val="5ADA0F26"/>
     <w:rsid w:val="5F69236A"/>
     <w:rsid w:val="5FEECD2E"/>
     <w:rsid w:val="616DCD99"/>
     <w:rsid w:val="622C0A05"/>
     <w:rsid w:val="6271AF24"/>
     <w:rsid w:val="64491A6D"/>
     <w:rsid w:val="65246B39"/>
     <w:rsid w:val="6575DA7B"/>
     <w:rsid w:val="67B2EFB8"/>
     <w:rsid w:val="68115B49"/>
     <w:rsid w:val="6B5823BF"/>
     <w:rsid w:val="6D6690D6"/>
     <w:rsid w:val="6D6F97B1"/>
     <w:rsid w:val="6DA1CBED"/>
     <w:rsid w:val="6EF85DC3"/>
     <w:rsid w:val="6F0FFF84"/>
+    <w:rsid w:val="75906B7C"/>
+    <w:rsid w:val="75EF262B"/>
     <w:rsid w:val="777543CF"/>
     <w:rsid w:val="79275F1F"/>
     <w:rsid w:val="7985552E"/>
+    <w:rsid w:val="7CBA99DC"/>
     <w:rsid w:val="7E64B4B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -18505,51 +18031,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1722438603">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image1e.png" Id="rId873918106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image1f.png" Id="rId12216672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image20.png" Id="rId922415351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image21.png" Id="rId1024785330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image22.png" Id="rId313203302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image23.png" Id="rId999844572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image24.png" Id="rId1161930731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image25.png" Id="rId2057444731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image26.png" Id="rId563948097" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image1f.png" Id="rId12216672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image20.png" Id="rId922415351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image21.png" Id="rId1024785330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image22.png" Id="rId313203302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image23.png" Id="rId999844572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image24.png" Id="rId1161930731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image25.png" Id="rId2057444731" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\tgerdne0\Downloads\HHS%20Letterhead%20Basic%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Gov Office 2024 theme">
   <a:themeElements>
     <a:clrScheme name="Gov Office Swatches">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="4B4D4F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -19005,41 +18531,41 @@
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>HHS Letterhead Basic (1)</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>470-0217, Tobacco Prevention Materials Order Form</dc:title>
   <dc:subject/>
   <dc:creator>Iowa Department of Health and Human Services</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Wright, Jill [HHS]</lastModifiedBy>
-  <revision>5</revision>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A49BEC97D6A9D142801E712CD21977B1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>