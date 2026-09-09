--- v0 (2025-10-16)
+++ v1 (2026-09-09)
@@ -1,34 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
@@ -52,89 +54,90 @@
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483659" r:id="rId3"/>
+    <p:sldMasterId id="2147483659" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId27"/>
+    <p:notesMasterId r:id="rId28"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId4"/>
-[...21 lines deleted...]
-    <p:sldId id="278" r:id="rId26"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
+    <p:sldId id="260" r:id="rId9"/>
+    <p:sldId id="261" r:id="rId10"/>
+    <p:sldId id="262" r:id="rId11"/>
+    <p:sldId id="263" r:id="rId12"/>
+    <p:sldId id="264" r:id="rId13"/>
+    <p:sldId id="265" r:id="rId14"/>
+    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="267" r:id="rId16"/>
+    <p:sldId id="268" r:id="rId17"/>
+    <p:sldId id="269" r:id="rId18"/>
+    <p:sldId id="270" r:id="rId19"/>
+    <p:sldId id="271" r:id="rId20"/>
+    <p:sldId id="272" r:id="rId21"/>
+    <p:sldId id="273" r:id="rId22"/>
+    <p:sldId id="274" r:id="rId23"/>
+    <p:sldId id="275" r:id="rId24"/>
+    <p:sldId id="276" r:id="rId25"/>
+    <p:sldId id="277" r:id="rId26"/>
+    <p:sldId id="278" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
@@ -361,82 +364,82 @@
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{AB003038-50E1-C136-3E7D-7900FD0B000E}" v="104" dt="2024-10-16T19:27:55.031"/>
+    <p1510:client id="{79A8D6C4-A06F-8404-FCB6-E71D5F05003B}" v="14" dt="2026-08-20T16:05:10.435"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="1620"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -877,51 +880,51 @@
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=C76Lcra3DxQ" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1HkyH1kCg1McG5rGHJyvnxTkes7KUBl5eWhY2Rkb5VZc/edit?usp=sharing" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
@@ -961,52 +964,52 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51" name="Google Shape;51;p:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
-            <a:ext cx="6096075" cy="3429000"/>
+            <a:off x="381000" y="685800"/>
+            <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
@@ -2632,51 +2635,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 136"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="137" name="Google Shape;137;g1f9442d8d83_0_8:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -2686,339 +2689,188 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="138" name="Google Shape;138;g1f9442d8d83_0_8:notes"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
-[...7 lines deleted...]
-            </a:pPr>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en" dirty="0"/>
+              <a:t>Raise your hand if you’re ever heard of ISTEP. This stands for Iowa Students Together Empowering Peers – you may have known it by Iowa Students for Tobacco Education and Prevention. It's recently expanded to cover more </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en"/>
-              <a:t>Raise your hand if you’re ever heard of ISTEP. This stands for Iowa Students for Tobacco Education and Prevention.</a:t>
+              <a:t>topics than only tobacco and nicotine.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en" i="1">
+              <a:rPr lang="en" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>{Provide time for students to raise their hand then acknowledge whether the majority of the classroom has, or has not, heard of ISTEP.}</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...20 lines deleted...]
-              </a:spcAft>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
-              <a:t>ISTEP is a youth-led movement across the state of Iowa that is made up of 7th through 12th grade youth who want to stand up and speak out against tobacco and vaping. ISTEP has chapters throughout the state who talk to their peers about the harmful effects of using tobacco and vaping, as well as how to stay tobacco and vape free. </a:t>
+              <a:t>ISTEP is a youth‑led, adult‑supported statewide movement empowering Iowa students in grades 7–12 to create positive change in their schools and communities. Housed within the Division of Behavioral Health at Iowa Health and Human Services, ISTEP encourages young people to build friendships, make a difference, and grow as confident leaders. There is a place for everyone in ISTEP! </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...20 lines deleted...]
-              </a:spcAft>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
-              <a:t>However, ISTEP is much more than a youth tobacco program. ISTEP is where you make friends, make a difference and become a leader. There is a place for everyone in ISTEP! </a:t>
+              <a:t>ISTEP Mission: To empower young Iowans to build healthy, confident futures by promoting mental wellness, positive relationships, and safe choices through knowledge and awareness.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...11 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr lang="en" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en"/>
+              <a:t>ISTEP Goals</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en"/>
+              <a:t>• Build leadership skills and confidence to positively influence peers.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en"/>
+              <a:t>• Increase awareness that supports informed, positive decisions.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en"/>
+              <a:t>• Promote mental and emotional well‑being.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en"/>
+              <a:t>• Prevent bullying and support healthy, respectful relationships.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en"/>
+              <a:t>• Reduce risks related to suicide, alcohol, tobacco/nicotine, and other substances.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>You may be too young to join right now, but we hope you consider joining in the future!</a:t>
             </a:r>
             <a:endParaRPr/>
-          </a:p>
-[...164 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 143"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -3950,51 +3802,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 158"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="159" name="Google Shape;159;g1f6e654f246_0_39:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -4114,51 +3966,51 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 163"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Google Shape;164;g1f6e654f246_0_42:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381300" y="685800"/>
+            <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
@@ -10526,74 +10378,76 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="54" name="Google Shape;54;p13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ADE6CFF2-FC2C-5C3E-4975-F576D6D2EBFC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...1 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-59275" y="0"/>
-            <a:ext cx="9262526" cy="5210179"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="5143500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 99"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -11079,74 +10933,76 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="142" name="Google Shape;142;p30"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 1" descr="Text&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F153A24-3566-F4B1-4ACE-0511685F8550}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...1 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="5143500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 146"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -11439,100 +11295,337 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="167" name="Google Shape;167;p35"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54963FB0-5458-2774-F785-33AC07C84D5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...1 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="25" y="0"/>
-            <a:ext cx="9144000" cy="5143511"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="5143500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...2 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;p35"/>
+          <p:cNvPr id="3" name="Google Shape;168;p35">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2761E3BE-FD65-A991-CFA1-036FF9A76C4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3165800" y="3217450"/>
             <a:ext cx="2900100" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:defPPr>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buFont typeface="Arial"/>
+              <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Add your name and contact information in this text box.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
@@ -12456,159 +12549,168 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010073E9505268843848AAF0FB0A05381EB0" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e8ee9a3a8cf31f335634cc118c212416">
-[...2 lines deleted...]
-    <xsd:import namespace="093587a5-cd57-4c7a-8873-3997f9fb3c16"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="09230b11-9f30-45b8-8191-3ae2895b0fe9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A49BEC97D6A9D142801E712CD21977B1" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4516eda0407dc80b42bb685e03782d22">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="09230b11-9f30-45b8-8191-3ae2895b0fe9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f26182e4cb7af7a2ce3a6d851d955b1" ns2:_="">
+    <xsd:import namespace="09230b11-9f30-45b8-8191-3ae2895b0fe9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09230b11-9f30-45b8-8191-3ae2895b0fe9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c93164ec-f35b-416f-add9-a3560115a3f5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c93164ec-f35b-416f-add9-a3560115a3f5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...13 lines deleted...]
-    </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...12 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -12675,58 +12777,67 @@
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43085206-28B8-436B-BBA4-9F6E9FC6E6BC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3007C990-E6D9-4D34-9643-075EFD7ECFDD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4259C38E-7692-42E0-9838-6AE61970BC94}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="09230b11-9f30-45b8-8191-3ae2895b0fe9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0E4AAC5-BB16-4A0B-B415-B7CDDC4B5BA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc"/>
-    <ds:schemaRef ds:uri="093587a5-cd57-4c7a-8873-3997f9fb3c16"/>
+    <ds:schemaRef ds:uri="09230b11-9f30-45b8-8191-3ae2895b0fe9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
   <Slides>23</Slides>
   <Notes>23</Notes>
   <HiddenSlides>0</HiddenSlides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
@@ -12758,25 +12869,36 @@
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:revision></cp:revision>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A49BEC97D6A9D142801E712CD21977B1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>