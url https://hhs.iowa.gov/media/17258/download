--- v1 (2026-02-09)
+++ v2 (2026-08-14)
@@ -15,111 +15,111 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="64CF9B4C" w14:textId="3DE74A27" w:rsidR="00A71E0C" w:rsidRPr="00A71E0C" w:rsidRDefault="00284F5F" w:rsidP="00A71E0C">
+    <w:p w14:paraId="64CF9B4C" w14:textId="3DE74A27" w:rsidR="00A71E0C" w:rsidRPr="00A71E0C" w:rsidRDefault="00284F5F" w:rsidP="00E10A1C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="0"/>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00284F5F">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Family Development &amp; Self-Sufficiency</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A71E0C" w:rsidRPr="00A71E0C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>FaDSS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A71E0C" w:rsidRPr="00A71E0C">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Program Initial Eligibility Determination Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5004B1C8" w14:textId="746D520A" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="009669C8">
+    <w:p w14:paraId="5004B1C8" w14:textId="746D520A" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="009669C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009669C8">
+      <w:r w:rsidRPr="00DC54BF">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72700F37" wp14:editId="30920ACE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="635000" cy="635000"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
                 <wp:wrapNone/>
                 <wp:docPr id="705544801" name="Text Box 1" hidden="1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noSelect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -147,2196 +147,5594 @@
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="256D8EEB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:50pt;height:50pt;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpS37w5QEAALYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU0Fu2zAQvBfoHwjeaykpGhSC5cBNml7S&#10;NoAd5LwmKUutyGW5tCX/vktadoL2FuQikEtydmZ2NL8ebS/2JlCHrpYXs1IK4xTqzm1r+bi++/BZ&#10;CorgNPToTC0PhuT14v27+eArc4kt9toEwSCOqsHXso3RV0VBqjUWaIbeOD5sMFiIvA3bQgcYGN32&#10;xWVZXhUDBu0DKkPE1dvjoVxk/KYxKv5sGjJR9LVkbjF/Q/5u0rdYzKHaBvBtpyYa8AoWFjrHTc9Q&#10;txBB7EL3H5TtVEDCJs4U2gKbplMma2A1F+U/alYteJO1sDnkzzbR28GqH/uVfwgijl9w5AFmEeTv&#10;Uf0m4XBlerYw1Xlz04LbmmUIOLQGNLN4Uc5c1wfPM87VtRnjV93lt2xyMXiqpmZpOFRRarsZvqPm&#10;J7CLmFuPTbDJR3ZGMB8e2eE8JkYUiotXHz+VJZ8oPprWqQNUp8c+UPxm0Iq0qGVgCRkc9vcUj1dP&#10;VyZmicyR1gb1gYkNHIla0p8dBMPad/YGOUGsrAlonzhzy5ClJa4Jaz0+QfBTw8hMH/pTJHLXnA0t&#10;HNikVv9iINtz0vbQi6QmJ5ElTJd59Yya3pJfskV3Xaaf7DvynOhzOLIBU5BT+l7u863n323xFwAA&#10;//8DAFBLAwQUAAYACAAAACEAI+5GpdgAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUsDMRCF&#10;74L/IYzgzSZ6aMu62VKU4qWwWL14Szfj7moyWTZpm/33Tougl2Eeb3jzvXKVvRNHHGMfSMP9TIFA&#10;aoLtqdXw/ra5W4KIyZA1LhBqmDDCqrq+Kk1hw4le8bhLreAQioXR0KU0FFLGpkNv4iwMSOx9htGb&#10;xHJspR3NicO9kw9KzaU3PfGHzgz41GHzvTt4DfV8XX/Zj7x4qbfZPS+3U97Uk9a3N3n9CCJhTn/H&#10;cMZndKiYaR8OZKNwGrhIusyzpxTL/e8iq1L+p69+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAGlLfvDlAQAAtgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACPuRqXYAAAABQEAAA8AAAAAAAAAAAAAAAAAPwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAABEBQAAAAA=&#10;" filled="f" stroked="f">
                 <o:lock v:ext="edit" selection="t" text="t" shapetype="t"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="009669C8">
+      <w:r w:rsidRPr="00DC54BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Section 1: Basic Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9805" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4765"/>
         <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009669C8" w:rsidRPr="001E4340" w14:paraId="57175508" w14:textId="6FA3BB28" w:rsidTr="009669C8">
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="57175508" w14:textId="6FA3BB28" w:rsidTr="009669C8">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58F9A2C7" w14:textId="77777777" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="58F9A2C7" w14:textId="77777777" w:rsidR="009669C8" w:rsidRDefault="009669C8" w:rsidP="009669C8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>HoH Name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F9A8CC6" w14:textId="7AA2F764" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="2F9A8CC6" w14:textId="4034CBA6" w:rsidR="009669C8" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00627248">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
-[...34 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC39A44" w14:textId="77777777" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="4DC39A44" w14:textId="77777777" w:rsidR="009669C8" w:rsidRDefault="009669C8" w:rsidP="009669C8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date Referral Received</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26A4B003" w14:textId="64020070" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="26A4B003" w14:textId="6B5BDF1A" w:rsidR="009669C8" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00627248">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
-[...34 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009669C8" w:rsidRPr="001E4340" w14:paraId="6EB5C9FA" w14:textId="159A5FD3" w:rsidTr="009669C8">
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="6EB5C9FA" w14:textId="159A5FD3" w:rsidTr="009669C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64503D7F" w14:textId="77777777" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="64503D7F" w14:textId="77777777" w:rsidR="009669C8" w:rsidRDefault="009669C8" w:rsidP="009669C8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Recruitment Start Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A977024" w14:textId="75541649" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="0A977024" w14:textId="6D6E8F21" w:rsidR="009669C8" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00627248">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31577234" w14:textId="77777777" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="31577234" w14:textId="77777777" w:rsidR="009669C8" w:rsidRDefault="009669C8" w:rsidP="009669C8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Referral Source</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24F2EEFD" w14:textId="02C50345" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="24F2EEFD" w14:textId="51F2B3A8" w:rsidR="009669C8" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00627248">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
-[...34 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009669C8" w:rsidRPr="001E4340" w14:paraId="381FEA19" w14:textId="3AED7B09" w:rsidTr="009669C8">
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="381FEA19" w14:textId="3AED7B09" w:rsidTr="009669C8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14F4DD27" w14:textId="77777777" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="14F4DD27" w14:textId="77777777" w:rsidR="009669C8" w:rsidRDefault="009669C8" w:rsidP="009669C8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Eligibility Determination</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ECBB65E" w14:textId="10D4D5B2" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="0ECBB65E" w14:textId="2E02A7EC" w:rsidR="009669C8" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00627248">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
-[...34 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5040" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308AEAB1" w14:textId="77777777" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="493EABB0" w14:textId="77777777" w:rsidR="00627248" w:rsidRDefault="009669C8" w:rsidP="009669C8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Name of FaDSS Staff </w:t>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Name of FaDSS Staff</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="722AC180" w14:textId="5C5A62E3" w:rsidR="009669C8" w:rsidRPr="001E4340" w:rsidRDefault="009669C8" w:rsidP="009669C8">
+          <w:p w14:paraId="722AC180" w14:textId="4D378C5D" w:rsidR="009669C8" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00627248">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
-[...34 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="419DE918" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00637936" w:rsidRDefault="00856876" w:rsidP="009669C8">
+    <w:p w14:paraId="419DE918" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="009669C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637936">
+      <w:r w:rsidRPr="00DC54BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Section 2: Categorical Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620427AA" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00232B94" w:rsidRDefault="00856876" w:rsidP="00856876">
+    <w:p w14:paraId="620427AA" w14:textId="7ABF2700" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00856876">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00232B94">
+      <w:r w:rsidRPr="00DC54BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Is the household currently receiving FIP cash assistance or participating in PROMISE JOBS?</w:t>
+        <w:t>Is the household currently receiving FIP cash assistance?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54729ED1" w14:textId="6EA727C5" w:rsidR="00856876" w:rsidRPr="00232B94" w:rsidRDefault="006C7DF8" w:rsidP="00856876">
+    <w:p w14:paraId="54729ED1" w14:textId="6EA727C5" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="000E1BE7" w:rsidP="00856876">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1695839927"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="009669C8" w:rsidRPr="00232B94">
+          <w:r w:rsidR="009669C8" w:rsidRPr="00DC54BF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-              <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00856876" w:rsidRPr="00232B94">
+      <w:r w:rsidR="00856876" w:rsidRPr="00DC54BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
-[...11 lines deleted...]
-        <w:t>Yes (proceed to Section 6)</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes (proceed to Section 6)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C438DA5" w14:textId="26D0F5D7" w:rsidR="00856876" w:rsidRPr="00232B94" w:rsidRDefault="00856876" w:rsidP="00856876">
+    <w:p w14:paraId="4C438DA5" w14:textId="07FEB6A6" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00856876">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00232B94">
+      <w:r w:rsidRPr="00DC54BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>FIP</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00232B94">
+        <w:t xml:space="preserve">FIP Verification Documentation: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
-[...35 lines deleted...]
-      </w:sdt>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="Text3"/>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="569DC4FD" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00232B94" w:rsidRDefault="00856876" w:rsidP="00856876">
+    <w:p w14:paraId="569DC4FD" w14:textId="03661813" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00856876">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00232B94">
+      <w:r w:rsidRPr="00DC54BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of Specialist Verification: </w:t>
       </w:r>
-      <w:sdt>
-[...29 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text4"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="Text4"/>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6A38FA8F" w14:textId="66BA7C88" w:rsidR="00856876" w:rsidRPr="00232B94" w:rsidRDefault="006C7DF8" w:rsidP="00856876">
+    <w:p w14:paraId="6A38FA8F" w14:textId="66BA7C88" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="000E1BE7" w:rsidP="00856876">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="73168328"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00856876" w:rsidRPr="00232B94">
+          <w:r w:rsidR="00856876" w:rsidRPr="00DC54BF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00856876" w:rsidRPr="00232B94">
+      <w:r w:rsidR="00856876" w:rsidRPr="00DC54BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> No (proceed to Section 3)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C86F947" w14:textId="26F12E65" w:rsidR="00856876" w:rsidRPr="00637936" w:rsidRDefault="00856876" w:rsidP="009669C8">
+    <w:p w14:paraId="3C86F947" w14:textId="26F12E65" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="009669C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00637936">
+      <w:r w:rsidRPr="00DC54BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Section 3: Required Family Member Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10795" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2335"/>
+        <w:gridCol w:w="1885"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="1980"/>
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="2430"/>
         <w:gridCol w:w="2250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00856876" w:rsidRPr="001E4340" w14:paraId="5847F5E1" w14:textId="77777777" w:rsidTr="009669C8">
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="5847F5E1" w14:textId="77777777" w:rsidTr="00E10A1C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2115E67F" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="2115E67F" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="009669C8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Family Member Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60385779" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="60385779" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="009669C8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C80A5C8" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="6C80A5C8" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="009669C8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date of Birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E64C7EB" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="1E64C7EB" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="009669C8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Required Documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B564955" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="1B564955" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="009669C8">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Verification Documentation &amp; Date Verified</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856876" w:rsidRPr="001E4340" w14:paraId="1A7C1D56" w14:textId="77777777" w:rsidTr="009669C8">
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="1A7C1D56" w14:textId="77777777" w:rsidTr="00E10A1C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204A458F" w14:textId="309E53F2" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="204A458F" w14:textId="309E53F2" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Head of Household</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5B4FCC" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="5C5B4FCC" w14:textId="575243F6" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00B250B3" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Name1"/>
+                  <w:enabled/>
+                  <w:calcOnExit/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Name1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36111E93" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="36111E93" w14:textId="64D2C709" w:rsidR="00856876" w:rsidRPr="00B250B3" w:rsidRDefault="00B250B3" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Date1"/>
+                  <w:enabled/>
+                  <w:calcOnExit/>
+                  <w:textInput>
+                    <w:type w:val="date"/>
+                    <w:format w:val="M/d/yyyy"/>
+                  </w:textInput>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Date1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CEC298" w14:textId="02602766" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proof of </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC54BF" w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Citizenship or Legal Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0C2F37" w14:textId="0007D7C8" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="3168DC15" w14:textId="77777777" w:rsidTr="00E10A1C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F1AA7C9" w14:textId="124814CD" w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w:rsidRDefault="00DC54BF" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CA3CB6C" w14:textId="7E7376BF" w:rsidR="00DC54BF" w:rsidRPr="00627248" w:rsidRDefault="00B250B3" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF  Name1 </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49CEC298" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="72BFBC62" w14:textId="62E85D71" w:rsidR="00DC54BF" w:rsidRPr="00627248" w:rsidRDefault="00B250B3" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
-[...5 lines deleted...]
-              <w:t>Proof of SSN</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> REF  Date1 </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40AAE6C0" w14:textId="0CF2C250" w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w:rsidRDefault="00DC54BF" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Proof of Dependent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0C2F37" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="776323FF" w14:textId="514C723C" w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856876" w:rsidRPr="001E4340" w14:paraId="1B56A838" w14:textId="77777777" w:rsidTr="009669C8">
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="1B56A838" w14:textId="77777777" w:rsidTr="00E10A1C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="501AC170" w14:textId="45072AE7" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="501AC170" w14:textId="45072AE7" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Dependent child </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7BBD35" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="2D7BBD35" w14:textId="016A9032" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00B250B3" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1653B8" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="7F1653B8" w14:textId="28E78BD3" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1696C643" w14:textId="6440AC4E" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proof of </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10A1C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Citizenship or Legal Status</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3140BB1A" w14:textId="542160E2" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="0B4190F1" w14:textId="77777777" w:rsidTr="00E10A1C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="668022AA" w14:textId="3BBB51FC" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CBEC80C" w14:textId="1C6AAF25" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1696C643" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="1E0D4A9B" w14:textId="4AC9ECBB" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
-[...5 lines deleted...]
-              <w:t>Proof of SSN</w:t>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF3D267" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3140BB1A" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="6ADBBF2A" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not Required</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856876" w:rsidRPr="001E4340" w14:paraId="0B4190F1" w14:textId="77777777" w:rsidTr="009669C8">
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="211E838A" w14:textId="77777777" w:rsidTr="00E10A1C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668022AA" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="69E18C78" w14:textId="6B597BC9" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
-[...33 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBEC80C" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="0CD6CDE9" w14:textId="7E8CB0E6" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0D4A9B" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="27A60FDB" w14:textId="10C8F731" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BAFE7B" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C177D2" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="50AE39B2" w14:textId="77777777" w:rsidTr="00E10A1C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="326CC6C8" w14:textId="3F9C69AC" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1212AB4B" w14:textId="77098940" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF3D267" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="71421E68" w14:textId="04981D4E" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10956489" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADBBF2A" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="4E3E8CD9" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856876" w:rsidRPr="001E4340" w14:paraId="211E838A" w14:textId="77777777" w:rsidTr="009669C8">
+      <w:tr w:rsidR="00DC54BF" w:rsidRPr="00DC54BF" w14:paraId="4E8A4984" w14:textId="77777777" w:rsidTr="00E10A1C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69E18C78" w14:textId="3F05BE67" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="58B23957" w14:textId="1DB157D0" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
-[...33 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD6CDE9" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="484EAE53" w14:textId="2833CDE5" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27A60FDB" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="0D827953" w14:textId="3B6CD18A" w:rsidR="00856876" w:rsidRPr="00627248" w:rsidRDefault="00627248" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61753074" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67D0C108" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w14:paraId="35966C1E" w14:textId="77777777" w:rsidTr="00E10A1C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="004F08A6" w14:textId="5C8C389F" w:rsidR="00E10A1C" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="730B70D7" w14:textId="62973F77" w:rsidR="00E10A1C" w:rsidRPr="00627248" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28BAFE7B" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="18F4CC37" w14:textId="1AD0BBE8" w:rsidR="00E10A1C" w:rsidRPr="00627248" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="024B0F42" w14:textId="09FFA37A" w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28C177D2" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="14951013" w14:textId="2F2F30A0" w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856876" w:rsidRPr="001E4340" w14:paraId="50AE39B2" w14:textId="77777777" w:rsidTr="009669C8">
+      <w:tr w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w14:paraId="7A41C50D" w14:textId="77777777" w:rsidTr="00E10A1C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326CC6C8" w14:textId="5A665121" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="03B37262" w14:textId="352C04D4" w:rsidR="00E10A1C" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1212AB4B" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="1637DAB8" w14:textId="53EA1246" w:rsidR="00E10A1C" w:rsidRPr="00627248" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71421E68" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="77CE7266" w14:textId="0A9659D8" w:rsidR="00E10A1C" w:rsidRPr="00627248" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46079DAD" w14:textId="76C7000F" w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D38E1F8" w14:textId="4B5A3037" w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DC54BF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w14:paraId="67E287D1" w14:textId="77777777" w:rsidTr="00E10A1C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1885" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31422F73" w14:textId="62725C9A" w:rsidR="00E10A1C" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53232BB0" w14:textId="2B303947" w:rsidR="00E10A1C" w:rsidRPr="00627248" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10956489" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="074FE1C6" w14:textId="775017FD" w:rsidR="00E10A1C" w:rsidRPr="00627248" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E950C73" w14:textId="12DD793B" w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3E8CD9" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="570B4F00" w14:textId="55808740" w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00856876" w:rsidRPr="001E4340" w14:paraId="4E8A4984" w14:textId="77777777" w:rsidTr="009669C8">
+      <w:tr w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w14:paraId="4A692B4D" w14:textId="77777777" w:rsidTr="00E10A1C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2335" w:type="dxa"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58B23957" w14:textId="2243456B" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="2B4B7C37" w14:textId="0220C72F" w:rsidR="00E10A1C" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="484EAE53" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="09E91D28" w14:textId="3776D468" w:rsidR="00E10A1C" w:rsidRPr="00627248" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D827953" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="006C7DF8" w:rsidP="009669C8">
+          <w:p w14:paraId="4F102C78" w14:textId="1DF78121" w:rsidR="00E10A1C" w:rsidRPr="00627248" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...25 lines deleted...]
-            </w:sdt>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627248">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61753074" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="3A86E67D" w14:textId="450B5945" w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D0C108" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="001E4340" w:rsidRDefault="00856876" w:rsidP="009669C8">
+          <w:p w14:paraId="64451CA7" w14:textId="5F6C909E" w:rsidR="00E10A1C" w:rsidRPr="00DC54BF" w:rsidRDefault="00E10A1C" w:rsidP="00E10A1C">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E4340">
+            <w:r w:rsidRPr="00DC54BF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6010DE2A" w14:textId="77777777" w:rsidR="0043718B" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="009669C8">
+    <w:p w14:paraId="6010DE2A" w14:textId="10999544" w:rsidR="0043718B" w:rsidRPr="00DC54BF" w:rsidRDefault="00856876" w:rsidP="009669C8">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009669C8">
+      <w:r w:rsidRPr="00DC54BF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Family Size: </w:t>
       </w:r>
-      <w:sdt>
-[...28 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00E10A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text5"/>
+      <w:r w:rsidR="00E10A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00E10A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00E10A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E10A1C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="00EBE288" w14:textId="77777777" w:rsidR="00D2537B" w:rsidRPr="009669C8" w:rsidRDefault="00D2537B" w:rsidP="00856876">
+    <w:p w14:paraId="00EBE288" w14:textId="77777777" w:rsidR="00D2537B" w:rsidRPr="00DC54BF" w:rsidRDefault="00D2537B" w:rsidP="00856876">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00D2537B" w:rsidRPr="009669C8" w:rsidSect="00477AB0">
+        <w:sectPr w:rsidR="00D2537B" w:rsidRPr="00DC54BF" w:rsidSect="00477AB0">
           <w:footerReference w:type="default" r:id="rId10"/>
           <w:headerReference w:type="first" r:id="rId11"/>
           <w:footerReference w:type="first" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="446" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="381"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35D181EA" w14:textId="77777777" w:rsidR="002C4DD0" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637936">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section 4: Income Verification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786221C7" w14:textId="4171C526" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Is the household currently receiving SNAP benefits?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B6C77A" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="67B6C77A" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -2357,181 +5755,301 @@
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Yes (proceed to Section 5)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0F7AA5" w14:textId="08A333F9" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
+    <w:p w14:paraId="6A0F7AA5" w14:textId="47B1441B" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SNAP</w:t>
       </w:r>
       <w:r w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Verification Documentation: </w:t>
       </w:r>
-      <w:sdt>
-[...29 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00627248">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00627248">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00627248">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00627248">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00627248">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6EE0F849" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
+    <w:p w14:paraId="6EE0F849" w14:textId="568F93A6" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of Specialist Verification: </w:t>
       </w:r>
-      <w:sdt>
-[...29 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00627248">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00627248">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00627248">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00627248">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00627248">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="47A1FB62" w14:textId="44A52629" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="47A1FB62" w14:textId="44A52629" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
@@ -2572,53 +6090,54 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C21FED3" w14:textId="77777777" w:rsidR="009669C8" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009669C8">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Option 1: 30-Day Lookback</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C35C9FA" w14:textId="2F39B86C" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="2C35C9FA" w14:textId="244CB35C" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="00DC54BF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-168954716"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
             <w:rPr>
@@ -2632,51 +6151,67 @@
       </w:sdt>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Family had no countable sources of income (if selected, </w:t>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do not</w:t>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> complete the table below).</w:t>
+        <w:t xml:space="preserve"> complete the table below</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC54BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Complete the Certification of Zero Income form</w:t>
+      </w:r>
+      <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14395" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2965"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="2805"/>
@@ -2879,208 +6414,338 @@
               <w:listItem w:displayText="Child Support" w:value="Child Support"/>
               <w:listItem w:displayText="SSI/SSDI" w:value="SSI/SSDI"/>
               <w:listItem w:displayText="Unemployment Insurance" w:value="Unemployment Insurance"/>
               <w:listItem w:displayText="Adoption Subsidy" w:value="Adoption Subsidy"/>
               <w:listItem w:displayText="Alimony " w:value="Alimony "/>
               <w:listItem w:displayText="Annuities" w:value="Annuities"/>
               <w:listItem w:displayText="Blood Plasma Sale" w:value="Blood Plasma Sale"/>
               <w:listItem w:displayText="Boarding Home Income" w:value="Boarding Home Income"/>
               <w:listItem w:displayText="Bonus" w:value="Bonus"/>
               <w:listItem w:displayText="Bottle/Can Refund" w:value="Bottle/Can Refund"/>
               <w:listItem w:displayText="Private Disability Insurance" w:value="Private Disability Insurance"/>
               <w:listItem w:displayText="Pension/Retirement" w:value="Pension/Retirement"/>
               <w:listItem w:displayText="Rental Income" w:value="Rental Income"/>
               <w:listItem w:displayText="Strike Benefits" w:value="Strike Benefits"/>
               <w:listItem w:displayText="Trust Payments" w:value="Trust Payments"/>
               <w:listItem w:displayText="Veterans Benefits" w:value="Veterans Benefits"/>
               <w:listItem w:displayText="Workers' Compensation" w:value="Workers' Compensation"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2160" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="57787310" w14:textId="149369FA" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00E851A2" w:rsidP="002C4DD0">
+              <w:p w14:paraId="57787310" w14:textId="441AF3E4" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00B250B3" w:rsidP="002C4DD0">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...35 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="42E30AFF" w14:textId="379B37F9" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00627248" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Verification Documentation"/>
             <w:tag w:val="Verification Documentation"/>
             <w:id w:val="-1977830859"/>
             <w:placeholder>
               <w:docPart w:val="2E47B01CD8B14C0DA8B57DB41C7DC748"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Wage Stubs" w:value="Wage Stubs"/>
               <w:listItem w:displayText="Employer Statement of Earnings" w:value="Employer Statement of Earnings"/>
               <w:listItem w:displayText="Statement from Employer" w:value="Statement from Employer"/>
               <w:listItem w:displayText="Award Letter" w:value="Award Letter"/>
               <w:listItem w:displayText="Self-Employment Record" w:value="Self-Employment Record"/>
               <w:listItem w:displayText="Legal Documents" w:value="Legal Documents"/>
               <w:listItem w:displayText="Bank Statement" w:value="Bank Statement"/>
               <w:listItem w:displayText="Family Record of Tip Income" w:value="Family Record of Tip Income"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2805" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1B29BED7" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
+              <w:p w14:paraId="1B29BED7" w14:textId="4201F429" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00880DDE" w:rsidP="002C4DD0">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...34 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="2B8B0EA8" w14:textId="35E47EDB" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00627248" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00072627" w:rsidRPr="009669C8" w14:paraId="38250FDE" w14:textId="77777777" w:rsidTr="002C4DD0">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Family Member"/>
             <w:id w:val="-1729380784"/>
             <w:placeholder>
               <w:docPart w:val="FA824155FFDA4D93B52797AD82A3A3DB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="HoH" w:value="HoH"/>
               <w:listItem w:displayText="Spouse/2nd Parent" w:value="Spouse/2nd Parent"/>
             </w:dropDownList>
           </w:sdtPr>
@@ -3104,142 +6769,205 @@
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Countable Income Source"/>
             <w:tag w:val="Countable Income Source"/>
             <w:id w:val="-791589379"/>
             <w:placeholder>
               <w:docPart w:val="CF1CC03946C742D48DEE949FE6AA288A"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Employment" w:value="Employment"/>
               <w:listItem w:displayText="Child Support" w:value="Child Support"/>
               <w:listItem w:displayText="SSI/SSDI" w:value="SSI/SSDI"/>
               <w:listItem w:displayText="Unemployment Insurance" w:value="Unemployment Insurance"/>
               <w:listItem w:displayText="Adoption Subsidy" w:value="Adoption Subsidy"/>
               <w:listItem w:displayText="Alimony " w:value="Alimony "/>
               <w:listItem w:displayText="Annuities" w:value="Annuities"/>
               <w:listItem w:displayText="Blood Plasma Sale" w:value="Blood Plasma Sale"/>
               <w:listItem w:displayText="Boarding Home Income" w:value="Boarding Home Income"/>
               <w:listItem w:displayText="Bonus" w:value="Bonus"/>
               <w:listItem w:displayText="Bottle/Can Refund" w:value="Bottle/Can Refund"/>
               <w:listItem w:displayText="Private Disability Insurance" w:value="Private Disability Insurance"/>
               <w:listItem w:displayText="Pension/Retirement" w:value="Pension/Retirement"/>
               <w:listItem w:displayText="Rental Income" w:value="Rental Income"/>
               <w:listItem w:displayText="Strike Benefits" w:value="Strike Benefits"/>
               <w:listItem w:displayText="Trust Payments" w:value="Trust Payments"/>
               <w:listItem w:displayText="Veterans Benefits" w:value="Veterans Benefits"/>
               <w:listItem w:displayText="Workers' Compensation" w:value="Workers' Compensation"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2160" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5618EA2F" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
+              <w:p w14:paraId="5618EA2F" w14:textId="3D7B9D22" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00B250B3" w:rsidP="002C4DD0">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="009669C8">
+                <w:r>
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
-                  <w:t>Choose an item.</w:t>
+                  <w:t>Child Support</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...35 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="14DCE784" w14:textId="420CCF8F" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Verification Documentation"/>
             <w:tag w:val="Verification Documentation"/>
             <w:id w:val="-1244325408"/>
             <w:placeholder>
               <w:docPart w:val="FF0D469055614F61AB521A3F80B1792F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Wage Stubs" w:value="Wage Stubs"/>
               <w:listItem w:displayText="Employer Statement of Earnings" w:value="Employer Statement of Earnings"/>
               <w:listItem w:displayText="Statement from Employer" w:value="Statement from Employer"/>
               <w:listItem w:displayText="Award Letter" w:value="Award Letter"/>
               <w:listItem w:displayText="Self-Employment Record" w:value="Self-Employment Record"/>
               <w:listItem w:displayText="Legal Documents" w:value="Legal Documents"/>
               <w:listItem w:displayText="Bank Statement" w:value="Bank Statement"/>
               <w:listItem w:displayText="Family Record of Tip Income" w:value="Family Record of Tip Income"/>
@@ -3251,91 +6979,156 @@
               <w:tcPr>
                 <w:tcW w:w="2805" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="79AA6FA4" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
-        <w:sdt>
-[...39 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3225" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A89EBBA" w14:textId="4F77A424" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="00DC54BF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr w:rsidR="00072627" w:rsidRPr="009669C8" w14:paraId="2CF5BBED" w14:textId="77777777" w:rsidTr="002C4DD0">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Family Member"/>
             <w:id w:val="-31346811"/>
             <w:placeholder>
               <w:docPart w:val="C01FEDBCED92409B8ECBA720DF258E9B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="HoH" w:value="HoH"/>
               <w:listItem w:displayText="Spouse/2nd Parent" w:value="Spouse/2nd Parent"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
@@ -3413,87 +7206,152 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...35 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="7C880689" w14:textId="3A7E64B7" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Verification Documentation"/>
             <w:tag w:val="Verification Documentation"/>
             <w:id w:val="-8222316"/>
             <w:placeholder>
               <w:docPart w:val="5D5C9BAE95C543E0A417691D087C6EBA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Wage Stubs" w:value="Wage Stubs"/>
               <w:listItem w:displayText="Employer Statement of Earnings" w:value="Employer Statement of Earnings"/>
               <w:listItem w:displayText="Statement from Employer" w:value="Statement from Employer"/>
               <w:listItem w:displayText="Award Letter" w:value="Award Letter"/>
               <w:listItem w:displayText="Self-Employment Record" w:value="Self-Employment Record"/>
               <w:listItem w:displayText="Legal Documents" w:value="Legal Documents"/>
               <w:listItem w:displayText="Bank Statement" w:value="Bank Statement"/>
               <w:listItem w:displayText="Family Record of Tip Income" w:value="Family Record of Tip Income"/>
@@ -3509,86 +7367,151 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...34 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="1A2F8B0A" w14:textId="4BD031BA" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00072627" w:rsidRPr="009669C8" w14:paraId="04B840F6" w14:textId="77777777" w:rsidTr="002C4DD0">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Family Member"/>
             <w:id w:val="-1725834224"/>
             <w:placeholder>
               <w:docPart w:val="307B3D9642EF43B4B1308C7FF3B91023"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="HoH" w:value="HoH"/>
               <w:listItem w:displayText="Spouse/2nd Parent" w:value="Spouse/2nd Parent"/>
             </w:dropDownList>
           </w:sdtPr>
@@ -3667,87 +7590,152 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...35 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="7740A0B5" w14:textId="5111F882" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Verification Documentation"/>
             <w:tag w:val="Verification Documentation"/>
             <w:id w:val="-33582793"/>
             <w:placeholder>
               <w:docPart w:val="43B0070BAEF540EC8A7E57C874663999"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Wage Stubs" w:value="Wage Stubs"/>
               <w:listItem w:displayText="Employer Statement of Earnings" w:value="Employer Statement of Earnings"/>
               <w:listItem w:displayText="Statement from Employer" w:value="Statement from Employer"/>
               <w:listItem w:displayText="Award Letter" w:value="Award Letter"/>
               <w:listItem w:displayText="Self-Employment Record" w:value="Self-Employment Record"/>
               <w:listItem w:displayText="Legal Documents" w:value="Legal Documents"/>
               <w:listItem w:displayText="Bank Statement" w:value="Bank Statement"/>
               <w:listItem w:displayText="Family Record of Tip Income" w:value="Family Record of Tip Income"/>
@@ -3763,86 +7751,151 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...34 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="22FAA5D2" w14:textId="396E6B02" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856876" w:rsidRPr="009669C8" w14:paraId="3DD7A20E" w14:textId="77777777" w:rsidTr="002C4DD0">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Family Member"/>
             <w:id w:val="-1532257274"/>
             <w:placeholder>
               <w:docPart w:val="621F5D6B90F74527B9DF7465C5412DBF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="HoH" w:value="HoH"/>
               <w:listItem w:displayText="Spouse/2nd Parent" w:value="Spouse/2nd Parent"/>
             </w:dropDownList>
           </w:sdtPr>
@@ -3921,88 +7974,153 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="1598291D" w14:textId="51C8D9AB" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:id w:val="-1651135028"/>
-[...28 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Verification Documentation"/>
             <w:tag w:val="Verification Documentation"/>
             <w:id w:val="-605808180"/>
             <w:placeholder>
               <w:docPart w:val="AA5AA4FEF1034DE8B419956C76C369E6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Wage Stubs" w:value="Wage Stubs"/>
               <w:listItem w:displayText="Employer Statement of Earnings" w:value="Employer Statement of Earnings"/>
               <w:listItem w:displayText="Statement from Employer" w:value="Statement from Employer"/>
               <w:listItem w:displayText="Award Letter" w:value="Award Letter"/>
               <w:listItem w:displayText="Self-Employment Record" w:value="Self-Employment Record"/>
               <w:listItem w:displayText="Legal Documents" w:value="Legal Documents"/>
               <w:listItem w:displayText="Bank Statement" w:value="Bank Statement"/>
               <w:listItem w:displayText="Family Record of Tip Income" w:value="Family Record of Tip Income"/>
@@ -4018,163 +8136,332 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3225" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="5D9525CA" w14:textId="16FD0307" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:id w:val="-139351572"/>
-[...27 lines deleted...]
-          </w:sdt>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E851A2" w:rsidRPr="009669C8" w14:paraId="3B921AB7" w14:textId="77777777" w:rsidTr="002C4DD0">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DCE56BE" w14:textId="6E435979" w:rsidR="00E851A2" w:rsidRPr="009669C8" w:rsidRDefault="00E851A2" w:rsidP="002C4DD0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009669C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total Countable Income</w:t>
             </w:r>
             <w:r w:rsidRPr="009669C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11430" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="66A0A2CA" w14:textId="54E50BC7" w:rsidR="00E851A2" w:rsidRPr="009669C8" w:rsidRDefault="00E851A2" w:rsidP="002C4DD0">
+          <w:p w14:paraId="66A0A2CA" w14:textId="12A65BBC" w:rsidR="00E851A2" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009669C8">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">$ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text2"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E50F0D2" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="003A5EDA" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="240" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Option 2: 3-Month Lookback</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14395" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -4430,185 +8717,315 @@
                   <w:keepNext/>
                   <w:spacing w:before="120" w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...36 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="246718E1" w14:textId="005D46E4" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Verification Documentation"/>
             <w:tag w:val="Verification Documentation"/>
             <w:id w:val="1214765837"/>
             <w:placeholder>
               <w:docPart w:val="D715CBEF46084041AAEC7EAAEC6480DD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Wage Stubs" w:value="Wage Stubs"/>
               <w:listItem w:displayText="Employer Statement of Earnings" w:value="Employer Statement of Earnings"/>
               <w:listItem w:displayText="Statement from Employer" w:value="Statement from Employer"/>
               <w:listItem w:displayText="Award Letter" w:value="Award Letter"/>
               <w:listItem w:displayText="Self-Employment Record" w:value="Self-Employment Record"/>
               <w:listItem w:displayText="Legal Documents" w:value="Legal Documents"/>
               <w:listItem w:displayText="Bank Statement" w:value="Bank Statement"/>
               <w:listItem w:displayText="Family Record of Tip Income" w:value="Family Record of Tip Income"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2790" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2232375F" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
+              <w:p w14:paraId="2232375F" w14:textId="10E91512" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00880DDE" w:rsidP="002C4DD0">
                 <w:pPr>
                   <w:keepNext/>
                   <w:spacing w:before="120" w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...35 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="7B8303DC" w14:textId="4F566582" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856876" w:rsidRPr="009669C8" w14:paraId="557326D0" w14:textId="77777777" w:rsidTr="002C4DD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Family Member"/>
             <w:id w:val="-170488214"/>
             <w:placeholder>
               <w:docPart w:val="0C5CA0C2C1C04F5A9D7679805341E4F7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="HoH" w:value="HoH"/>
               <w:listItem w:displayText="Spouse/2nd Parent" w:value="Spouse/2nd Parent"/>
             </w:dropDownList>
@@ -4688,87 +9105,152 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...35 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="2E08F469" w14:textId="343BAC96" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Verification Documentation"/>
             <w:tag w:val="Verification Documentation"/>
             <w:id w:val="-639418184"/>
             <w:placeholder>
               <w:docPart w:val="108ABD5F4434414A88B86473080A4F69"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Wage Stubs" w:value="Wage Stubs"/>
               <w:listItem w:displayText="Employer Statement of Earnings" w:value="Employer Statement of Earnings"/>
               <w:listItem w:displayText="Statement from Employer" w:value="Statement from Employer"/>
               <w:listItem w:displayText="Award Letter" w:value="Award Letter"/>
               <w:listItem w:displayText="Self-Employment Record" w:value="Self-Employment Record"/>
               <w:listItem w:displayText="Legal Documents" w:value="Legal Documents"/>
               <w:listItem w:displayText="Bank Statement" w:value="Bank Statement"/>
               <w:listItem w:displayText="Family Record of Tip Income" w:value="Family Record of Tip Income"/>
@@ -4780,91 +9262,156 @@
               <w:tcPr>
                 <w:tcW w:w="2790" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="28951C77" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
-        <w:sdt>
-[...39 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B71BD2B" w14:textId="16D065FF" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856876" w:rsidRPr="009669C8" w14:paraId="4122BC3B" w14:textId="77777777" w:rsidTr="002C4DD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Family Member"/>
             <w:id w:val="1754464209"/>
             <w:placeholder>
               <w:docPart w:val="C5FF53A8011D457CA1CFC9EC08175E49"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="HoH" w:value="HoH"/>
               <w:listItem w:displayText="Spouse/2nd Parent" w:value="Spouse/2nd Parent"/>
             </w:dropDownList>
           </w:sdtPr>
@@ -4943,87 +9490,152 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...35 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="6C43240D" w14:textId="2ED2074A" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Verification Documentation"/>
             <w:tag w:val="Verification Documentation"/>
             <w:id w:val="-1025240451"/>
             <w:placeholder>
               <w:docPart w:val="26CB2938416C4390959409BCCEA225DC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Wage Stubs" w:value="Wage Stubs"/>
               <w:listItem w:displayText="Employer Statement of Earnings" w:value="Employer Statement of Earnings"/>
               <w:listItem w:displayText="Statement from Employer" w:value="Statement from Employer"/>
               <w:listItem w:displayText="Award Letter" w:value="Award Letter"/>
               <w:listItem w:displayText="Self-Employment Record" w:value="Self-Employment Record"/>
               <w:listItem w:displayText="Legal Documents" w:value="Legal Documents"/>
               <w:listItem w:displayText="Bank Statement" w:value="Bank Statement"/>
               <w:listItem w:displayText="Family Record of Tip Income" w:value="Family Record of Tip Income"/>
@@ -5039,86 +9651,151 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...34 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="159646B1" w14:textId="08CFD970" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856876" w:rsidRPr="009669C8" w14:paraId="36A3A541" w14:textId="77777777" w:rsidTr="002C4DD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Family Member"/>
             <w:id w:val="229588248"/>
             <w:placeholder>
               <w:docPart w:val="BCFEBAF3ECD646BEAB8DB7F17472B570"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="HoH" w:value="HoH"/>
               <w:listItem w:displayText="Spouse/2nd Parent" w:value="Spouse/2nd Parent"/>
             </w:dropDownList>
@@ -5198,87 +9875,152 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...35 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="505481FE" w14:textId="1BBCBCBE" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Verification Documentation"/>
             <w:tag w:val="Verification Documentation"/>
             <w:id w:val="124892373"/>
             <w:placeholder>
               <w:docPart w:val="200B64AF870C4919BAFAAC7A06DC211A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Wage Stubs" w:value="Wage Stubs"/>
               <w:listItem w:displayText="Employer Statement of Earnings" w:value="Employer Statement of Earnings"/>
               <w:listItem w:displayText="Statement from Employer" w:value="Statement from Employer"/>
               <w:listItem w:displayText="Award Letter" w:value="Award Letter"/>
               <w:listItem w:displayText="Self-Employment Record" w:value="Self-Employment Record"/>
               <w:listItem w:displayText="Legal Documents" w:value="Legal Documents"/>
               <w:listItem w:displayText="Bank Statement" w:value="Bank Statement"/>
               <w:listItem w:displayText="Family Record of Tip Income" w:value="Family Record of Tip Income"/>
@@ -5294,86 +10036,151 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...34 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="3F83997A" w14:textId="77C69619" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856876" w:rsidRPr="009669C8" w14:paraId="728ED655" w14:textId="77777777" w:rsidTr="002C4DD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Family Member"/>
             <w:id w:val="-153378900"/>
             <w:placeholder>
               <w:docPart w:val="83BFD2DF1B6342118DC1359E3DA26D12"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="HoH" w:value="HoH"/>
               <w:listItem w:displayText="Spouse/2nd Parent" w:value="Spouse/2nd Parent"/>
             </w:dropDownList>
@@ -5453,87 +10260,152 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...35 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="1D03F6F1" w14:textId="7FBD996A" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Verification Documentation"/>
             <w:tag w:val="Verification Documentation"/>
             <w:id w:val="1695800563"/>
             <w:placeholder>
               <w:docPart w:val="E5B7975F323A482D929877C74511336C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Wage Stubs" w:value="Wage Stubs"/>
               <w:listItem w:displayText="Employer Statement of Earnings" w:value="Employer Statement of Earnings"/>
               <w:listItem w:displayText="Statement from Employer" w:value="Statement from Employer"/>
               <w:listItem w:displayText="Award Letter" w:value="Award Letter"/>
               <w:listItem w:displayText="Self-Employment Record" w:value="Self-Employment Record"/>
               <w:listItem w:displayText="Legal Documents" w:value="Legal Documents"/>
               <w:listItem w:displayText="Bank Statement" w:value="Bank Statement"/>
               <w:listItem w:displayText="Family Record of Tip Income" w:value="Family Record of Tip Income"/>
@@ -5549,173 +10421,326 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="60"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009669C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
           </w:tcPr>
-          <w:sdt>
-[...34 lines deleted...]
-          </w:sdt>
+          <w:p w14:paraId="7CD42B52" w14:textId="2D011BE6" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00DE5E3C" w:rsidP="002C4DD0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00856876" w:rsidRPr="009669C8" w14:paraId="51ADE9CC" w14:textId="77777777" w:rsidTr="002C4DD0">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CC16A4B" w14:textId="49C59C2F" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009669C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total Countable Income</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11430" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5317C358" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
+          <w:p w14:paraId="5317C358" w14:textId="4CFA360B" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009669C8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">$ </w:t>
-[...32 lines deleted...]
-            </w:sdt>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5E3C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5E3C" w:rsidRPr="00DE5E3C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00DE5E3C" w:rsidRPr="00DE5E3C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DE5E3C" w:rsidRPr="00DE5E3C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DE5E3C" w:rsidRPr="00DE5E3C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00880DDE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5E3C" w:rsidRPr="00DE5E3C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0778240B" w14:textId="77777777" w:rsidR="00A30829" w:rsidRDefault="00A30829" w:rsidP="00856876">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64EDDA14" w14:textId="77777777" w:rsidR="00A30829" w:rsidRDefault="00A30829" w:rsidP="00856876">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00A30829" w:rsidSect="002C4DD0">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="446" w:footer="720" w:gutter="0"/>
@@ -6405,119 +11430,119 @@
       </w:pPr>
       <w:r w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Select all that apply (based on family self-disclosure)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780E7569" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Education level of Head of Household</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBB3EFE" w14:textId="5D1F7F6E" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="5DBB3EFE" w14:textId="778FB6E0" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-16933289"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
+          <w:r w:rsidR="00DE5E3C">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Less than a high school education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736C8E3B" w14:textId="1C688CCF" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="736C8E3B" w14:textId="1C688CCF" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -6560,51 +11585,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lacks basic literacy skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26996638" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Work Experience of Head of Household</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F344B0" w14:textId="71EE9F9D" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="65F344B0" w14:textId="71EE9F9D" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -6639,51 +11664,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Never </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>been employed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="409F05AE" w14:textId="6A6E2FA3" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="409F05AE" w14:textId="6A6E2FA3" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -6707,51 +11732,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Multiple episodes of employment lasting less than one year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA9B3B6" w14:textId="202665BF" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="2FA9B3B6" w14:textId="202665BF" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -6794,51 +11819,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Currently unemployed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C601C3E" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Household Composition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E28492C" w14:textId="7C1A0894" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="2E28492C" w14:textId="7C1A0894" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -6862,51 +11887,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Members are homeless or nearly homeless</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8BDDDF" w14:textId="0DC81ED0" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="5A8BDDDF" w14:textId="0DC81ED0" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -6930,51 +11955,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Members outside the nuclear family are in residence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CB9964" w14:textId="5152CD94" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="42CB9964" w14:textId="5152CD94" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -6998,51 +12023,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>One or more children in the household were born while the parent was on public assistance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C861F4" w14:textId="70A5938F" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="17C861F4" w14:textId="70A5938F" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7066,51 +12091,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>One or more children in the household are identified as having special needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D629232" w14:textId="1B1ACB43" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="7D629232" w14:textId="1B1ACB43" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7131,65 +12156,54 @@
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Household includes an alcohol or substance </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Household includes an alcohol or substance abuser</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="498F9015" w14:textId="6DF49BFC" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="498F9015" w14:textId="6DF49BFC" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7213,51 +12227,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Household includes a past or current perpetrator of child abuse or domestic violence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239762A7" w14:textId="5C10F9CC" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="239762A7" w14:textId="5C10F9CC" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7300,51 +12314,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Household includes a member with a record of incarceration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B05F2A" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Background of Head of Household</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663F6E1A" w14:textId="124BECA4" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="663F6E1A" w14:textId="124BECA4" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7368,51 +12382,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Household was a teenager at birth of first child</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6FBCDB" w14:textId="05C207C7" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="2A6FBCDB" w14:textId="05C207C7" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7436,51 +12450,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Household has a disability or chronic illness (mental or physical)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BACED23" w14:textId="7FB1199B" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="1BACED23" w14:textId="7FB1199B" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7504,51 +12518,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Household is a past or current victim of child abuse or domestic violence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54120771" w14:textId="483057FA" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="54120771" w14:textId="483057FA" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7592,51 +12606,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Household grew up in a household with alcohol or substance abuse</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B46EF0" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Public Assistance History </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F10D4D0" w14:textId="01ABF7A7" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="6F10D4D0" w14:textId="01ABF7A7" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7660,51 +12674,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Head of Household grew up in a household that received public assistance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C1116B" w14:textId="3D486F60" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="73C1116B" w14:textId="3D486F60" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7728,51 +12742,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Household has experienced multiple episodes of receipt of public assistance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C61867" w14:textId="1EE58813" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="50C61867" w14:textId="1EE58813" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7815,51 +12829,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Household has been on public assistance for three or more years</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA2FBDC" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Other Conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A51BF6" w14:textId="66A21558" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="39A51BF6" w14:textId="66A21558" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7883,51 +12897,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Geographic location </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2E7B92" w14:textId="7319C601" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="0E2E7B92" w14:textId="7319C601" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -7962,51 +12976,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lack of employment </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opportunity</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2847434B" w14:textId="3ECE09ED" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="2847434B" w14:textId="3ECE09ED" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -8030,51 +13044,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="009669C8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lack of available services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ED5103" w14:textId="015FA2CA" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="50ED5103" w14:textId="015FA2CA" w:rsidR="00856876" w:rsidRPr="009669C8" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
             <w:sz w:val="24"/>
@@ -8120,51 +13134,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1837BC93" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00637936" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637936">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Section 6:  Review of Initial Eligibility Determination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4A035C" w14:textId="2B375758" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="2D4A035C" w14:textId="429BCCFF" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -8185,95 +13199,95 @@
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Family receives FIP and/or is participating in PROMISE JOBS </w:t>
+        <w:t>Family receives FIP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A4E778" w14:textId="77777777" w:rsidR="002C4DD0" w:rsidRPr="002C4DD0" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
       <w:r w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> all of the following criteria have been confirmed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6F6C77" w14:textId="0163A4DF" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="2A6F6C77" w14:textId="0163A4DF" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -8297,51 +13311,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Family resides in Iowa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1946B4" w14:textId="543A32E3" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="2B1946B4" w14:textId="543A32E3" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -8365,51 +13379,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Family has dependent child(ren) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC16D7B" w14:textId="58E1D0A9" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="1AC16D7B" w14:textId="0E333BF2" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -8430,54 +13444,81 @@
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">HoH and at least one dependent child has SSNs </w:t>
+        <w:t xml:space="preserve">HoH and at least one dependent child has </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC54BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proof of </w:t>
+      </w:r>
+      <w:r w:rsidR="00856876" w:rsidRPr="002C4DD0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSNs </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC54BF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or legal status</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3769BE32" w14:textId="521CBCDD" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="3769BE32" w14:textId="521CBCDD" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -8501,51 +13542,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The family meets one or more approved at-risk criteria </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB258D5" w14:textId="449F26E1" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="6EB258D5" w14:textId="449F26E1" w:rsidR="00856876" w:rsidRPr="002C4DD0" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000"/>
@@ -8569,51 +13610,51 @@
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="002C4DD0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The family is at or below 175% of the federal poverty level based on size </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0B8E47" w14:textId="1D2C52BC" w:rsidR="00856876" w:rsidRPr="00637936" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="5E0B8E47" w14:textId="1D2C52BC" w:rsidR="00856876" w:rsidRPr="00637936" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="360" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Gothic" w:hAnsi="Work Sans" w:cs="MS Gothic"/>
@@ -8642,51 +13683,51 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Gothic" w:hAnsi="Work Sans" w:cs="MS Gothic"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="00637936">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eligible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5E1B7F" w14:textId="5B763FF1" w:rsidR="00856876" w:rsidRPr="00637936" w:rsidRDefault="006C7DF8" w:rsidP="002C4DD0">
+    <w:p w14:paraId="7C5E1B7F" w14:textId="5B763FF1" w:rsidR="00856876" w:rsidRPr="00637936" w:rsidRDefault="000E1BE7" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Gothic" w:hAnsi="Work Sans" w:cs="MS Gothic"/>
@@ -8715,203 +13756,327 @@
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002C4DD0">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00856876" w:rsidRPr="00637936">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Not Eligible</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4151D1F2" w14:textId="77777777" w:rsidR="00856876" w:rsidRPr="00637936" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
+    <w:p w14:paraId="4151D1F2" w14:textId="0CD3B2F1" w:rsidR="00856876" w:rsidRPr="00637936" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:color w:val="808080"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637936">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of </w:t>
       </w:r>
       <w:r w:rsidRPr="00637936">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>initial Eligibility Determination</w:t>
       </w:r>
       <w:r w:rsidRPr="00637936">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:sdt>
-[...27 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6C1DCA5B" w14:textId="01B4C458" w:rsidR="008361A7" w:rsidRPr="00637936" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
+    <w:p w14:paraId="6C1DCA5B" w14:textId="6470B8B9" w:rsidR="008361A7" w:rsidRPr="00637936" w:rsidRDefault="00856876" w:rsidP="002C4DD0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00637936">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Eligibility Review Month/Year:</w:t>
       </w:r>
       <w:r w:rsidR="00236574" w:rsidRPr="00236574">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:eastAsia="Calibri" w:hAnsi="Work Sans" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...27 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text1"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00880DDE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5E3C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="008361A7" w:rsidRPr="00637936" w:rsidSect="002C4DD0">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="446" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6808FCC6" w14:textId="77777777" w:rsidR="00856876" w:rsidRDefault="00856876" w:rsidP="005B08C8">
+    <w:p w14:paraId="37EF29D0" w14:textId="77777777" w:rsidR="000E1BE7" w:rsidRDefault="000E1BE7" w:rsidP="005B08C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2134C48E" w14:textId="77777777" w:rsidR="00856876" w:rsidRDefault="00856876" w:rsidP="005B08C8">
+    <w:p w14:paraId="15EFC293" w14:textId="77777777" w:rsidR="000E1BE7" w:rsidRDefault="000E1BE7" w:rsidP="005B08C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
@@ -8922,180 +14087,181 @@
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
+    <w:altName w:val="Segoe UI Symbol"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19BD4096" w14:textId="4E020067" w:rsidR="00284F5F" w:rsidRPr="00284F5F" w:rsidRDefault="00284F5F" w:rsidP="00284F5F">
+  <w:p w14:paraId="19BD4096" w14:textId="2CB2634B" w:rsidR="00284F5F" w:rsidRPr="00284F5F" w:rsidRDefault="00284F5F" w:rsidP="00284F5F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00284F5F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>470-0233 (</w:t>
     </w:r>
-    <w:r w:rsidR="0024426F">
+    <w:r w:rsidR="00DE5E3C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>03</w:t>
     </w:r>
     <w:r w:rsidRPr="00284F5F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="0024426F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00284F5F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5E814920" w14:textId="6760121E" w:rsidR="00284F5F" w:rsidRPr="00284F5F" w:rsidRDefault="00284F5F">
+  <w:p w14:paraId="5E814920" w14:textId="0691C735" w:rsidR="00284F5F" w:rsidRPr="00284F5F" w:rsidRDefault="00284F5F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00284F5F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>470-0233 (</w:t>
     </w:r>
-    <w:r w:rsidR="0024426F">
+    <w:r w:rsidR="00DE5E3C">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>01</w:t>
+      <w:t>03</w:t>
     </w:r>
     <w:r w:rsidRPr="00284F5F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="0024426F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00284F5F">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B683BF4" w14:textId="77777777" w:rsidR="00856876" w:rsidRDefault="00856876" w:rsidP="005B08C8">
+    <w:p w14:paraId="34CB498F" w14:textId="77777777" w:rsidR="000E1BE7" w:rsidRDefault="000E1BE7" w:rsidP="005B08C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34D9F475" w14:textId="77777777" w:rsidR="00856876" w:rsidRDefault="00856876" w:rsidP="005B08C8">
+    <w:p w14:paraId="0D7649E0" w14:textId="77777777" w:rsidR="000E1BE7" w:rsidRDefault="000E1BE7" w:rsidP="005B08C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="529720B0" w14:textId="5F53A2F6" w:rsidR="00477AB0" w:rsidRDefault="00477AB0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="269FB09A" wp14:editId="788F952A">
           <wp:extent cx="2286000" cy="260138"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:docPr id="1856075517" name="Picture 1" descr="Logo of the Department of Health and Human Services"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -9118,158 +14284,172 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2286000" cy="260138"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zzR/qkHVw8KKDawYVH70Kxf1JEVxaYCpvrhrc9olEIsgB/n/fVGXGxW5vgBXVSjucH/KFvcIru26vr1dPf15lw==" w:salt="rZGpg22yvcYGUx5g0C1N0Q=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="pC3hI2RNXjmZ9K1zk20V9B1iz8BS9g37E+es5uzrB+gho7LluW8lJStt6fZLKc/jv+hCywVRe7n9sMGJXC7Mxg==" w:salt="xD0m1QlR/F3PS291zngZmA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00856876"/>
     <w:rsid w:val="00051975"/>
+    <w:rsid w:val="000641C1"/>
     <w:rsid w:val="00072627"/>
+    <w:rsid w:val="000E1BE7"/>
     <w:rsid w:val="000F4437"/>
     <w:rsid w:val="00104F4C"/>
     <w:rsid w:val="00112139"/>
     <w:rsid w:val="001522FA"/>
     <w:rsid w:val="00166ACC"/>
     <w:rsid w:val="001B55B8"/>
     <w:rsid w:val="001E4340"/>
     <w:rsid w:val="001E7409"/>
     <w:rsid w:val="001F66B9"/>
     <w:rsid w:val="00211881"/>
     <w:rsid w:val="00216E4C"/>
     <w:rsid w:val="00232B94"/>
     <w:rsid w:val="00236574"/>
     <w:rsid w:val="0024426F"/>
     <w:rsid w:val="00262D4C"/>
     <w:rsid w:val="00284F5F"/>
     <w:rsid w:val="002B6AE6"/>
     <w:rsid w:val="002C13E5"/>
     <w:rsid w:val="002C3B46"/>
     <w:rsid w:val="002C4DD0"/>
     <w:rsid w:val="002C6077"/>
     <w:rsid w:val="002E2036"/>
     <w:rsid w:val="00342B93"/>
     <w:rsid w:val="00371D32"/>
+    <w:rsid w:val="00392DEE"/>
     <w:rsid w:val="0043718B"/>
     <w:rsid w:val="00477AB0"/>
     <w:rsid w:val="004D740E"/>
     <w:rsid w:val="00521A34"/>
     <w:rsid w:val="005B08C8"/>
     <w:rsid w:val="005F2104"/>
+    <w:rsid w:val="00617AE3"/>
     <w:rsid w:val="00617DD6"/>
+    <w:rsid w:val="00627248"/>
     <w:rsid w:val="00637936"/>
     <w:rsid w:val="006A32FF"/>
     <w:rsid w:val="006C5EE4"/>
-    <w:rsid w:val="006C7DF8"/>
     <w:rsid w:val="007044DB"/>
     <w:rsid w:val="00733588"/>
     <w:rsid w:val="00792FDD"/>
     <w:rsid w:val="007D2F68"/>
     <w:rsid w:val="00830601"/>
     <w:rsid w:val="008361A7"/>
     <w:rsid w:val="00856876"/>
     <w:rsid w:val="00876C4B"/>
+    <w:rsid w:val="00880DDE"/>
     <w:rsid w:val="00880F76"/>
     <w:rsid w:val="0088241D"/>
     <w:rsid w:val="008B00EA"/>
     <w:rsid w:val="008C4366"/>
     <w:rsid w:val="008D15BE"/>
     <w:rsid w:val="008D6F19"/>
     <w:rsid w:val="008F06CC"/>
     <w:rsid w:val="008F3462"/>
     <w:rsid w:val="009022EC"/>
     <w:rsid w:val="00903E39"/>
     <w:rsid w:val="00914BD3"/>
     <w:rsid w:val="009669C8"/>
     <w:rsid w:val="00967CE9"/>
     <w:rsid w:val="009800A3"/>
+    <w:rsid w:val="009955E4"/>
     <w:rsid w:val="009B5B7D"/>
     <w:rsid w:val="00A30829"/>
+    <w:rsid w:val="00A4256F"/>
     <w:rsid w:val="00A54E5D"/>
     <w:rsid w:val="00A57921"/>
+    <w:rsid w:val="00A64034"/>
     <w:rsid w:val="00A71E0C"/>
     <w:rsid w:val="00A81E13"/>
     <w:rsid w:val="00A828ED"/>
     <w:rsid w:val="00AB59A8"/>
     <w:rsid w:val="00AC093E"/>
+    <w:rsid w:val="00B208B7"/>
+    <w:rsid w:val="00B250B3"/>
     <w:rsid w:val="00B30A65"/>
     <w:rsid w:val="00B33E59"/>
     <w:rsid w:val="00B64635"/>
+    <w:rsid w:val="00B869BD"/>
     <w:rsid w:val="00BA1CCC"/>
     <w:rsid w:val="00BA3D14"/>
     <w:rsid w:val="00BB39EA"/>
     <w:rsid w:val="00C21A22"/>
     <w:rsid w:val="00C40362"/>
     <w:rsid w:val="00D2537B"/>
     <w:rsid w:val="00D36BC3"/>
     <w:rsid w:val="00D817D2"/>
     <w:rsid w:val="00D81F17"/>
     <w:rsid w:val="00DA17AF"/>
+    <w:rsid w:val="00DC54BF"/>
+    <w:rsid w:val="00DE5E3C"/>
+    <w:rsid w:val="00E10A1C"/>
     <w:rsid w:val="00E45322"/>
     <w:rsid w:val="00E748E3"/>
     <w:rsid w:val="00E851A2"/>
     <w:rsid w:val="00E9433A"/>
     <w:rsid w:val="00EC4A58"/>
     <w:rsid w:val="00ED0FA2"/>
     <w:rsid w:val="00ED1B64"/>
     <w:rsid w:val="00F270F7"/>
     <w:rsid w:val="00F73C2B"/>
     <w:rsid w:val="00FD1645"/>
     <w:rsid w:val="00FE2B60"/>
     <w:rsid w:val="00FF1CD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -9995,2235 +15175,1000 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00637936"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="03495B" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0024426F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0024426F"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC54BF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1350062466">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\epatten0\Downloads\Meeting%20Agenda%20(5).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="842356652CBD46F0ADF9B10D5D07DCF3"/>
-[...607 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="B144EEBB1CC24D7795DFC18003CA8711"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C4F45DE3-610D-493C-88F9-A73F0A4558B9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="B144EEBB1CC24D7795DFC18003CA8711"/>
+            <w:pStyle w:val="B144EEBB1CC24D7795DFC18003CA87112"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2E47B01CD8B14C0DA8B57DB41C7DC748"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{74D67813-5021-49E9-A35D-EF8177FF026C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="2E47B01CD8B14C0DA8B57DB41C7DC748"/>
+            <w:pStyle w:val="2E47B01CD8B14C0DA8B57DB41C7DC7482"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FA824155FFDA4D93B52797AD82A3A3DB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{60AB02E4-C48A-4DC5-9905-844910A0C50C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="FA824155FFDA4D93B52797AD82A3A3DB"/>
+            <w:pStyle w:val="FA824155FFDA4D93B52797AD82A3A3DB2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CF1CC03946C742D48DEE949FE6AA288A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6087A912-09AF-43D1-A083-F0FFF522A4EA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="003A1B6E" w:rsidP="003A1B6E">
           <w:pPr>
-            <w:pStyle w:val="CF1CC03946C742D48DEE949FE6AA288A"/>
+            <w:pStyle w:val="CF1CC03946C742D48DEE949FE6AA288A4"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="FF0D469055614F61AB521A3F80B1792F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37D87709-2B78-4169-8A32-E2377A9288F4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="FF0D469055614F61AB521A3F80B1792F"/>
+            <w:pStyle w:val="FF0D469055614F61AB521A3F80B1792F2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C01FEDBCED92409B8ECBA720DF258E9B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B794E7CF-5053-43A4-8F9E-FCC8AC8347E2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="C01FEDBCED92409B8ECBA720DF258E9B"/>
+            <w:pStyle w:val="C01FEDBCED92409B8ECBA720DF258E9B2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AE1A34C49AF44BD080C68A3C2AC13883"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5ED518BC-F625-4A25-8448-5CE2FE81565F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="AE1A34C49AF44BD080C68A3C2AC13883"/>
+            <w:pStyle w:val="AE1A34C49AF44BD080C68A3C2AC138832"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5D5C9BAE95C543E0A417691D087C6EBA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A18E3C3C-89EE-4DE5-87BE-ACB9015B3DFE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="5D5C9BAE95C543E0A417691D087C6EBA"/>
+            <w:pStyle w:val="5D5C9BAE95C543E0A417691D087C6EBA2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="307B3D9642EF43B4B1308C7FF3B91023"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0E6D3C2E-2670-4761-BCA2-87AE9F99CA26}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="307B3D9642EF43B4B1308C7FF3B91023"/>
+            <w:pStyle w:val="307B3D9642EF43B4B1308C7FF3B910232"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9F5EF82F29F14F58901BE55FF4C7A2D4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2BE38D09-52E4-42B0-A219-073B2D01AB93}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="9F5EF82F29F14F58901BE55FF4C7A2D4"/>
+            <w:pStyle w:val="9F5EF82F29F14F58901BE55FF4C7A2D42"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="43B0070BAEF540EC8A7E57C874663999"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{96243A67-8131-4C7C-85BB-16AA9E85E509}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="43B0070BAEF540EC8A7E57C874663999"/>
+            <w:pStyle w:val="43B0070BAEF540EC8A7E57C8746639992"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B26C814E34F54019915296467C3F39F2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1BF20421-067B-47ED-996D-EE3E70F208CC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="B26C814E34F54019915296467C3F39F2"/>
+            <w:pStyle w:val="B26C814E34F54019915296467C3F39F22"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D715CBEF46084041AAEC7EAAEC6480DD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EEC1E37E-E3ED-473C-8F1F-32D3B4D2A396}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="D715CBEF46084041AAEC7EAAEC6480DD"/>
+            <w:pStyle w:val="D715CBEF46084041AAEC7EAAEC6480DD2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0C5CA0C2C1C04F5A9D7679805341E4F7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DBF168CC-AA1E-4420-905C-32ADBD57E5DB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="0C5CA0C2C1C04F5A9D7679805341E4F7"/>
+            <w:pStyle w:val="0C5CA0C2C1C04F5A9D7679805341E4F72"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9E6D9F536C0842BEA22A993C03A965E0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{17C29C4B-84BD-44A6-AA06-B748C632553E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="9E6D9F536C0842BEA22A993C03A965E0"/>
+            <w:pStyle w:val="9E6D9F536C0842BEA22A993C03A965E02"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="108ABD5F4434414A88B86473080A4F69"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{21A429A5-00D9-41E3-B71D-A3BB86227678}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="108ABD5F4434414A88B86473080A4F69"/>
+            <w:pStyle w:val="108ABD5F4434414A88B86473080A4F692"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C5FF53A8011D457CA1CFC9EC08175E49"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D03E963-2411-4B3D-BE38-AF70397643F9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="C5FF53A8011D457CA1CFC9EC08175E49"/>
+            <w:pStyle w:val="C5FF53A8011D457CA1CFC9EC08175E492"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="160D62E95CBD486892B83B553D60C006"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FD73D569-6BE4-468B-B6E0-57A256748F28}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="160D62E95CBD486892B83B553D60C006"/>
+            <w:pStyle w:val="160D62E95CBD486892B83B553D60C0062"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="26CB2938416C4390959409BCCEA225DC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{42FB8C4D-3A13-4F39-8E75-FBEDD4D6CFC3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="26CB2938416C4390959409BCCEA225DC"/>
+            <w:pStyle w:val="26CB2938416C4390959409BCCEA225DC2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BCFEBAF3ECD646BEAB8DB7F17472B570"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{20EBA9F8-09B0-4677-BBCD-1879D734B65F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="BCFEBAF3ECD646BEAB8DB7F17472B570"/>
+            <w:pStyle w:val="BCFEBAF3ECD646BEAB8DB7F17472B5702"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7281C24DD6C24AA69111D16BC4EE0BC6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5CF2D2CF-BF9D-40CA-A7D5-CB8324AA7576}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="7281C24DD6C24AA69111D16BC4EE0BC6"/>
+            <w:pStyle w:val="7281C24DD6C24AA69111D16BC4EE0BC62"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="200B64AF870C4919BAFAAC7A06DC211A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F8CB9F7E-32D7-47CC-8562-AD6F0DE93867}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="200B64AF870C4919BAFAAC7A06DC211A"/>
+            <w:pStyle w:val="200B64AF870C4919BAFAAC7A06DC211A2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="83BFD2DF1B6342118DC1359E3DA26D12"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{26DE169B-0607-4DC7-92C4-2ED078E684FA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="83BFD2DF1B6342118DC1359E3DA26D12"/>
+            <w:pStyle w:val="83BFD2DF1B6342118DC1359E3DA26D122"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="209B46CBFC9642AC8F9AA8B70FFCF50E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{C881848D-2D8F-42BF-A211-7F14D9A9CFB8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="209B46CBFC9642AC8F9AA8B70FFCF50E"/>
+            <w:pStyle w:val="209B46CBFC9642AC8F9AA8B70FFCF50E2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E5B7975F323A482D929877C74511336C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A17539A0-6FF0-4B18-81DB-2D61F291E291}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="E5B7975F323A482D929877C74511336C"/>
+            <w:pStyle w:val="E5B7975F323A482D929877C74511336C2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...56 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="621F5D6B90F74527B9DF7465C5412DBF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{630AF511-AAB2-4147-B0BC-DD9EC569D894}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="621F5D6B90F74527B9DF7465C5412DBF"/>
+            <w:pStyle w:val="621F5D6B90F74527B9DF7465C5412DBF2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0025C149C8B7417596998921C5572AE4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{14D8ABFF-D3BC-4F4C-BA0D-4F3AAA2458B2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="0025C149C8B7417596998921C5572AE4"/>
+            <w:pStyle w:val="0025C149C8B7417596998921C5572AE42"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="AA5AA4FEF1034DE8B419956C76C369E6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6D59888D-E119-4493-A04C-F4636DF0AB2E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00810327" w:rsidRDefault="00810327" w:rsidP="00810327">
+        <w:p w:rsidR="00810327" w:rsidRDefault="00533039" w:rsidP="00533039">
           <w:pPr>
-            <w:pStyle w:val="AA5AA4FEF1034DE8B419956C76C369E6"/>
+            <w:pStyle w:val="AA5AA4FEF1034DE8B419956C76C369E62"/>
           </w:pPr>
-          <w:r w:rsidRPr="00544ED1">
+          <w:r w:rsidRPr="009669C8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
-          </w:r>
-[...230 lines deleted...]
-            <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
@@ -12234,95 +16179,103 @@
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
+    <w:altName w:val="Segoe UI Symbol"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00810327"/>
+    <w:rsid w:val="000641C1"/>
     <w:rsid w:val="00112139"/>
     <w:rsid w:val="002B6AE6"/>
     <w:rsid w:val="002E2036"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:rsid w:val="00533039"/>
     <w:rsid w:val="00701DD6"/>
     <w:rsid w:val="007044DB"/>
     <w:rsid w:val="00810327"/>
     <w:rsid w:val="008D15BE"/>
+    <w:rsid w:val="00A4256F"/>
+    <w:rsid w:val="00A64034"/>
+    <w:rsid w:val="00B208B7"/>
     <w:rsid w:val="00BA1CCC"/>
+    <w:rsid w:val="00C22DD3"/>
     <w:rsid w:val="00ED1B64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -12735,350 +16688,1620 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00701DD6"/>
+    <w:rsid w:val="00533039"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="842356652CBD46F0ADF9B10D5D07DCF3">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8BD5E2974FC44663B9AE0D3D26051028">
+    <w:name w:val="8BD5E2974FC44663B9AE0D3D26051028"/>
+    <w:rsid w:val="00533039"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D9824FB44364AB3B96F624FE8652D3E">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B144EEBB1CC24D7795DFC18003CA87114">
+    <w:name w:val="B144EEBB1CC24D7795DFC18003CA87114"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92E8C031B3034D8D9DFC308268AC1835">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E47B01CD8B14C0DA8B57DB41C7DC7484">
+    <w:name w:val="2E47B01CD8B14C0DA8B57DB41C7DC7484"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="99B29B3843BB48E0826E4D63E58D8B3F">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA824155FFDA4D93B52797AD82A3A3DB4">
+    <w:name w:val="FA824155FFDA4D93B52797AD82A3A3DB4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="38EB7DF0355C468BA899B506588DFB2D">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF1CC03946C742D48DEE949FE6AA288A4">
+    <w:name w:val="CF1CC03946C742D48DEE949FE6AA288A4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="629CE8FAE2AA4820A7F4F1471DBFDFB5">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF0D469055614F61AB521A3F80B1792F4">
+    <w:name w:val="FF0D469055614F61AB521A3F80B1792F4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="748423A9B5EC46AFB89B03FA1F0F95E0">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C01FEDBCED92409B8ECBA720DF258E9B4">
+    <w:name w:val="C01FEDBCED92409B8ECBA720DF258E9B4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18A999C272C14FCC964718E0B7E39D31">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE1A34C49AF44BD080C68A3C2AC138834">
+    <w:name w:val="AE1A34C49AF44BD080C68A3C2AC138834"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C1A64F4EBF4493BB6FD9EEF125C6D80">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D5C9BAE95C543E0A417691D087C6EBA4">
+    <w:name w:val="5D5C9BAE95C543E0A417691D087C6EBA4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E14F4234D0B4CDF83A5F14D04B0287D">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="307B3D9642EF43B4B1308C7FF3B910234">
+    <w:name w:val="307B3D9642EF43B4B1308C7FF3B910234"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="350757C05DEE40B6ACA2D4A21B2E5F2C">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F5EF82F29F14F58901BE55FF4C7A2D44">
+    <w:name w:val="9F5EF82F29F14F58901BE55FF4C7A2D44"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="76826E6DB6E24DC4A862BCC16E07EF40">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43B0070BAEF540EC8A7E57C8746639994">
+    <w:name w:val="43B0070BAEF540EC8A7E57C8746639994"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66358B926E22496994530CE7CDDEE760">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="621F5D6B90F74527B9DF7465C5412DBF4">
+    <w:name w:val="621F5D6B90F74527B9DF7465C5412DBF4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A559B6A5232D4AD68C5C3DF653477326">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0025C149C8B7417596998921C5572AE44">
+    <w:name w:val="0025C149C8B7417596998921C5572AE44"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D747765180F746AFA84A7DA4FB9E3230">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA5AA4FEF1034DE8B419956C76C369E64">
+    <w:name w:val="AA5AA4FEF1034DE8B419956C76C369E64"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6D2F327700B454A964EA5A6731995C4">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B26C814E34F54019915296467C3F39F24">
+    <w:name w:val="B26C814E34F54019915296467C3F39F24"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B5658CBD93AF445EB8C61740722013AE">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D715CBEF46084041AAEC7EAAEC6480DD4">
+    <w:name w:val="D715CBEF46084041AAEC7EAAEC6480DD4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82C4585E491249E68568F9E5CBB936B2">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C5CA0C2C1C04F5A9D7679805341E4F74">
+    <w:name w:val="0C5CA0C2C1C04F5A9D7679805341E4F74"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C98D9E48804D45268949CAF7B1FA9632">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E6D9F536C0842BEA22A993C03A965E04">
+    <w:name w:val="9E6D9F536C0842BEA22A993C03A965E04"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8921BC5AA2394E678F6A8B2D9973C2D9">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108ABD5F4434414A88B86473080A4F694">
+    <w:name w:val="108ABD5F4434414A88B86473080A4F694"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="774BA7DA4EDF4A439EA08A5BD34FF0D2">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5FF53A8011D457CA1CFC9EC08175E494">
+    <w:name w:val="C5FF53A8011D457CA1CFC9EC08175E494"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="160D62E95CBD486892B83B553D60C0064">
+    <w:name w:val="160D62E95CBD486892B83B553D60C0064"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26CB2938416C4390959409BCCEA225DC4">
+    <w:name w:val="26CB2938416C4390959409BCCEA225DC4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCFEBAF3ECD646BEAB8DB7F17472B5704">
+    <w:name w:val="BCFEBAF3ECD646BEAB8DB7F17472B5704"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7281C24DD6C24AA69111D16BC4EE0BC64">
+    <w:name w:val="7281C24DD6C24AA69111D16BC4EE0BC64"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="200B64AF870C4919BAFAAC7A06DC211A4">
+    <w:name w:val="200B64AF870C4919BAFAAC7A06DC211A4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83BFD2DF1B6342118DC1359E3DA26D124">
+    <w:name w:val="83BFD2DF1B6342118DC1359E3DA26D124"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209B46CBFC9642AC8F9AA8B70FFCF50E4">
+    <w:name w:val="209B46CBFC9642AC8F9AA8B70FFCF50E4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5B7975F323A482D929877C74511336C4">
+    <w:name w:val="E5B7975F323A482D929877C74511336C4"/>
+    <w:rsid w:val="003A1B6E"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28393F2973044D83A4D0291AB3527289">
+    <w:name w:val="28393F2973044D83A4D0291AB3527289"/>
+    <w:rsid w:val="00533039"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6BE0FD61A4894760AF453F305B831EB0">
+    <w:name w:val="6BE0FD61A4894760AF453F305B831EB0"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="28393F2973044D83A4D0291AB35272891">
+    <w:name w:val="28393F2973044D83A4D0291AB35272891"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B144EEBB1CC24D7795DFC18003CA8711">
     <w:name w:val="B144EEBB1CC24D7795DFC18003CA8711"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E47B01CD8B14C0DA8B57DB41C7DC748">
     <w:name w:val="2E47B01CD8B14C0DA8B57DB41C7DC748"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA824155FFDA4D93B52797AD82A3A3DB">
     <w:name w:val="FA824155FFDA4D93B52797AD82A3A3DB"/>
-    <w:rsid w:val="00810327"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF0D469055614F61AB521A3F80B1792F">
     <w:name w:val="FF0D469055614F61AB521A3F80B1792F"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C01FEDBCED92409B8ECBA720DF258E9B">
     <w:name w:val="C01FEDBCED92409B8ECBA720DF258E9B"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE1A34C49AF44BD080C68A3C2AC13883">
     <w:name w:val="AE1A34C49AF44BD080C68A3C2AC13883"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D5C9BAE95C543E0A417691D087C6EBA">
     <w:name w:val="5D5C9BAE95C543E0A417691D087C6EBA"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="307B3D9642EF43B4B1308C7FF3B91023">
     <w:name w:val="307B3D9642EF43B4B1308C7FF3B91023"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F5EF82F29F14F58901BE55FF4C7A2D4">
     <w:name w:val="9F5EF82F29F14F58901BE55FF4C7A2D4"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="43B0070BAEF540EC8A7E57C874663999">
     <w:name w:val="43B0070BAEF540EC8A7E57C874663999"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95456CCF29C041C688909502662AB42F">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="621F5D6B90F74527B9DF7465C5412DBF">
+    <w:name w:val="621F5D6B90F74527B9DF7465C5412DBF"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0025C149C8B7417596998921C5572AE4">
+    <w:name w:val="0025C149C8B7417596998921C5572AE4"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA5AA4FEF1034DE8B419956C76C369E6">
+    <w:name w:val="AA5AA4FEF1034DE8B419956C76C369E6"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B26C814E34F54019915296467C3F39F2">
     <w:name w:val="B26C814E34F54019915296467C3F39F2"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D715CBEF46084041AAEC7EAAEC6480DD">
     <w:name w:val="D715CBEF46084041AAEC7EAAEC6480DD"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C5CA0C2C1C04F5A9D7679805341E4F7">
     <w:name w:val="0C5CA0C2C1C04F5A9D7679805341E4F7"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E6D9F536C0842BEA22A993C03A965E0">
     <w:name w:val="9E6D9F536C0842BEA22A993C03A965E0"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="108ABD5F4434414A88B86473080A4F69">
     <w:name w:val="108ABD5F4434414A88B86473080A4F69"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5FF53A8011D457CA1CFC9EC08175E49">
     <w:name w:val="C5FF53A8011D457CA1CFC9EC08175E49"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="160D62E95CBD486892B83B553D60C006">
     <w:name w:val="160D62E95CBD486892B83B553D60C006"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="26CB2938416C4390959409BCCEA225DC">
     <w:name w:val="26CB2938416C4390959409BCCEA225DC"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCFEBAF3ECD646BEAB8DB7F17472B570">
     <w:name w:val="BCFEBAF3ECD646BEAB8DB7F17472B570"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7281C24DD6C24AA69111D16BC4EE0BC6">
     <w:name w:val="7281C24DD6C24AA69111D16BC4EE0BC6"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="200B64AF870C4919BAFAAC7A06DC211A">
     <w:name w:val="200B64AF870C4919BAFAAC7A06DC211A"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="83BFD2DF1B6342118DC1359E3DA26D12">
     <w:name w:val="83BFD2DF1B6342118DC1359E3DA26D12"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="209B46CBFC9642AC8F9AA8B70FFCF50E">
     <w:name w:val="209B46CBFC9642AC8F9AA8B70FFCF50E"/>
-    <w:rsid w:val="00810327"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5B7975F323A482D929877C74511336C">
     <w:name w:val="E5B7975F323A482D929877C74511336C"/>
-    <w:rsid w:val="00810327"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF65311EB9DD440C93B999112782290D">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B4B7F55BEA548E4BA8D12C776409F04">
+    <w:name w:val="2B4B7F55BEA548E4BA8D12C776409F04"/>
+    <w:rsid w:val="00533039"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEC0BCBB697340278A10915C61A5647C">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B144EEBB1CC24D7795DFC18003CA87111">
+    <w:name w:val="B144EEBB1CC24D7795DFC18003CA87111"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="621F5D6B90F74527B9DF7465C5412DBF">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E47B01CD8B14C0DA8B57DB41C7DC7481">
+    <w:name w:val="2E47B01CD8B14C0DA8B57DB41C7DC7481"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0025C149C8B7417596998921C5572AE4">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA824155FFDA4D93B52797AD82A3A3DB1">
+    <w:name w:val="FA824155FFDA4D93B52797AD82A3A3DB1"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="06993133887B43118D9FBFB4FF3A3664">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF0D469055614F61AB521A3F80B1792F1">
+    <w:name w:val="FF0D469055614F61AB521A3F80B1792F1"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA5AA4FEF1034DE8B419956C76C369E6">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C01FEDBCED92409B8ECBA720DF258E9B1">
+    <w:name w:val="C01FEDBCED92409B8ECBA720DF258E9B1"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8655C9AA5F646E1A36056502066CC2B">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE1A34C49AF44BD080C68A3C2AC138831">
+    <w:name w:val="AE1A34C49AF44BD080C68A3C2AC138831"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="987F91D9AC584EA5BB44331EFE854171">
-[...1 lines deleted...]
-    <w:rsid w:val="00810327"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D5C9BAE95C543E0A417691D087C6EBA1">
+    <w:name w:val="5D5C9BAE95C543E0A417691D087C6EBA1"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42BAD022B13A44BAB8DCD5117E94981B">
-[...1 lines deleted...]
-    <w:rsid w:val="00701DD6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="307B3D9642EF43B4B1308C7FF3B910231">
+    <w:name w:val="307B3D9642EF43B4B1308C7FF3B910231"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8CA7CB1F6994152832307EEDE36EAD7">
-[...1 lines deleted...]
-    <w:rsid w:val="00701DD6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F5EF82F29F14F58901BE55FF4C7A2D41">
+    <w:name w:val="9F5EF82F29F14F58901BE55FF4C7A2D41"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E8DB19C5B3E4592B00F0979D4982823">
-[...1 lines deleted...]
-    <w:rsid w:val="00701DD6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43B0070BAEF540EC8A7E57C8746639991">
+    <w:name w:val="43B0070BAEF540EC8A7E57C8746639991"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C51FE945D6041CBBF47F4662B547CB7">
-[...1 lines deleted...]
-    <w:rsid w:val="00701DD6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="621F5D6B90F74527B9DF7465C5412DBF1">
+    <w:name w:val="621F5D6B90F74527B9DF7465C5412DBF1"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A0E58EAE1174F8A9519501E68C8F479">
-[...1 lines deleted...]
-    <w:rsid w:val="00701DD6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0025C149C8B7417596998921C5572AE41">
+    <w:name w:val="0025C149C8B7417596998921C5572AE41"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02BA100944A149BF92BAE9E9982612E6">
-[...1 lines deleted...]
-    <w:rsid w:val="00701DD6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA5AA4FEF1034DE8B419956C76C369E61">
+    <w:name w:val="AA5AA4FEF1034DE8B419956C76C369E61"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B26C814E34F54019915296467C3F39F21">
+    <w:name w:val="B26C814E34F54019915296467C3F39F21"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D715CBEF46084041AAEC7EAAEC6480DD1">
+    <w:name w:val="D715CBEF46084041AAEC7EAAEC6480DD1"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C5CA0C2C1C04F5A9D7679805341E4F71">
+    <w:name w:val="0C5CA0C2C1C04F5A9D7679805341E4F71"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E6D9F536C0842BEA22A993C03A965E01">
+    <w:name w:val="9E6D9F536C0842BEA22A993C03A965E01"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108ABD5F4434414A88B86473080A4F691">
+    <w:name w:val="108ABD5F4434414A88B86473080A4F691"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5FF53A8011D457CA1CFC9EC08175E491">
+    <w:name w:val="C5FF53A8011D457CA1CFC9EC08175E491"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="160D62E95CBD486892B83B553D60C0061">
+    <w:name w:val="160D62E95CBD486892B83B553D60C0061"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26CB2938416C4390959409BCCEA225DC1">
+    <w:name w:val="26CB2938416C4390959409BCCEA225DC1"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCFEBAF3ECD646BEAB8DB7F17472B5701">
+    <w:name w:val="BCFEBAF3ECD646BEAB8DB7F17472B5701"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7281C24DD6C24AA69111D16BC4EE0BC61">
+    <w:name w:val="7281C24DD6C24AA69111D16BC4EE0BC61"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="200B64AF870C4919BAFAAC7A06DC211A1">
+    <w:name w:val="200B64AF870C4919BAFAAC7A06DC211A1"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83BFD2DF1B6342118DC1359E3DA26D121">
+    <w:name w:val="83BFD2DF1B6342118DC1359E3DA26D121"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209B46CBFC9642AC8F9AA8B70FFCF50E1">
+    <w:name w:val="209B46CBFC9642AC8F9AA8B70FFCF50E1"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5B7975F323A482D929877C74511336C1">
+    <w:name w:val="E5B7975F323A482D929877C74511336C1"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B144EEBB1CC24D7795DFC18003CA87112">
+    <w:name w:val="B144EEBB1CC24D7795DFC18003CA87112"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2E47B01CD8B14C0DA8B57DB41C7DC7482">
+    <w:name w:val="2E47B01CD8B14C0DA8B57DB41C7DC7482"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FA824155FFDA4D93B52797AD82A3A3DB2">
+    <w:name w:val="FA824155FFDA4D93B52797AD82A3A3DB2"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF0D469055614F61AB521A3F80B1792F2">
+    <w:name w:val="FF0D469055614F61AB521A3F80B1792F2"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C01FEDBCED92409B8ECBA720DF258E9B2">
+    <w:name w:val="C01FEDBCED92409B8ECBA720DF258E9B2"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE1A34C49AF44BD080C68A3C2AC138832">
+    <w:name w:val="AE1A34C49AF44BD080C68A3C2AC138832"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D5C9BAE95C543E0A417691D087C6EBA2">
+    <w:name w:val="5D5C9BAE95C543E0A417691D087C6EBA2"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="307B3D9642EF43B4B1308C7FF3B910232">
+    <w:name w:val="307B3D9642EF43B4B1308C7FF3B910232"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F5EF82F29F14F58901BE55FF4C7A2D42">
+    <w:name w:val="9F5EF82F29F14F58901BE55FF4C7A2D42"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="43B0070BAEF540EC8A7E57C8746639992">
+    <w:name w:val="43B0070BAEF540EC8A7E57C8746639992"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="621F5D6B90F74527B9DF7465C5412DBF2">
+    <w:name w:val="621F5D6B90F74527B9DF7465C5412DBF2"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0025C149C8B7417596998921C5572AE42">
+    <w:name w:val="0025C149C8B7417596998921C5572AE42"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA5AA4FEF1034DE8B419956C76C369E62">
+    <w:name w:val="AA5AA4FEF1034DE8B419956C76C369E62"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B26C814E34F54019915296467C3F39F22">
+    <w:name w:val="B26C814E34F54019915296467C3F39F22"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D715CBEF46084041AAEC7EAAEC6480DD2">
+    <w:name w:val="D715CBEF46084041AAEC7EAAEC6480DD2"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C5CA0C2C1C04F5A9D7679805341E4F72">
+    <w:name w:val="0C5CA0C2C1C04F5A9D7679805341E4F72"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9E6D9F536C0842BEA22A993C03A965E02">
+    <w:name w:val="9E6D9F536C0842BEA22A993C03A965E02"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="108ABD5F4434414A88B86473080A4F692">
+    <w:name w:val="108ABD5F4434414A88B86473080A4F692"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C5FF53A8011D457CA1CFC9EC08175E492">
+    <w:name w:val="C5FF53A8011D457CA1CFC9EC08175E492"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="160D62E95CBD486892B83B553D60C0062">
+    <w:name w:val="160D62E95CBD486892B83B553D60C0062"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26CB2938416C4390959409BCCEA225DC2">
+    <w:name w:val="26CB2938416C4390959409BCCEA225DC2"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCFEBAF3ECD646BEAB8DB7F17472B5702">
+    <w:name w:val="BCFEBAF3ECD646BEAB8DB7F17472B5702"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7281C24DD6C24AA69111D16BC4EE0BC62">
+    <w:name w:val="7281C24DD6C24AA69111D16BC4EE0BC62"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="200B64AF870C4919BAFAAC7A06DC211A2">
+    <w:name w:val="200B64AF870C4919BAFAAC7A06DC211A2"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="83BFD2DF1B6342118DC1359E3DA26D122">
+    <w:name w:val="83BFD2DF1B6342118DC1359E3DA26D122"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="209B46CBFC9642AC8F9AA8B70FFCF50E2">
+    <w:name w:val="209B46CBFC9642AC8F9AA8B70FFCF50E2"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5B7975F323A482D929877C74511336C2">
+    <w:name w:val="E5B7975F323A482D929877C74511336C2"/>
+    <w:rsid w:val="00533039"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Garamond" w:hAnsi="Garamond" w:cs="Garamond"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Gov Office 2024 theme">
   <a:themeElements>
     <a:clrScheme name="Gov Office Swatches">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="4B4D4F"/>
       </a:dk2>
       <a:lt2>
@@ -13264,74 +18487,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Gov Office 2024 theme" id="{6298349E-A72C-4519-A5B0-B690EDAB395A}" vid="{8599F3F0-E36C-43A3-A13A-EDC9317CF2B3}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007C4E92C507D8D74993B03A3B022FCEF0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="742259e75103a9a71ed032e7525c4bd3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3496e571-eae6-402d-810c-25953ccab642" xmlns:ns3="3e7ab09f-8618-4d9b-9f2f-50ababbe4056" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3b68909ea5a2c9c392c60e60e0d161f9" ns2:_="" ns3:_="">
     <xsd:import namespace="3496e571-eae6-402d-810c-25953ccab642"/>
     <xsd:import namespace="3e7ab09f-8618-4d9b-9f2f-50ababbe4056"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -13528,132 +18736,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3e7ab09f-8618-4d9b-9f2f-50ababbe4056">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3496e571-eae6-402d-810c-25953ccab642" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE434661-B1A3-4DFD-B823-7D3272148178}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91E69F5B-E584-44DD-B616-AE08A8EC104E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3496e571-eae6-402d-810c-25953ccab642"/>
     <ds:schemaRef ds:uri="3e7ab09f-8618-4d9b-9f2f-50ababbe4056"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4BCC4A5-9421-4E1E-B638-3028106CDF91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3e7ab09f-8618-4d9b-9f2f-50ababbe4056"/>
+    <ds:schemaRef ds:uri="3496e571-eae6-402d-810c-25953ccab642"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25F3ED20-3E9C-4543-9AA3-B2C3E3310BDD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Meeting Agenda (5).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1107</Words>
-  <Characters>5185</Characters>
+  <Words>960</Words>
+  <Characters>5007</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>246</Lines>
-  <Paragraphs>241</Paragraphs>
+  <Lines>312</Lines>
+  <Paragraphs>314</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>470-0233, Family Development &amp; Self-Sufficiency (FaDSS) Program Initial Eligibility Determination Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6051</CharactersWithSpaces>
+  <CharactersWithSpaces>5653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>470-0233, Family Development &amp; Self-Sufficiency (FaDSS) Program Initial Eligibility Determination Form</dc:title>
   <dc:subject/>
   <dc:creator>Iowa Department of Health and Human Services</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007C4E92C507D8D74993B03A3B022FCEF0</vt:lpwstr>
   </property>