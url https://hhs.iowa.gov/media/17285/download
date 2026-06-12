--- v0 (2025-10-24)
+++ v1 (2026-06-12)
@@ -49,194 +49,145 @@
       <w:r>
         <w:t>What is a waiver?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E5B4AF" w14:textId="640E5422" w:rsidR="00CF7140" w:rsidRPr="00CF7140" w:rsidRDefault="00CF7140" w:rsidP="00CF7140">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc501113965"/>
       <w:r w:rsidRPr="00CF7140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A waiver is a request to the Iowa Department of Health and Human Services (HHS)</w:t>
       </w:r>
       <w:r w:rsidR="008A2E2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>asking</w:t>
+        <w:t xml:space="preserve"> asking</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> temporarily suspend an administrative rule for a specific person or organization because of special circumstances.</w:t>
+        <w:t xml:space="preserve"> to temporarily suspend an administrative rule for a specific person or organization because of special circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BDA0897" w14:textId="4F517E65" w:rsidR="00CF7140" w:rsidRPr="007703D7" w:rsidRDefault="00CF7140" w:rsidP="00DF5966">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:t>When can HHS approve a waiver?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58515552" w14:textId="77777777" w:rsidR="00CF7140" w:rsidRPr="00CF7140" w:rsidRDefault="00CF7140" w:rsidP="00CF7140">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HHS may approve a waiver if all of the following are true:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1734EC4E" w14:textId="69C9A44E" w:rsidR="00CF7140" w:rsidRPr="00CF7140" w:rsidRDefault="00CF7140" w:rsidP="00CF7140">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The rule causes a hardship for the person or group asking for the waiver;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5A60138B" w14:textId="77777777" w:rsidR="00DF5966" w:rsidRDefault="00CF7140" w:rsidP="00CF7140">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7140">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Granting the waiver won’t affect someone else’s </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Granting the waiver won’t affect someone else’s rights;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="03D670D0" w14:textId="0BFF40A8" w:rsidR="00CF7140" w:rsidRDefault="00CF7140" w:rsidP="00CF7140">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AD4F10">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rule isn’t</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> required by state or federal law</w:t>
+        <w:t>rule isn’t required by state or federal law</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C29CCB0" w14:textId="4012C90B" w:rsidR="00CF7140" w:rsidRPr="00CF7140" w:rsidRDefault="00AD4F10" w:rsidP="00DF5966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The requestor’s health, safety, and welfare will still be protected even if the rule is waived</w:t>
@@ -273,65 +224,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00CF7140">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Waivers only apply to HHS rules. They cannot be used to change rules based on federal laws or program eligibility (like income limits).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48EEBF36" w14:textId="77777777" w:rsidR="00CF7140" w:rsidRPr="00CF7140" w:rsidRDefault="00CF7140" w:rsidP="00DF5966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF7140">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The HHS Director makes the final decision. There </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> no appeals process if the request is denied, but you can ask for reconsideration if you disagree with the decision.</w:t>
+        <w:t>The HHS Director makes the final decision. There is no appeals process if the request is denied, but you can ask for reconsideration if you disagree with the decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15F6B2AB" w14:textId="77777777" w:rsidR="00CF7140" w:rsidRPr="00CF7140" w:rsidRDefault="00CF7140" w:rsidP="00DF5966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc501113968"/>
       <w:r w:rsidRPr="00CF7140">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>There is no fee to request a waiver.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03E93510" w14:textId="0F94BF3A" w:rsidR="00CF7140" w:rsidRPr="00CF7140" w:rsidRDefault="00CF7140" w:rsidP="00DF5966">
       <w:pPr>
@@ -607,65 +544,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What the person or group needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1D084C" w14:textId="52F59367" w:rsidR="00A15F65" w:rsidRDefault="00A15F65" w:rsidP="00DF5966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Why </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (include medical reasons, if any).</w:t>
+        <w:t>Why it’s needed (include medical reasons, if any).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C9B74B" w14:textId="46DD3513" w:rsidR="00A15F65" w:rsidRDefault="00A15F65" w:rsidP="00DF5966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Costs and possible savings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45127AEF" w14:textId="427CCB77" w:rsidR="00A15F65" w:rsidRPr="00CF7140" w:rsidRDefault="00A15F65" w:rsidP="00DF5966">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -780,79 +703,51 @@
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Notes from the past 30 days of care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7791C7" w14:textId="22E35497" w:rsidR="00A15F65" w:rsidRPr="00A15F65" w:rsidRDefault="00A15F65" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If requesting </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> overpayment or monthly payment:</w:t>
+        <w:t>If requesting to reduce an overpayment or monthly payment:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654A2E70" w14:textId="77777777" w:rsidR="00A15F65" w:rsidRDefault="00A15F65" w:rsidP="00A15F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Who lives in your home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E512378" w14:textId="77777777" w:rsidR="00A15F65" w:rsidRDefault="00A15F65" w:rsidP="00A15F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -862,939 +757,1218 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Your household’s monthly income and expenses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="166AE6CA" w14:textId="77777777" w:rsidR="00A15F65" w:rsidRDefault="00A15F65" w:rsidP="00A15F65">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Why </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> pay the full amount.</w:t>
+        <w:t>Why you can’t pay the full amount.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69E3B72C" w14:textId="77777777" w:rsidR="00DF5966" w:rsidRDefault="00A15F65" w:rsidP="00C764C2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A15F65">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">What amount </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> afford to pay each month.</w:t>
+        <w:t>What amount you can afford to pay each month.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6212C376" w14:textId="6143320B" w:rsidR="00E670C9" w:rsidRDefault="00E670C9">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="787A34B6" w14:textId="77777777" w:rsidR="00E670C9" w:rsidRPr="00787B92" w:rsidRDefault="00E670C9" w:rsidP="00E670C9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Waiver of Administrative Rules Petition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425E0021" w14:textId="5A723818" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t>Use this form to ask Iowa HHS to waive (change or suspend) an administrative rule due to special circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="138578DE" w14:textId="77777777" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Section 1: Your Information (Person Filling Out the Form)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F0A378" w14:textId="6570129F" w:rsidR="00627511" w:rsidRPr="00627511" w:rsidRDefault="00627511" w:rsidP="00DF5966">
+    <w:p w14:paraId="00F0A378" w14:textId="31DFA08A" w:rsidR="00627511" w:rsidRPr="00627511" w:rsidRDefault="00627511" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t>Date of Request:</w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5640772E" w14:textId="3A7554B8" w:rsidR="00627511" w:rsidRPr="00627511" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
+    <w:p w14:paraId="5640772E" w14:textId="12470B52" w:rsidR="00627511" w:rsidRPr="00627511" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t>Your Full Name:</w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157F2E6A" w14:textId="2A9C7444" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
+    <w:p w14:paraId="157F2E6A" w14:textId="2D686E4E" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t>Phone Number:</w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text2"/>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="4AA0D9FE" w14:textId="4EA74DB0" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00627511" w:rsidP="00DF5966">
+    <w:p w14:paraId="4AA0D9FE" w14:textId="72B9982F" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00627511" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E670C9" w:rsidRPr="00E670C9">
         <w:t>ompany/Agency (if applicable):</w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705EA268" w14:textId="03962826" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
+    <w:p w14:paraId="705EA268" w14:textId="6A1A61BF" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t>Mailing Address:</w:t>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298B5D6F" w14:textId="086D266C" w:rsidR="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
+    <w:p w14:paraId="298B5D6F" w14:textId="40929425" w:rsidR="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t xml:space="preserve">City: </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00E670C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E670C9">
         <w:t xml:space="preserve">State: </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E670C9">
         <w:t xml:space="preserve">Zip Code: </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628C247E" w14:textId="4D461885" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00627511" w:rsidP="00DF5966">
+    <w:p w14:paraId="628C247E" w14:textId="036911F6" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00627511" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t>Email Address:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3560E651" w14:textId="77777777" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Section 2: Person Who Needs the Waiver</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61708485" w14:textId="2832A748" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
+    <w:p w14:paraId="61708485" w14:textId="43805153" w:rsidR="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="446"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t xml:space="preserve">Name of Person or Entity the Waiver is </w:t>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00E670C9">
         <w:t>or:</w:t>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FDDF1A" w14:textId="009B9A60" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
+    <w:p w14:paraId="1515D723" w14:textId="5F37FAC5" w:rsidR="008F2A98" w:rsidRDefault="008F2A98" w:rsidP="00DF5966">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="446"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2A98">
+        <w:t>Mailing Address</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE11FDC" w14:textId="6419C6AB" w:rsidR="008F2A98" w:rsidRDefault="008F2A98" w:rsidP="00DF5966">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="446"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2A98">
+        <w:t>City</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C70F74C" w14:textId="0D1265E1" w:rsidR="008F2A98" w:rsidRDefault="008F2A98" w:rsidP="00DF5966">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="446"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2A98">
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4063EE87" w14:textId="116BE071" w:rsidR="008F2A98" w:rsidRDefault="008F2A98" w:rsidP="00DF5966">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="446"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2A98">
+        <w:t>Zip Code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6275B894" w14:textId="4CCD292C" w:rsidR="008F2A98" w:rsidRPr="00E670C9" w:rsidRDefault="008F2A98" w:rsidP="008F2A98">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="446"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2A98">
+        <w:t>County of Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text3"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Text3"/>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="64FDDF1A" w14:textId="38275EB4" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="446"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t>State ID / Tax ID / NPI (if available):</w:t>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B32A602" w14:textId="3BCB0295" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
+    <w:p w14:paraId="0B32A602" w14:textId="2A3CA8F8" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="446"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t>Birth Da</w:t>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E670C9">
         <w:t>e:</w:t>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660333DB" w14:textId="50C8A701" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
+    <w:p w14:paraId="660333DB" w14:textId="4DAA30ED" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="446"/>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:t>Have you already filed an appeal for this issue?</w:t>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Check1"/>
+      <w:bookmarkStart w:id="4" w:name="Check1"/>
       <w:r w:rsidR="00627511">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00E670C9">
         <w:t xml:space="preserve"> Yes </w:t>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
@@ -1802,140 +1976,140 @@
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
       <w:r w:rsidRPr="00E670C9">
         <w:br/>
         <w:t>If yes, provide the appeal number:</w:t>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00627511" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="449B4097" w14:textId="77777777" w:rsidR="00E670C9" w:rsidRPr="00E670C9" w:rsidRDefault="00E670C9" w:rsidP="00DF5966">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E670C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Section 3: Program Area (Check one or more)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E3F8CD" w14:textId="2736F350" w:rsidR="00627511" w:rsidRDefault="00627511" w:rsidP="00694F33">
+    <w:p w14:paraId="53E3F8CD" w14:textId="7DF76D15" w:rsidR="00627511" w:rsidRDefault="00627511" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1956,121 +2130,121 @@
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adult Abuse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27917B02" w14:textId="21DDF6CA" w:rsidR="00627511" w:rsidRDefault="00627511" w:rsidP="00694F33">
+    <w:p w14:paraId="27917B02" w14:textId="4DED7360" w:rsidR="00627511" w:rsidRDefault="00627511" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2091,121 +2265,121 @@
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Child Care Assistance/Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FDF8B3" w14:textId="2ABF6E61" w:rsidR="00DF5966" w:rsidRDefault="00627511" w:rsidP="00694F33">
+    <w:p w14:paraId="77FDF8B3" w14:textId="234513ED" w:rsidR="00DF5966" w:rsidRDefault="00627511" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2226,121 +2400,121 @@
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Child Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA072C0" w14:textId="58E2FF13" w:rsidR="00627511" w:rsidRDefault="00627511" w:rsidP="00694F33">
+    <w:p w14:paraId="0BA072C0" w14:textId="18432957" w:rsidR="00627511" w:rsidRDefault="00627511" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2361,121 +2535,121 @@
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disability Services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AC9626" w14:textId="7D2998AD" w:rsidR="00AF2673" w:rsidRDefault="00627511" w:rsidP="00694F33">
+    <w:p w14:paraId="75AC9626" w14:textId="260F6B40" w:rsidR="00AF2673" w:rsidRDefault="00627511" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2496,121 +2670,121 @@
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Family Investment Program (FIP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6823FA38" w14:textId="0D1EBDD4" w:rsidR="00DF5966" w:rsidRDefault="00627511" w:rsidP="00694F33">
+    <w:p w14:paraId="6823FA38" w14:textId="1E09715C" w:rsidR="00DF5966" w:rsidRDefault="00627511" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2631,122 +2805,123 @@
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Home and Vehicle Modifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417008BB" w14:textId="6E9721E1" w:rsidR="00DF5966" w:rsidRDefault="00627511" w:rsidP="00694F33">
+    <w:p w14:paraId="417008BB" w14:textId="11D8F985" w:rsidR="00DF5966" w:rsidRDefault="00627511" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2767,122 +2942,122 @@
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Medicaid Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E26C4C" w14:textId="0B436114" w:rsidR="00DF5966" w:rsidRDefault="00627511" w:rsidP="00694F33">
+    <w:p w14:paraId="15E26C4C" w14:textId="0D2EC25C" w:rsidR="00DF5966" w:rsidRDefault="00627511" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2903,122 +3078,122 @@
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Overpayment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76667181" w14:textId="43F62A7A" w:rsidR="00DF5966" w:rsidRDefault="00627511" w:rsidP="00694F33">
+    <w:p w14:paraId="76667181" w14:textId="0D499C25" w:rsidR="00DF5966" w:rsidRDefault="00627511" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
         <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3039,118 +3214,118 @@
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SNAP Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1309A977" w14:textId="5A49BD44" w:rsidR="00E670C9" w:rsidRDefault="00627511" w:rsidP="00694F33">
+    <w:p w14:paraId="1309A977" w14:textId="660048FD" w:rsidR="00E670C9" w:rsidRDefault="00627511" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -3171,521 +3346,523 @@
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00DE5641" w:rsidRPr="003644BC">
+      <w:r w:rsidR="0054516E" w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Other, please explain: </w:t>
       </w:r>
       <w:r w:rsidR="00AF2673" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00AF2673" w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00AF2673" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00AF2673" w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B55E22" w14:textId="2629ADFA" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00DF5966">
+    <w:p w14:paraId="70B55E22" w14:textId="2629ADFA" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00656F4E">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694F33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Section 4:</w:t>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00694F33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>About Your Waiver Request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F1B6D8" w14:textId="3F3872AD" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00694F33">
-      <w:pPr>
+    <w:p w14:paraId="35F1B6D8" w14:textId="3F3872AD" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00656F4E">
+      <w:pPr>
+        <w:keepNext/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
         <w:t>Describe your waiver request (include the specific rule if known).</w:t>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Attach a separate page if more space is needed:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="450" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF5966" w14:paraId="366020BE" w14:textId="77777777" w:rsidTr="00DF5966">
         <w:trPr>
           <w:trHeight w:val="2170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12A7471F" w14:textId="5C69E869" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="00694F33">
+          <w:p w14:paraId="12A7471F" w14:textId="03D6D673" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="00694F33">
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51926593" w14:textId="77777777" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00694F33">
-      <w:pPr>
+    <w:p w14:paraId="51926593" w14:textId="77777777" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00656F4E">
+      <w:pPr>
+        <w:keepNext/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
         <w:t>Why are you asking for this waiver?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="450" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF5966" w14:paraId="557E650F" w14:textId="77777777" w:rsidTr="00DF5966">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADE1954" w14:textId="0D7797D0" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="00694F33">
+          <w:p w14:paraId="1ADE1954" w14:textId="319D96F5" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="00694F33">
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1218EECE" w14:textId="03F47DBF" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00694F33">
+    <w:p w14:paraId="1218EECE" w14:textId="0BB1610B" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00694F33">
       <w:pPr>
         <w:ind w:firstLine="450"/>
       </w:pPr>
       <w:r>
         <w:t>How long do you want the waiver to last (e.g., 3 months, 1 year):</w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2621462F" w14:textId="7BBB2683" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00694F33">
+    <w:p w14:paraId="2621462F" w14:textId="14561BA5" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00694F33">
       <w:pPr>
         <w:ind w:firstLine="450"/>
       </w:pPr>
       <w:r>
         <w:t>When do you want the waiver to start?</w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3209665C" w14:textId="157EB43C" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00DF5966">
+    <w:p w14:paraId="3209665C" w14:textId="157EB43C" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00656F4E">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694F33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00694F33">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Additional Information (Optional but Helpful)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F5AC05" w14:textId="1E10ACEF" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00694F33">
-      <w:pPr>
+    <w:p w14:paraId="59F5AC05" w14:textId="66BD4711" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00656F4E">
+      <w:pPr>
+        <w:keepNext/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Is there someone else who can provide helpful information about this request? </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
@@ -3728,174 +3905,176 @@
       <w:r w:rsidR="00DF5966">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>If yes, give their name, address and phone number:</w:t>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C105EE" w14:textId="77777777" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00694F33">
-      <w:pPr>
+    <w:p w14:paraId="40C105EE" w14:textId="77777777" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00656F4E">
+      <w:pPr>
+        <w:keepNext/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
         <w:t>What information can they provide?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="450" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF5966" w14:paraId="7DD0EFF1" w14:textId="77777777" w:rsidTr="008D1B66">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D19B211" w14:textId="142A65DB" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="008D1B66">
+          <w:p w14:paraId="1D19B211" w14:textId="38A28D1F" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="008D1B66">
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BF6E100" w14:textId="3D759129" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00694F33">
-      <w:pPr>
+    <w:p w14:paraId="0BF6E100" w14:textId="29F148AE" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00656F4E">
+      <w:pPr>
+        <w:keepNext/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
         <w:t>Has HHS handled a similar situation before?</w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
@@ -3949,109 +4128,111 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="450" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF5966" w14:paraId="5C0D89CA" w14:textId="77777777" w:rsidTr="008D1B66">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19228323" w14:textId="3804D664" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="008D1B66">
+          <w:p w14:paraId="19228323" w14:textId="3308B143" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="008D1B66">
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F69D218" w14:textId="3C09709D" w:rsidR="00694F33" w:rsidRPr="00627511" w:rsidRDefault="00694F33" w:rsidP="00694F33">
-      <w:pPr>
+    <w:p w14:paraId="5F69D218" w14:textId="3FCC37C4" w:rsidR="00694F33" w:rsidRPr="00627511" w:rsidRDefault="00694F33" w:rsidP="00656F4E">
+      <w:pPr>
+        <w:keepNext/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Have you tried other solutions or talked to HHS before about this request?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
@@ -4099,111 +4280,110 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="450" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF5966" w14:paraId="4DAA9C57" w14:textId="77777777" w:rsidTr="008D1B66">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30692B30" w14:textId="4EA9BCB0" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="008D1B66">
+          <w:p w14:paraId="30692B30" w14:textId="5FFC6E93" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="008D1B66">
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3612057E" w14:textId="1F82BAE9" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00F37F0A">
+    <w:p w14:paraId="3612057E" w14:textId="31E8AA78" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00656F4E">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Do you know anyone who might be affected by this waiver?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
@@ -4251,106 +4431,107 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="450" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF5966" w14:paraId="4986C5B0" w14:textId="77777777" w:rsidTr="008D1B66">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="196818A9" w14:textId="22F96912" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="008D1B66">
+          <w:p w14:paraId="196818A9" w14:textId="758C7DC6" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="008D1B66">
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01F3B105" w14:textId="71BBAC92" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00694F33">
-      <w:pPr>
+    <w:p w14:paraId="01F3B105" w14:textId="6AF9FC3B" w:rsidR="00DF5966" w:rsidRDefault="00694F33" w:rsidP="00656F4E">
+      <w:pPr>
+        <w:keepNext/>
         <w:ind w:left="450"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Would anyone be harmed if this waiver is granted? </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
@@ -4398,92 +4579,92 @@
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="450" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8910"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF5966" w14:paraId="487B6E90" w14:textId="77777777" w:rsidTr="008D1B66">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78B164F8" w14:textId="28BD2325" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="008D1B66">
+          <w:p w14:paraId="78B164F8" w14:textId="11A6B9A9" w:rsidR="00DF5966" w:rsidRDefault="00DF5966" w:rsidP="008D1B66">
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00DE5641">
+            <w:r w:rsidR="0054516E">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00627511">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F129D51" w14:textId="5EFE4F75" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00DF5966">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694F33">
@@ -4519,167 +4700,167 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65292586" w14:textId="096DBA1B" w:rsidR="00694F33" w:rsidRDefault="00694F33" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>By signing below, you give permission to release information to HHS and confirm everything you’ve provided is true to the best of your knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF48433" w14:textId="636FFDA0" w:rsidR="00694F33" w:rsidRPr="00694F33" w:rsidRDefault="00694F33" w:rsidP="00694F33">
+    <w:p w14:paraId="1CF48433" w14:textId="1575D629" w:rsidR="00694F33" w:rsidRPr="00694F33" w:rsidRDefault="00694F33" w:rsidP="00694F33">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00694F33">
         <w:t>Signature:</w:t>
       </w:r>
       <w:r w:rsidR="00DF5966">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699EFC81" w14:textId="76837465" w:rsidR="00694F33" w:rsidRPr="00694F33" w:rsidRDefault="00694F33" w:rsidP="00DF5966">
+    <w:p w14:paraId="699EFC81" w14:textId="437D3E88" w:rsidR="00694F33" w:rsidRPr="00694F33" w:rsidRDefault="00694F33" w:rsidP="00DF5966">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="4950"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00694F33">
         <w:t>Date:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00DE5641">
-[...23 lines deleted...]
-      <w:r w:rsidR="00DE5641">
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="0054516E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00627511">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:sectPr w:rsidR="00694F33" w:rsidRPr="00694F33" w:rsidSect="00E368B6">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1753" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
@@ -4746,62 +4927,65 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C43ECC2" w14:textId="7B50EA4E" w:rsidR="00A15F65" w:rsidRDefault="00A15F65">
+  <w:p w14:paraId="5C43ECC2" w14:textId="7D63341E" w:rsidR="00A15F65" w:rsidRDefault="00A15F65">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>470-3888 (</w:t>
     </w:r>
-    <w:r w:rsidR="00DF5966">
-      <w:t>10</w:t>
+    <w:r w:rsidR="00656F4E">
+      <w:t>06</w:t>
     </w:r>
     <w:r w:rsidR="00AD4F10">
-      <w:t>/25</w:t>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="00656F4E">
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1E6F42A5" w14:textId="77777777" w:rsidR="00CF7140" w:rsidRDefault="00CF7140" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4CFB256A" w14:textId="77777777" w:rsidR="00CF7140" w:rsidRDefault="00CF7140" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -6593,136 +6777,143 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1306621785">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="591952">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="810094835">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1227186387">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1356035186">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1244754865">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="80"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="TD/hn5cw38mWE2EjhCAjNfcQzzs5yZUxsmFD78+lggu7j54JsBQ2SiP8ZbX9KqIfc8k9Xfa14tro5BecoR9BIw==" w:salt="On4y5nvifJ0r6grKgCuXUA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="B8m1qg7VRF1VnC7qJ6QqDoaXhKyLyMGEGjEYl3u+37A98pLw7ee2jM/MNHXx7fA7ME5zEqc6pBJS05DCXsAj0Q==" w:salt="8TGw6KddhzO3QOORDhalXg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF7140"/>
     <w:rsid w:val="00051975"/>
     <w:rsid w:val="00101CCE"/>
     <w:rsid w:val="00101CE1"/>
+    <w:rsid w:val="00101FB1"/>
     <w:rsid w:val="001B6743"/>
     <w:rsid w:val="001F66B9"/>
+    <w:rsid w:val="002D6903"/>
     <w:rsid w:val="00342B93"/>
     <w:rsid w:val="003D4E77"/>
     <w:rsid w:val="004E77FB"/>
     <w:rsid w:val="0051080D"/>
     <w:rsid w:val="00521A34"/>
+    <w:rsid w:val="0054516E"/>
     <w:rsid w:val="005A3895"/>
     <w:rsid w:val="005F587F"/>
     <w:rsid w:val="00627511"/>
     <w:rsid w:val="006303C7"/>
+    <w:rsid w:val="00656F4E"/>
     <w:rsid w:val="00694F33"/>
     <w:rsid w:val="006C2711"/>
     <w:rsid w:val="006E6F39"/>
     <w:rsid w:val="0070665F"/>
     <w:rsid w:val="0071057A"/>
     <w:rsid w:val="00714B6E"/>
     <w:rsid w:val="00733588"/>
     <w:rsid w:val="007703D7"/>
     <w:rsid w:val="00787B92"/>
     <w:rsid w:val="007D57FD"/>
     <w:rsid w:val="007E0B4A"/>
     <w:rsid w:val="008A2E2B"/>
     <w:rsid w:val="008B00EA"/>
     <w:rsid w:val="008C4366"/>
     <w:rsid w:val="008D6F19"/>
+    <w:rsid w:val="008F2A98"/>
     <w:rsid w:val="008F3462"/>
     <w:rsid w:val="009022EC"/>
     <w:rsid w:val="00903F88"/>
     <w:rsid w:val="0091211D"/>
     <w:rsid w:val="00914BD3"/>
     <w:rsid w:val="00931436"/>
     <w:rsid w:val="00967CE9"/>
     <w:rsid w:val="009800A3"/>
     <w:rsid w:val="009B5B7D"/>
     <w:rsid w:val="009E560F"/>
     <w:rsid w:val="00A15F65"/>
     <w:rsid w:val="00A277F2"/>
     <w:rsid w:val="00A57921"/>
     <w:rsid w:val="00A63588"/>
     <w:rsid w:val="00A828ED"/>
     <w:rsid w:val="00AD4F10"/>
     <w:rsid w:val="00AF2673"/>
     <w:rsid w:val="00B33E59"/>
     <w:rsid w:val="00B64635"/>
+    <w:rsid w:val="00B65533"/>
     <w:rsid w:val="00BD086C"/>
+    <w:rsid w:val="00C20C49"/>
     <w:rsid w:val="00CF7140"/>
     <w:rsid w:val="00D36BC3"/>
     <w:rsid w:val="00D817D2"/>
     <w:rsid w:val="00DA1414"/>
     <w:rsid w:val="00DE0E1F"/>
     <w:rsid w:val="00DE5641"/>
     <w:rsid w:val="00DF5966"/>
     <w:rsid w:val="00E368B6"/>
     <w:rsid w:val="00E56796"/>
     <w:rsid w:val="00E670C9"/>
     <w:rsid w:val="00E84ABA"/>
+    <w:rsid w:val="00EA34BD"/>
     <w:rsid w:val="00ED0FA2"/>
     <w:rsid w:val="00F37F0A"/>
     <w:rsid w:val="00F66F58"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00FA5524"/>
     <w:rsid w:val="00FD1645"/>
     <w:rsid w:val="00FF1CD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -7711,50 +7902,63 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A15F65"/>
     <w:rPr>
       <w:color w:val="0070C0" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A15F65"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA34BD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="162017932">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="192964850">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -8030,68 +8234,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Gov Office 2024 theme" id="{6298349E-A72C-4519-A5B0-B690EDAB395A}" vid="{8599F3F0-E36C-43A3-A13A-EDC9317CF2B3}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005CE3B404801B3747A26CBE4DA53E86AF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="94c054a766317475bedcda87572b6a75">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f88e24f3-da62-4d13-8742-1b7075cad43b" xmlns:ns3="07f02910-0123-428f-bbba-f09bb309b044" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85f820fe2787e7b55ca37e1a8a63812c" ns2:_="" ns3:_="">
     <xsd:import namespace="f88e24f3-da62-4d13-8742-1b7075cad43b"/>
     <xsd:import namespace="07f02910-0123-428f-bbba-f09bb309b044"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Image_x0020_Description" minOccurs="0"/>
                 <xsd:element ref="ns2:Category_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
@@ -8309,141 +8504,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Image_x0020_Description xmlns="f88e24f3-da62-4d13-8742-1b7075cad43b" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f88e24f3-da62-4d13-8742-1b7075cad43b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Topic xmlns="f88e24f3-da62-4d13-8742-1b7075cad43b">Letterheads</Topic>
+    <Category_x0020_1 xmlns="f88e24f3-da62-4d13-8742-1b7075cad43b">Templates</Category_x0020_1>
+    <TaxCatchAll xmlns="07f02910-0123-428f-bbba-f09bb309b044" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9050790-BAB1-499C-A13B-4055AEA70B43}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428CCDF9-9ADC-4F3D-9340-4087C00B0792}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023DAF30-507D-4BEF-B3D8-0B374BAE3BBC}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBD758FF-3A7F-4E0A-9732-6A7DC60289EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f88e24f3-da62-4d13-8742-1b7075cad43b"/>
     <ds:schemaRef ds:uri="07f02910-0123-428f-bbba-f09bb309b044"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023DAF30-507D-4BEF-B3D8-0B374BAE3BBC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="07f02910-0123-428f-bbba-f09bb309b044"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="f88e24f3-da62-4d13-8742-1b7075cad43b"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428CCDF9-9ADC-4F3D-9340-4087C00B0792}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9050790-BAB1-499C-A13B-4055AEA70B43}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>HHS Letterhead Basic (4).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>962</Words>
-  <Characters>4612</Characters>
+  <Words>989</Words>
+  <Characters>4741</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>131</Lines>
-  <Paragraphs>129</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>136</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>470-3888, Waiver of Administrative Rules Petition</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5445</CharactersWithSpaces>
+  <CharactersWithSpaces>5594</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>470-3888, Waiver of Administrative Rules Petition</dc:title>
   <dc:subject/>
   <dc:creator>Iowa Department of Health and Human Services</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005CE3B404801B3747A26CBE4DA53E86AF</vt:lpwstr>
   </property>