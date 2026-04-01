--- v0 (2026-02-08)
+++ v1 (2026-04-01)
@@ -33,311 +33,311 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C573017" w14:textId="30B933AD" w:rsidR="006507D0" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006507D0">
         <w:t>FaDSS File Review Template</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5538"/>
-        <w:gridCol w:w="5540"/>
+        <w:gridCol w:w="5395"/>
+        <w:gridCol w:w="5395"/>
       </w:tblGrid>
       <w:tr w:rsidR="001B5093" w14:paraId="7BC57237" w14:textId="77777777" w:rsidTr="00E07B5A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A08BA89" w14:textId="77777777" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F746C8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Head of Household:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25FEB5B7" w14:textId="6C9ED4EE" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
+          <w:p w14:paraId="25FEB5B7" w14:textId="58325F1F" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text2"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E814899" w14:textId="77777777" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F746C8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Enrollment Date:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D17F957" w14:textId="1EE7FAA8" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
+          <w:p w14:paraId="5D17F957" w14:textId="60CD36EF" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B5093" w14:paraId="3F8116C4" w14:textId="77777777" w:rsidTr="001E6061">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DF129DB" w14:textId="77777777" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F746C8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Specialist Name:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BBF72EC" w14:textId="27C91504" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
+          <w:p w14:paraId="1BBF72EC" w14:textId="014CB097" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64EC7BC9" w14:textId="77777777" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00F746C8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F746C8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Prior Review(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05C91EE7" w14:textId="49895D44" w:rsidR="001B5093" w:rsidRPr="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
+          <w:p w14:paraId="05C91EE7" w14:textId="26655B62" w:rsidR="001B5093" w:rsidRPr="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r w:rsidRPr="001B5093">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Initial</w:t>
             </w:r>
             <w:r w:rsidRPr="005D063F">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
@@ -358,372 +358,373 @@
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="MM/dd/yy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Text1"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w14:paraId="4EF59C7C" w14:textId="79EE7FAB" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
+          <w:p w14:paraId="4EF59C7C" w14:textId="4AF0D50F" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="MM/dd/yy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001B5093" w14:paraId="52F22D4D" w14:textId="77777777" w:rsidTr="00D5526D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5538" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B5E7AD0" w14:textId="77777777" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F746C8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Reviewed By:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5048801E" w14:textId="4187BFB2" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
+          <w:p w14:paraId="5048801E" w14:textId="3CF2B6EF" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5540" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FCAEE87" w14:textId="77777777" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F746C8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Date Reviewed:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13DE51BB" w14:textId="053F5149" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
+          <w:p w14:paraId="13DE51BB" w14:textId="09E234BA" w:rsidR="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5155DAC0" w14:textId="6AD51A19" w:rsidR="009B43DD" w:rsidRPr="006B3B3A" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3B3A">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Background for Reviewer:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B5DC60" w14:textId="521EC3C4" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="00000000" w:rsidP="00B87615">
+    <w:p w14:paraId="65B5DC60" w14:textId="521EC3C4" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="104778723"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B87615" w:rsidRPr="00B87615">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B87615" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009B43DD" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the </w:t>
       </w:r>
       <w:r w:rsidR="009B43DD" w:rsidRPr="00B87615">
@@ -737,141 +738,143 @@
       </w:r>
       <w:r w:rsidR="009B43DD" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidR="009B43DD" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Family Members</w:t>
       </w:r>
       <w:r w:rsidR="009B43DD" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab to acquaint yourself with the family – their English language proficiency, the family members’ ages and disability statuses, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD44CE8" w14:textId="506CF188" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="00000000" w:rsidP="00B87615">
+    <w:p w14:paraId="0CD44CE8" w14:textId="506CF188" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1084916643"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B87615" w:rsidRPr="00B87615">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B87615" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009B43DD" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the last file review notes in the </w:t>
       </w:r>
       <w:r w:rsidR="009B43DD" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supervision</w:t>
       </w:r>
       <w:r w:rsidR="009B43DD" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab—were any challenges or needs for correction noted?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479727B0" w14:textId="4CA2B6C1" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="00000000" w:rsidP="00B87615">
+    <w:p w14:paraId="479727B0" w14:textId="4CA2B6C1" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1156640259"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B87615" w:rsidRPr="00B87615">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B87615" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009B43DD" w:rsidRPr="00B87615">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If family speaks a language other than English, ensure that a professional language interpreter was utilized. </w:t>
       </w:r>
     </w:p>
@@ -891,2833 +894,2861 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Pre-Enrollment*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F1511D" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B376DC">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Review of Pre-Enrollment is only required for families who are new to the FaDSS program. Once all requirements have been met, ongoing review is not required.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="11160" w:type="dxa"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7044"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3452"/>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="3744"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00B1081E" w14:paraId="28FB3F47" w14:textId="77777777" w:rsidTr="00B87615">
+      <w:tr w:rsidR="00932329" w:rsidRPr="00B1081E" w14:paraId="28FB3F47" w14:textId="77777777" w:rsidTr="00932329">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7082" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="11C18454" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="009C32DC" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
+          <w:p w14:paraId="11C18454" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="009C32DC" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C32DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="47FE463C" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="009C32DC" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
+          <w:p w14:paraId="00D93CB9" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="009C32DC" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C32DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Y/N</w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00906D90" w14:paraId="651FF531" w14:textId="77777777" w:rsidTr="00B87615">
+      <w:tr w:rsidR="00932329" w:rsidRPr="00906D90" w14:paraId="651FF531" w14:textId="77777777" w:rsidTr="00932329">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7082" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49B757DE" w14:textId="76D18D21" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="49B757DE" w14:textId="76D18D21" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2103843169"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+                <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Referral source notified of receipt of referral</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
-[...43 lines deleted...]
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="778FDD0B" w14:textId="09F0EB71" w:rsidR="009B43DD" w:rsidRPr="009C32DC" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="778FDD0B" w14:textId="0DF8D4E5" w:rsidR="00932329" w:rsidRPr="009C32DC" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00B87615" w14:paraId="43D539B5" w14:textId="77777777" w:rsidTr="00B87615">
+    </w:tbl>
+    <w:p w14:paraId="48D01A9E" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00932329" w:rsidRDefault="00932329" w:rsidP="00932329">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="3744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00932329" w:rsidRPr="00B87615" w14:paraId="43D539B5" w14:textId="77777777" w:rsidTr="00932329">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7691" w:type="dxa"/>
-[...30 lines deleted...]
-            <w:tcW w:w="3469" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3B90FA0B" w14:textId="021A8C5E" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
+          <w:p w14:paraId="24416908" w14:textId="799C2C9F" w:rsidR="00932329" w:rsidRPr="00B87615" w:rsidRDefault="00932329" w:rsidP="00932329">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If family is placed on waiting list</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B90FA0B" w14:textId="2CB4843A" w:rsidR="00932329" w:rsidRPr="00B87615" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Not applicable</w:t>
             </w:r>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1404723731"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B5093">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w14:paraId="05F96CBA" w14:textId="77777777" w:rsidTr="00B87615">
+    </w:tbl>
+    <w:p w14:paraId="7299E993" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00932329" w:rsidRDefault="00932329" w:rsidP="00932329">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="3744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00932329" w14:paraId="05F96CBA" w14:textId="77777777" w:rsidTr="00932329">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7082" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6613BA0E" w14:textId="5E09B146" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="6613BA0E" w14:textId="5E09B146" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="110105537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00697199">
+                <w:r w:rsidR="00932329">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Referral source notified of family’s placement on waiting list</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DD59B1B" w14:textId="2FDE559E" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="1DD59B1B" w14:textId="2FDE559E" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2142946941"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00697199">
+                <w:r w:rsidR="00932329">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Family notified of placement on the waiting list and provided with resources</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26AC237E" w14:textId="51A8F599" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="26AC237E" w14:textId="51A8F599" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="620882068"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00932329">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Form</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Letter 1 sent and uploaded in the </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34DA5398" w14:textId="07E88C20" w:rsidR="001B5093" w:rsidRPr="001B5093" w:rsidRDefault="00000000" w:rsidP="001B5093">
+          <w:p w14:paraId="34DA5398" w14:textId="07E88C20" w:rsidR="00932329" w:rsidRPr="001B5093" w:rsidRDefault="00FA10F1" w:rsidP="001B5093">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="177550602"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+                <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Referral source notified when the family came off of the waiting list</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="36C5B840" w14:textId="5C254360" w:rsidR="009B43DD" w:rsidRPr="009C32DC" w:rsidRDefault="001B5093" w:rsidP="00B87615">
-[...42 lines deleted...]
-          <w:p w14:paraId="5A3A3468" w14:textId="5BDAF50B" w:rsidR="009B43DD" w:rsidRPr="009C32DC" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="5A3A3468" w14:textId="51DFF553" w:rsidR="00932329" w:rsidRPr="009C32DC" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00906D90" w14:paraId="66192915" w14:textId="77777777" w:rsidTr="00B87615">
+    </w:tbl>
+    <w:p w14:paraId="722CA604" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00932329" w:rsidRDefault="00932329" w:rsidP="00932329">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="3744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00932329" w:rsidRPr="00B1081E" w14:paraId="3635C23D" w14:textId="77777777" w:rsidTr="00635601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="1816172D" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="009C32DC" w:rsidRDefault="00932329" w:rsidP="00932329">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C32DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="2283D2AC" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="009C32DC" w:rsidRDefault="00932329" w:rsidP="00635601">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C32DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="65107BC0" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00932329" w:rsidRDefault="00932329" w:rsidP="00932329">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00932329" w:rsidRPr="00B87615" w14:paraId="7F27D158" w14:textId="77777777" w:rsidTr="00F6776A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11160" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="4CCCC11C" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
+          <w:p w14:paraId="7C982A8C" w14:textId="62649C6B" w:rsidR="00932329" w:rsidRPr="00B87615" w:rsidRDefault="00932329" w:rsidP="00932329">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00B376DC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Recruitment </w:t>
+              </w:rPr>
+              <w:t>Recruitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w14:paraId="2F06A719" w14:textId="77777777" w:rsidTr="00B87615">
+    </w:tbl>
+    <w:p w14:paraId="4A2211EA" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00932329" w:rsidRDefault="00932329" w:rsidP="00932329">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="3744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00932329" w14:paraId="2F06A719" w14:textId="77777777" w:rsidTr="00932329">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7082" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4A09A1" w14:textId="14CEB460" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="6E4A09A1" w14:textId="14CEB460" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2083252828"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+                <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Referral source notified of the outcome of the referral</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2960611F" w14:textId="574CFEA7" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="2960611F" w14:textId="574CFEA7" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-275332752"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00932329">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If recruitment extends beyond one month of receipt of referral, rationale is documented in the </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>narrative</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">&amp; referral source is notified </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE59643" w14:textId="66E8B759" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="0AE59643" w14:textId="66E8B759" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:hanging="360"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-119301971"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00932329">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If Specialist is unable to reach the family during active recruitment, families were provided Forms Letters 2 or 4 (uploaded in the </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">tab). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="24C2379F" w14:textId="273EA19B" w:rsidR="009B43DD" w:rsidRPr="009C32DC" w:rsidRDefault="001B5093" w:rsidP="00B87615">
-[...42 lines deleted...]
-          <w:p w14:paraId="49DC99D7" w14:textId="7B38529E" w:rsidR="009B43DD" w:rsidRPr="009C32DC" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="49DC99D7" w14:textId="1E30581F" w:rsidR="00932329" w:rsidRPr="009C32DC" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2F9D2CC1" w14:textId="32520F1C" w:rsidR="003A041B" w:rsidRPr="001330EC" w:rsidRDefault="003A041B" w:rsidP="00B87615">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001330EC">
         <w:rPr>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Initial Eligibility &amp; Enrollment*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50691EAA" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B376DC">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*Review of the Initial Eligibility Determination and process for family enrollment is only required for families who are new to the FaDSS program. Once all requirements have been met, ongoing review is not required.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="11155" w:type="dxa"/>
+        <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7046"/>
-        <w:gridCol w:w="664"/>
-        <w:gridCol w:w="3445"/>
+        <w:gridCol w:w="3744"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="3504560F" w14:textId="77777777" w:rsidTr="00B87615">
+      <w:tr w:rsidR="00932329" w:rsidRPr="00EC57D4" w14:paraId="3504560F" w14:textId="77777777" w:rsidTr="00932329">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="7046" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCA2EBB" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
+          <w:p w14:paraId="6BCA2EBB" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00EC57D4" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC57D4">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="466FA702" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
+          <w:p w14:paraId="4466C0EE" w14:textId="43E1D30A" w:rsidR="00932329" w:rsidRPr="00EC57D4" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC57D4">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Y/N</w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="2A3E0E6B" w14:textId="77777777" w:rsidTr="00B87615">
+    </w:tbl>
+    <w:p w14:paraId="52842E88" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00932329" w:rsidRDefault="00932329" w:rsidP="00932329">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="2A3E0E6B" w14:textId="77777777" w:rsidTr="00932329">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11155" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="02665100" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC57D4">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Initial Eligibility Determination</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="67C31D5D" w14:textId="77777777" w:rsidTr="00B87615">
+    </w:tbl>
+    <w:p w14:paraId="44A20705" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00932329" w:rsidRDefault="00932329" w:rsidP="00932329">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="3744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00932329" w:rsidRPr="00EC57D4" w14:paraId="67C31D5D" w14:textId="77777777" w:rsidTr="00932329">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="29BBF92A" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
+          <w:p w14:paraId="29BBF92A" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00B87615" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Documentation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B528605" w14:textId="3F51AE66" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="2B528605" w14:textId="3F51AE66" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1821193002"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00932329">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Initial Eligibility Determination form is accurately and thoroughly completed and saved in the </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab. Make sure that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17EC256A" w14:textId="029B44FF" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="17EC256A" w14:textId="029B44FF" w:rsidR="00932329" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1173375222"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00932329" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00932329" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...31 lines deleted...]
-          <w:p w14:paraId="596424CE" w14:textId="43C2B5C4" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+              <w:t xml:space="preserve"> All required family members are listed and their documentation is verified</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="596424CE" w14:textId="43C2B5C4" w:rsidR="00932329" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="862250854"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00932329" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00932329" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...15 lines deleted...]
-          <w:p w14:paraId="71E4CFBF" w14:textId="28499E47" w:rsidR="007F6F1A" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+              <w:t xml:space="preserve"> Income verification includes verifying the income from an Identified Program or through use of approved verification documents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E4CFBF" w14:textId="28499E47" w:rsidR="00932329" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1065841751"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00932329" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00932329" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...12 lines deleted...]
-              <w:t>All countable sources of income are included and verified</w:t>
+              <w:t xml:space="preserve"> All countable sources of income are included and verified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7202B537" w14:textId="67270BE3" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
-[...42 lines deleted...]
-          <w:p w14:paraId="303476ED" w14:textId="7621A7C6" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="303476ED" w14:textId="14BD42EF" w:rsidR="00932329" w:rsidRPr="00EC57D4" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="1744105E" w14:textId="77777777" w:rsidTr="00B87615">
+    </w:tbl>
+    <w:p w14:paraId="13190AFE" w14:textId="77777777" w:rsidR="00F6776A" w:rsidRPr="00F6776A" w:rsidRDefault="00F6776A" w:rsidP="00F6776A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10790" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7046"/>
+        <w:gridCol w:w="3744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F6776A" w:rsidRPr="00EC57D4" w14:paraId="464CBC44" w14:textId="77777777" w:rsidTr="00635601">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="57428DA0" w14:textId="77777777" w:rsidR="00F6776A" w:rsidRPr="00EC57D4" w:rsidRDefault="00F6776A" w:rsidP="00F6776A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC57D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4006AC" w14:textId="77777777" w:rsidR="00F6776A" w:rsidRPr="00EC57D4" w:rsidRDefault="00F6776A" w:rsidP="00635601">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC57D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76312AC4" w14:textId="77777777" w:rsidR="00F6776A" w:rsidRPr="00F6776A" w:rsidRDefault="00F6776A" w:rsidP="00F6776A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="3744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00932329" w:rsidRPr="00EC57D4" w14:paraId="1744105E" w14:textId="77777777" w:rsidTr="00932329">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="434A6CA0" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
+          <w:p w14:paraId="434A6CA0" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00B87615" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Timeliness </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="193608EC" w14:textId="3E8E55DA" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="193608EC" w14:textId="3E8E55DA" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="647938376"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00932329">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed within 30 days of referral or of coming off the waiting list, </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, if the family needs more than 30 days to provide required documentation, up to an additional 30 days is granted and justification is documented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4901148F" w14:textId="7CCF5357" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
-[...42 lines deleted...]
-          <w:p w14:paraId="497E8F16" w14:textId="4B4E7ACF" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="497E8F16" w14:textId="6F5E24BF" w:rsidR="00932329" w:rsidRPr="00EC57D4" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="0851715A" w14:textId="77777777" w:rsidTr="00B87615">
+      <w:tr w:rsidR="00932329" w:rsidRPr="00EC57D4" w14:paraId="0851715A" w14:textId="77777777" w:rsidTr="00932329">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2934A3AB" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
+          <w:p w14:paraId="2934A3AB" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00B87615" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Eligibility </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63778F77" w14:textId="4E7819E3" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="63778F77" w14:textId="4E7819E3" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-192074948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+                <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The family meets all eligibility criteria prior to enrollment in the program</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CC7B8D8" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="009B43DD" w:rsidP="00B87615">
+          <w:p w14:paraId="7CC7B8D8" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="150B36E6" w14:textId="69DEA1D4" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="150B36E6" w14:textId="69DEA1D4" w:rsidR="00932329" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="610783178"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+                <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00932329">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00932329" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If the family is not determined eligible based on income using one option listed on the form, option two is explored to determine eligibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A45D5EA" w14:textId="128ECC67" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
-[...42 lines deleted...]
-          <w:p w14:paraId="142C7356" w14:textId="582FDAB1" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="142C7356" w14:textId="71DC564F" w:rsidR="00932329" w:rsidRPr="00EC57D4" w:rsidRDefault="00932329" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="504059B2" w14:textId="77777777" w:rsidTr="00B87615">
+    </w:tbl>
+    <w:p w14:paraId="4ACB6B5E" w14:textId="77777777" w:rsidR="00932329" w:rsidRPr="00932329" w:rsidRDefault="00932329" w:rsidP="00932329">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F4EC20" w14:textId="77777777" w:rsidR="00F6776A" w:rsidRPr="00F6776A" w:rsidRDefault="00F6776A" w:rsidP="00F6776A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="3744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F6776A" w:rsidRPr="00EC57D4" w14:paraId="51761C2E" w14:textId="77777777" w:rsidTr="00F6776A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="144"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D32304" w14:textId="77777777" w:rsidR="00F6776A" w:rsidRPr="00EC57D4" w:rsidRDefault="00F6776A" w:rsidP="00635601">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC57D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3744" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF33CF4" w14:textId="77777777" w:rsidR="00F6776A" w:rsidRPr="00EC57D4" w:rsidRDefault="00F6776A" w:rsidP="00635601">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC57D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="02073724" w14:textId="77777777" w:rsidR="00F6776A" w:rsidRDefault="00F6776A" w:rsidP="00F6776A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F6776A" w14:paraId="67753639" w14:textId="77777777" w:rsidTr="00F6776A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="065AE0F8" w14:textId="27C4FA49" w:rsidR="00F6776A" w:rsidRDefault="00F6776A" w:rsidP="00F6776A">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Family Enrollment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12DDB132" w14:textId="77777777" w:rsidR="00F6776A" w:rsidRPr="00932329" w:rsidRDefault="00F6776A" w:rsidP="00F6776A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="3744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F6776A" w:rsidRPr="00EC57D4" w14:paraId="0843E2E1" w14:textId="77777777" w:rsidTr="00F6776A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11155" w:type="dxa"/>
-[...33 lines deleted...]
-            <w:tcW w:w="7077" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBDE551" w14:textId="5DE9DF62" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="4FBDE551" w14:textId="5DE9DF62" w:rsidR="00F6776A" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1028320606"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00F6776A">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>narrative</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>at family enrollment provides evidence that Specialist:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43134498" w14:textId="111A08BF" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="43134498" w14:textId="111A08BF" w:rsidR="00F6776A" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-669025685"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Reviewed program expectations and rights and responsibilities with family (see “General Observations” section)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="553B51D6" w14:textId="3AEF8571" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="553B51D6" w14:textId="3AEF8571" w:rsidR="00F6776A" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1570534272"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Established/discussed the family’s estimated timeline for completing the program (see “Timeline/Aftercare” section)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FBF57AE" w14:textId="5413ED16" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="5FBF57AE" w14:textId="5413ED16" w:rsidR="00F6776A" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-711113752"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00F6776A">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Information at Enrollment </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab is accurately and thoroughly completed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A939F5A" w14:textId="00B9D529" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="4A939F5A" w14:textId="00B9D529" w:rsidR="00F6776A" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-809632979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00F6776A">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The following items are completed and saved in the </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C55242D" w14:textId="20FF97AF" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="1C55242D" w14:textId="20FF97AF" w:rsidR="00F6776A" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-867677847"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Family Participation Agreement form</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09599C15" w14:textId="37E209EB" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="09599C15" w14:textId="37E209EB" w:rsidR="00F6776A" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="282397768"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Agency Media Release (if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DC57AEA" w14:textId="25D07336" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="4DC57AEA" w14:textId="25D07336" w:rsidR="00F6776A" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-347788108"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Internal Agency Release (if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C094012" w14:textId="61D22518" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="2C094012" w14:textId="61D22518" w:rsidR="00F6776A" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1849631889"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>FIA (PJ families only)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79EBBCF1" w14:textId="2397EC33" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="79EBBCF1" w14:textId="2397EC33" w:rsidR="00F6776A" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-717821784"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00F6776A">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Collaboration contacts notified of family’s enrollment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63BC518D" w14:textId="3B5F72FB" w:rsidR="009B43DD" w:rsidRPr="00B376DC" w:rsidRDefault="00000000" w:rsidP="00B87615">
+          <w:p w14:paraId="63BC518D" w14:textId="34E207AD" w:rsidR="00F6776A" w:rsidRPr="00B376DC" w:rsidRDefault="00FA10F1" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1742482230"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+                <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000E26F8">
+            <w:r w:rsidR="00F6776A">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Self-Sufficiency Matrix</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00B376DC">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> completed within 60 days of enrollment</w:t>
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> completed</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6776A">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and finalized</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6776A" w:rsidRPr="00B376DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> within 60 days of enrollment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4A916C8F" w14:textId="0BD03677" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
-[...42 lines deleted...]
-          <w:p w14:paraId="47FE77BA" w14:textId="44FBA89C" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="47FE77BA" w14:textId="5E90926D" w:rsidR="00F6776A" w:rsidRPr="00EC57D4" w:rsidRDefault="00F6776A" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E5C5A41" w14:textId="3039749D" w:rsidR="00032F27" w:rsidRPr="001330EC" w:rsidRDefault="00032F27" w:rsidP="00E15D6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001330EC">
         <w:rPr>
           <w:color w:val="04627A" w:themeColor="accent1"/>
@@ -3802,215 +3833,202 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06A72E2F" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Engagement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A3723A" w14:textId="7F3E573E" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="56A3723A" w14:textId="7F3E573E" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="836116361"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">2 HVs and 1 SC are conducted in each of the first 3 months of enrollment </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">OR </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">appropriate </w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="5761FAE7" w14:textId="4029F897" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+              <w:t>appropriate attempts and justification is documented, if not met</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5761FAE7" w14:textId="4029F897" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="556821780"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Input is sought from the family during initial months of enrollment and at eligibility reviews to determine service intensity level (see </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> narrative)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64E355F8" w14:textId="7CFE1DA8" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="64E355F8" w14:textId="7CFE1DA8" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-554543158"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Service intensity met every month </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
@@ -4018,815 +4036,827 @@
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>appropriate attempts have been made and justification documented, if not met</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0065F413" w14:textId="558A35D6" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="0065F413" w14:textId="558A35D6" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="603157335"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Service intensity, contact types, and length of visits appropriately match the goals and needs of the family</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62511C5F" w14:textId="6605B3FA" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="62511C5F" w14:textId="6605B3FA" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2029210447"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If visits are regularly happening virtually or outside of the family’s home, appropriate justification should be documented in the </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>narrative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBA4D71" w14:textId="224E26BE" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00E15D6C">
+          <w:p w14:paraId="5CBA4D71" w14:textId="331DEDF0" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B43DD" w14:paraId="4E7A203B" w14:textId="77777777" w:rsidTr="00E15D6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D123687" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Contact Narratives</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC2A073" w14:textId="68E2EDAB" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="2EC2A073" w14:textId="68E2EDAB" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1807045691"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contacts are time-stamped within 7 days of contact occurring</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B923996" w14:textId="6571AB96" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="7B923996" w14:textId="6571AB96" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2017569677"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact type is correct; type of communication and content match definitions (e.g., Significant Contact vs. Other Contact)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33B81938" w14:textId="1708C1EA" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="33B81938" w14:textId="1708C1EA" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1431116793"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact narratives are thorough:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38AC3836" w14:textId="68F1B28B" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="38AC3836" w14:textId="68F1B28B" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="128754978"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>General observations include the location and rationale, an overview of the general situation, activities completed during the visit, and other pertinent info</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41F5324E" w14:textId="6FD1EF1F" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="41F5324E" w14:textId="6FD1EF1F" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="917911360"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The process for assessments/screenings and referrals is clearly documented</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7697A722" w14:textId="07A3BB16" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="7697A722" w14:textId="07A3BB16" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-945926151"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The Goal setting narrative includes a narrative description of the goal setting process. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32F3CA86" w14:textId="6C9526C1" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="32F3CA86" w14:textId="6C9526C1" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1587113523"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The “Timeline/Aftercare” section includes 1) the family’s plan for what they would like to accomplish while in FaDSS and an estimated completion date</w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> OR</w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2) an aftercare plan once an exit date is known and approaching.  Aftercare planning includes a description of the informal and formal supports that the program and/or family will put into place to ensure family success after exit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DAD443B" w14:textId="061E0405" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="4DAD443B" w14:textId="061E0405" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1643696231"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“Next steps” include a description of the next steps to take place and the next scheduled home visit, as well as needed follow-up contacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1F6534" w14:textId="11E42838" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="0B1F6534" w14:textId="472E2CE3" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B43DD" w14:paraId="604C2DB2" w14:textId="77777777" w:rsidTr="00E15D6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E3354F2" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Goal-setting</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="524E95C4" w14:textId="101CD867" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="524E95C4" w14:textId="101CD867" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-706957404"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Goal 4It! Framework and Steps for Goal 4It! are introduced within the first 1-3 visits</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD44F7B" w14:textId="088F737F" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="2BD44F7B" w14:textId="088F737F" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Gothic" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1394884636"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:eastAsia="MS Gothic" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Family </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -4840,903 +4870,918 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to Success is completed and saved to the </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Documents</w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> tab:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AF9DBE8" w14:textId="2CD68128" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="0AF9DBE8" w14:textId="2CD68128" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1871286875"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">During the first 1-4 visits </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> documented justification of why not</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E760BEE" w14:textId="1DA5B6EC" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="2E760BEE" w14:textId="1DA5B6EC" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2018122905"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>At least every 6 months thereafter</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01B4693B" w14:textId="0FA480F9" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="01B4693B" w14:textId="0FA480F9" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1683710256"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Helps the family identify meaningful long-term goals, and the short-term goals that will help get them there</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01359FA7" w14:textId="32B06EF0" w:rsidR="009B43DD" w:rsidRPr="001B5093" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="01359FA7" w14:textId="32B06EF0" w:rsidR="009B43DD" w:rsidRPr="001B5093" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-110055401"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Engages the family in setting, reviewing, or revising their goals at most HV/QVs (see </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>narrative):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="013A8B63" w14:textId="3C7FC391" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="013A8B63" w14:textId="3C7FC391" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1729333797"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Uses tools to facilitate a family’s process for moving forward (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Stepping Stones</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, My Pathways [for long-term goals], My Goal Plan [for short-term goals], and Potholes &amp; Detours [to facilitate if/then planning])</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E02048A" w14:textId="51255001" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="3E02048A" w14:textId="51255001" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="419222781"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Avoids “to-do lists” as short-term goals </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E74F5F5" w14:textId="2D1ACE25" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="6E74F5F5" w14:textId="2D1ACE25" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1056283650"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Helps the family identify their motivation (the “why”) for their goal(s) and visualize the outcome</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="180CA387" w14:textId="7B2DACE1" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="180CA387" w14:textId="7B2DACE1" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-255515816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Identifies clear next steps on their goals at the end of the visit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37EA3EB2" w14:textId="2519384D" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="37EA3EB2" w14:textId="2519384D" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-836537719"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Goal </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab includes:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30740589" w14:textId="46D436BE" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="30740589" w14:textId="46D436BE" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1229454577"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The family’s goals associated with the correct domains</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E052E8F" w14:textId="417E2BE4" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="6E052E8F" w14:textId="417E2BE4" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1400283417"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Realistic/attainable action steps and timeframes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57D82354" w14:textId="78D160B7" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00697199" w:rsidP="00697199">
+          <w:p w14:paraId="57D82354" w14:textId="78D160B7" w:rsidR="009B43DD" w:rsidRPr="00697199" w:rsidRDefault="00FA10F1" w:rsidP="00697199">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1087125332"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00697199">
+                <w:r w:rsidR="00697199" w:rsidRPr="00697199">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00697199">
+            <w:r w:rsidR="00697199" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="00697199">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The “Reviews” subtab is completed when goals are reviewed/revised with the family and includes a brief description of the review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19D01F44" w14:textId="674A3FB6" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="19D01F44" w14:textId="40C691DE" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B43DD" w14:paraId="4A0B8940" w14:textId="77777777" w:rsidTr="00E15D6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6581F621" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Skill-building and Development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45CC427B" w14:textId="700B6DAC" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="45CC427B" w14:textId="700B6DAC" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-220446874"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Conducts meaningful skill-building activities with families (e.g., self-regulation skills, financial literacy, parenting, relationship building, and other life skills) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481F3124" w14:textId="1107AF85" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="481F3124" w14:textId="1107AF85" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-675038792"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Supports family in career development planning and activities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FACFE5A" w14:textId="50D3CCC9" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="6FACFE5A" w14:textId="50D3CCC9" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-33730733"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Description of support for family skill-building is included in the </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
@@ -5755,162 +5800,163 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>narrative</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and all activities are appropriately checked off in the “Activities” section</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA6BF73" w14:textId="5B6EDD2B" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="5AA6BF73" w14:textId="752724A7" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B43DD" w14:paraId="38A0AC95" w14:textId="77777777" w:rsidTr="00E15D6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="379D3A5C" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Whole Family Engagement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25D4BAA8" w14:textId="177BCF1A" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="25D4BAA8" w14:textId="177BCF1A" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2026242319"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Engages the whole family in services, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -5924,661 +5970,673 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, and activities, when appropriate (see </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> narrative)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D0993B3" w14:textId="3F2E4B8D" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="6D0993B3" w14:textId="3F2E4B8D" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2051718944"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Has meaningful/significant engagement with other family members in at least 25% of HV/QVs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23741D9C" w14:textId="59458D30" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="23741D9C" w14:textId="56BC5697" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B43DD" w14:paraId="3B62A133" w14:textId="77777777" w:rsidTr="00E15D6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0709B1D7" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Assessment and Planning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19F83330" w14:textId="49DD0E55" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="19F83330" w14:textId="49DD0E55" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1046332366"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The following assessments/screenings are completed and saved in the </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D0871C" w14:textId="41B5E21F" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00697199" w:rsidP="005E533E">
+          <w:p w14:paraId="61D0871C" w14:textId="41B5E21F" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="203919444"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="00697199" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="00697199" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ecomap (within 60 days)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17DC32BD" w14:textId="37362D10" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00697199" w:rsidP="005E533E">
+          <w:p w14:paraId="17DC32BD" w14:textId="37362D10" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-211808442"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="00697199" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="00697199" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DV Screening (within 90 days)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75932FE8" w14:textId="4405853F" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00697199" w:rsidP="005E533E">
+          <w:p w14:paraId="75932FE8" w14:textId="4405853F" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1758870378"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="00697199" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="00697199" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Child Development Screenings (within 120 days)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AA1E0C7" w14:textId="3C70D4A0" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00697199" w:rsidP="005E533E">
+          <w:p w14:paraId="2AA1E0C7" w14:textId="3C70D4A0" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1168829572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="00697199" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="00697199" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="717790239"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E533E" w:rsidRPr="00585E1E">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1F38F1C2" w14:textId="185E7816" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00697199" w:rsidP="005E533E">
+          <w:p w14:paraId="1F38F1C2" w14:textId="185E7816" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="760187676"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="00697199" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="00697199" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-126468352"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005E533E" w:rsidRPr="00585E1E">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="669F738B" w14:textId="57B590B1" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="669F738B" w14:textId="57B590B1" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1886476412"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Shares</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> results of assessments/screenings with family </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E20940F" w14:textId="2C438A45" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="0E20940F" w14:textId="2C438A45" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2013180796"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Applies results from assessments/screenings to inform </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>goal-setting</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, referrals, and other services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12DCC0E5" w14:textId="26D44909" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="12DCC0E5" w14:textId="26D44909" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-946619453"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisits assessments/screenings when family changes/needs arise (see </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
@@ -6592,77 +6650,78 @@
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> narrative) and saves newly completed to the </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39E0C292" w14:textId="4C65352D" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="39E0C292" w14:textId="4C65352D" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1785"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-254129531"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The estimated timeline for completing the program in the “Timeline/Aftercare Planning” section of the </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
@@ -6681,4755 +6740,4292 @@
               </w:rPr>
               <w:t xml:space="preserve"> narrative</w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reasonably reflects time needed to address the family’s goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E952969" w14:textId="0EC768B1" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="7E952969" w14:textId="0BFFC545" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B43DD" w14:paraId="41DEFC13" w14:textId="77777777" w:rsidTr="00E15D6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51CEE556" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Referrals and Follow-up</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0940FCD9" w14:textId="010F2E18" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="0940FCD9" w14:textId="010F2E18" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1437213226"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Makes</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> appropriate referrals:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D30B3D3" w14:textId="4BF83848" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="1D30B3D3" w14:textId="4BF83848" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-2066634019"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="005E533E" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="005E533E" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>identifies the need in collaboration with the family</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706F78D2" w14:textId="163B958A" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="706F78D2" w14:textId="163B958A" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1416172137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="005E533E" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="005E533E" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">selects appropriate resources/services </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F7B01F4" w14:textId="21EA5810" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="7F7B01F4" w14:textId="21EA5810" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="231282508"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="005E533E" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="005E533E" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>provides a warm handoff</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D06DC9C" w14:textId="6A153464" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="2D06DC9C" w14:textId="6A153464" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1820457789"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="005E533E" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="005E533E" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">clarifies the family’s connection process, and </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B4A26F5" w14:textId="7E3E99C9" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="7B4A26F5" w14:textId="7E3E99C9" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1794134621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="005E533E" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="005E533E" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>follows through/up to ensure needs were met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66C5807C" w14:textId="3732EA34" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="66C5807C" w14:textId="182541D8" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B43DD" w14:paraId="7438B57E" w14:textId="77777777" w:rsidTr="00E15D6C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22793561" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Collaboration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F0180DD" w14:textId="5F8D4874" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="1F0180DD" w14:textId="5F8D4874" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1685284643"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Works to streamline and/or coordinate the family’s services where possible</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17B961B9" w14:textId="0863F32E" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="17B961B9" w14:textId="0863F32E" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1445225645"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Coaches</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> family on how to advocate for themselves</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DE6BBF7" w14:textId="71590BD4" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="3DE6BBF7" w14:textId="71590BD4" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1201244337"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Collaborates</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> with other professionals also providing services/supports to the family</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57C5D0B0" w14:textId="1F7918EC" w:rsidR="009B43DD" w:rsidRPr="0041665E" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="57C5D0B0" w14:textId="01BF9839" w:rsidR="00310B49" w:rsidRPr="0041665E" w:rsidRDefault="00FA10F1" w:rsidP="00310B49">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1768189180"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
+                <w:r w:rsidR="00310B49">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaboration contacts are covered by appropriate releases of information (saved in the </w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Documents</w:t>
             </w:r>
             <w:r w:rsidR="009B43DD" w:rsidRPr="0041665E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> tab)</w:t>
             </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="1026526167"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00310B49">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text5"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text5"/>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1271937678"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00310B49">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text6"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text6"/>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-614133102"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00310B49">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text7"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text7"/>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:noProof/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00310B49">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4064" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE3E799" w14:textId="0634E02D" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="5AE3E799" w14:textId="76E3DBFE" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="407357FF" w14:textId="607ACE9E" w:rsidR="001A08AD" w:rsidRPr="001330EC" w:rsidRDefault="001A08AD" w:rsidP="00E15D6C">
+    <w:p w14:paraId="407357FF" w14:textId="607ACE9E" w:rsidR="001A08AD" w:rsidRPr="001330EC" w:rsidRDefault="001A08AD" w:rsidP="0033613D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001330EC">
         <w:rPr>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Eligibility Reviews</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="11155" w:type="dxa"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7058"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3420"/>
+        <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="0CECCFE6" w14:textId="77777777" w:rsidTr="00E15D6C">
+      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="0CECCFE6" w14:textId="77777777" w:rsidTr="0033613D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11155" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4EDFC" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="55ED5543" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="55ED5543" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="0033613D">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="B4EDFC" w:themeFill="accent1" w:themeFillTint="33"/>
               </w:rPr>
               <w:t>Eligibility Review not required for the current file review period</w:t>
             </w:r>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="B4EDFC" w:themeFill="accent1" w:themeFillTint="33"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="B4EDFC" w:themeFill="accent1" w:themeFillTint="33"/>
                 </w:rPr>
                 <w:id w:val="-1531726076"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B87615">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="B4EDFC" w:themeFill="accent1" w:themeFillTint="33"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="318F1905" w14:textId="77777777" w:rsidTr="00E15D6C">
+    </w:tbl>
+    <w:p w14:paraId="50F5C22A" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="0033613D" w:rsidRDefault="0033613D" w:rsidP="0033613D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10802" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7058"/>
+        <w:gridCol w:w="3744"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0033613D" w:rsidRPr="00EC57D4" w14:paraId="318F1905" w14:textId="77777777" w:rsidTr="0033613D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7058" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6ADCFA" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="73F054E3" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="73F054E3" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00E15D6C">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC57D4">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="677" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6ADCFA" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="65F57A5B" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="1563D27F" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC57D4">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Y/N</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="6C3A987E" w14:textId="77777777" w:rsidTr="00E15D6C">
+      <w:tr w:rsidR="0033613D" w:rsidRPr="00EC57D4" w14:paraId="6C3A987E" w14:textId="77777777" w:rsidTr="0033613D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7058" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59BFA836" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="59BFA836" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00B87615" w:rsidRDefault="0033613D" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Documentation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A4FFD4" w14:textId="61AB1C22" w:rsidR="009B43DD" w:rsidRPr="004444F9" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="28A4FFD4" w14:textId="61AB1C22" w:rsidR="0033613D" w:rsidRPr="004444F9" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1764489698"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+                <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="0033613D">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Family Eligibility Review</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> tab is accurately and thoroughly completed including all required information:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CF7242E" w14:textId="0759F81B" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="5CF7242E" w14:textId="0759F81B" w:rsidR="0033613D" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1879889247"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Family income information is calculated and verified correctly</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1033F372" w14:textId="4B1FD97E" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="1033F372" w14:textId="4B1FD97E" w:rsidR="0033613D" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1126124010"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">The review was completed in the correct month </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="340F241F" w14:textId="2B8CF366" w:rsidR="009B43DD" w:rsidRPr="004444F9" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="340F241F" w14:textId="2B8CF366" w:rsidR="0033613D" w:rsidRPr="004444F9" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-641498319"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+                <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="0033613D">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The following items are completed and saved in the </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43E98C95" w14:textId="51593AC4" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="43E98C95" w14:textId="51593AC4" w:rsidR="0033613D" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1210031913"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Family Participation Agreement form (annually)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71C3095E" w14:textId="673049D7" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="71C3095E" w14:textId="673049D7" w:rsidR="0033613D" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-850026882"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Family </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Stepping Stones</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> to Success (every six months)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="624B41CC" w14:textId="321AB897" w:rsidR="009B43DD" w:rsidRPr="004444F9" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="624B41CC" w14:textId="321AB897" w:rsidR="0033613D" w:rsidRPr="004444F9" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-299699722"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+                <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="0033613D">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Interim Self-Sufficiency Matrix</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> is complete every six months</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C28299D" w14:textId="055487A0" w:rsidR="009B43DD" w:rsidRPr="004444F9" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="7C28299D" w14:textId="055487A0" w:rsidR="0033613D" w:rsidRPr="004444F9" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1739015843"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+                <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="0033613D">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If family is not appearing to make progress, Assessment of Program Continuation is completed and saved in the </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Documents</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> tab (if needed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="677" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD16B91" w14:textId="5FA3BDC4" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
-[...41 lines deleted...]
-          <w:p w14:paraId="1C185326" w14:textId="3F6B9E32" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="1C185326" w14:textId="04632285" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="249DBE2B" w14:textId="77777777" w:rsidTr="00E15D6C">
+      <w:tr w:rsidR="0033613D" w:rsidRPr="00EC57D4" w14:paraId="249DBE2B" w14:textId="77777777" w:rsidTr="0033613D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7058" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF902C0" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00B87615" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="1EF902C0" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00B87615" w:rsidRDefault="0033613D" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B87615">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Eligibility </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51EB45A8" w14:textId="549399BB" w:rsidR="009B43DD" w:rsidRPr="004444F9" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="51EB45A8" w14:textId="549399BB" w:rsidR="0033613D" w:rsidRPr="004444F9" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1035926828"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+                <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="0033613D">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>All eligibility criteria are met for continued enrollment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49DC29ED" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="49DC29ED" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="005E533E" w:rsidRDefault="0033613D" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E415885" w14:textId="6CEFB710" w:rsidR="009B43DD" w:rsidRPr="004444F9" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="1E415885" w14:textId="6CEFB710" w:rsidR="0033613D" w:rsidRPr="004444F9" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-407763622"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+                <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="0033613D">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If the family is found ineligible, the:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BED9D9D" w14:textId="6591D5EB" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="4BED9D9D" w14:textId="6591D5EB" w:rsidR="0033613D" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-370532779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Coordinator reviewed the determination (see </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">tab), </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75C46BD2" w14:textId="64A9EA63" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="75C46BD2" w14:textId="64A9EA63" w:rsidR="0033613D" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="141630784"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Specialist notified the family and sent the proper form letter, and </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B6944B0" w14:textId="2778E9B1" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="0B6944B0" w14:textId="2778E9B1" w:rsidR="0033613D" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2066135019"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="0033613D" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Family began a 3-month transition period following the month of review, including after-care planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="677" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="607CCEE8" w14:textId="18FEEE85" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
-[...41 lines deleted...]
-          <w:p w14:paraId="2F1A7240" w14:textId="365A51F4" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="2F1A7240" w14:textId="5022F22A" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FA837E5" w14:textId="0E8721DC" w:rsidR="004D1C35" w:rsidRPr="001330EC" w:rsidRDefault="004D1C35" w:rsidP="00E15D6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001330EC">
         <w:rPr>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Supervision</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="11155" w:type="dxa"/>
+        <w:tblW w:w="10802" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7058"/>
-        <w:gridCol w:w="677"/>
-        <w:gridCol w:w="3420"/>
+        <w:gridCol w:w="3744"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="46D5CB69" w14:textId="77777777" w:rsidTr="00C61DEA">
+      <w:tr w:rsidR="0033613D" w:rsidRPr="00EC57D4" w14:paraId="46D5CB69" w14:textId="77777777" w:rsidTr="0033613D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7058" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6ADCFA" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4382E323" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="4382E323" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00E15D6C">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC57D4">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="677" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6ADCFA" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0F508CC9" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="2035B10C" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC57D4">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Y/N</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="1DC5A636" w14:textId="77777777" w:rsidTr="002649C5">
+      <w:tr w:rsidR="0033613D" w:rsidRPr="00EC57D4" w14:paraId="1DC5A636" w14:textId="77777777" w:rsidTr="0033613D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7058" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12E961E0" w14:textId="175FAC24" w:rsidR="009B43DD" w:rsidRPr="004444F9" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="12E961E0" w14:textId="175FAC24" w:rsidR="0033613D" w:rsidRPr="004444F9" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1020968392"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004444F9">
+                <w:r w:rsidR="0033613D">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="0033613D">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Family staffing and service intensity is completed in the 3</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> month of enrollment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E5C82FA" w14:textId="3D99CC35" w:rsidR="009B43DD" w:rsidRPr="004444F9" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="1E5C82FA" w14:textId="3D99CC35" w:rsidR="0033613D" w:rsidRPr="004444F9" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-88925256"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+                <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="0033613D">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Files are reviewed at a minimum of every 6 months</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E1977ED" w14:textId="5013A8C7" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="5E1977ED" w14:textId="5013A8C7" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="650950766"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+                <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="0033613D">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="004444F9">
+            <w:r w:rsidR="0033613D" w:rsidRPr="004444F9">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Family staffing and service intensity is completed every 6 months and as needed</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00EC57D4">
+            <w:r w:rsidR="0033613D" w:rsidRPr="00EC57D4">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="677" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="121AA767" w14:textId="1951F4B5" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
-[...41 lines deleted...]
-          <w:p w14:paraId="2394C7E7" w14:textId="509B2142" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="2394C7E7" w14:textId="0FA857BB" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42862F6C" w14:textId="1D3EAC6B" w:rsidR="009B43DD" w:rsidRPr="00384C70" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="18405B" w:themeColor="accent4"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6B73">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Exit*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30D618DA" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="004444F9" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004444F9">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="004444F9">
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review of the process for family exit is only required for families who have exited the FaDSS program.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="11155" w:type="dxa"/>
+        <w:tblW w:w="10775" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7031"/>
-        <w:gridCol w:w="664"/>
-        <w:gridCol w:w="3460"/>
+        <w:gridCol w:w="3744"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="5B48B257" w14:textId="77777777" w:rsidTr="00E15D6C">
+      <w:tr w:rsidR="00EB0916" w:rsidRPr="00EC57D4" w14:paraId="5B48B257" w14:textId="77777777" w:rsidTr="00EB0916">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcW w:w="7031" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="20843C23" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="20843C23" w14:textId="77777777" w:rsidR="00EB0916" w:rsidRPr="00EC57D4" w:rsidRDefault="00EB0916" w:rsidP="00E15D6C">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC57D4">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="background1" w:themeFillShade="80"/>
           </w:tcPr>
-          <w:p w14:paraId="0C03D57F" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="0A222742" w14:textId="77777777" w:rsidR="00EB0916" w:rsidRPr="00EC57D4" w:rsidRDefault="00EB0916" w:rsidP="00E15D6C">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC57D4">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>Y/N</w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w14:paraId="7D1FE448" w14:textId="77777777" w:rsidTr="00E15D6C">
+      <w:tr w:rsidR="00EB0916" w:rsidRPr="00EC57D4" w14:paraId="7D1FE448" w14:textId="77777777" w:rsidTr="00EB0916">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcW w:w="7031" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEEA99F" w14:textId="21730B62" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="0EEEA99F" w14:textId="21730B62" w:rsidR="00EB0916" w:rsidRPr="00744456" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-104656027"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+                <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="00EB0916">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Exit Information </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab is accurately and thoroughly completed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74EDEF75" w14:textId="219EEFA9" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="74EDEF75" w14:textId="219EEFA9" w:rsidR="00EB0916" w:rsidRPr="00744456" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1636525769"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+                <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="00EB0916">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Exit Self-Sufficiency Matrix</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> completed by the 10</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the month following exit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67084C45" w14:textId="08C40818" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="67084C45" w14:textId="08C40818" w:rsidR="00EB0916" w:rsidRPr="00744456" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1163459805"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+                <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="00EB0916">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Appropriate Form Letters were provided timely to the family and saved in the </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4462DB24" w14:textId="29A63DB8" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="4462DB24" w14:textId="29A63DB8" w:rsidR="00EB0916" w:rsidRPr="00744456" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="999083147"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+                <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="00EB0916">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Collaboration contacts were notified of family’s exit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F7DD962" w14:textId="7F7866E4" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="1F7DD962" w14:textId="7F7866E4" w:rsidR="00EB0916" w:rsidRPr="00744456" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1400408453"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+                <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="00EB0916">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Justification for exiting the family is documented and includes input from the family and coordinator</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A094E42" w14:textId="45F200DA" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="3A094E42" w14:textId="45F200DA" w:rsidR="00EB0916" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-354962308"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="00EB0916" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>If exit is due to</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> no contact</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, sufficient attempts have been made</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71CEC836" w14:textId="4B2EF86B" w:rsidR="009B43DD" w:rsidRPr="005E533E" w:rsidRDefault="005E533E" w:rsidP="005E533E">
+          <w:p w14:paraId="71CEC836" w14:textId="4B2EF86B" w:rsidR="00EB0916" w:rsidRPr="005E533E" w:rsidRDefault="00FA10F1" w:rsidP="005E533E">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="720" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-533813995"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="25A0" w14:font="Times New Roman"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="005E533E">
+                <w:r w:rsidR="00EB0916" w:rsidRPr="005E533E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="005E533E">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">If exit is due to </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>not making progress</w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="005E533E">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="005E533E">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, FaDSS has made sufficient attempts to troubleshoot with the family (see TBD for list of considerations)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24E3B003" w14:textId="18115163" w:rsidR="009B43DD" w:rsidRPr="001B5093" w:rsidRDefault="009B43DD" w:rsidP="00E15D6C">
+          <w:p w14:paraId="24E3B003" w14:textId="18115163" w:rsidR="00EB0916" w:rsidRPr="001B5093" w:rsidRDefault="00EB0916" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B5093">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>**For involuntary family exits ONLY**</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE42840" w14:textId="7FDD06D2" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="00000000" w:rsidP="00E15D6C">
+          <w:p w14:paraId="4DE42840" w14:textId="7FDD06D2" w:rsidR="00EB0916" w:rsidRPr="00744456" w:rsidRDefault="00FA10F1" w:rsidP="00E15D6C">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1234392449"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+                <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00B87615">
+            <w:r w:rsidR="00EB0916">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment of Program Continuation is completed and saved in the </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents </w:t>
             </w:r>
-            <w:r w:rsidR="009B43DD" w:rsidRPr="00744456">
+            <w:r w:rsidR="00EB0916" w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="609" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="44E8EBD4" w14:textId="463E8C37" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
-[...42 lines deleted...]
-          <w:p w14:paraId="36ABEFEB" w14:textId="597E6A91" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="36ABEFEB" w14:textId="00C231F3" w:rsidR="00EB0916" w:rsidRPr="00EC57D4" w:rsidRDefault="00EB0916" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B859D29" w14:textId="66C28D58" w:rsidR="009B43DD" w:rsidRPr="00DC6B73" w:rsidRDefault="009B43DD" w:rsidP="002606B8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6B73">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">General Information: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="11155" w:type="dxa"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4225"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3510"/>
+        <w:gridCol w:w="7056"/>
+        <w:gridCol w:w="3744"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B43DD" w14:paraId="3DE0761B" w14:textId="77777777" w:rsidTr="00B87615">
+      <w:tr w:rsidR="0033613D" w14:paraId="3DE0761B" w14:textId="77777777" w:rsidTr="0033613D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4EDFC" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FEB033C" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="009B43DD" w:rsidP="002606B8">
+          <w:p w14:paraId="5FEB033C" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tab</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B4EDFC" w:themeFill="accent1" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E810BA" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="009B43DD" w:rsidP="002606B8">
+          <w:p w14:paraId="55E810BA" w14:textId="51541022" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00744456">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Anything missing/inaccurate?</w:t>
+              <w:t>Complete/Accurate?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0033613D" w14:paraId="21EE4C72" w14:textId="77777777" w:rsidTr="0033613D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671FC90A" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gray Header </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42D69A0B" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="009B43DD" w:rsidP="002606B8">
-[...52 lines deleted...]
-          <w:p w14:paraId="49707FAA" w14:textId="48A7068E" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="49707FAA" w14:textId="4C819973" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0033613D" w14:paraId="0EEF8145" w14:textId="77777777" w:rsidTr="0033613D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF765CA" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact Information </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tab</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2708CEF3" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>If no email address is listed, confirm that the specialist has a plan to help the family obtain one</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDE8056" w14:textId="5AE126F1" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="17F80E95" w14:textId="530A2F6A" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w14:paraId="0EEF8145" w14:textId="77777777" w:rsidTr="002649C5">
+      <w:tr w:rsidR="0033613D" w14:paraId="07605D65" w14:textId="77777777" w:rsidTr="0033613D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF765CA" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="009B43DD" w:rsidP="002606B8">
+          <w:p w14:paraId="153EEEF7" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Information </w:t>
+              <w:t xml:space="preserve">Family Members </w:t>
             </w:r>
             <w:r w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab</w:t>
-            </w:r>
-[...14 lines deleted...]
-              <w:t>If no email address is listed, confirm that the specialist has a plan to help the family obtain one</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17F80E95" w14:textId="315B3CDC" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="2A62245E" w14:textId="0454B647" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0033613D" w14:paraId="1E3788D4" w14:textId="77777777" w:rsidTr="0033613D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16EB8DB6" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIP History </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tab</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A8446D" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Tab reflects all changes to FIP eligibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2254167D" w14:textId="25A0EC16" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="0355E41D" w14:textId="271FC9ED" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B43DD" w14:paraId="07605D65" w14:textId="77777777" w:rsidTr="002649C5">
+      <w:tr w:rsidR="0033613D" w14:paraId="6CB879E6" w14:textId="77777777" w:rsidTr="0033613D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4225" w:type="dxa"/>
+            <w:tcW w:w="7056" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153EEEF7" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00744456" w:rsidRDefault="009B43DD" w:rsidP="002606B8">
+          <w:p w14:paraId="5388FE9D" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
             <w:pPr>
               <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Family Members </w:t>
+              <w:t xml:space="preserve">Employment &amp; Income </w:t>
             </w:r>
             <w:r w:rsidRPr="00744456">
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>tab</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="499C9F75" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Monthly income entered for each month of enrollment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A62245E" w14:textId="3FA821E2" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="189E1DDA" w14:textId="4D667FD4" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0033613D" w14:paraId="0C964335" w14:textId="77777777" w:rsidTr="0033613D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7056" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C29620A" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activity Outcomes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>tab</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA312A4" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00744456" w:rsidRDefault="0033613D" w:rsidP="002606B8">
+            <w:pPr>
+              <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00744456">
+              <w:rPr>
+                <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Update as needed to reflect the family’s current situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3510" w:type="dxa"/>
+            <w:tcW w:w="3744" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1219EB30" w14:textId="251F8E4F" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="3D0F04E8" w14:textId="4C5E7CDE" w:rsidR="0033613D" w:rsidRPr="00EC57D4" w:rsidRDefault="0033613D" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...554 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="530FC879" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00DC6B73" w:rsidRDefault="009B43DD" w:rsidP="002606B8">
+    <w:p w14:paraId="142EF688" w14:textId="05D565E4" w:rsidR="0033613D" w:rsidRPr="00DC6B73" w:rsidRDefault="0033613D" w:rsidP="0033613D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseReference"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="04627A" w:themeColor="accent1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseReference"/>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:color w:val="04627A" w:themeColor="accent1"/>
+          <w:spacing w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Action Items:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C315FA" w14:textId="102F4227" w:rsidR="0033613D" w:rsidRPr="0033613D" w:rsidRDefault="0033613D" w:rsidP="0033613D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033613D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Text8"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="Text8"/>
+      <w:r w:rsidRPr="0033613D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0033613D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0033613D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D67F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D67F56">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033613D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="530FC879" w14:textId="189686EE" w:rsidR="009B43DD" w:rsidRPr="00DC6B73" w:rsidRDefault="009B43DD" w:rsidP="002606B8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6B73">
         <w:rPr>
           <w:rStyle w:val="IntenseReference"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:color w:val="04627A" w:themeColor="accent1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Additional Tracking:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="11160" w:type="dxa"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4230"/>
-        <w:gridCol w:w="6930"/>
+        <w:gridCol w:w="10800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B43DD" w14:paraId="08507E3C" w14:textId="77777777" w:rsidTr="00C61DEA">
+      <w:tr w:rsidR="0033613D" w14:paraId="08507E3C" w14:textId="77777777" w:rsidTr="0033613D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcW w:w="10800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="6ADCFA" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8AA24D" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00EC57D4" w:rsidRDefault="009B43DD" w:rsidP="002606B8">
+          <w:p w14:paraId="24811D5F" w14:textId="77777777" w:rsidR="0033613D" w:rsidRPr="00991143" w:rsidRDefault="0033613D" w:rsidP="002606B8">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC57D4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="00991143">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Requirement</w:t>
+              <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0033613D" w14:paraId="0741D341" w14:textId="77777777" w:rsidTr="0033613D">
+        <w:trPr>
+          <w:trHeight w:val="1152"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6930" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="6ADCFA" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcW w:w="10800" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24811D5F" w14:textId="77777777" w:rsidR="009B43DD" w:rsidRPr="00991143" w:rsidRDefault="009B43DD" w:rsidP="002606B8">
-[...275 lines deleted...]
-          <w:p w14:paraId="6B1B0954" w14:textId="1225B798" w:rsidR="009B43DD" w:rsidRPr="005D063F" w:rsidRDefault="001B5093" w:rsidP="00B87615">
+          <w:p w14:paraId="6B1B0954" w14:textId="535B6A33" w:rsidR="0033613D" w:rsidRPr="005D063F" w:rsidRDefault="0033613D" w:rsidP="00B87615">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005E533E">
-[...23 lines deleted...]
-            <w:r w:rsidR="005E533E">
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D67F56">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55669CBD" w14:textId="77777777" w:rsidR="00787B92" w:rsidRDefault="00787B92" w:rsidP="00B87615">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00787B92" w:rsidSect="00B87615">
+    <w:sectPr w:rsidR="00787B92" w:rsidSect="00F6776A">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1584" w:right="576" w:bottom="432" w:left="576" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1584" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2344C7B3" w14:textId="77777777" w:rsidR="007D1B0D" w:rsidRDefault="007D1B0D" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4933BD8D" w14:textId="77777777" w:rsidR="007D1B0D" w:rsidRDefault="007D1B0D" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
@@ -11497,85 +11093,141 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F4BC532" w14:textId="6EA8ADD1" w:rsidR="001B5093" w:rsidRPr="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
+  <w:p w14:paraId="3F4BC532" w14:textId="11FE4F9A" w:rsidR="001B5093" w:rsidRPr="001B5093" w:rsidRDefault="001B5093" w:rsidP="001B5093">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B5093">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>470-0235 (10/25)</w:t>
+      <w:t>470-0235 (</w:t>
+    </w:r>
+    <w:r w:rsidR="0033613D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>03</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B5093">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="0033613D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B5093">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14D43883" w14:textId="4FBC621B" w:rsidR="001B5093" w:rsidRPr="001B5093" w:rsidRDefault="001B5093">
+  <w:p w14:paraId="14D43883" w14:textId="7B7962ED" w:rsidR="001B5093" w:rsidRPr="001B5093" w:rsidRDefault="001B5093">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001B5093">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>470-0235 (10/25)</w:t>
+      <w:t>470-0235 (</w:t>
+    </w:r>
+    <w:r w:rsidR="0033613D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>03</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B5093">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/2</w:t>
+    </w:r>
+    <w:r w:rsidR="0033613D">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001B5093">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0680A49B" w14:textId="77777777" w:rsidR="007D1B0D" w:rsidRDefault="007D1B0D" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3DFBFC5D" w14:textId="77777777" w:rsidR="007D1B0D" w:rsidRDefault="007D1B0D" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -14198,199 +13850,212 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1009068683">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1049494767">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="37556331">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1805468553">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="156967853">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="AqQPj4N2hpMe+NYvKgvL/iMsZS3g2H7gNWIduT4doj34KB8wd1K+ssCaLkZqn3l/GQssF5VdLf26tqZgcdVuYw==" w:salt="JtuZaj0Qq/AppQw+L/K42g=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="L0EMcvkuiTXdQ0D+WCsUsuRarljjmGCNxB7QUbSPK8V0eZfS5N6QxOXQQ5GOqgsIO3ekfyjsxu7xDlCe06/IXA==" w:salt="CtUtU+2pT4g5SdMzmMvamA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000905B7"/>
     <w:rsid w:val="00032F27"/>
     <w:rsid w:val="00051975"/>
     <w:rsid w:val="000609B5"/>
     <w:rsid w:val="00087D31"/>
     <w:rsid w:val="000905B7"/>
     <w:rsid w:val="000B1DBF"/>
+    <w:rsid w:val="000D3646"/>
     <w:rsid w:val="000E26F8"/>
     <w:rsid w:val="00112139"/>
     <w:rsid w:val="00115CE9"/>
     <w:rsid w:val="001330EC"/>
     <w:rsid w:val="0016442E"/>
     <w:rsid w:val="001659D0"/>
     <w:rsid w:val="0016692F"/>
     <w:rsid w:val="0019774B"/>
     <w:rsid w:val="001A0771"/>
     <w:rsid w:val="001A08AD"/>
     <w:rsid w:val="001B5093"/>
     <w:rsid w:val="001E7D60"/>
     <w:rsid w:val="001F66B9"/>
     <w:rsid w:val="00214697"/>
     <w:rsid w:val="002606B8"/>
     <w:rsid w:val="002841C5"/>
     <w:rsid w:val="002D0E1A"/>
+    <w:rsid w:val="00310B49"/>
     <w:rsid w:val="003220F1"/>
+    <w:rsid w:val="0033613D"/>
     <w:rsid w:val="00342B93"/>
     <w:rsid w:val="00381A08"/>
     <w:rsid w:val="00384C70"/>
     <w:rsid w:val="003864BF"/>
     <w:rsid w:val="0039543F"/>
     <w:rsid w:val="003A041B"/>
     <w:rsid w:val="003D4E77"/>
     <w:rsid w:val="0041665E"/>
     <w:rsid w:val="004217E7"/>
     <w:rsid w:val="004444F9"/>
     <w:rsid w:val="004D1C35"/>
     <w:rsid w:val="004E77FB"/>
     <w:rsid w:val="00504951"/>
     <w:rsid w:val="0051080D"/>
     <w:rsid w:val="00521A34"/>
     <w:rsid w:val="00535FE8"/>
     <w:rsid w:val="00546CE7"/>
     <w:rsid w:val="00584148"/>
     <w:rsid w:val="005E0E5D"/>
     <w:rsid w:val="005E533E"/>
     <w:rsid w:val="005F587F"/>
     <w:rsid w:val="00625067"/>
     <w:rsid w:val="006303C7"/>
     <w:rsid w:val="00644CCB"/>
     <w:rsid w:val="0064678E"/>
     <w:rsid w:val="006507D0"/>
     <w:rsid w:val="00660EAA"/>
     <w:rsid w:val="0068406F"/>
     <w:rsid w:val="00697199"/>
     <w:rsid w:val="006B3B3A"/>
     <w:rsid w:val="006C531A"/>
     <w:rsid w:val="006E2C89"/>
     <w:rsid w:val="0071057A"/>
     <w:rsid w:val="00714B6E"/>
     <w:rsid w:val="00733588"/>
     <w:rsid w:val="00744456"/>
     <w:rsid w:val="007703D7"/>
     <w:rsid w:val="007731F1"/>
     <w:rsid w:val="00787B92"/>
     <w:rsid w:val="007C746A"/>
     <w:rsid w:val="007D1B0D"/>
     <w:rsid w:val="007D2801"/>
     <w:rsid w:val="007E0B4A"/>
     <w:rsid w:val="007F6F1A"/>
     <w:rsid w:val="00804AC9"/>
+    <w:rsid w:val="00860F49"/>
+    <w:rsid w:val="008734BF"/>
     <w:rsid w:val="008A055D"/>
     <w:rsid w:val="008B00EA"/>
     <w:rsid w:val="008C4366"/>
     <w:rsid w:val="008D6F19"/>
     <w:rsid w:val="008F3462"/>
     <w:rsid w:val="008F7733"/>
     <w:rsid w:val="009022EC"/>
     <w:rsid w:val="00903F88"/>
     <w:rsid w:val="00914BD3"/>
     <w:rsid w:val="00920DAF"/>
     <w:rsid w:val="009238B4"/>
     <w:rsid w:val="00931436"/>
+    <w:rsid w:val="00932329"/>
     <w:rsid w:val="00967CE9"/>
     <w:rsid w:val="009800A3"/>
     <w:rsid w:val="009B14B8"/>
     <w:rsid w:val="009B3E41"/>
     <w:rsid w:val="009B43DD"/>
     <w:rsid w:val="009B5B7D"/>
     <w:rsid w:val="009C32DC"/>
     <w:rsid w:val="009E560F"/>
     <w:rsid w:val="00A0529A"/>
     <w:rsid w:val="00A50051"/>
     <w:rsid w:val="00A57921"/>
     <w:rsid w:val="00A63588"/>
     <w:rsid w:val="00A828ED"/>
     <w:rsid w:val="00B33E59"/>
     <w:rsid w:val="00B376DC"/>
     <w:rsid w:val="00B64635"/>
     <w:rsid w:val="00B87615"/>
     <w:rsid w:val="00BD086C"/>
     <w:rsid w:val="00C223EF"/>
     <w:rsid w:val="00C309F6"/>
     <w:rsid w:val="00C61DEA"/>
     <w:rsid w:val="00C752B7"/>
+    <w:rsid w:val="00C951BB"/>
+    <w:rsid w:val="00CA3C29"/>
     <w:rsid w:val="00CC2CB1"/>
     <w:rsid w:val="00CD6F51"/>
     <w:rsid w:val="00D36BC3"/>
+    <w:rsid w:val="00D67F56"/>
     <w:rsid w:val="00D817D2"/>
     <w:rsid w:val="00DA1414"/>
     <w:rsid w:val="00DC6B73"/>
     <w:rsid w:val="00DD7DF7"/>
     <w:rsid w:val="00DE0E1F"/>
     <w:rsid w:val="00E15D6C"/>
     <w:rsid w:val="00E368B6"/>
     <w:rsid w:val="00E54ECC"/>
     <w:rsid w:val="00E56796"/>
     <w:rsid w:val="00E6700B"/>
     <w:rsid w:val="00E84ABA"/>
+    <w:rsid w:val="00E93CB0"/>
+    <w:rsid w:val="00EB0916"/>
     <w:rsid w:val="00EC57D4"/>
     <w:rsid w:val="00ED0FA2"/>
     <w:rsid w:val="00EF11AE"/>
     <w:rsid w:val="00F3151E"/>
     <w:rsid w:val="00F3194C"/>
     <w:rsid w:val="00F3744B"/>
     <w:rsid w:val="00F66443"/>
+    <w:rsid w:val="00F6776A"/>
     <w:rsid w:val="00F707FA"/>
+    <w:rsid w:val="00FA10F1"/>
     <w:rsid w:val="00FA5524"/>
     <w:rsid w:val="00FA59B8"/>
     <w:rsid w:val="00FD1645"/>
     <w:rsid w:val="00FF1CD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -15405,50 +15070,63 @@
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="009B43DD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="03495B" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E533E"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00932329"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1437212643">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1722438603">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -15477,51 +15155,51 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{685FB62D-99E4-4366-AAD8-E56CD611AA98}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00EB2C77">
+        <w:p w:rsidR="00417297" w:rsidRDefault="00EB2C77">
           <w:r w:rsidRPr="00585E1E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -15595,52 +15273,58 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB2C77"/>
+    <w:rsid w:val="000D3646"/>
+    <w:rsid w:val="00417297"/>
+    <w:rsid w:val="005D0D55"/>
+    <w:rsid w:val="00860F49"/>
+    <w:rsid w:val="008734BF"/>
     <w:rsid w:val="009238B4"/>
     <w:rsid w:val="00B776D0"/>
+    <w:rsid w:val="00E93CB0"/>
     <w:rsid w:val="00EB2C77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -16285,63 +15969,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Gov Office 2024 theme" id="{6298349E-A72C-4519-A5B0-B690EDAB395A}" vid="{8599F3F0-E36C-43A3-A13A-EDC9317CF2B3}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007C4E92C507D8D74993B03A3B022FCEF0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="742259e75103a9a71ed032e7525c4bd3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3496e571-eae6-402d-810c-25953ccab642" xmlns:ns3="3e7ab09f-8618-4d9b-9f2f-50ababbe4056" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3b68909ea5a2c9c392c60e60e0d161f9" ns2:_="" ns3:_="">
     <xsd:import namespace="3496e571-eae6-402d-810c-25953ccab642"/>
     <xsd:import namespace="3e7ab09f-8618-4d9b-9f2f-50ababbe4056"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -16538,137 +16209,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3e7ab09f-8618-4d9b-9f2f-50ababbe4056">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="3496e571-eae6-402d-810c-25953ccab642" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9050790-BAB1-499C-A13B-4055AEA70B43}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2C59B52-816A-4E0E-AE5A-DCF6D4CF889F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="3496e571-eae6-402d-810c-25953ccab642"/>
     <ds:schemaRef ds:uri="3e7ab09f-8618-4d9b-9f2f-50ababbe4056"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428CCDF9-9ADC-4F3D-9340-4087C00B0792}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9050790-BAB1-499C-A13B-4055AEA70B43}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023DAF30-507D-4BEF-B3D8-0B374BAE3BBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3e7ab09f-8618-4d9b-9f2f-50ababbe4056"/>
     <ds:schemaRef ds:uri="3496e571-eae6-402d-810c-25953ccab642"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>HHS Letterhead Basic (2).dotx</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>1927</Words>
-  <Characters>10543</Characters>
+  <Words>1884</Words>
+  <Characters>10384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>390</Lines>
-  <Paragraphs>289</Paragraphs>
+  <Lines>384</Lines>
+  <Paragraphs>266</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>470-0235, FaDSS File Review Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12181</CharactersWithSpaces>
+  <CharactersWithSpaces>12002</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>470-0235, FaDSS File Review Template</dc:title>
   <dc:subject/>
   <dc:creator>Iowa Department of Health and Human Services</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007C4E92C507D8D74993B03A3B022FCEF0</vt:lpwstr>
   </property>