--- v2 (2026-09-01)
+++ v3 (2026-10-18)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowadhs-my.sharepoint.com/personal/thomata_waylee_hhs_iowa_gov/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\twaylee\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7FAA0A00-E09E-417A-8D07-EF07EE8BE259}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32AA34F3-4ABF-428E-97A2-E55638FA8013}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-57615" yWindow="420" windowWidth="28410" windowHeight="14445" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2280" yWindow="405" windowWidth="26250" windowHeight="15255" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="VMVendorList" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">VMVendorList!$A$4:$L$546</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">VMVendorList!$A$4:$K$544</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">VMVendorList!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4343" uniqueCount="2589">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4345" uniqueCount="2582">
   <si>
     <t>Local Agency</t>
   </si>
   <si>
     <t>Vendor ID</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Store Type</t>
   </si>
   <si>
@@ -126,53 +126,50 @@
   <si>
     <t>50263</t>
   </si>
   <si>
     <t>(515)987-8073</t>
   </si>
   <si>
     <t>25037</t>
   </si>
   <si>
     <t>HyVee Drugstore #7082</t>
   </si>
   <si>
     <t>1010 60th Street</t>
   </si>
   <si>
     <t>West Des Moines</t>
   </si>
   <si>
     <t>50266</t>
   </si>
   <si>
     <t>(515)440-1481</t>
   </si>
   <si>
-    <t>25038</t>
-[...1 lines deleted...]
-  <si>
     <t>Fareway Store #124</t>
   </si>
   <si>
     <t xml:space="preserve">804 Nile Kinnick Drive South </t>
   </si>
   <si>
     <t>Adel</t>
   </si>
   <si>
     <t>50003</t>
   </si>
   <si>
     <t>(515)993-3660</t>
   </si>
   <si>
     <t>25039</t>
   </si>
   <si>
     <t>HyVee Food Store #1873</t>
   </si>
   <si>
     <t>1005 East Hickman Road</t>
   </si>
   <si>
     <t>(515)216-2760</t>
@@ -222,53 +219,50 @@
   <si>
     <t>50109</t>
   </si>
   <si>
     <t>(515)412-0015</t>
   </si>
   <si>
     <t>61004</t>
   </si>
   <si>
     <t>Fareway Store #683</t>
   </si>
   <si>
     <t>719 West Highway 92</t>
   </si>
   <si>
     <t>Winterset</t>
   </si>
   <si>
     <t>50273</t>
   </si>
   <si>
     <t>(515)462-2216</t>
   </si>
   <si>
-    <t>61015</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Hometown Market </t>
   </si>
   <si>
     <t>145 North Chestnut Avenue</t>
   </si>
   <si>
     <t>Earlham</t>
   </si>
   <si>
     <t>50072</t>
   </si>
   <si>
     <t>(515)758-2749</t>
   </si>
   <si>
     <t>61016</t>
   </si>
   <si>
     <t>HyVee Food Store #1898</t>
   </si>
   <si>
     <t>923 North 1st Street</t>
   </si>
   <si>
     <t>(515)462-4051</t>
@@ -3729,68 +3723,50 @@
   <si>
     <t>51246</t>
   </si>
   <si>
     <t>(712)472-2573</t>
   </si>
   <si>
     <t>71006</t>
   </si>
   <si>
     <t>HyVee Food Store #1573</t>
   </si>
   <si>
     <t>1989 Park Street</t>
   </si>
   <si>
     <t>Sheldon</t>
   </si>
   <si>
     <t>51201</t>
   </si>
   <si>
     <t>(712)324-2516</t>
   </si>
   <si>
-    <t>71012</t>
-[...16 lines deleted...]
-  <si>
     <t>71027</t>
   </si>
   <si>
     <t>Fareway Store #021</t>
   </si>
   <si>
     <t>2603 Park Street</t>
   </si>
   <si>
     <t>(712)324-2711</t>
   </si>
   <si>
     <t>71030</t>
   </si>
   <si>
     <t>Prairie Market</t>
   </si>
   <si>
     <t>120 North Main Street</t>
   </si>
   <si>
     <t>Paullina</t>
   </si>
   <si>
     <t>51046</t>
@@ -6015,71 +5991,62 @@
   <si>
     <t>23145 Highway 5</t>
   </si>
   <si>
     <t>(641)437-1212</t>
   </si>
   <si>
     <t>26003</t>
   </si>
   <si>
     <t>Brothers Market #11</t>
   </si>
   <si>
     <t>207 East Locust Street</t>
   </si>
   <si>
     <t>Bloomfield</t>
   </si>
   <si>
     <t>52537</t>
   </si>
   <si>
     <t>(641)664-2539</t>
   </si>
   <si>
-    <t>51003</t>
-[...1 lines deleted...]
-  <si>
     <t>HyVee Food Store #1180</t>
   </si>
   <si>
     <t>1300 West Burlington Avenue</t>
   </si>
   <si>
     <t>Fairfield</t>
   </si>
   <si>
-    <t>52556</t>
-[...1 lines deleted...]
-  <si>
     <t>(641)472-4119</t>
   </si>
   <si>
-    <t>51004</t>
-[...1 lines deleted...]
-  <si>
     <t>Walmart Supercenter #985</t>
   </si>
   <si>
     <t>2701 West Burllington Avenue</t>
   </si>
   <si>
     <t>(641)472-6858</t>
   </si>
   <si>
     <t>54022</t>
   </si>
   <si>
     <t>Brothers Market #8</t>
   </si>
   <si>
     <t>118 South Main Street</t>
   </si>
   <si>
     <t>Sigourney</t>
   </si>
   <si>
     <t>52591</t>
   </si>
   <si>
     <t>(641)622-2191</t>
@@ -7791,51 +7758,63 @@
   <si>
     <t>(563)285-7740</t>
   </si>
   <si>
     <t>82092</t>
   </si>
   <si>
     <t>Fareway Store #237</t>
   </si>
   <si>
     <t>1301 Eagle Ridge Road</t>
   </si>
   <si>
     <t>Le Claire</t>
   </si>
   <si>
     <t>52753</t>
   </si>
   <si>
     <t>(563)289-1234</t>
   </si>
   <si>
     <t>Iowa WIC Vendor List</t>
   </si>
   <si>
-    <t>Updated: 8/28/2026</t>
+    <t>Updated: 10/1/2026</t>
+  </si>
+  <si>
+    <t>Location</t>
+  </si>
+  <si>
+    <t>48006</t>
+  </si>
+  <si>
+    <t>52316</t>
+  </si>
+  <si>
+    <t>78080</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="DIN 2014"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="DIN 2014"/>
       <family val="2"/>
@@ -7899,93 +7878,93 @@
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="16">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00DCDCDC"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -8041,57 +8020,57 @@
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>323850</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>973398</xdr:colOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>439998</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B36B695-0912-449E-832E-C13E7155AE1E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -8382,19164 +8361,19697 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N547"/>
+  <dimension ref="A1:N545"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M6" sqref="M6"/>
+      <selection pane="bottomLeft" activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="26.42578125" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="4" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="26.42578125" style="4"/>
+    <col min="1" max="1" width="25.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="26.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="17.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="34.7109375" style="2" customWidth="1"/>
+    <col min="5" max="5" width="29.28515625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="26.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="21.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="26.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="25.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="26.42578125" style="2" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="23.28515625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="9.140625" style="2" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="26.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
-      <c r="C1" s="1"/>
-[...6 lines deleted...]
-      <c r="H1" s="15"/>
+      <c r="C1" s="9" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="9"/>
+      <c r="G1" s="9"/>
+      <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-      <c r="J1" s="1"/>
-[...3 lines deleted...]
-      <c r="L1" s="2"/>
+      <c r="J1" s="10" t="s">
+        <v>2577</v>
+      </c>
+      <c r="K1" s="11"/>
+      <c r="L1" s="1"/>
       <c r="M1" s="1"/>
-      <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
-      <c r="C2" s="1"/>
-[...4 lines deleted...]
-      <c r="H2" s="15"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
-      <c r="N2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="1.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
-      <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A4" s="5" t="s">
+      <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="7"/>
-      <c r="D4" s="8" t="s">
+      <c r="C4" s="13"/>
+      <c r="D4" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="E4" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="8" t="s">
+      <c r="F4" s="4" t="s">
+        <v>2578</v>
+      </c>
+      <c r="G4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="H4" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="H4" s="7"/>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="13"/>
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="J4" s="7"/>
-      <c r="K4" s="6" t="s">
+      <c r="K4" s="13"/>
+      <c r="L4" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="L4" s="7"/>
-[...3 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="M4" s="13"/>
+      <c r="N4" s="1"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="10" t="s">
-[...24 lines deleted...]
-      <c r="M5" s="1"/>
+      <c r="B5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="13"/>
+      <c r="D5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K5" s="13"/>
+      <c r="L5" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M5" s="13"/>
+      <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A6" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="13" t="s">
+      <c r="A6" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C6" s="7"/>
-      <c r="D6" s="14" t="s">
+      <c r="C6" s="13"/>
+      <c r="D6" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E6" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="F6" s="14" t="s">
+      <c r="F6" s="8"/>
+      <c r="G6" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="G6" s="13" t="s">
+      <c r="H6" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="H6" s="7"/>
-      <c r="I6" s="13" t="s">
+      <c r="I6" s="13"/>
+      <c r="J6" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="J6" s="7"/>
-[...4 lines deleted...]
-      <c r="M6" s="1"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M6" s="13"/>
+      <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A7" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="13" t="s">
+      <c r="A7" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="7"/>
-      <c r="D7" s="14" t="s">
+      <c r="C7" s="13"/>
+      <c r="D7" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="E7" s="14" t="s">
+      <c r="E7" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="F7" s="14" t="s">
+      <c r="F7" s="8"/>
+      <c r="G7" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="13" t="s">
+      <c r="H7" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="H7" s="7"/>
-      <c r="I7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="J7" s="7"/>
-[...4 lines deleted...]
-      <c r="M7" s="1"/>
+      <c r="K7" s="13"/>
+      <c r="L7" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M7" s="13"/>
+      <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A8" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="13" t="s">
+      <c r="A8" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="C8" s="7"/>
-      <c r="D8" s="14" t="s">
+      <c r="C8" s="13"/>
+      <c r="D8" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="E8" s="14" t="s">
+      <c r="E8" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="F8" s="14" t="s">
+      <c r="F8" s="8"/>
+      <c r="G8" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="G8" s="13" t="s">
+      <c r="H8" s="12" t="s">
         <v>25</v>
       </c>
-      <c r="H8" s="7"/>
-      <c r="I8" s="13" t="s">
+      <c r="I8" s="13"/>
+      <c r="J8" s="12" t="s">
         <v>26</v>
       </c>
-      <c r="J8" s="7"/>
-[...4 lines deleted...]
-      <c r="M8" s="1"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M8" s="13"/>
+      <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A9" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="13" t="s">
+      <c r="A9" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="12" t="s">
         <v>27</v>
       </c>
-      <c r="C9" s="7"/>
-      <c r="D9" s="14" t="s">
+      <c r="C9" s="13"/>
+      <c r="D9" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="F9" s="14" t="s">
+      <c r="F9" s="8"/>
+      <c r="G9" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="G9" s="13" t="s">
+      <c r="H9" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="H9" s="7"/>
-      <c r="I9" s="13" t="s">
+      <c r="I9" s="13"/>
+      <c r="J9" s="12" t="s">
         <v>32</v>
       </c>
-      <c r="J9" s="7"/>
-[...4 lines deleted...]
-      <c r="M9" s="1"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M9" s="13"/>
+      <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A10" s="12" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="13" t="s">
+      <c r="A10" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="12">
+        <v>25038</v>
+      </c>
+      <c r="C10" s="13"/>
+      <c r="D10" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="7"/>
-      <c r="D10" s="14" t="s">
+      <c r="E10" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="E10" s="14" t="s">
+      <c r="F10" s="8"/>
+      <c r="G10" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="F10" s="14" t="s">
+      <c r="H10" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="G10" s="13" t="s">
+      <c r="I10" s="13"/>
+      <c r="J10" s="12" t="s">
         <v>37</v>
       </c>
-      <c r="H10" s="7"/>
-      <c r="I10" s="13" t="s">
+      <c r="K10" s="13"/>
+      <c r="L10" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M10" s="13"/>
+      <c r="N10" s="1"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A11" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="J10" s="7"/>
-[...10 lines deleted...]
-      <c r="B11" s="13" t="s">
+      <c r="C11" s="13"/>
+      <c r="D11" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="C11" s="7"/>
-      <c r="D11" s="14" t="s">
+      <c r="E11" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="E11" s="14" t="s">
+      <c r="F11" s="8"/>
+      <c r="G11" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="12" t="s">
         <v>41</v>
       </c>
-      <c r="F11" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I11" s="13" t="s">
+      <c r="K11" s="13"/>
+      <c r="L11" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M11" s="13"/>
+      <c r="N11" s="1"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A12" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="12" t="s">
         <v>42</v>
       </c>
-      <c r="J11" s="7"/>
-[...10 lines deleted...]
-      <c r="B12" s="13" t="s">
+      <c r="C12" s="13"/>
+      <c r="D12" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="C12" s="7"/>
-      <c r="D12" s="14" t="s">
+      <c r="E12" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="E12" s="14" t="s">
+      <c r="F12" s="8"/>
+      <c r="G12" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="F12" s="14" t="s">
+      <c r="K12" s="13"/>
+      <c r="L12" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="13"/>
+      <c r="N12" s="1"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="13"/>
+      <c r="D13" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="K13" s="13"/>
+      <c r="L13" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M13" s="13"/>
+      <c r="N13" s="1"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A14" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="13"/>
+      <c r="D14" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" s="8"/>
+      <c r="G14" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="12" t="s">
+        <v>57</v>
+      </c>
+      <c r="K14" s="13"/>
+      <c r="L14" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M14" s="13"/>
+      <c r="N14" s="1"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A15" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="13"/>
+      <c r="D15" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="F15" s="8"/>
+      <c r="G15" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="H15" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="K15" s="13"/>
+      <c r="L15" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M15" s="13"/>
+      <c r="N15" s="1"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="12">
+        <v>61015</v>
+      </c>
+      <c r="C16" s="13"/>
+      <c r="D16" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="H16" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="K16" s="13"/>
+      <c r="L16" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M16" s="13"/>
+      <c r="N16" s="1"/>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A17" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="12" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="13"/>
+      <c r="D17" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="F17" s="8"/>
+      <c r="G17" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="H17" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="K17" s="13"/>
+      <c r="L17" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M17" s="13"/>
+      <c r="N17" s="1"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A18" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="13"/>
+      <c r="D18" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" s="8"/>
+      <c r="G18" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="K18" s="13"/>
+      <c r="L18" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M18" s="13"/>
+      <c r="N18" s="1"/>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A19" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="C19" s="13"/>
+      <c r="D19" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="I19" s="13"/>
+      <c r="J19" s="12" t="s">
+        <v>83</v>
+      </c>
+      <c r="K19" s="13"/>
+      <c r="L19" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M19" s="13"/>
+      <c r="N19" s="1"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A20" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="13"/>
+      <c r="D20" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="F20" s="8"/>
+      <c r="G20" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H20" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="K20" s="13"/>
+      <c r="L20" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M20" s="13"/>
+      <c r="N20" s="1"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A21" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="C21" s="13"/>
+      <c r="D21" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H21" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="K21" s="13"/>
+      <c r="L21" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M21" s="13"/>
+      <c r="N21" s="1"/>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A22" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" s="13"/>
+      <c r="D22" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="I22" s="13"/>
+      <c r="J22" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="K22" s="13"/>
+      <c r="L22" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M22" s="13"/>
+      <c r="N22" s="1"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A23" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C23" s="13"/>
+      <c r="D23" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="I23" s="13"/>
+      <c r="J23" s="12" t="s">
+        <v>104</v>
+      </c>
+      <c r="K23" s="13"/>
+      <c r="L23" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M23" s="13"/>
+      <c r="N23" s="1"/>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A24" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C24" s="13"/>
+      <c r="D24" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="F24" s="8"/>
+      <c r="G24" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="G12" s="13" t="s">
+      <c r="H24" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="H12" s="7"/>
-[...21 lines deleted...]
-      <c r="E13" s="14" t="s">
+      <c r="I24" s="13"/>
+      <c r="J24" s="12" t="s">
+        <v>108</v>
+      </c>
+      <c r="K24" s="13"/>
+      <c r="L24" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M24" s="13"/>
+      <c r="N24" s="1"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A25" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C25" s="13"/>
+      <c r="D25" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H25" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I25" s="13"/>
+      <c r="J25" s="12" t="s">
+        <v>114</v>
+      </c>
+      <c r="K25" s="13"/>
+      <c r="L25" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M25" s="13"/>
+      <c r="N25" s="1"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A26" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="C26" s="13"/>
+      <c r="D26" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H26" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="I26" s="13"/>
+      <c r="J26" s="12" t="s">
+        <v>120</v>
+      </c>
+      <c r="K26" s="13"/>
+      <c r="L26" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M26" s="13"/>
+      <c r="N26" s="1"/>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A27" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="12" t="s">
+        <v>121</v>
+      </c>
+      <c r="C27" s="13"/>
+      <c r="D27" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H27" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="I27" s="13"/>
+      <c r="J27" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="K27" s="13"/>
+      <c r="L27" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M27" s="13"/>
+      <c r="N27" s="1"/>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A28" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="C28" s="13"/>
+      <c r="D28" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="H28" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="I28" s="13"/>
+      <c r="J28" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="K28" s="13"/>
+      <c r="L28" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M28" s="13"/>
+      <c r="N28" s="1"/>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A29" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="C29" s="13"/>
+      <c r="D29" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H29" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="I29" s="13"/>
+      <c r="J29" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="K29" s="13"/>
+      <c r="L29" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M29" s="13"/>
+      <c r="N29" s="1"/>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A30" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="C30" s="13"/>
+      <c r="D30" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H30" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="I30" s="13"/>
+      <c r="J30" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="K30" s="13"/>
+      <c r="L30" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M30" s="13"/>
+      <c r="N30" s="1"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A31" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="C31" s="13"/>
+      <c r="D31" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="H31" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="I31" s="13"/>
+      <c r="J31" s="12" t="s">
+        <v>147</v>
+      </c>
+      <c r="K31" s="13"/>
+      <c r="L31" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M31" s="13"/>
+      <c r="N31" s="1"/>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A32" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="C32" s="13"/>
+      <c r="D32" s="8" t="s">
+        <v>149</v>
+      </c>
+      <c r="E32" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H32" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="I32" s="13"/>
+      <c r="J32" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="K32" s="13"/>
+      <c r="L32" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M32" s="13"/>
+      <c r="N32" s="1"/>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A33" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="C33" s="13"/>
+      <c r="D33" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="E33" s="8" t="s">
+        <v>154</v>
+      </c>
+      <c r="F33" s="8"/>
+      <c r="G33" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="I33" s="13"/>
+      <c r="J33" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="K33" s="13"/>
+      <c r="L33" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M33" s="13"/>
+      <c r="N33" s="1"/>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A34" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>156</v>
+      </c>
+      <c r="C34" s="13"/>
+      <c r="D34" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="E34" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="F34" s="8"/>
+      <c r="G34" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H34" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I34" s="13"/>
+      <c r="J34" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="K34" s="13"/>
+      <c r="L34" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M34" s="13"/>
+      <c r="N34" s="1"/>
+    </row>
+    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A35" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="12" t="s">
+        <v>160</v>
+      </c>
+      <c r="C35" s="13"/>
+      <c r="D35" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="E35" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="F35" s="8"/>
+      <c r="G35" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="H35" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="I35" s="13"/>
+      <c r="J35" s="12" t="s">
+        <v>163</v>
+      </c>
+      <c r="K35" s="13"/>
+      <c r="L35" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M35" s="13"/>
+      <c r="N35" s="1"/>
+    </row>
+    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A36" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>164</v>
+      </c>
+      <c r="C36" s="13"/>
+      <c r="D36" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="E36" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F36" s="8"/>
+      <c r="G36" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H36" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="I36" s="13"/>
+      <c r="J36" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="K36" s="13"/>
+      <c r="L36" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M36" s="13"/>
+      <c r="N36" s="1"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A37" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="12" t="s">
+        <v>168</v>
+      </c>
+      <c r="C37" s="13"/>
+      <c r="D37" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="F37" s="8"/>
+      <c r="G37" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H37" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="I37" s="13"/>
+      <c r="J37" s="12" t="s">
+        <v>171</v>
+      </c>
+      <c r="K37" s="13"/>
+      <c r="L37" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M37" s="13"/>
+      <c r="N37" s="1"/>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A38" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="C38" s="13"/>
+      <c r="D38" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="E38" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H38" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="I38" s="13"/>
+      <c r="J38" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="K38" s="13"/>
+      <c r="L38" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M38" s="13"/>
+      <c r="N38" s="1"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A39" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="C39" s="13"/>
+      <c r="D39" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="E39" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="F39" s="8"/>
+      <c r="G39" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H39" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="I39" s="13"/>
+      <c r="J39" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="K39" s="13"/>
+      <c r="L39" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M39" s="13"/>
+      <c r="N39" s="1"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A40" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="12" t="s">
+        <v>180</v>
+      </c>
+      <c r="C40" s="13"/>
+      <c r="D40" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="E40" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="F40" s="8"/>
+      <c r="G40" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H40" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I40" s="13"/>
+      <c r="J40" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="K40" s="13"/>
+      <c r="L40" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M40" s="13"/>
+      <c r="N40" s="1"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A41" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="12" t="s">
+        <v>184</v>
+      </c>
+      <c r="C41" s="13"/>
+      <c r="D41" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H41" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="I41" s="13"/>
+      <c r="J41" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="K41" s="13"/>
+      <c r="L41" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M41" s="13"/>
+      <c r="N41" s="1"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A42" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="12" t="s">
+        <v>188</v>
+      </c>
+      <c r="C42" s="13"/>
+      <c r="D42" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="E42" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H42" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="I42" s="13"/>
+      <c r="J42" s="12" t="s">
+        <v>192</v>
+      </c>
+      <c r="K42" s="13"/>
+      <c r="L42" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M42" s="13"/>
+      <c r="N42" s="1"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A43" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="C43" s="13"/>
+      <c r="D43" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E43" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="F43" s="8"/>
+      <c r="G43" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H43" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I43" s="13"/>
+      <c r="J43" s="12" t="s">
+        <v>196</v>
+      </c>
+      <c r="K43" s="13"/>
+      <c r="L43" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M43" s="13"/>
+      <c r="N43" s="1"/>
+    </row>
+    <row r="44" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A44" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>197</v>
+      </c>
+      <c r="C44" s="13"/>
+      <c r="D44" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E44" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="F44" s="8"/>
+      <c r="G44" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H44" s="12" t="s">
+        <v>200</v>
+      </c>
+      <c r="I44" s="13"/>
+      <c r="J44" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="K44" s="13"/>
+      <c r="L44" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M44" s="13"/>
+      <c r="N44" s="1"/>
+    </row>
+    <row r="45" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A45" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="C45" s="13"/>
+      <c r="D45" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="E45" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H45" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I45" s="13"/>
+      <c r="J45" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="K45" s="13"/>
+      <c r="L45" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M45" s="13"/>
+      <c r="N45" s="1"/>
+    </row>
+    <row r="46" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A46" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C46" s="13"/>
+      <c r="D46" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="E46" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="F46" s="8"/>
+      <c r="G46" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H46" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="I46" s="13"/>
+      <c r="J46" s="12" t="s">
+        <v>209</v>
+      </c>
+      <c r="K46" s="13"/>
+      <c r="L46" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M46" s="13"/>
+      <c r="N46" s="1"/>
+    </row>
+    <row r="47" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A47" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="C47" s="13"/>
+      <c r="D47" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="F47" s="8"/>
+      <c r="G47" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="H47" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="I47" s="13"/>
+      <c r="J47" s="12" t="s">
+        <v>215</v>
+      </c>
+      <c r="K47" s="13"/>
+      <c r="L47" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M47" s="13"/>
+      <c r="N47" s="1"/>
+    </row>
+    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A48" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="C48" s="13"/>
+      <c r="D48" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="H48" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="I48" s="13"/>
+      <c r="J48" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="K48" s="13"/>
+      <c r="L48" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M48" s="13"/>
+      <c r="N48" s="1"/>
+    </row>
+    <row r="49" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A49" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="C49" s="13"/>
+      <c r="D49" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="F49" s="8"/>
+      <c r="G49" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="F13" s="14" t="s">
+      <c r="H49" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="G13" s="13" t="s">
-[...145 lines deleted...]
-      <c r="D18" s="14" t="s">
+      <c r="I49" s="13"/>
+      <c r="J49" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="K49" s="13"/>
+      <c r="L49" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M49" s="13"/>
+      <c r="N49" s="1"/>
+    </row>
+    <row r="50" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A50" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="C50" s="13"/>
+      <c r="D50" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="F50" s="8"/>
+      <c r="G50" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="H50" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="I50" s="13"/>
+      <c r="J50" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="K50" s="13"/>
+      <c r="L50" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M50" s="13"/>
+      <c r="N50" s="1"/>
+    </row>
+    <row r="51" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A51" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="C51" s="13"/>
+      <c r="D51" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="F51" s="8"/>
+      <c r="G51" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="E18" s="14" t="s">
+      <c r="H51" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="I51" s="13"/>
+      <c r="J51" s="12" t="s">
+        <v>234</v>
+      </c>
+      <c r="K51" s="13"/>
+      <c r="L51" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M51" s="13"/>
+      <c r="N51" s="1"/>
+    </row>
+    <row r="52" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A52" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="C52" s="13"/>
+      <c r="D52" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="F52" s="8"/>
+      <c r="G52" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H52" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="I52" s="13"/>
+      <c r="J52" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="K52" s="13"/>
+      <c r="L52" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M52" s="13"/>
+      <c r="N52" s="1"/>
+    </row>
+    <row r="53" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A53" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="C53" s="13"/>
+      <c r="D53" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="E53" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="F53" s="8"/>
+      <c r="G53" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="H53" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="I53" s="13"/>
+      <c r="J53" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="K53" s="13"/>
+      <c r="L53" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M53" s="13"/>
+      <c r="N53" s="1"/>
+    </row>
+    <row r="54" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A54" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="C54" s="13"/>
+      <c r="D54" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="E54" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="F54" s="8"/>
+      <c r="G54" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="H54" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="I54" s="13"/>
+      <c r="J54" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="K54" s="13"/>
+      <c r="L54" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M54" s="13"/>
+      <c r="N54" s="1"/>
+    </row>
+    <row r="55" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A55" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" s="12" t="s">
+        <v>247</v>
+      </c>
+      <c r="C55" s="13"/>
+      <c r="D55" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="E55" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="F55" s="8"/>
+      <c r="G55" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H55" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="I55" s="13"/>
+      <c r="J55" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="K55" s="13"/>
+      <c r="L55" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M55" s="13"/>
+      <c r="N55" s="1"/>
+    </row>
+    <row r="56" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A56" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="C56" s="13"/>
+      <c r="D56" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="E56" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="F56" s="8"/>
+      <c r="G56" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H56" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="I56" s="13"/>
+      <c r="J56" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="K56" s="13"/>
+      <c r="L56" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M56" s="13"/>
+      <c r="N56" s="1"/>
+    </row>
+    <row r="57" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A57" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B57" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="C57" s="13"/>
+      <c r="D57" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="E57" s="8" t="s">
+        <v>257</v>
+      </c>
+      <c r="F57" s="8"/>
+      <c r="G57" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H57" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="I57" s="13"/>
+      <c r="J57" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="K57" s="13"/>
+      <c r="L57" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M57" s="13"/>
+      <c r="N57" s="1"/>
+    </row>
+    <row r="58" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A58" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="C58" s="13"/>
+      <c r="D58" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="E58" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="F58" s="8"/>
+      <c r="G58" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H58" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I58" s="13"/>
+      <c r="J58" s="12" t="s">
+        <v>262</v>
+      </c>
+      <c r="K58" s="13"/>
+      <c r="L58" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M58" s="13"/>
+      <c r="N58" s="1"/>
+    </row>
+    <row r="59" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A59" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C59" s="13"/>
+      <c r="D59" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="E59" s="8" t="s">
+        <v>265</v>
+      </c>
+      <c r="F59" s="8"/>
+      <c r="G59" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H59" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="I59" s="13"/>
+      <c r="J59" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="K59" s="13"/>
+      <c r="L59" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M59" s="13"/>
+      <c r="N59" s="1"/>
+    </row>
+    <row r="60" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A60" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B60" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="C60" s="13"/>
+      <c r="D60" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="E60" s="8" t="s">
+        <v>269</v>
+      </c>
+      <c r="F60" s="8"/>
+      <c r="G60" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H60" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="I60" s="13"/>
+      <c r="J60" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="K60" s="13"/>
+      <c r="L60" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M60" s="13"/>
+      <c r="N60" s="1"/>
+    </row>
+    <row r="61" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A61" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="C61" s="13"/>
+      <c r="D61" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="E61" s="8" t="s">
+        <v>273</v>
+      </c>
+      <c r="F61" s="8"/>
+      <c r="G61" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H61" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="I61" s="13"/>
+      <c r="J61" s="12" t="s">
+        <v>266</v>
+      </c>
+      <c r="K61" s="13"/>
+      <c r="L61" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M61" s="13"/>
+      <c r="N61" s="1"/>
+    </row>
+    <row r="62" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A62" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="C62" s="13"/>
+      <c r="D62" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="E62" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="F62" s="8"/>
+      <c r="G62" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="H62" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="I62" s="13"/>
+      <c r="J62" s="12" t="s">
+        <v>277</v>
+      </c>
+      <c r="K62" s="13"/>
+      <c r="L62" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M62" s="13"/>
+      <c r="N62" s="1"/>
+    </row>
+    <row r="63" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A63" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="C63" s="13"/>
+      <c r="D63" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="E63" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="F63" s="8"/>
+      <c r="G63" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H63" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="I63" s="13"/>
+      <c r="J63" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="K63" s="13"/>
+      <c r="L63" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M63" s="13"/>
+      <c r="N63" s="1"/>
+    </row>
+    <row r="64" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A64" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="C64" s="13"/>
+      <c r="D64" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="E64" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="F64" s="8"/>
+      <c r="G64" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H64" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="I64" s="13"/>
+      <c r="J64" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="K64" s="13"/>
+      <c r="L64" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M64" s="13"/>
+      <c r="N64" s="1"/>
+    </row>
+    <row r="65" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A65" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="C65" s="13"/>
+      <c r="D65" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="E65" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="F65" s="8"/>
+      <c r="G65" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="H65" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="I65" s="13"/>
+      <c r="J65" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="K65" s="13"/>
+      <c r="L65" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M65" s="13"/>
+      <c r="N65" s="1"/>
+    </row>
+    <row r="66" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A66" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="C66" s="13"/>
+      <c r="D66" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="E66" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="F66" s="8"/>
+      <c r="G66" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="H66" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="I66" s="13"/>
+      <c r="J66" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="K66" s="13"/>
+      <c r="L66" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M66" s="13"/>
+      <c r="N66" s="1"/>
+    </row>
+    <row r="67" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A67" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="C67" s="13"/>
+      <c r="D67" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="F67" s="8"/>
+      <c r="G67" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H67" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="I67" s="13"/>
+      <c r="J67" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="K67" s="13"/>
+      <c r="L67" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M67" s="13"/>
+      <c r="N67" s="1"/>
+    </row>
+    <row r="68" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A68" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="C68" s="13"/>
+      <c r="D68" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="E68" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="F68" s="8"/>
+      <c r="G68" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H68" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="I68" s="13"/>
+      <c r="J68" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="K68" s="13"/>
+      <c r="L68" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M68" s="13"/>
+      <c r="N68" s="1"/>
+    </row>
+    <row r="69" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A69" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="C69" s="13"/>
+      <c r="D69" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="E69" s="8" t="s">
+        <v>304</v>
+      </c>
+      <c r="F69" s="8"/>
+      <c r="G69" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H69" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="I69" s="13"/>
+      <c r="J69" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="K69" s="13"/>
+      <c r="L69" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M69" s="13"/>
+      <c r="N69" s="1"/>
+    </row>
+    <row r="70" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A70" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="C70" s="13"/>
+      <c r="D70" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="E70" s="8" t="s">
+        <v>308</v>
+      </c>
+      <c r="F70" s="8"/>
+      <c r="G70" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="H70" s="12" t="s">
+        <v>146</v>
+      </c>
+      <c r="I70" s="13"/>
+      <c r="J70" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="K70" s="13"/>
+      <c r="L70" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M70" s="13"/>
+      <c r="N70" s="1"/>
+    </row>
+    <row r="71" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A71" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="C71" s="13"/>
+      <c r="D71" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="E71" s="8" t="s">
+        <v>312</v>
+      </c>
+      <c r="F71" s="8"/>
+      <c r="G71" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="H71" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I71" s="13"/>
+      <c r="J71" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="K71" s="13"/>
+      <c r="L71" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M71" s="13"/>
+      <c r="N71" s="1"/>
+    </row>
+    <row r="72" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A72" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="C72" s="13"/>
+      <c r="D72" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="E72" s="8" t="s">
+        <v>316</v>
+      </c>
+      <c r="F72" s="8"/>
+      <c r="G72" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="H72" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="I72" s="13"/>
+      <c r="J72" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="K72" s="13"/>
+      <c r="L72" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M72" s="13"/>
+      <c r="N72" s="1"/>
+    </row>
+    <row r="73" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A73" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="12" t="s">
+        <v>318</v>
+      </c>
+      <c r="C73" s="13"/>
+      <c r="D73" s="8" t="s">
+        <v>319</v>
+      </c>
+      <c r="E73" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="F73" s="8"/>
+      <c r="G73" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="H73" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="I73" s="13"/>
+      <c r="J73" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="K73" s="13"/>
+      <c r="L73" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M73" s="13"/>
+      <c r="N73" s="1"/>
+    </row>
+    <row r="74" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A74" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B74" s="12" t="s">
+        <v>322</v>
+      </c>
+      <c r="C74" s="13"/>
+      <c r="D74" s="8" t="s">
+        <v>323</v>
+      </c>
+      <c r="E74" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="F74" s="8"/>
+      <c r="G74" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H74" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="I74" s="13"/>
+      <c r="J74" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="K74" s="13"/>
+      <c r="L74" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M74" s="13"/>
+      <c r="N74" s="1"/>
+    </row>
+    <row r="75" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A75" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="12" t="s">
+        <v>326</v>
+      </c>
+      <c r="C75" s="13"/>
+      <c r="D75" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="E75" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="F75" s="8"/>
+      <c r="G75" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H75" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="I75" s="13"/>
+      <c r="J75" s="12" t="s">
+        <v>329</v>
+      </c>
+      <c r="K75" s="13"/>
+      <c r="L75" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M75" s="13"/>
+      <c r="N75" s="1"/>
+    </row>
+    <row r="76" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A76" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="12" t="s">
+        <v>330</v>
+      </c>
+      <c r="C76" s="13"/>
+      <c r="D76" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="E76" s="8" t="s">
+        <v>332</v>
+      </c>
+      <c r="F76" s="8"/>
+      <c r="G76" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="H76" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="I76" s="13"/>
+      <c r="J76" s="12" t="s">
+        <v>335</v>
+      </c>
+      <c r="K76" s="13"/>
+      <c r="L76" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M76" s="13"/>
+      <c r="N76" s="1"/>
+    </row>
+    <row r="77" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A77" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="C77" s="13"/>
+      <c r="D77" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="E77" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="F77" s="8"/>
+      <c r="G77" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="H77" s="12" t="s">
+        <v>339</v>
+      </c>
+      <c r="I77" s="13"/>
+      <c r="J77" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="K77" s="13"/>
+      <c r="L77" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M77" s="13"/>
+      <c r="N77" s="1"/>
+    </row>
+    <row r="78" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A78" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="C78" s="13"/>
+      <c r="D78" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="E78" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="F78" s="8"/>
+      <c r="G78" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="H78" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="I78" s="13"/>
+      <c r="J78" s="12" t="s">
+        <v>344</v>
+      </c>
+      <c r="K78" s="13"/>
+      <c r="L78" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M78" s="13"/>
+      <c r="N78" s="1"/>
+    </row>
+    <row r="79" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A79" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="12" t="s">
+        <v>345</v>
+      </c>
+      <c r="C79" s="13"/>
+      <c r="D79" s="8" t="s">
+        <v>346</v>
+      </c>
+      <c r="E79" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="F79" s="8"/>
+      <c r="G79" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="H79" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="I79" s="13"/>
+      <c r="J79" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="K79" s="13"/>
+      <c r="L79" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M79" s="13"/>
+      <c r="N79" s="1"/>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A80" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="C80" s="13"/>
+      <c r="D80" s="8" t="s">
+        <v>350</v>
+      </c>
+      <c r="E80" s="8" t="s">
+        <v>351</v>
+      </c>
+      <c r="F80" s="8"/>
+      <c r="G80" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H80" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="I80" s="13"/>
+      <c r="J80" s="12" t="s">
+        <v>352</v>
+      </c>
+      <c r="K80" s="13"/>
+      <c r="L80" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M80" s="13"/>
+      <c r="N80" s="1"/>
+    </row>
+    <row r="81" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A81" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="C81" s="13"/>
+      <c r="D81" s="8" t="s">
+        <v>354</v>
+      </c>
+      <c r="E81" s="8" t="s">
+        <v>355</v>
+      </c>
+      <c r="F81" s="8"/>
+      <c r="G81" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H81" s="12" t="s">
         <v>77</v>
       </c>
-      <c r="F18" s="14" t="s">
-[...86 lines deleted...]
-      <c r="D21" s="14" t="s">
+      <c r="I81" s="13"/>
+      <c r="J81" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="K81" s="13"/>
+      <c r="L81" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M81" s="13"/>
+      <c r="N81" s="1"/>
+    </row>
+    <row r="82" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A82" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B82" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="C82" s="13"/>
+      <c r="D82" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="E82" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="F82" s="8"/>
+      <c r="G82" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H82" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="I82" s="13"/>
+      <c r="J82" s="12" t="s">
+        <v>360</v>
+      </c>
+      <c r="K82" s="13"/>
+      <c r="L82" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M82" s="13"/>
+      <c r="N82" s="1"/>
+    </row>
+    <row r="83" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A83" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B83" s="12" t="s">
+        <v>361</v>
+      </c>
+      <c r="C83" s="13"/>
+      <c r="D83" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="E83" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="F83" s="8"/>
+      <c r="G83" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H83" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="I83" s="13"/>
+      <c r="J83" s="12" t="s">
+        <v>364</v>
+      </c>
+      <c r="K83" s="13"/>
+      <c r="L83" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M83" s="13"/>
+      <c r="N83" s="1"/>
+    </row>
+    <row r="84" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A84" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="12" t="s">
+        <v>365</v>
+      </c>
+      <c r="C84" s="13"/>
+      <c r="D84" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="E84" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="F84" s="8"/>
+      <c r="G84" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="H84" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="I84" s="13"/>
+      <c r="J84" s="12" t="s">
+        <v>368</v>
+      </c>
+      <c r="K84" s="13"/>
+      <c r="L84" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M84" s="13"/>
+      <c r="N84" s="1"/>
+    </row>
+    <row r="85" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A85" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B85" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="C85" s="13"/>
+      <c r="D85" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="E85" s="8" t="s">
+        <v>371</v>
+      </c>
+      <c r="F85" s="8"/>
+      <c r="G85" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H85" s="12" t="s">
+        <v>372</v>
+      </c>
+      <c r="I85" s="13"/>
+      <c r="J85" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="K85" s="13"/>
+      <c r="L85" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M85" s="13"/>
+      <c r="N85" s="1"/>
+    </row>
+    <row r="86" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A86" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" s="12" t="s">
+        <v>374</v>
+      </c>
+      <c r="C86" s="13"/>
+      <c r="D86" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="E86" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="F86" s="8"/>
+      <c r="G86" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H86" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="E21" s="14" t="s">
-[...185 lines deleted...]
-      <c r="E27" s="14" t="s">
+      <c r="I86" s="13"/>
+      <c r="J86" s="12" t="s">
+        <v>377</v>
+      </c>
+      <c r="K86" s="13"/>
+      <c r="L86" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M86" s="13"/>
+      <c r="N86" s="1"/>
+    </row>
+    <row r="87" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A87" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="12" t="s">
+        <v>378</v>
+      </c>
+      <c r="C87" s="13"/>
+      <c r="D87" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="E87" s="8" t="s">
+        <v>380</v>
+      </c>
+      <c r="F87" s="8"/>
+      <c r="G87" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H87" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="I87" s="13"/>
+      <c r="J87" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="K87" s="13"/>
+      <c r="L87" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M87" s="13"/>
+      <c r="N87" s="1"/>
+    </row>
+    <row r="88" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A88" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="12" t="s">
+        <v>382</v>
+      </c>
+      <c r="C88" s="13"/>
+      <c r="D88" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="E88" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="F88" s="8"/>
+      <c r="G88" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H88" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="I88" s="13"/>
+      <c r="J88" s="12" t="s">
+        <v>385</v>
+      </c>
+      <c r="K88" s="13"/>
+      <c r="L88" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M88" s="13"/>
+      <c r="N88" s="1"/>
+    </row>
+    <row r="89" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A89" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B89" s="12" t="s">
+        <v>386</v>
+      </c>
+      <c r="C89" s="13"/>
+      <c r="D89" s="8" t="s">
+        <v>387</v>
+      </c>
+      <c r="E89" s="8" t="s">
+        <v>388</v>
+      </c>
+      <c r="F89" s="8"/>
+      <c r="G89" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="H89" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="I89" s="13"/>
+      <c r="J89" s="12" t="s">
+        <v>389</v>
+      </c>
+      <c r="K89" s="13"/>
+      <c r="L89" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M89" s="13"/>
+      <c r="N89" s="1"/>
+    </row>
+    <row r="90" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A90" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="C90" s="13"/>
+      <c r="D90" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="E90" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="F90" s="8"/>
+      <c r="G90" s="8" t="s">
+        <v>393</v>
+      </c>
+      <c r="H90" s="12" t="s">
+        <v>394</v>
+      </c>
+      <c r="I90" s="13"/>
+      <c r="J90" s="12" t="s">
+        <v>395</v>
+      </c>
+      <c r="K90" s="13"/>
+      <c r="L90" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M90" s="13"/>
+      <c r="N90" s="1"/>
+    </row>
+    <row r="91" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A91" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="C91" s="13"/>
+      <c r="D91" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="E91" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="F91" s="8"/>
+      <c r="G91" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H91" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="I91" s="13"/>
+      <c r="J91" s="12" t="s">
+        <v>399</v>
+      </c>
+      <c r="K91" s="13"/>
+      <c r="L91" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M91" s="13"/>
+      <c r="N91" s="1"/>
+    </row>
+    <row r="92" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A92" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="C92" s="13"/>
+      <c r="D92" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="E92" s="8" t="s">
+        <v>402</v>
+      </c>
+      <c r="F92" s="8"/>
+      <c r="G92" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="H92" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="I92" s="13"/>
+      <c r="J92" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="K92" s="13"/>
+      <c r="L92" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M92" s="13"/>
+      <c r="N92" s="1"/>
+    </row>
+    <row r="93" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A93" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="C93" s="13"/>
+      <c r="D93" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="E93" s="8" t="s">
+        <v>406</v>
+      </c>
+      <c r="F93" s="8"/>
+      <c r="G93" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="H93" s="12" t="s">
+        <v>408</v>
+      </c>
+      <c r="I93" s="13"/>
+      <c r="J93" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="K93" s="13"/>
+      <c r="L93" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M93" s="13"/>
+      <c r="N93" s="1"/>
+    </row>
+    <row r="94" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A94" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="C94" s="13"/>
+      <c r="D94" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="E94" s="8" t="s">
+        <v>412</v>
+      </c>
+      <c r="F94" s="8"/>
+      <c r="G94" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="H94" s="12" t="s">
+        <v>408</v>
+      </c>
+      <c r="I94" s="13"/>
+      <c r="J94" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="K94" s="13"/>
+      <c r="L94" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M94" s="13"/>
+      <c r="N94" s="1"/>
+    </row>
+    <row r="95" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A95" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="C95" s="13"/>
+      <c r="D95" s="8" t="s">
+        <v>415</v>
+      </c>
+      <c r="E95" s="8" t="s">
+        <v>416</v>
+      </c>
+      <c r="F95" s="8"/>
+      <c r="G95" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="H95" s="12" t="s">
+        <v>408</v>
+      </c>
+      <c r="I95" s="13"/>
+      <c r="J95" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="K95" s="13"/>
+      <c r="L95" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M95" s="13"/>
+      <c r="N95" s="1"/>
+    </row>
+    <row r="96" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A96" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="12" t="s">
+        <v>418</v>
+      </c>
+      <c r="C96" s="13"/>
+      <c r="D96" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="E96" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="F96" s="8"/>
+      <c r="G96" s="8" t="s">
+        <v>407</v>
+      </c>
+      <c r="H96" s="12" t="s">
+        <v>408</v>
+      </c>
+      <c r="I96" s="13"/>
+      <c r="J96" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="K96" s="13"/>
+      <c r="L96" s="12" t="s">
         <v>125</v>
       </c>
-      <c r="F27" s="14" t="s">
-[...502 lines deleted...]
-      <c r="I43" s="13" t="s">
+      <c r="M96" s="13"/>
+      <c r="N96" s="1"/>
+    </row>
+    <row r="97" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A97" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" s="12" t="s">
+        <v>422</v>
+      </c>
+      <c r="C97" s="13"/>
+      <c r="D97" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="E97" s="8" t="s">
+        <v>424</v>
+      </c>
+      <c r="F97" s="8"/>
+      <c r="G97" s="8" t="s">
+        <v>425</v>
+      </c>
+      <c r="H97" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="I97" s="13"/>
+      <c r="J97" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="K97" s="13"/>
+      <c r="L97" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M97" s="13"/>
+      <c r="N97" s="1"/>
+    </row>
+    <row r="98" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A98" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="12" t="s">
+        <v>428</v>
+      </c>
+      <c r="C98" s="13"/>
+      <c r="D98" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="E98" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="F98" s="8"/>
+      <c r="G98" s="8" t="s">
+        <v>431</v>
+      </c>
+      <c r="H98" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="I98" s="13"/>
+      <c r="J98" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="K98" s="13"/>
+      <c r="L98" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M98" s="13"/>
+      <c r="N98" s="1"/>
+    </row>
+    <row r="99" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A99" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="B99" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" s="13"/>
+      <c r="D99" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E99" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G99" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H99" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I99" s="13"/>
+      <c r="J99" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K99" s="13"/>
+      <c r="L99" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M99" s="13"/>
+      <c r="N99" s="1"/>
+    </row>
+    <row r="100" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A100" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="C100" s="13"/>
+      <c r="D100" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="E100" s="8" t="s">
+        <v>437</v>
+      </c>
+      <c r="F100" s="8"/>
+      <c r="G100" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="H100" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="I100" s="13"/>
+      <c r="J100" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="K100" s="13"/>
+      <c r="L100" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M100" s="13"/>
+      <c r="N100" s="1"/>
+    </row>
+    <row r="101" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A101" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" s="12" t="s">
+        <v>441</v>
+      </c>
+      <c r="C101" s="13"/>
+      <c r="D101" s="8" t="s">
+        <v>442</v>
+      </c>
+      <c r="E101" s="8" t="s">
+        <v>443</v>
+      </c>
+      <c r="F101" s="8"/>
+      <c r="G101" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="H101" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="I101" s="13"/>
+      <c r="J101" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="K101" s="13"/>
+      <c r="L101" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M101" s="13"/>
+      <c r="N101" s="1"/>
+    </row>
+    <row r="102" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A102" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B102" s="12" t="s">
+        <v>447</v>
+      </c>
+      <c r="C102" s="13"/>
+      <c r="D102" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="E102" s="8" t="s">
+        <v>449</v>
+      </c>
+      <c r="F102" s="8"/>
+      <c r="G102" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="H102" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="I102" s="13"/>
+      <c r="J102" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="K102" s="13"/>
+      <c r="L102" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M102" s="13"/>
+      <c r="N102" s="1"/>
+    </row>
+    <row r="103" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A103" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="C103" s="13"/>
+      <c r="D103" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="E103" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="F103" s="8"/>
+      <c r="G103" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="H103" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="I103" s="13"/>
+      <c r="J103" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="K103" s="13"/>
+      <c r="L103" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M103" s="13"/>
+      <c r="N103" s="1"/>
+    </row>
+    <row r="104" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A104" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="C104" s="13"/>
+      <c r="D104" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="E104" s="8" t="s">
+        <v>457</v>
+      </c>
+      <c r="F104" s="8"/>
+      <c r="G104" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="H104" s="12" t="s">
+        <v>459</v>
+      </c>
+      <c r="I104" s="13"/>
+      <c r="J104" s="12" t="s">
+        <v>460</v>
+      </c>
+      <c r="K104" s="13"/>
+      <c r="L104" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M104" s="13"/>
+      <c r="N104" s="1"/>
+    </row>
+    <row r="105" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A105" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="12" t="s">
+        <v>461</v>
+      </c>
+      <c r="C105" s="13"/>
+      <c r="D105" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="E105" s="8" t="s">
+        <v>463</v>
+      </c>
+      <c r="F105" s="8"/>
+      <c r="G105" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="H105" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="I105" s="13"/>
+      <c r="J105" s="12" t="s">
+        <v>464</v>
+      </c>
+      <c r="K105" s="13"/>
+      <c r="L105" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M105" s="13"/>
+      <c r="N105" s="1"/>
+    </row>
+    <row r="106" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A106" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="12" t="s">
+        <v>465</v>
+      </c>
+      <c r="C106" s="13"/>
+      <c r="D106" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="E106" s="8" t="s">
+        <v>467</v>
+      </c>
+      <c r="F106" s="8"/>
+      <c r="G106" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="H106" s="12" t="s">
+        <v>469</v>
+      </c>
+      <c r="I106" s="13"/>
+      <c r="J106" s="12" t="s">
+        <v>470</v>
+      </c>
+      <c r="K106" s="13"/>
+      <c r="L106" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M106" s="13"/>
+      <c r="N106" s="1"/>
+    </row>
+    <row r="107" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A107" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="12" t="s">
+        <v>471</v>
+      </c>
+      <c r="C107" s="13"/>
+      <c r="D107" s="8" t="s">
+        <v>472</v>
+      </c>
+      <c r="E107" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="F107" s="8"/>
+      <c r="G107" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="H107" s="12" t="s">
+        <v>475</v>
+      </c>
+      <c r="I107" s="13"/>
+      <c r="J107" s="12" t="s">
+        <v>476</v>
+      </c>
+      <c r="K107" s="13"/>
+      <c r="L107" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M107" s="13"/>
+      <c r="N107" s="1"/>
+    </row>
+    <row r="108" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A108" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B108" s="12" t="s">
+        <v>477</v>
+      </c>
+      <c r="C108" s="13"/>
+      <c r="D108" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="E108" s="8" t="s">
+        <v>479</v>
+      </c>
+      <c r="F108" s="8"/>
+      <c r="G108" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="H108" s="12" t="s">
+        <v>469</v>
+      </c>
+      <c r="I108" s="13"/>
+      <c r="J108" s="12" t="s">
+        <v>480</v>
+      </c>
+      <c r="K108" s="13"/>
+      <c r="L108" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M108" s="13"/>
+      <c r="N108" s="1"/>
+    </row>
+    <row r="109" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A109" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="12" t="s">
+        <v>481</v>
+      </c>
+      <c r="C109" s="13"/>
+      <c r="D109" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="E109" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="F109" s="8"/>
+      <c r="G109" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="H109" s="12" t="s">
+        <v>469</v>
+      </c>
+      <c r="I109" s="13"/>
+      <c r="J109" s="12" t="s">
+        <v>484</v>
+      </c>
+      <c r="K109" s="13"/>
+      <c r="L109" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M109" s="13"/>
+      <c r="N109" s="1"/>
+    </row>
+    <row r="110" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A110" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="12" t="s">
+        <v>485</v>
+      </c>
+      <c r="C110" s="13"/>
+      <c r="D110" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="E110" s="8" t="s">
+        <v>487</v>
+      </c>
+      <c r="F110" s="8"/>
+      <c r="G110" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="H110" s="12" t="s">
+        <v>469</v>
+      </c>
+      <c r="I110" s="13"/>
+      <c r="J110" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="K110" s="13"/>
+      <c r="L110" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M110" s="13"/>
+      <c r="N110" s="1"/>
+    </row>
+    <row r="111" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A111" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B111" s="12" t="s">
+        <v>489</v>
+      </c>
+      <c r="C111" s="13"/>
+      <c r="D111" s="8" t="s">
+        <v>490</v>
+      </c>
+      <c r="E111" s="8" t="s">
+        <v>491</v>
+      </c>
+      <c r="F111" s="8"/>
+      <c r="G111" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="H111" s="12" t="s">
+        <v>493</v>
+      </c>
+      <c r="I111" s="13"/>
+      <c r="J111" s="12" t="s">
+        <v>494</v>
+      </c>
+      <c r="K111" s="13"/>
+      <c r="L111" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M111" s="13"/>
+      <c r="N111" s="1"/>
+    </row>
+    <row r="112" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A112" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="12" t="s">
+        <v>495</v>
+      </c>
+      <c r="C112" s="13"/>
+      <c r="D112" s="8" t="s">
+        <v>496</v>
+      </c>
+      <c r="E112" s="8" t="s">
+        <v>497</v>
+      </c>
+      <c r="F112" s="8"/>
+      <c r="G112" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="H112" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="I112" s="13"/>
+      <c r="J112" s="12" t="s">
+        <v>500</v>
+      </c>
+      <c r="K112" s="13"/>
+      <c r="L112" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M112" s="13"/>
+      <c r="N112" s="1"/>
+    </row>
+    <row r="113" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A113" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="12" t="s">
+        <v>501</v>
+      </c>
+      <c r="C113" s="13"/>
+      <c r="D113" s="8" t="s">
+        <v>502</v>
+      </c>
+      <c r="E113" s="8" t="s">
+        <v>503</v>
+      </c>
+      <c r="F113" s="8"/>
+      <c r="G113" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="H113" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="I113" s="13"/>
+      <c r="J113" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="K113" s="13"/>
+      <c r="L113" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M113" s="13"/>
+      <c r="N113" s="1"/>
+    </row>
+    <row r="114" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A114" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="12" t="s">
+        <v>505</v>
+      </c>
+      <c r="C114" s="13"/>
+      <c r="D114" s="8" t="s">
+        <v>506</v>
+      </c>
+      <c r="E114" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="F114" s="8"/>
+      <c r="G114" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="H114" s="12" t="s">
+        <v>499</v>
+      </c>
+      <c r="I114" s="13"/>
+      <c r="J114" s="12" t="s">
+        <v>508</v>
+      </c>
+      <c r="K114" s="13"/>
+      <c r="L114" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M114" s="13"/>
+      <c r="N114" s="1"/>
+    </row>
+    <row r="115" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A115" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B115" s="12" t="s">
+        <v>509</v>
+      </c>
+      <c r="C115" s="13"/>
+      <c r="D115" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="E115" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="F115" s="8"/>
+      <c r="G115" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="H115" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="I115" s="13"/>
+      <c r="J115" s="12" t="s">
+        <v>514</v>
+      </c>
+      <c r="K115" s="13"/>
+      <c r="L115" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M115" s="13"/>
+      <c r="N115" s="1"/>
+    </row>
+    <row r="116" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A116" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B116" s="12" t="s">
+        <v>515</v>
+      </c>
+      <c r="C116" s="13"/>
+      <c r="D116" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="E116" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="F116" s="8"/>
+      <c r="G116" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="H116" s="12" t="s">
+        <v>513</v>
+      </c>
+      <c r="I116" s="13"/>
+      <c r="J116" s="12" t="s">
+        <v>518</v>
+      </c>
+      <c r="K116" s="13"/>
+      <c r="L116" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M116" s="13"/>
+      <c r="N116" s="1"/>
+    </row>
+    <row r="117" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A117" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="12" t="s">
+        <v>519</v>
+      </c>
+      <c r="C117" s="13"/>
+      <c r="D117" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="E117" s="8" t="s">
+        <v>521</v>
+      </c>
+      <c r="F117" s="8"/>
+      <c r="G117" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="H117" s="12" t="s">
+        <v>523</v>
+      </c>
+      <c r="I117" s="13"/>
+      <c r="J117" s="12" t="s">
+        <v>524</v>
+      </c>
+      <c r="K117" s="13"/>
+      <c r="L117" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M117" s="13"/>
+      <c r="N117" s="1"/>
+    </row>
+    <row r="118" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A118" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" s="12" t="s">
+        <v>525</v>
+      </c>
+      <c r="C118" s="13"/>
+      <c r="D118" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="E118" s="8" t="s">
+        <v>527</v>
+      </c>
+      <c r="F118" s="8"/>
+      <c r="G118" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="H118" s="12" t="s">
+        <v>529</v>
+      </c>
+      <c r="I118" s="13"/>
+      <c r="J118" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="K118" s="13"/>
+      <c r="L118" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M118" s="13"/>
+      <c r="N118" s="1"/>
+    </row>
+    <row r="119" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A119" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="12" t="s">
+        <v>531</v>
+      </c>
+      <c r="C119" s="13"/>
+      <c r="D119" s="8" t="s">
+        <v>532</v>
+      </c>
+      <c r="E119" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="F119" s="8"/>
+      <c r="G119" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="H119" s="12" t="s">
+        <v>535</v>
+      </c>
+      <c r="I119" s="13"/>
+      <c r="J119" s="12" t="s">
+        <v>536</v>
+      </c>
+      <c r="K119" s="13"/>
+      <c r="L119" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M119" s="13"/>
+      <c r="N119" s="1"/>
+    </row>
+    <row r="120" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A120" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="12" t="s">
+        <v>537</v>
+      </c>
+      <c r="C120" s="13"/>
+      <c r="D120" s="8" t="s">
+        <v>538</v>
+      </c>
+      <c r="E120" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="F120" s="8"/>
+      <c r="G120" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="H120" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="I120" s="13"/>
+      <c r="J120" s="12" t="s">
+        <v>542</v>
+      </c>
+      <c r="K120" s="13"/>
+      <c r="L120" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M120" s="13"/>
+      <c r="N120" s="1"/>
+    </row>
+    <row r="121" spans="1:14" ht="49.5" x14ac:dyDescent="0.3">
+      <c r="A121" s="5" t="s">
+        <v>543</v>
+      </c>
+      <c r="B121" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" s="13"/>
+      <c r="D121" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G121" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H121" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I121" s="13"/>
+      <c r="J121" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K121" s="13"/>
+      <c r="L121" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M121" s="13"/>
+      <c r="N121" s="1"/>
+    </row>
+    <row r="122" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A122" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="C122" s="13"/>
+      <c r="D122" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="E122" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="F122" s="8"/>
+      <c r="G122" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="H122" s="12" t="s">
+        <v>548</v>
+      </c>
+      <c r="I122" s="13"/>
+      <c r="J122" s="12" t="s">
+        <v>549</v>
+      </c>
+      <c r="K122" s="13"/>
+      <c r="L122" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M122" s="13"/>
+      <c r="N122" s="1"/>
+    </row>
+    <row r="123" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A123" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" s="12" t="s">
+        <v>550</v>
+      </c>
+      <c r="C123" s="13"/>
+      <c r="D123" s="8" t="s">
+        <v>551</v>
+      </c>
+      <c r="E123" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="F123" s="8"/>
+      <c r="G123" s="8" t="s">
+        <v>553</v>
+      </c>
+      <c r="H123" s="12" t="s">
+        <v>554</v>
+      </c>
+      <c r="I123" s="13"/>
+      <c r="J123" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="K123" s="13"/>
+      <c r="L123" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M123" s="13"/>
+      <c r="N123" s="1"/>
+    </row>
+    <row r="124" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A124" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B124" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="C124" s="13"/>
+      <c r="D124" s="8" t="s">
+        <v>557</v>
+      </c>
+      <c r="E124" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="F124" s="8"/>
+      <c r="G124" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="H124" s="12" t="s">
+        <v>548</v>
+      </c>
+      <c r="I124" s="13"/>
+      <c r="J124" s="12" t="s">
+        <v>559</v>
+      </c>
+      <c r="K124" s="13"/>
+      <c r="L124" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M124" s="13"/>
+      <c r="N124" s="1"/>
+    </row>
+    <row r="125" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A125" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" s="12" t="s">
+        <v>560</v>
+      </c>
+      <c r="C125" s="13"/>
+      <c r="D125" s="8" t="s">
+        <v>561</v>
+      </c>
+      <c r="E125" s="8" t="s">
+        <v>562</v>
+      </c>
+      <c r="F125" s="8"/>
+      <c r="G125" s="8" t="s">
+        <v>563</v>
+      </c>
+      <c r="H125" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="I125" s="13"/>
+      <c r="J125" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="K125" s="13"/>
+      <c r="L125" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M125" s="13"/>
+      <c r="N125" s="1"/>
+    </row>
+    <row r="126" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A126" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" s="12" t="s">
+        <v>566</v>
+      </c>
+      <c r="C126" s="13"/>
+      <c r="D126" s="8" t="s">
+        <v>567</v>
+      </c>
+      <c r="E126" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="F126" s="8"/>
+      <c r="G126" s="8" t="s">
+        <v>569</v>
+      </c>
+      <c r="H126" s="12" t="s">
+        <v>570</v>
+      </c>
+      <c r="I126" s="13"/>
+      <c r="J126" s="12" t="s">
+        <v>571</v>
+      </c>
+      <c r="K126" s="13"/>
+      <c r="L126" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M126" s="13"/>
+      <c r="N126" s="1"/>
+    </row>
+    <row r="127" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A127" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B127" s="12" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C127" s="13"/>
+      <c r="D127" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="E127" s="8" t="s">
+        <v>573</v>
+      </c>
+      <c r="F127" s="8"/>
+      <c r="G127" s="8" t="s">
+        <v>574</v>
+      </c>
+      <c r="H127" s="12" t="s">
+        <v>2580</v>
+      </c>
+      <c r="I127" s="13"/>
+      <c r="J127" s="12" t="s">
+        <v>575</v>
+      </c>
+      <c r="K127" s="13"/>
+      <c r="L127" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M127" s="13"/>
+      <c r="N127" s="1"/>
+    </row>
+    <row r="128" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A128" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" s="12" t="s">
+        <v>576</v>
+      </c>
+      <c r="C128" s="13"/>
+      <c r="D128" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="E128" s="8" t="s">
+        <v>578</v>
+      </c>
+      <c r="F128" s="8"/>
+      <c r="G128" s="8" t="s">
+        <v>579</v>
+      </c>
+      <c r="H128" s="12" t="s">
+        <v>580</v>
+      </c>
+      <c r="I128" s="13"/>
+      <c r="J128" s="12" t="s">
+        <v>581</v>
+      </c>
+      <c r="K128" s="13"/>
+      <c r="L128" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M128" s="13"/>
+      <c r="N128" s="1"/>
+    </row>
+    <row r="129" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A129" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="C129" s="13"/>
+      <c r="D129" s="8" t="s">
+        <v>583</v>
+      </c>
+      <c r="E129" s="8" t="s">
+        <v>584</v>
+      </c>
+      <c r="F129" s="8"/>
+      <c r="G129" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="H129" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="I129" s="13"/>
+      <c r="J129" s="12" t="s">
+        <v>587</v>
+      </c>
+      <c r="K129" s="13"/>
+      <c r="L129" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M129" s="13"/>
+      <c r="N129" s="1"/>
+    </row>
+    <row r="130" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A130" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="12" t="s">
+        <v>588</v>
+      </c>
+      <c r="C130" s="13"/>
+      <c r="D130" s="8" t="s">
+        <v>589</v>
+      </c>
+      <c r="E130" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="F130" s="8"/>
+      <c r="G130" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="H130" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="I130" s="13"/>
+      <c r="J130" s="12" t="s">
+        <v>592</v>
+      </c>
+      <c r="K130" s="13"/>
+      <c r="L130" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M130" s="13"/>
+      <c r="N130" s="1"/>
+    </row>
+    <row r="131" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A131" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="C131" s="13"/>
+      <c r="D131" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="E131" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="F131" s="8"/>
+      <c r="G131" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="H131" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="I131" s="13"/>
+      <c r="J131" s="12" t="s">
+        <v>598</v>
+      </c>
+      <c r="K131" s="13"/>
+      <c r="L131" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M131" s="13"/>
+      <c r="N131" s="1"/>
+    </row>
+    <row r="132" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A132" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" s="12" t="s">
+        <v>599</v>
+      </c>
+      <c r="C132" s="13"/>
+      <c r="D132" s="8" t="s">
+        <v>600</v>
+      </c>
+      <c r="E132" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="F132" s="8"/>
+      <c r="G132" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="H132" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="I132" s="13"/>
+      <c r="J132" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="K132" s="13"/>
+      <c r="L132" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M132" s="13"/>
+      <c r="N132" s="1"/>
+    </row>
+    <row r="133" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A133" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="C133" s="13"/>
+      <c r="D133" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="F133" s="8"/>
+      <c r="G133" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="H133" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="I133" s="13"/>
+      <c r="J133" s="12" t="s">
+        <v>606</v>
+      </c>
+      <c r="K133" s="13"/>
+      <c r="L133" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M133" s="13"/>
+      <c r="N133" s="1"/>
+    </row>
+    <row r="134" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A134" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="12" t="s">
+        <v>607</v>
+      </c>
+      <c r="C134" s="13"/>
+      <c r="D134" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="E134" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="F134" s="8"/>
+      <c r="G134" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="H134" s="12" t="s">
+        <v>610</v>
+      </c>
+      <c r="I134" s="13"/>
+      <c r="J134" s="12" t="s">
+        <v>611</v>
+      </c>
+      <c r="K134" s="13"/>
+      <c r="L134" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M134" s="13"/>
+      <c r="N134" s="1"/>
+    </row>
+    <row r="135" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A135" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B135" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="C135" s="13"/>
+      <c r="D135" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="E135" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="F135" s="8"/>
+      <c r="G135" s="8" t="s">
+        <v>615</v>
+      </c>
+      <c r="H135" s="12" t="s">
+        <v>616</v>
+      </c>
+      <c r="I135" s="13"/>
+      <c r="J135" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="K135" s="13"/>
+      <c r="L135" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M135" s="13"/>
+      <c r="N135" s="1"/>
+    </row>
+    <row r="136" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A136" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="12" t="s">
+        <v>618</v>
+      </c>
+      <c r="C136" s="13"/>
+      <c r="D136" s="8" t="s">
+        <v>619</v>
+      </c>
+      <c r="E136" s="8" t="s">
+        <v>620</v>
+      </c>
+      <c r="F136" s="8"/>
+      <c r="G136" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="H136" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="I136" s="13"/>
+      <c r="J136" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="K136" s="13"/>
+      <c r="L136" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M136" s="13"/>
+      <c r="N136" s="1"/>
+    </row>
+    <row r="137" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A137" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" s="12" t="s">
+        <v>622</v>
+      </c>
+      <c r="C137" s="13"/>
+      <c r="D137" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="E137" s="8" t="s">
+        <v>624</v>
+      </c>
+      <c r="F137" s="8"/>
+      <c r="G137" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="H137" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="I137" s="13"/>
+      <c r="J137" s="12" t="s">
+        <v>625</v>
+      </c>
+      <c r="K137" s="13"/>
+      <c r="L137" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M137" s="13"/>
+      <c r="N137" s="1"/>
+    </row>
+    <row r="138" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A138" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B138" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="C138" s="13"/>
+      <c r="D138" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="E138" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="F138" s="8"/>
+      <c r="G138" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="H138" s="12" t="s">
+        <v>586</v>
+      </c>
+      <c r="I138" s="13"/>
+      <c r="J138" s="12" t="s">
+        <v>629</v>
+      </c>
+      <c r="K138" s="13"/>
+      <c r="L138" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M138" s="13"/>
+      <c r="N138" s="1"/>
+    </row>
+    <row r="139" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A139" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" s="12" t="s">
+        <v>630</v>
+      </c>
+      <c r="C139" s="13"/>
+      <c r="D139" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="E139" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="F139" s="8"/>
+      <c r="G139" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="H139" s="12" t="s">
+        <v>634</v>
+      </c>
+      <c r="I139" s="13"/>
+      <c r="J139" s="12" t="s">
+        <v>635</v>
+      </c>
+      <c r="K139" s="13"/>
+      <c r="L139" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M139" s="13"/>
+      <c r="N139" s="1"/>
+    </row>
+    <row r="140" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A140" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B140" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="C140" s="13"/>
+      <c r="D140" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="E140" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="F140" s="8"/>
+      <c r="G140" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="H140" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="I140" s="13"/>
+      <c r="J140" s="12" t="s">
+        <v>639</v>
+      </c>
+      <c r="K140" s="13"/>
+      <c r="L140" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M140" s="13"/>
+      <c r="N140" s="1"/>
+    </row>
+    <row r="141" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A141" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" s="12" t="s">
+        <v>640</v>
+      </c>
+      <c r="C141" s="13"/>
+      <c r="D141" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="E141" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="F141" s="8"/>
+      <c r="G141" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="H141" s="12" t="s">
+        <v>610</v>
+      </c>
+      <c r="I141" s="13"/>
+      <c r="J141" s="12" t="s">
+        <v>643</v>
+      </c>
+      <c r="K141" s="13"/>
+      <c r="L141" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M141" s="13"/>
+      <c r="N141" s="1"/>
+    </row>
+    <row r="142" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A142" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" s="12" t="s">
+        <v>644</v>
+      </c>
+      <c r="C142" s="13"/>
+      <c r="D142" s="8" t="s">
+        <v>645</v>
+      </c>
+      <c r="E142" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="F142" s="8"/>
+      <c r="G142" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="H142" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="I142" s="13"/>
+      <c r="J142" s="12" t="s">
+        <v>647</v>
+      </c>
+      <c r="K142" s="13"/>
+      <c r="L142" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M142" s="13"/>
+      <c r="N142" s="1"/>
+    </row>
+    <row r="143" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A143" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" s="12" t="s">
+        <v>648</v>
+      </c>
+      <c r="C143" s="13"/>
+      <c r="D143" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="E143" s="8" t="s">
+        <v>649</v>
+      </c>
+      <c r="F143" s="8"/>
+      <c r="G143" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="H143" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="I143" s="13"/>
+      <c r="J143" s="12" t="s">
+        <v>650</v>
+      </c>
+      <c r="K143" s="13"/>
+      <c r="L143" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M143" s="13"/>
+      <c r="N143" s="1"/>
+    </row>
+    <row r="144" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A144" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="12" t="s">
+        <v>651</v>
+      </c>
+      <c r="C144" s="13"/>
+      <c r="D144" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="E144" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="F144" s="8"/>
+      <c r="G144" s="8" t="s">
+        <v>615</v>
+      </c>
+      <c r="H144" s="12" t="s">
+        <v>616</v>
+      </c>
+      <c r="I144" s="13"/>
+      <c r="J144" s="12" t="s">
+        <v>654</v>
+      </c>
+      <c r="K144" s="13"/>
+      <c r="L144" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M144" s="13"/>
+      <c r="N144" s="1"/>
+    </row>
+    <row r="145" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A145" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" s="12" t="s">
+        <v>655</v>
+      </c>
+      <c r="C145" s="13"/>
+      <c r="D145" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="E145" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="F145" s="8"/>
+      <c r="G145" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="H145" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="I145" s="13"/>
+      <c r="J145" s="12" t="s">
+        <v>658</v>
+      </c>
+      <c r="K145" s="13"/>
+      <c r="L145" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M145" s="13"/>
+      <c r="N145" s="1"/>
+    </row>
+    <row r="146" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A146" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" s="12" t="s">
+        <v>659</v>
+      </c>
+      <c r="C146" s="13"/>
+      <c r="D146" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="E146" s="8" t="s">
+        <v>661</v>
+      </c>
+      <c r="F146" s="8"/>
+      <c r="G146" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="H146" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="I146" s="13"/>
+      <c r="J146" s="12" t="s">
+        <v>662</v>
+      </c>
+      <c r="K146" s="13"/>
+      <c r="L146" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M146" s="13"/>
+      <c r="N146" s="1"/>
+    </row>
+    <row r="147" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A147" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" s="12" t="s">
+        <v>663</v>
+      </c>
+      <c r="C147" s="13"/>
+      <c r="D147" s="8" t="s">
+        <v>664</v>
+      </c>
+      <c r="E147" s="8" t="s">
+        <v>665</v>
+      </c>
+      <c r="F147" s="8"/>
+      <c r="G147" s="8" t="s">
+        <v>666</v>
+      </c>
+      <c r="H147" s="12" t="s">
+        <v>667</v>
+      </c>
+      <c r="I147" s="13"/>
+      <c r="J147" s="12" t="s">
+        <v>668</v>
+      </c>
+      <c r="K147" s="13"/>
+      <c r="L147" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M147" s="13"/>
+      <c r="N147" s="1"/>
+    </row>
+    <row r="148" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A148" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B148" s="12" t="s">
+        <v>669</v>
+      </c>
+      <c r="C148" s="13"/>
+      <c r="D148" s="8" t="s">
+        <v>670</v>
+      </c>
+      <c r="E148" s="8" t="s">
+        <v>671</v>
+      </c>
+      <c r="F148" s="8"/>
+      <c r="G148" s="8" t="s">
+        <v>672</v>
+      </c>
+      <c r="H148" s="12" t="s">
+        <v>673</v>
+      </c>
+      <c r="I148" s="13"/>
+      <c r="J148" s="12" t="s">
+        <v>674</v>
+      </c>
+      <c r="K148" s="13"/>
+      <c r="L148" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M148" s="13"/>
+      <c r="N148" s="1"/>
+    </row>
+    <row r="149" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A149" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" s="12" t="s">
+        <v>675</v>
+      </c>
+      <c r="C149" s="13"/>
+      <c r="D149" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="E149" s="8" t="s">
+        <v>677</v>
+      </c>
+      <c r="F149" s="8"/>
+      <c r="G149" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="H149" s="12" t="s">
+        <v>679</v>
+      </c>
+      <c r="I149" s="13"/>
+      <c r="J149" s="12" t="s">
+        <v>680</v>
+      </c>
+      <c r="K149" s="13"/>
+      <c r="L149" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M149" s="13"/>
+      <c r="N149" s="1"/>
+    </row>
+    <row r="150" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A150" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B150" s="12" t="s">
+        <v>681</v>
+      </c>
+      <c r="C150" s="13"/>
+      <c r="D150" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="E150" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="F150" s="8"/>
+      <c r="G150" s="8" t="s">
+        <v>678</v>
+      </c>
+      <c r="H150" s="12" t="s">
+        <v>679</v>
+      </c>
+      <c r="I150" s="13"/>
+      <c r="J150" s="12" t="s">
+        <v>684</v>
+      </c>
+      <c r="K150" s="13"/>
+      <c r="L150" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M150" s="13"/>
+      <c r="N150" s="1"/>
+    </row>
+    <row r="151" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A151" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="12" t="s">
+        <v>685</v>
+      </c>
+      <c r="C151" s="13"/>
+      <c r="D151" s="8" t="s">
+        <v>686</v>
+      </c>
+      <c r="E151" s="8" t="s">
+        <v>687</v>
+      </c>
+      <c r="F151" s="8"/>
+      <c r="G151" s="8" t="s">
+        <v>672</v>
+      </c>
+      <c r="H151" s="12" t="s">
+        <v>673</v>
+      </c>
+      <c r="I151" s="13"/>
+      <c r="J151" s="12" t="s">
+        <v>688</v>
+      </c>
+      <c r="K151" s="13"/>
+      <c r="L151" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M151" s="13"/>
+      <c r="N151" s="1"/>
+    </row>
+    <row r="152" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A152" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B152" s="12" t="s">
+        <v>689</v>
+      </c>
+      <c r="C152" s="13"/>
+      <c r="D152" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="E152" s="8" t="s">
+        <v>691</v>
+      </c>
+      <c r="F152" s="8"/>
+      <c r="G152" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H152" s="12" t="s">
+        <v>693</v>
+      </c>
+      <c r="I152" s="13"/>
+      <c r="J152" s="12" t="s">
+        <v>694</v>
+      </c>
+      <c r="K152" s="13"/>
+      <c r="L152" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M152" s="13"/>
+      <c r="N152" s="1"/>
+    </row>
+    <row r="153" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A153" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B153" s="12" t="s">
+        <v>695</v>
+      </c>
+      <c r="C153" s="13"/>
+      <c r="D153" s="8" t="s">
+        <v>696</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>697</v>
+      </c>
+      <c r="F153" s="8"/>
+      <c r="G153" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H153" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="I153" s="13"/>
+      <c r="J153" s="12" t="s">
+        <v>699</v>
+      </c>
+      <c r="K153" s="13"/>
+      <c r="L153" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M153" s="13"/>
+      <c r="N153" s="1"/>
+    </row>
+    <row r="154" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A154" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B154" s="12" t="s">
+        <v>700</v>
+      </c>
+      <c r="C154" s="13"/>
+      <c r="D154" s="8" t="s">
+        <v>701</v>
+      </c>
+      <c r="E154" s="8" t="s">
+        <v>702</v>
+      </c>
+      <c r="F154" s="8"/>
+      <c r="G154" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H154" s="12" t="s">
+        <v>703</v>
+      </c>
+      <c r="I154" s="13"/>
+      <c r="J154" s="12" t="s">
+        <v>704</v>
+      </c>
+      <c r="K154" s="13"/>
+      <c r="L154" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M154" s="13"/>
+      <c r="N154" s="1"/>
+    </row>
+    <row r="155" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A155" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B155" s="12" t="s">
+        <v>705</v>
+      </c>
+      <c r="C155" s="13"/>
+      <c r="D155" s="8" t="s">
+        <v>706</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="F155" s="8"/>
+      <c r="G155" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H155" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="I155" s="13"/>
+      <c r="J155" s="12" t="s">
+        <v>709</v>
+      </c>
+      <c r="K155" s="13"/>
+      <c r="L155" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M155" s="13"/>
+      <c r="N155" s="1"/>
+    </row>
+    <row r="156" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A156" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B156" s="12" t="s">
+        <v>710</v>
+      </c>
+      <c r="C156" s="13"/>
+      <c r="D156" s="8" t="s">
+        <v>711</v>
+      </c>
+      <c r="E156" s="8" t="s">
+        <v>712</v>
+      </c>
+      <c r="F156" s="8"/>
+      <c r="G156" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="H156" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="I156" s="13"/>
+      <c r="J156" s="12" t="s">
+        <v>715</v>
+      </c>
+      <c r="K156" s="13"/>
+      <c r="L156" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M156" s="13"/>
+      <c r="N156" s="1"/>
+    </row>
+    <row r="157" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A157" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B157" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="C157" s="13"/>
+      <c r="D157" s="8" t="s">
+        <v>717</v>
+      </c>
+      <c r="E157" s="8" t="s">
+        <v>718</v>
+      </c>
+      <c r="F157" s="8"/>
+      <c r="G157" s="8" t="s">
+        <v>719</v>
+      </c>
+      <c r="H157" s="12" t="s">
+        <v>720</v>
+      </c>
+      <c r="I157" s="13"/>
+      <c r="J157" s="12" t="s">
+        <v>721</v>
+      </c>
+      <c r="K157" s="13"/>
+      <c r="L157" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M157" s="13"/>
+      <c r="N157" s="1"/>
+    </row>
+    <row r="158" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A158" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B158" s="12" t="s">
+        <v>722</v>
+      </c>
+      <c r="C158" s="13"/>
+      <c r="D158" s="8" t="s">
+        <v>723</v>
+      </c>
+      <c r="E158" s="8" t="s">
+        <v>724</v>
+      </c>
+      <c r="F158" s="8"/>
+      <c r="G158" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H158" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="I158" s="13"/>
+      <c r="J158" s="12" t="s">
+        <v>725</v>
+      </c>
+      <c r="K158" s="13"/>
+      <c r="L158" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M158" s="13"/>
+      <c r="N158" s="1"/>
+    </row>
+    <row r="159" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A159" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" s="12" t="s">
+        <v>726</v>
+      </c>
+      <c r="C159" s="13"/>
+      <c r="D159" s="8" t="s">
+        <v>727</v>
+      </c>
+      <c r="E159" s="8" t="s">
+        <v>728</v>
+      </c>
+      <c r="F159" s="8"/>
+      <c r="G159" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="H159" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="I159" s="13"/>
+      <c r="J159" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="K159" s="13"/>
+      <c r="L159" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M159" s="13"/>
+      <c r="N159" s="1"/>
+    </row>
+    <row r="160" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A160" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B160" s="12" t="s">
+        <v>730</v>
+      </c>
+      <c r="C160" s="13"/>
+      <c r="D160" s="8" t="s">
+        <v>731</v>
+      </c>
+      <c r="E160" s="8" t="s">
+        <v>732</v>
+      </c>
+      <c r="F160" s="8"/>
+      <c r="G160" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H160" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="I160" s="13"/>
+      <c r="J160" s="12" t="s">
+        <v>733</v>
+      </c>
+      <c r="K160" s="13"/>
+      <c r="L160" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M160" s="13"/>
+      <c r="N160" s="1"/>
+    </row>
+    <row r="161" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A161" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B161" s="12" t="s">
+        <v>734</v>
+      </c>
+      <c r="C161" s="13"/>
+      <c r="D161" s="8" t="s">
+        <v>735</v>
+      </c>
+      <c r="E161" s="8" t="s">
+        <v>736</v>
+      </c>
+      <c r="F161" s="8"/>
+      <c r="G161" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H161" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="I161" s="13"/>
+      <c r="J161" s="12" t="s">
+        <v>737</v>
+      </c>
+      <c r="K161" s="13"/>
+      <c r="L161" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M161" s="13"/>
+      <c r="N161" s="1"/>
+    </row>
+    <row r="162" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A162" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B162" s="12" t="s">
+        <v>738</v>
+      </c>
+      <c r="C162" s="13"/>
+      <c r="D162" s="8" t="s">
+        <v>739</v>
+      </c>
+      <c r="E162" s="8" t="s">
+        <v>740</v>
+      </c>
+      <c r="F162" s="8"/>
+      <c r="G162" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="H162" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="I162" s="13"/>
+      <c r="J162" s="12" t="s">
+        <v>741</v>
+      </c>
+      <c r="K162" s="13"/>
+      <c r="L162" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M162" s="13"/>
+      <c r="N162" s="1"/>
+    </row>
+    <row r="163" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A163" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B163" s="12" t="s">
+        <v>742</v>
+      </c>
+      <c r="C163" s="13"/>
+      <c r="D163" s="8" t="s">
+        <v>743</v>
+      </c>
+      <c r="E163" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="F163" s="8"/>
+      <c r="G163" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H163" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="I163" s="13"/>
+      <c r="J163" s="12" t="s">
+        <v>745</v>
+      </c>
+      <c r="K163" s="13"/>
+      <c r="L163" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M163" s="13"/>
+      <c r="N163" s="1"/>
+    </row>
+    <row r="164" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A164" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B164" s="12" t="s">
+        <v>746</v>
+      </c>
+      <c r="C164" s="13"/>
+      <c r="D164" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="E164" s="8" t="s">
+        <v>748</v>
+      </c>
+      <c r="F164" s="8"/>
+      <c r="G164" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H164" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="I164" s="13"/>
+      <c r="J164" s="12" t="s">
+        <v>749</v>
+      </c>
+      <c r="K164" s="13"/>
+      <c r="L164" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M164" s="13"/>
+      <c r="N164" s="1"/>
+    </row>
+    <row r="165" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A165" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" s="12" t="s">
+        <v>750</v>
+      </c>
+      <c r="C165" s="13"/>
+      <c r="D165" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="E165" s="8" t="s">
+        <v>752</v>
+      </c>
+      <c r="F165" s="8"/>
+      <c r="G165" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H165" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="I165" s="13"/>
+      <c r="J165" s="12" t="s">
+        <v>753</v>
+      </c>
+      <c r="K165" s="13"/>
+      <c r="L165" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M165" s="13"/>
+      <c r="N165" s="1"/>
+    </row>
+    <row r="166" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A166" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B166" s="12" t="s">
+        <v>754</v>
+      </c>
+      <c r="C166" s="13"/>
+      <c r="D166" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="E166" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="F166" s="8"/>
+      <c r="G166" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H166" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="I166" s="13"/>
+      <c r="J166" s="12" t="s">
+        <v>757</v>
+      </c>
+      <c r="K166" s="13"/>
+      <c r="L166" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M166" s="13"/>
+      <c r="N166" s="1"/>
+    </row>
+    <row r="167" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A167" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B167" s="12" t="s">
+        <v>758</v>
+      </c>
+      <c r="C167" s="13"/>
+      <c r="D167" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="E167" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="F167" s="8"/>
+      <c r="G167" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H167" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="I167" s="13"/>
+      <c r="J167" s="12" t="s">
+        <v>761</v>
+      </c>
+      <c r="K167" s="13"/>
+      <c r="L167" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M167" s="13"/>
+      <c r="N167" s="1"/>
+    </row>
+    <row r="168" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A168" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B168" s="12" t="s">
+        <v>762</v>
+      </c>
+      <c r="C168" s="13"/>
+      <c r="D168" s="8" t="s">
+        <v>763</v>
+      </c>
+      <c r="E168" s="8" t="s">
+        <v>764</v>
+      </c>
+      <c r="F168" s="8"/>
+      <c r="G168" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H168" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="I168" s="13"/>
+      <c r="J168" s="12" t="s">
+        <v>765</v>
+      </c>
+      <c r="K168" s="13"/>
+      <c r="L168" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M168" s="13"/>
+      <c r="N168" s="1"/>
+    </row>
+    <row r="169" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A169" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B169" s="12" t="s">
+        <v>766</v>
+      </c>
+      <c r="C169" s="13"/>
+      <c r="D169" s="8" t="s">
+        <v>767</v>
+      </c>
+      <c r="E169" s="8" t="s">
+        <v>768</v>
+      </c>
+      <c r="F169" s="8"/>
+      <c r="G169" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H169" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="I169" s="13"/>
+      <c r="J169" s="12" t="s">
+        <v>769</v>
+      </c>
+      <c r="K169" s="13"/>
+      <c r="L169" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M169" s="13"/>
+      <c r="N169" s="1"/>
+    </row>
+    <row r="170" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A170" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" s="12" t="s">
+        <v>770</v>
+      </c>
+      <c r="C170" s="13"/>
+      <c r="D170" s="8" t="s">
+        <v>771</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>772</v>
+      </c>
+      <c r="F170" s="8"/>
+      <c r="G170" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="H170" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="I170" s="13"/>
+      <c r="J170" s="12" t="s">
+        <v>773</v>
+      </c>
+      <c r="K170" s="13"/>
+      <c r="L170" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M170" s="13"/>
+      <c r="N170" s="1"/>
+    </row>
+    <row r="171" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A171" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" s="12" t="s">
+        <v>774</v>
+      </c>
+      <c r="C171" s="13"/>
+      <c r="D171" s="8" t="s">
+        <v>775</v>
+      </c>
+      <c r="E171" s="8" t="s">
+        <v>776</v>
+      </c>
+      <c r="F171" s="8"/>
+      <c r="G171" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H171" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="I171" s="13"/>
+      <c r="J171" s="12" t="s">
+        <v>778</v>
+      </c>
+      <c r="K171" s="13"/>
+      <c r="L171" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M171" s="13"/>
+      <c r="N171" s="1"/>
+    </row>
+    <row r="172" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A172" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B172" s="12" t="s">
+        <v>779</v>
+      </c>
+      <c r="C172" s="13"/>
+      <c r="D172" s="8" t="s">
+        <v>780</v>
+      </c>
+      <c r="E172" s="8" t="s">
+        <v>781</v>
+      </c>
+      <c r="F172" s="8"/>
+      <c r="G172" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H172" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="I172" s="13"/>
+      <c r="J172" s="12" t="s">
+        <v>782</v>
+      </c>
+      <c r="K172" s="13"/>
+      <c r="L172" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M172" s="13"/>
+      <c r="N172" s="1"/>
+    </row>
+    <row r="173" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A173" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B173" s="12" t="s">
+        <v>783</v>
+      </c>
+      <c r="C173" s="13"/>
+      <c r="D173" s="8" t="s">
+        <v>784</v>
+      </c>
+      <c r="E173" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="F173" s="8"/>
+      <c r="G173" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H173" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="I173" s="13"/>
+      <c r="J173" s="12" t="s">
+        <v>786</v>
+      </c>
+      <c r="K173" s="13"/>
+      <c r="L173" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M173" s="13"/>
+      <c r="N173" s="1"/>
+    </row>
+    <row r="174" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A174" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B174" s="12" t="s">
+        <v>787</v>
+      </c>
+      <c r="C174" s="13"/>
+      <c r="D174" s="8" t="s">
+        <v>788</v>
+      </c>
+      <c r="E174" s="8" t="s">
+        <v>789</v>
+      </c>
+      <c r="F174" s="8"/>
+      <c r="G174" s="8" t="s">
+        <v>790</v>
+      </c>
+      <c r="H174" s="12" t="s">
+        <v>791</v>
+      </c>
+      <c r="I174" s="13"/>
+      <c r="J174" s="12" t="s">
+        <v>792</v>
+      </c>
+      <c r="K174" s="13"/>
+      <c r="L174" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M174" s="13"/>
+      <c r="N174" s="1"/>
+    </row>
+    <row r="175" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A175" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B175" s="12" t="s">
+        <v>793</v>
+      </c>
+      <c r="C175" s="13"/>
+      <c r="D175" s="8" t="s">
+        <v>794</v>
+      </c>
+      <c r="E175" s="8" t="s">
+        <v>795</v>
+      </c>
+      <c r="F175" s="8"/>
+      <c r="G175" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H175" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="I175" s="13"/>
+      <c r="J175" s="12" t="s">
+        <v>796</v>
+      </c>
+      <c r="K175" s="13"/>
+      <c r="L175" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M175" s="13"/>
+      <c r="N175" s="1"/>
+    </row>
+    <row r="176" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A176" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B176" s="12" t="s">
+        <v>797</v>
+      </c>
+      <c r="C176" s="13"/>
+      <c r="D176" s="8" t="s">
+        <v>798</v>
+      </c>
+      <c r="E176" s="8" t="s">
+        <v>799</v>
+      </c>
+      <c r="F176" s="8"/>
+      <c r="G176" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H176" s="12" t="s">
+        <v>693</v>
+      </c>
+      <c r="I176" s="13"/>
+      <c r="J176" s="12" t="s">
+        <v>800</v>
+      </c>
+      <c r="K176" s="13"/>
+      <c r="L176" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M176" s="13"/>
+      <c r="N176" s="1"/>
+    </row>
+    <row r="177" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A177" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" s="12" t="s">
+        <v>801</v>
+      </c>
+      <c r="C177" s="13"/>
+      <c r="D177" s="8" t="s">
+        <v>802</v>
+      </c>
+      <c r="E177" s="8" t="s">
+        <v>803</v>
+      </c>
+      <c r="F177" s="8"/>
+      <c r="G177" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H177" s="12" t="s">
+        <v>703</v>
+      </c>
+      <c r="I177" s="13"/>
+      <c r="J177" s="12" t="s">
+        <v>804</v>
+      </c>
+      <c r="K177" s="13"/>
+      <c r="L177" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M177" s="13"/>
+      <c r="N177" s="1"/>
+    </row>
+    <row r="178" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A178" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B178" s="12" t="s">
+        <v>805</v>
+      </c>
+      <c r="C178" s="13"/>
+      <c r="D178" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="E178" s="8" t="s">
+        <v>807</v>
+      </c>
+      <c r="F178" s="8"/>
+      <c r="G178" s="8" t="s">
+        <v>808</v>
+      </c>
+      <c r="H178" s="12" t="s">
+        <v>809</v>
+      </c>
+      <c r="I178" s="13"/>
+      <c r="J178" s="12" t="s">
+        <v>810</v>
+      </c>
+      <c r="K178" s="13"/>
+      <c r="L178" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M178" s="13"/>
+      <c r="N178" s="1"/>
+    </row>
+    <row r="179" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A179" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B179" s="12" t="s">
+        <v>811</v>
+      </c>
+      <c r="C179" s="13"/>
+      <c r="D179" s="8" t="s">
+        <v>812</v>
+      </c>
+      <c r="E179" s="8" t="s">
+        <v>813</v>
+      </c>
+      <c r="F179" s="8"/>
+      <c r="G179" s="8" t="s">
+        <v>814</v>
+      </c>
+      <c r="H179" s="12" t="s">
+        <v>815</v>
+      </c>
+      <c r="I179" s="13"/>
+      <c r="J179" s="12" t="s">
+        <v>816</v>
+      </c>
+      <c r="K179" s="13"/>
+      <c r="L179" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M179" s="13"/>
+      <c r="N179" s="1"/>
+    </row>
+    <row r="180" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A180" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B180" s="12" t="s">
+        <v>817</v>
+      </c>
+      <c r="C180" s="13"/>
+      <c r="D180" s="8" t="s">
+        <v>818</v>
+      </c>
+      <c r="E180" s="8" t="s">
+        <v>819</v>
+      </c>
+      <c r="F180" s="8"/>
+      <c r="G180" s="8" t="s">
+        <v>692</v>
+      </c>
+      <c r="H180" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="I180" s="13"/>
+      <c r="J180" s="12" t="s">
+        <v>820</v>
+      </c>
+      <c r="K180" s="13"/>
+      <c r="L180" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M180" s="13"/>
+      <c r="N180" s="1"/>
+    </row>
+    <row r="181" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A181" s="5" t="s">
+        <v>821</v>
+      </c>
+      <c r="B181" s="14"/>
+      <c r="C181" s="13"/>
+      <c r="D181" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E181" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H181" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I181" s="13"/>
+      <c r="J181" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K181" s="13"/>
+      <c r="L181" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M181" s="13"/>
+      <c r="N181" s="1"/>
+    </row>
+    <row r="182" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A182" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" s="12" t="s">
+        <v>822</v>
+      </c>
+      <c r="C182" s="13"/>
+      <c r="D182" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="E182" s="8" t="s">
+        <v>824</v>
+      </c>
+      <c r="F182" s="8"/>
+      <c r="G182" s="8" t="s">
+        <v>825</v>
+      </c>
+      <c r="H182" s="12" t="s">
+        <v>826</v>
+      </c>
+      <c r="I182" s="13"/>
+      <c r="J182" s="12" t="s">
+        <v>827</v>
+      </c>
+      <c r="K182" s="13"/>
+      <c r="L182" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M182" s="13"/>
+      <c r="N182" s="1"/>
+    </row>
+    <row r="183" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A183" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" s="12" t="s">
+        <v>828</v>
+      </c>
+      <c r="C183" s="13"/>
+      <c r="D183" s="8" t="s">
+        <v>829</v>
+      </c>
+      <c r="E183" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="F183" s="8"/>
+      <c r="G183" s="8" t="s">
+        <v>831</v>
+      </c>
+      <c r="H183" s="12" t="s">
+        <v>832</v>
+      </c>
+      <c r="I183" s="13"/>
+      <c r="J183" s="12" t="s">
+        <v>833</v>
+      </c>
+      <c r="K183" s="13"/>
+      <c r="L183" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M183" s="13"/>
+      <c r="N183" s="1"/>
+    </row>
+    <row r="184" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A184" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B184" s="12" t="s">
+        <v>834</v>
+      </c>
+      <c r="C184" s="13"/>
+      <c r="D184" s="8" t="s">
+        <v>835</v>
+      </c>
+      <c r="E184" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="F184" s="8"/>
+      <c r="G184" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="H184" s="12" t="s">
+        <v>838</v>
+      </c>
+      <c r="I184" s="13"/>
+      <c r="J184" s="12" t="s">
+        <v>839</v>
+      </c>
+      <c r="K184" s="13"/>
+      <c r="L184" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M184" s="13"/>
+      <c r="N184" s="1"/>
+    </row>
+    <row r="185" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A185" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" s="12" t="s">
+        <v>840</v>
+      </c>
+      <c r="C185" s="13"/>
+      <c r="D185" s="8" t="s">
+        <v>841</v>
+      </c>
+      <c r="E185" s="8" t="s">
+        <v>842</v>
+      </c>
+      <c r="F185" s="8"/>
+      <c r="G185" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="H185" s="12" t="s">
+        <v>838</v>
+      </c>
+      <c r="I185" s="13"/>
+      <c r="J185" s="12" t="s">
+        <v>843</v>
+      </c>
+      <c r="K185" s="13"/>
+      <c r="L185" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M185" s="13"/>
+      <c r="N185" s="1"/>
+    </row>
+    <row r="186" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A186" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B186" s="12" t="s">
+        <v>844</v>
+      </c>
+      <c r="C186" s="13"/>
+      <c r="D186" s="8" t="s">
+        <v>845</v>
+      </c>
+      <c r="E186" s="8" t="s">
+        <v>846</v>
+      </c>
+      <c r="F186" s="8"/>
+      <c r="G186" s="8" t="s">
+        <v>837</v>
+      </c>
+      <c r="H186" s="12" t="s">
+        <v>838</v>
+      </c>
+      <c r="I186" s="13"/>
+      <c r="J186" s="12" t="s">
+        <v>847</v>
+      </c>
+      <c r="K186" s="13"/>
+      <c r="L186" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M186" s="13"/>
+      <c r="N186" s="1"/>
+    </row>
+    <row r="187" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A187" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" s="12" t="s">
+        <v>848</v>
+      </c>
+      <c r="C187" s="13"/>
+      <c r="D187" s="8" t="s">
+        <v>849</v>
+      </c>
+      <c r="E187" s="8" t="s">
+        <v>850</v>
+      </c>
+      <c r="F187" s="8"/>
+      <c r="G187" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="H187" s="12" t="s">
+        <v>852</v>
+      </c>
+      <c r="I187" s="13"/>
+      <c r="J187" s="12" t="s">
+        <v>853</v>
+      </c>
+      <c r="K187" s="13"/>
+      <c r="L187" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M187" s="13"/>
+      <c r="N187" s="1"/>
+    </row>
+    <row r="188" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A188" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B188" s="12" t="s">
+        <v>854</v>
+      </c>
+      <c r="C188" s="13"/>
+      <c r="D188" s="8" t="s">
+        <v>855</v>
+      </c>
+      <c r="E188" s="8" t="s">
+        <v>856</v>
+      </c>
+      <c r="F188" s="8"/>
+      <c r="G188" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="H188" s="12" t="s">
+        <v>858</v>
+      </c>
+      <c r="I188" s="13"/>
+      <c r="J188" s="12" t="s">
+        <v>859</v>
+      </c>
+      <c r="K188" s="13"/>
+      <c r="L188" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M188" s="13"/>
+      <c r="N188" s="1"/>
+    </row>
+    <row r="189" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A189" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" s="12" t="s">
+        <v>860</v>
+      </c>
+      <c r="C189" s="13"/>
+      <c r="D189" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="E189" s="8" t="s">
+        <v>862</v>
+      </c>
+      <c r="F189" s="8"/>
+      <c r="G189" s="8" t="s">
+        <v>863</v>
+      </c>
+      <c r="H189" s="12" t="s">
+        <v>864</v>
+      </c>
+      <c r="I189" s="13"/>
+      <c r="J189" s="12" t="s">
+        <v>865</v>
+      </c>
+      <c r="K189" s="13"/>
+      <c r="L189" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M189" s="13"/>
+      <c r="N189" s="1"/>
+    </row>
+    <row r="190" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A190" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B190" s="12" t="s">
+        <v>866</v>
+      </c>
+      <c r="C190" s="13"/>
+      <c r="D190" s="8" t="s">
+        <v>867</v>
+      </c>
+      <c r="E190" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="F190" s="8"/>
+      <c r="G190" s="8" t="s">
+        <v>869</v>
+      </c>
+      <c r="H190" s="12" t="s">
+        <v>870</v>
+      </c>
+      <c r="I190" s="13"/>
+      <c r="J190" s="12" t="s">
+        <v>871</v>
+      </c>
+      <c r="K190" s="13"/>
+      <c r="L190" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M190" s="13"/>
+      <c r="N190" s="1"/>
+    </row>
+    <row r="191" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A191" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B191" s="12" t="s">
+        <v>872</v>
+      </c>
+      <c r="C191" s="13"/>
+      <c r="D191" s="8" t="s">
+        <v>873</v>
+      </c>
+      <c r="E191" s="8" t="s">
+        <v>874</v>
+      </c>
+      <c r="F191" s="8"/>
+      <c r="G191" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="H191" s="12" t="s">
+        <v>876</v>
+      </c>
+      <c r="I191" s="13"/>
+      <c r="J191" s="12" t="s">
+        <v>877</v>
+      </c>
+      <c r="K191" s="13"/>
+      <c r="L191" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M191" s="13"/>
+      <c r="N191" s="1"/>
+    </row>
+    <row r="192" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A192" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B192" s="12" t="s">
+        <v>878</v>
+      </c>
+      <c r="C192" s="13"/>
+      <c r="D192" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="E192" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="F192" s="8"/>
+      <c r="G192" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="H192" s="12" t="s">
+        <v>876</v>
+      </c>
+      <c r="I192" s="13"/>
+      <c r="J192" s="12" t="s">
+        <v>881</v>
+      </c>
+      <c r="K192" s="13"/>
+      <c r="L192" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M192" s="13"/>
+      <c r="N192" s="1"/>
+    </row>
+    <row r="193" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A193" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B193" s="12" t="s">
+        <v>882</v>
+      </c>
+      <c r="C193" s="13"/>
+      <c r="D193" s="8" t="s">
+        <v>883</v>
+      </c>
+      <c r="E193" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="F193" s="8"/>
+      <c r="G193" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="H193" s="12" t="s">
+        <v>886</v>
+      </c>
+      <c r="I193" s="13"/>
+      <c r="J193" s="12" t="s">
+        <v>887</v>
+      </c>
+      <c r="K193" s="13"/>
+      <c r="L193" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M193" s="13"/>
+      <c r="N193" s="1"/>
+    </row>
+    <row r="194" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A194" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" s="12" t="s">
+        <v>888</v>
+      </c>
+      <c r="C194" s="13"/>
+      <c r="D194" s="8" t="s">
+        <v>889</v>
+      </c>
+      <c r="E194" s="8" t="s">
+        <v>890</v>
+      </c>
+      <c r="F194" s="8"/>
+      <c r="G194" s="8" t="s">
+        <v>891</v>
+      </c>
+      <c r="H194" s="12" t="s">
+        <v>892</v>
+      </c>
+      <c r="I194" s="13"/>
+      <c r="J194" s="12" t="s">
+        <v>893</v>
+      </c>
+      <c r="K194" s="13"/>
+      <c r="L194" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M194" s="13"/>
+      <c r="N194" s="1"/>
+    </row>
+    <row r="195" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A195" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B195" s="12" t="s">
+        <v>894</v>
+      </c>
+      <c r="C195" s="13"/>
+      <c r="D195" s="8" t="s">
+        <v>895</v>
+      </c>
+      <c r="E195" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="F195" s="8"/>
+      <c r="G195" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="H195" s="12" t="s">
+        <v>886</v>
+      </c>
+      <c r="I195" s="13"/>
+      <c r="J195" s="12" t="s">
+        <v>897</v>
+      </c>
+      <c r="K195" s="13"/>
+      <c r="L195" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M195" s="13"/>
+      <c r="N195" s="1"/>
+    </row>
+    <row r="196" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A196" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B196" s="12" t="s">
+        <v>898</v>
+      </c>
+      <c r="C196" s="13"/>
+      <c r="D196" s="8" t="s">
+        <v>899</v>
+      </c>
+      <c r="E196" s="8" t="s">
+        <v>900</v>
+      </c>
+      <c r="F196" s="8"/>
+      <c r="G196" s="8" t="s">
+        <v>891</v>
+      </c>
+      <c r="H196" s="12" t="s">
+        <v>892</v>
+      </c>
+      <c r="I196" s="13"/>
+      <c r="J196" s="12" t="s">
+        <v>901</v>
+      </c>
+      <c r="K196" s="13"/>
+      <c r="L196" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M196" s="13"/>
+      <c r="N196" s="1"/>
+    </row>
+    <row r="197" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A197" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B197" s="12" t="s">
+        <v>902</v>
+      </c>
+      <c r="C197" s="13"/>
+      <c r="D197" s="8" t="s">
+        <v>903</v>
+      </c>
+      <c r="E197" s="8" t="s">
+        <v>904</v>
+      </c>
+      <c r="F197" s="8"/>
+      <c r="G197" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="H197" s="12" t="s">
+        <v>886</v>
+      </c>
+      <c r="I197" s="13"/>
+      <c r="J197" s="12" t="s">
+        <v>905</v>
+      </c>
+      <c r="K197" s="13"/>
+      <c r="L197" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M197" s="13"/>
+      <c r="N197" s="1"/>
+    </row>
+    <row r="198" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A198" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B198" s="12" t="s">
+        <v>906</v>
+      </c>
+      <c r="C198" s="13"/>
+      <c r="D198" s="8" t="s">
+        <v>907</v>
+      </c>
+      <c r="E198" s="8" t="s">
+        <v>908</v>
+      </c>
+      <c r="F198" s="8"/>
+      <c r="G198" s="8" t="s">
+        <v>909</v>
+      </c>
+      <c r="H198" s="12" t="s">
+        <v>910</v>
+      </c>
+      <c r="I198" s="13"/>
+      <c r="J198" s="12" t="s">
+        <v>911</v>
+      </c>
+      <c r="K198" s="13"/>
+      <c r="L198" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M198" s="13"/>
+      <c r="N198" s="1"/>
+    </row>
+    <row r="199" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A199" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B199" s="12" t="s">
+        <v>912</v>
+      </c>
+      <c r="C199" s="13"/>
+      <c r="D199" s="8" t="s">
+        <v>913</v>
+      </c>
+      <c r="E199" s="8" t="s">
+        <v>914</v>
+      </c>
+      <c r="F199" s="8"/>
+      <c r="G199" s="8" t="s">
+        <v>915</v>
+      </c>
+      <c r="H199" s="12" t="s">
+        <v>916</v>
+      </c>
+      <c r="I199" s="13"/>
+      <c r="J199" s="12" t="s">
+        <v>917</v>
+      </c>
+      <c r="K199" s="13"/>
+      <c r="L199" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M199" s="13"/>
+      <c r="N199" s="1"/>
+    </row>
+    <row r="200" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A200" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B200" s="12" t="s">
+        <v>918</v>
+      </c>
+      <c r="C200" s="13"/>
+      <c r="D200" s="8" t="s">
+        <v>919</v>
+      </c>
+      <c r="E200" s="8" t="s">
+        <v>920</v>
+      </c>
+      <c r="F200" s="8"/>
+      <c r="G200" s="8" t="s">
+        <v>921</v>
+      </c>
+      <c r="H200" s="12" t="s">
+        <v>922</v>
+      </c>
+      <c r="I200" s="13"/>
+      <c r="J200" s="12" t="s">
+        <v>923</v>
+      </c>
+      <c r="K200" s="13"/>
+      <c r="L200" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M200" s="13"/>
+      <c r="N200" s="1"/>
+    </row>
+    <row r="201" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A201" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" s="12" t="s">
+        <v>924</v>
+      </c>
+      <c r="C201" s="13"/>
+      <c r="D201" s="8" t="s">
+        <v>925</v>
+      </c>
+      <c r="E201" s="8" t="s">
+        <v>926</v>
+      </c>
+      <c r="F201" s="8"/>
+      <c r="G201" s="8" t="s">
+        <v>921</v>
+      </c>
+      <c r="H201" s="12" t="s">
+        <v>922</v>
+      </c>
+      <c r="I201" s="13"/>
+      <c r="J201" s="12" t="s">
+        <v>927</v>
+      </c>
+      <c r="K201" s="13"/>
+      <c r="L201" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M201" s="13"/>
+      <c r="N201" s="1"/>
+    </row>
+    <row r="202" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A202" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B202" s="12" t="s">
+        <v>928</v>
+      </c>
+      <c r="C202" s="13"/>
+      <c r="D202" s="8" t="s">
+        <v>929</v>
+      </c>
+      <c r="E202" s="8" t="s">
+        <v>930</v>
+      </c>
+      <c r="F202" s="8"/>
+      <c r="G202" s="8" t="s">
+        <v>921</v>
+      </c>
+      <c r="H202" s="12" t="s">
+        <v>922</v>
+      </c>
+      <c r="I202" s="13"/>
+      <c r="J202" s="12" t="s">
+        <v>931</v>
+      </c>
+      <c r="K202" s="13"/>
+      <c r="L202" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M202" s="13"/>
+      <c r="N202" s="1"/>
+    </row>
+    <row r="203" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A203" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B203" s="12" t="s">
+        <v>932</v>
+      </c>
+      <c r="C203" s="13"/>
+      <c r="D203" s="8" t="s">
+        <v>933</v>
+      </c>
+      <c r="E203" s="8" t="s">
+        <v>934</v>
+      </c>
+      <c r="F203" s="8"/>
+      <c r="G203" s="8" t="s">
+        <v>935</v>
+      </c>
+      <c r="H203" s="12" t="s">
+        <v>936</v>
+      </c>
+      <c r="I203" s="13"/>
+      <c r="J203" s="12" t="s">
+        <v>937</v>
+      </c>
+      <c r="K203" s="13"/>
+      <c r="L203" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M203" s="13"/>
+      <c r="N203" s="1"/>
+    </row>
+    <row r="204" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A204" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B204" s="12" t="s">
+        <v>938</v>
+      </c>
+      <c r="C204" s="13"/>
+      <c r="D204" s="8" t="s">
+        <v>939</v>
+      </c>
+      <c r="E204" s="8" t="s">
+        <v>940</v>
+      </c>
+      <c r="F204" s="8"/>
+      <c r="G204" s="8" t="s">
+        <v>941</v>
+      </c>
+      <c r="H204" s="12" t="s">
+        <v>942</v>
+      </c>
+      <c r="I204" s="13"/>
+      <c r="J204" s="12" t="s">
+        <v>943</v>
+      </c>
+      <c r="K204" s="13"/>
+      <c r="L204" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M204" s="13"/>
+      <c r="N204" s="1"/>
+    </row>
+    <row r="205" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A205" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="B205" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" s="13"/>
+      <c r="D205" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E205" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G205" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H205" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I205" s="13"/>
+      <c r="J205" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K205" s="13"/>
+      <c r="L205" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M205" s="13"/>
+      <c r="N205" s="1"/>
+    </row>
+    <row r="206" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A206" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B206" s="12" t="s">
+        <v>945</v>
+      </c>
+      <c r="C206" s="13"/>
+      <c r="D206" s="8" t="s">
+        <v>946</v>
+      </c>
+      <c r="E206" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="F206" s="8"/>
+      <c r="G206" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="H206" s="12" t="s">
+        <v>949</v>
+      </c>
+      <c r="I206" s="13"/>
+      <c r="J206" s="12" t="s">
+        <v>950</v>
+      </c>
+      <c r="K206" s="13"/>
+      <c r="L206" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M206" s="13"/>
+      <c r="N206" s="1"/>
+    </row>
+    <row r="207" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A207" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B207" s="12" t="s">
+        <v>951</v>
+      </c>
+      <c r="C207" s="13"/>
+      <c r="D207" s="8" t="s">
+        <v>952</v>
+      </c>
+      <c r="E207" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="F207" s="8"/>
+      <c r="G207" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="H207" s="12" t="s">
+        <v>949</v>
+      </c>
+      <c r="I207" s="13"/>
+      <c r="J207" s="12" t="s">
+        <v>954</v>
+      </c>
+      <c r="K207" s="13"/>
+      <c r="L207" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M207" s="13"/>
+      <c r="N207" s="1"/>
+    </row>
+    <row r="208" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A208" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B208" s="12" t="s">
+        <v>955</v>
+      </c>
+      <c r="C208" s="13"/>
+      <c r="D208" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="E208" s="8" t="s">
+        <v>957</v>
+      </c>
+      <c r="F208" s="8"/>
+      <c r="G208" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="H208" s="12" t="s">
+        <v>949</v>
+      </c>
+      <c r="I208" s="13"/>
+      <c r="J208" s="12" t="s">
+        <v>958</v>
+      </c>
+      <c r="K208" s="13"/>
+      <c r="L208" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M208" s="13"/>
+      <c r="N208" s="1"/>
+    </row>
+    <row r="209" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A209" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B209" s="12" t="s">
+        <v>959</v>
+      </c>
+      <c r="C209" s="13"/>
+      <c r="D209" s="8" t="s">
+        <v>960</v>
+      </c>
+      <c r="E209" s="8" t="s">
+        <v>961</v>
+      </c>
+      <c r="F209" s="8"/>
+      <c r="G209" s="8" t="s">
+        <v>962</v>
+      </c>
+      <c r="H209" s="12" t="s">
+        <v>963</v>
+      </c>
+      <c r="I209" s="13"/>
+      <c r="J209" s="12" t="s">
+        <v>964</v>
+      </c>
+      <c r="K209" s="13"/>
+      <c r="L209" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M209" s="13"/>
+      <c r="N209" s="1"/>
+    </row>
+    <row r="210" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A210" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B210" s="12" t="s">
+        <v>965</v>
+      </c>
+      <c r="C210" s="13"/>
+      <c r="D210" s="8" t="s">
+        <v>966</v>
+      </c>
+      <c r="E210" s="8" t="s">
+        <v>967</v>
+      </c>
+      <c r="F210" s="8"/>
+      <c r="G210" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="H210" s="12" t="s">
+        <v>949</v>
+      </c>
+      <c r="I210" s="13"/>
+      <c r="J210" s="12" t="s">
+        <v>968</v>
+      </c>
+      <c r="K210" s="13"/>
+      <c r="L210" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M210" s="13"/>
+      <c r="N210" s="1"/>
+    </row>
+    <row r="211" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A211" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B211" s="12" t="s">
+        <v>969</v>
+      </c>
+      <c r="C211" s="13"/>
+      <c r="D211" s="8" t="s">
+        <v>970</v>
+      </c>
+      <c r="E211" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="F211" s="8"/>
+      <c r="G211" s="8" t="s">
+        <v>972</v>
+      </c>
+      <c r="H211" s="12" t="s">
+        <v>973</v>
+      </c>
+      <c r="I211" s="13"/>
+      <c r="J211" s="12" t="s">
+        <v>974</v>
+      </c>
+      <c r="K211" s="13"/>
+      <c r="L211" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M211" s="13"/>
+      <c r="N211" s="1"/>
+    </row>
+    <row r="212" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A212" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B212" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="C212" s="13"/>
+      <c r="D212" s="8" t="s">
+        <v>975</v>
+      </c>
+      <c r="E212" s="8" t="s">
+        <v>976</v>
+      </c>
+      <c r="F212" s="8"/>
+      <c r="G212" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="H212" s="12" t="s">
+        <v>978</v>
+      </c>
+      <c r="I212" s="13"/>
+      <c r="J212" s="12" t="s">
+        <v>979</v>
+      </c>
+      <c r="K212" s="13"/>
+      <c r="L212" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M212" s="13"/>
+      <c r="N212" s="1"/>
+    </row>
+    <row r="213" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A213" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B213" s="12" t="s">
+        <v>980</v>
+      </c>
+      <c r="C213" s="13"/>
+      <c r="D213" s="8" t="s">
+        <v>981</v>
+      </c>
+      <c r="E213" s="8" t="s">
+        <v>982</v>
+      </c>
+      <c r="F213" s="8"/>
+      <c r="G213" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="H213" s="12" t="s">
+        <v>978</v>
+      </c>
+      <c r="I213" s="13"/>
+      <c r="J213" s="12" t="s">
+        <v>983</v>
+      </c>
+      <c r="K213" s="13"/>
+      <c r="L213" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M213" s="13"/>
+      <c r="N213" s="1"/>
+    </row>
+    <row r="214" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A214" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B214" s="12" t="s">
+        <v>984</v>
+      </c>
+      <c r="C214" s="13"/>
+      <c r="D214" s="8" t="s">
+        <v>985</v>
+      </c>
+      <c r="E214" s="8" t="s">
+        <v>986</v>
+      </c>
+      <c r="F214" s="8"/>
+      <c r="G214" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="H214" s="12" t="s">
+        <v>978</v>
+      </c>
+      <c r="I214" s="13"/>
+      <c r="J214" s="12" t="s">
+        <v>987</v>
+      </c>
+      <c r="K214" s="13"/>
+      <c r="L214" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M214" s="13"/>
+      <c r="N214" s="1"/>
+    </row>
+    <row r="215" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A215" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B215" s="12" t="s">
+        <v>988</v>
+      </c>
+      <c r="C215" s="13"/>
+      <c r="D215" s="8" t="s">
+        <v>989</v>
+      </c>
+      <c r="E215" s="8" t="s">
+        <v>990</v>
+      </c>
+      <c r="F215" s="8"/>
+      <c r="G215" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="H215" s="12" t="s">
+        <v>992</v>
+      </c>
+      <c r="I215" s="13"/>
+      <c r="J215" s="12" t="s">
+        <v>993</v>
+      </c>
+      <c r="K215" s="13"/>
+      <c r="L215" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M215" s="13"/>
+      <c r="N215" s="1"/>
+    </row>
+    <row r="216" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A216" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B216" s="12" t="s">
+        <v>994</v>
+      </c>
+      <c r="C216" s="13"/>
+      <c r="D216" s="8" t="s">
+        <v>995</v>
+      </c>
+      <c r="E216" s="8" t="s">
+        <v>996</v>
+      </c>
+      <c r="F216" s="8"/>
+      <c r="G216" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="H216" s="12" t="s">
+        <v>978</v>
+      </c>
+      <c r="I216" s="13"/>
+      <c r="J216" s="12" t="s">
+        <v>997</v>
+      </c>
+      <c r="K216" s="13"/>
+      <c r="L216" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M216" s="13"/>
+      <c r="N216" s="1"/>
+    </row>
+    <row r="217" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A217" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B217" s="12" t="s">
+        <v>998</v>
+      </c>
+      <c r="C217" s="13"/>
+      <c r="D217" s="8" t="s">
+        <v>999</v>
+      </c>
+      <c r="E217" s="8" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F217" s="8"/>
+      <c r="G217" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H217" s="12" t="s">
+        <v>1002</v>
+      </c>
+      <c r="I217" s="13"/>
+      <c r="J217" s="12" t="s">
+        <v>1003</v>
+      </c>
+      <c r="K217" s="13"/>
+      <c r="L217" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M217" s="13"/>
+      <c r="N217" s="1"/>
+    </row>
+    <row r="218" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A218" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B218" s="12" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C218" s="13"/>
+      <c r="D218" s="8" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E218" s="8" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F218" s="8"/>
+      <c r="G218" s="8" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H218" s="12" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I218" s="13"/>
+      <c r="J218" s="12" t="s">
+        <v>1009</v>
+      </c>
+      <c r="K218" s="13"/>
+      <c r="L218" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M218" s="13"/>
+      <c r="N218" s="1"/>
+    </row>
+    <row r="219" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A219" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B219" s="12" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C219" s="13"/>
+      <c r="D219" s="8" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E219" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F219" s="8"/>
+      <c r="G219" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H219" s="12" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I219" s="13"/>
+      <c r="J219" s="12" t="s">
+        <v>1015</v>
+      </c>
+      <c r="K219" s="13"/>
+      <c r="L219" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M219" s="13"/>
+      <c r="N219" s="1"/>
+    </row>
+    <row r="220" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A220" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B220" s="12" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C220" s="13"/>
+      <c r="D220" s="8" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E220" s="8" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F220" s="8"/>
+      <c r="G220" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H220" s="12" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I220" s="13"/>
+      <c r="J220" s="12" t="s">
+        <v>1019</v>
+      </c>
+      <c r="K220" s="13"/>
+      <c r="L220" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M220" s="13"/>
+      <c r="N220" s="1"/>
+    </row>
+    <row r="221" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A221" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" s="12" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C221" s="13"/>
+      <c r="D221" s="8" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E221" s="8" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F221" s="8"/>
+      <c r="G221" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H221" s="12" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I221" s="13"/>
+      <c r="J221" s="12" t="s">
+        <v>1023</v>
+      </c>
+      <c r="K221" s="13"/>
+      <c r="L221" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M221" s="13"/>
+      <c r="N221" s="1"/>
+    </row>
+    <row r="222" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A222" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B222" s="12" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C222" s="13"/>
+      <c r="D222" s="8" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E222" s="8" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F222" s="8"/>
+      <c r="G222" s="8" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H222" s="12" t="s">
+        <v>1014</v>
+      </c>
+      <c r="I222" s="13"/>
+      <c r="J222" s="12" t="s">
+        <v>1027</v>
+      </c>
+      <c r="K222" s="13"/>
+      <c r="L222" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M222" s="13"/>
+      <c r="N222" s="1"/>
+    </row>
+    <row r="223" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A223" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B223" s="12" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C223" s="13"/>
+      <c r="D223" s="8" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E223" s="8" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F223" s="8"/>
+      <c r="G223" s="8" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H223" s="12" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I223" s="13"/>
+      <c r="J223" s="12" t="s">
+        <v>1033</v>
+      </c>
+      <c r="K223" s="13"/>
+      <c r="L223" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M223" s="13"/>
+      <c r="N223" s="1"/>
+    </row>
+    <row r="224" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A224" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B224" s="12" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C224" s="13"/>
+      <c r="D224" s="8" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E224" s="8" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F224" s="8"/>
+      <c r="G224" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H224" s="12" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I224" s="13"/>
+      <c r="J224" s="12" t="s">
+        <v>1039</v>
+      </c>
+      <c r="K224" s="13"/>
+      <c r="L224" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M224" s="13"/>
+      <c r="N224" s="1"/>
+    </row>
+    <row r="225" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A225" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B225" s="12" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C225" s="13"/>
+      <c r="D225" s="8" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E225" s="8" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F225" s="8"/>
+      <c r="G225" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H225" s="12" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I225" s="13"/>
+      <c r="J225" s="12" t="s">
+        <v>1043</v>
+      </c>
+      <c r="K225" s="13"/>
+      <c r="L225" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M225" s="13"/>
+      <c r="N225" s="1"/>
+    </row>
+    <row r="226" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A226" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B226" s="12" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C226" s="13"/>
+      <c r="D226" s="8" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E226" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="F226" s="8"/>
+      <c r="G226" s="8" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H226" s="12" t="s">
+        <v>1048</v>
+      </c>
+      <c r="I226" s="13"/>
+      <c r="J226" s="12" t="s">
+        <v>1049</v>
+      </c>
+      <c r="K226" s="13"/>
+      <c r="L226" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M226" s="13"/>
+      <c r="N226" s="1"/>
+    </row>
+    <row r="227" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A227" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B227" s="12" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C227" s="13"/>
+      <c r="D227" s="8" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E227" s="8" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F227" s="8"/>
+      <c r="G227" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H227" s="12" t="s">
+        <v>1038</v>
+      </c>
+      <c r="I227" s="13"/>
+      <c r="J227" s="12" t="s">
+        <v>1053</v>
+      </c>
+      <c r="K227" s="13"/>
+      <c r="L227" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M227" s="13"/>
+      <c r="N227" s="1"/>
+    </row>
+    <row r="228" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A228" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B228" s="12" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C228" s="13"/>
+      <c r="D228" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E228" s="8" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F228" s="8"/>
+      <c r="G228" s="8" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H228" s="12" t="s">
+        <v>1058</v>
+      </c>
+      <c r="I228" s="13"/>
+      <c r="J228" s="12" t="s">
+        <v>1059</v>
+      </c>
+      <c r="K228" s="13"/>
+      <c r="L228" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M228" s="13"/>
+      <c r="N228" s="1"/>
+    </row>
+    <row r="229" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A229" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B229" s="12" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C229" s="13"/>
+      <c r="D229" s="8" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E229" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="F229" s="8"/>
+      <c r="G229" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H229" s="12" t="s">
+        <v>980</v>
+      </c>
+      <c r="I229" s="13"/>
+      <c r="J229" s="12" t="s">
+        <v>1064</v>
+      </c>
+      <c r="K229" s="13"/>
+      <c r="L229" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M229" s="13"/>
+      <c r="N229" s="1"/>
+    </row>
+    <row r="230" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A230" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B230" s="12" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C230" s="13"/>
+      <c r="D230" s="8" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E230" s="8" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F230" s="8"/>
+      <c r="G230" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H230" s="12" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I230" s="13"/>
+      <c r="J230" s="12" t="s">
+        <v>1069</v>
+      </c>
+      <c r="K230" s="13"/>
+      <c r="L230" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M230" s="13"/>
+      <c r="N230" s="1"/>
+    </row>
+    <row r="231" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A231" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B231" s="12" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C231" s="13"/>
+      <c r="D231" s="8" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E231" s="8" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F231" s="8"/>
+      <c r="G231" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H231" s="12" t="s">
+        <v>980</v>
+      </c>
+      <c r="I231" s="13"/>
+      <c r="J231" s="12" t="s">
+        <v>1073</v>
+      </c>
+      <c r="K231" s="13"/>
+      <c r="L231" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M231" s="13"/>
+      <c r="N231" s="1"/>
+    </row>
+    <row r="232" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A232" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B232" s="12" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C232" s="13"/>
+      <c r="D232" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E232" s="8" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F232" s="8"/>
+      <c r="G232" s="8" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H232" s="12" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I232" s="13"/>
+      <c r="J232" s="12" t="s">
+        <v>1079</v>
+      </c>
+      <c r="K232" s="13"/>
+      <c r="L232" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M232" s="13"/>
+      <c r="N232" s="1"/>
+    </row>
+    <row r="233" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A233" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B233" s="12" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C233" s="13"/>
+      <c r="D233" s="8" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E233" s="8" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F233" s="8"/>
+      <c r="G233" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H233" s="12" t="s">
+        <v>980</v>
+      </c>
+      <c r="I233" s="13"/>
+      <c r="J233" s="12" t="s">
+        <v>1083</v>
+      </c>
+      <c r="K233" s="13"/>
+      <c r="L233" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M233" s="13"/>
+      <c r="N233" s="1"/>
+    </row>
+    <row r="234" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A234" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B234" s="12" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C234" s="13"/>
+      <c r="D234" s="8" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E234" s="8" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F234" s="8"/>
+      <c r="G234" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H234" s="12" t="s">
+        <v>980</v>
+      </c>
+      <c r="I234" s="13"/>
+      <c r="J234" s="12" t="s">
+        <v>1087</v>
+      </c>
+      <c r="K234" s="13"/>
+      <c r="L234" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M234" s="13"/>
+      <c r="N234" s="1"/>
+    </row>
+    <row r="235" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A235" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B235" s="12" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C235" s="13"/>
+      <c r="D235" s="8" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E235" s="8" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F235" s="8"/>
+      <c r="G235" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H235" s="12" t="s">
+        <v>980</v>
+      </c>
+      <c r="I235" s="13"/>
+      <c r="J235" s="12" t="s">
+        <v>1091</v>
+      </c>
+      <c r="K235" s="13"/>
+      <c r="L235" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M235" s="13"/>
+      <c r="N235" s="1"/>
+    </row>
+    <row r="236" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A236" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B236" s="12" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C236" s="13"/>
+      <c r="D236" s="8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E236" s="8" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F236" s="8"/>
+      <c r="G236" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H236" s="12" t="s">
+        <v>980</v>
+      </c>
+      <c r="I236" s="13"/>
+      <c r="J236" s="12" t="s">
+        <v>1095</v>
+      </c>
+      <c r="K236" s="13"/>
+      <c r="L236" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M236" s="13"/>
+      <c r="N236" s="1"/>
+    </row>
+    <row r="237" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A237" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B237" s="12" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C237" s="13"/>
+      <c r="D237" s="8" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E237" s="8" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F237" s="8"/>
+      <c r="G237" s="8" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H237" s="12" t="s">
+        <v>1100</v>
+      </c>
+      <c r="I237" s="13"/>
+      <c r="J237" s="12" t="s">
+        <v>1101</v>
+      </c>
+      <c r="K237" s="13"/>
+      <c r="L237" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M237" s="13"/>
+      <c r="N237" s="1"/>
+    </row>
+    <row r="238" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A238" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B238" s="12" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C238" s="13"/>
+      <c r="D238" s="8" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E238" s="8" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F238" s="8"/>
+      <c r="G238" s="8" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H238" s="12" t="s">
+        <v>980</v>
+      </c>
+      <c r="I238" s="13"/>
+      <c r="J238" s="12" t="s">
+        <v>1105</v>
+      </c>
+      <c r="K238" s="13"/>
+      <c r="L238" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M238" s="13"/>
+      <c r="N238" s="1"/>
+    </row>
+    <row r="239" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A239" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B239" s="12" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C239" s="13"/>
+      <c r="D239" s="8" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E239" s="8" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F239" s="8"/>
+      <c r="G239" s="8" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H239" s="12" t="s">
+        <v>1078</v>
+      </c>
+      <c r="I239" s="13"/>
+      <c r="J239" s="12" t="s">
+        <v>1109</v>
+      </c>
+      <c r="K239" s="13"/>
+      <c r="L239" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M239" s="13"/>
+      <c r="N239" s="1"/>
+    </row>
+    <row r="240" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A240" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B240" s="12" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C240" s="13"/>
+      <c r="D240" s="8" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E240" s="8" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F240" s="8"/>
+      <c r="G240" s="8" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H240" s="12" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I240" s="13"/>
+      <c r="J240" s="12" t="s">
+        <v>1115</v>
+      </c>
+      <c r="K240" s="13"/>
+      <c r="L240" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M240" s="13"/>
+      <c r="N240" s="1"/>
+    </row>
+    <row r="241" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A241" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B241" s="12" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C241" s="13"/>
+      <c r="D241" s="8" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E241" s="8" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F241" s="8"/>
+      <c r="G241" s="8" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H241" s="12" t="s">
+        <v>1120</v>
+      </c>
+      <c r="I241" s="13"/>
+      <c r="J241" s="12" t="s">
+        <v>1121</v>
+      </c>
+      <c r="K241" s="13"/>
+      <c r="L241" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M241" s="13"/>
+      <c r="N241" s="1"/>
+    </row>
+    <row r="242" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A242" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B242" s="12" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C242" s="13"/>
+      <c r="D242" s="8" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E242" s="8" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F242" s="8"/>
+      <c r="G242" s="8" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H242" s="12" t="s">
+        <v>1120</v>
+      </c>
+      <c r="I242" s="13"/>
+      <c r="J242" s="12" t="s">
+        <v>1125</v>
+      </c>
+      <c r="K242" s="13"/>
+      <c r="L242" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M242" s="13"/>
+      <c r="N242" s="1"/>
+    </row>
+    <row r="243" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A243" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B243" s="12" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C243" s="13"/>
+      <c r="D243" s="8" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E243" s="8" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F243" s="8"/>
+      <c r="G243" s="8" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H243" s="12" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I243" s="13"/>
+      <c r="J243" s="12" t="s">
+        <v>1131</v>
+      </c>
+      <c r="K243" s="13"/>
+      <c r="L243" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M243" s="13"/>
+      <c r="N243" s="1"/>
+    </row>
+    <row r="244" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A244" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B244" s="12" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C244" s="13"/>
+      <c r="D244" s="8" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E244" s="8" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F244" s="8"/>
+      <c r="G244" s="8" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H244" s="12" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I244" s="13"/>
+      <c r="J244" s="12" t="s">
+        <v>1137</v>
+      </c>
+      <c r="K244" s="13"/>
+      <c r="L244" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M244" s="13"/>
+      <c r="N244" s="1"/>
+    </row>
+    <row r="245" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A245" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B245" s="12" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C245" s="13"/>
+      <c r="D245" s="8" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E245" s="8" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F245" s="8"/>
+      <c r="G245" s="8" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H245" s="12" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I245" s="13"/>
+      <c r="J245" s="12" t="s">
+        <v>1143</v>
+      </c>
+      <c r="K245" s="13"/>
+      <c r="L245" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M245" s="13"/>
+      <c r="N245" s="1"/>
+    </row>
+    <row r="246" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A246" s="5" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B246" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" s="13"/>
+      <c r="D246" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E246" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G246" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H246" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I246" s="13"/>
+      <c r="J246" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K246" s="13"/>
+      <c r="L246" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M246" s="13"/>
+      <c r="N246" s="1"/>
+    </row>
+    <row r="247" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A247" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B247" s="12" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C247" s="13"/>
+      <c r="D247" s="8" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E247" s="8" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F247" s="8"/>
+      <c r="G247" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H247" s="12" t="s">
+        <v>1149</v>
+      </c>
+      <c r="I247" s="13"/>
+      <c r="J247" s="12" t="s">
+        <v>1150</v>
+      </c>
+      <c r="K247" s="13"/>
+      <c r="L247" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M247" s="13"/>
+      <c r="N247" s="1"/>
+    </row>
+    <row r="248" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A248" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B248" s="12" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C248" s="13"/>
+      <c r="D248" s="8" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E248" s="8" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F248" s="8"/>
+      <c r="G248" s="8" t="s">
+        <v>1148</v>
+      </c>
+      <c r="H248" s="12" t="s">
+        <v>1149</v>
+      </c>
+      <c r="I248" s="13"/>
+      <c r="J248" s="12" t="s">
+        <v>1154</v>
+      </c>
+      <c r="K248" s="13"/>
+      <c r="L248" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M248" s="13"/>
+      <c r="N248" s="1"/>
+    </row>
+    <row r="249" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A249" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B249" s="12" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C249" s="13"/>
+      <c r="D249" s="8" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E249" s="8" t="s">
+        <v>1157</v>
+      </c>
+      <c r="F249" s="8"/>
+      <c r="G249" s="8" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H249" s="12" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I249" s="13"/>
+      <c r="J249" s="12" t="s">
+        <v>1160</v>
+      </c>
+      <c r="K249" s="13"/>
+      <c r="L249" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M249" s="13"/>
+      <c r="N249" s="1"/>
+    </row>
+    <row r="250" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A250" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B250" s="12" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C250" s="13"/>
+      <c r="D250" s="8" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E250" s="8" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F250" s="8"/>
+      <c r="G250" s="8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H250" s="12" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I250" s="13"/>
+      <c r="J250" s="12" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K250" s="13"/>
+      <c r="L250" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M250" s="13"/>
+      <c r="N250" s="1"/>
+    </row>
+    <row r="251" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A251" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B251" s="12" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C251" s="13"/>
+      <c r="D251" s="8" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E251" s="8" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F251" s="8"/>
+      <c r="G251" s="8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H251" s="12" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I251" s="13"/>
+      <c r="J251" s="12" t="s">
+        <v>1170</v>
+      </c>
+      <c r="K251" s="13"/>
+      <c r="L251" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M251" s="13"/>
+      <c r="N251" s="1"/>
+    </row>
+    <row r="252" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A252" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B252" s="12" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C252" s="13"/>
+      <c r="D252" s="8" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E252" s="8" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F252" s="8"/>
+      <c r="G252" s="8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H252" s="12" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I252" s="13"/>
+      <c r="J252" s="12" t="s">
+        <v>1174</v>
+      </c>
+      <c r="K252" s="13"/>
+      <c r="L252" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M252" s="13"/>
+      <c r="N252" s="1"/>
+    </row>
+    <row r="253" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A253" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B253" s="12" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C253" s="13"/>
+      <c r="D253" s="8" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E253" s="8" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F253" s="8"/>
+      <c r="G253" s="8" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H253" s="12" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I253" s="13"/>
+      <c r="J253" s="12" t="s">
+        <v>1178</v>
+      </c>
+      <c r="K253" s="13"/>
+      <c r="L253" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M253" s="13"/>
+      <c r="N253" s="1"/>
+    </row>
+    <row r="254" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A254" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B254" s="12" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C254" s="13"/>
+      <c r="D254" s="8" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E254" s="8" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F254" s="8"/>
+      <c r="G254" s="8" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H254" s="12" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I254" s="13"/>
+      <c r="J254" s="12" t="s">
+        <v>1184</v>
+      </c>
+      <c r="K254" s="13"/>
+      <c r="L254" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M254" s="13"/>
+      <c r="N254" s="1"/>
+    </row>
+    <row r="255" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A255" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B255" s="12" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C255" s="13"/>
+      <c r="D255" s="8" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E255" s="8" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F255" s="8"/>
+      <c r="G255" s="8" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H255" s="12" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I255" s="13"/>
+      <c r="J255" s="12" t="s">
+        <v>1188</v>
+      </c>
+      <c r="K255" s="13"/>
+      <c r="L255" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M255" s="13"/>
+      <c r="N255" s="1"/>
+    </row>
+    <row r="256" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A256" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B256" s="12" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C256" s="13"/>
+      <c r="D256" s="8" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E256" s="8" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F256" s="8"/>
+      <c r="G256" s="8" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H256" s="12" t="s">
+        <v>1183</v>
+      </c>
+      <c r="I256" s="13"/>
+      <c r="J256" s="12" t="s">
+        <v>1192</v>
+      </c>
+      <c r="K256" s="13"/>
+      <c r="L256" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M256" s="13"/>
+      <c r="N256" s="1"/>
+    </row>
+    <row r="257" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A257" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B257" s="12" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C257" s="13"/>
+      <c r="D257" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E257" s="8" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F257" s="8"/>
+      <c r="G257" s="8" t="s">
+        <v>1196</v>
+      </c>
+      <c r="H257" s="12" t="s">
+        <v>1197</v>
+      </c>
+      <c r="I257" s="13"/>
+      <c r="J257" s="12" t="s">
+        <v>1198</v>
+      </c>
+      <c r="K257" s="13"/>
+      <c r="L257" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M257" s="13"/>
+      <c r="N257" s="1"/>
+    </row>
+    <row r="258" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A258" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B258" s="12" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C258" s="13"/>
+      <c r="D258" s="8" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E258" s="8" t="s">
+        <v>1201</v>
+      </c>
+      <c r="F258" s="8"/>
+      <c r="G258" s="8" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H258" s="12" t="s">
+        <v>1203</v>
+      </c>
+      <c r="I258" s="13"/>
+      <c r="J258" s="12" t="s">
+        <v>1204</v>
+      </c>
+      <c r="K258" s="13"/>
+      <c r="L258" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M258" s="13"/>
+      <c r="N258" s="1"/>
+    </row>
+    <row r="259" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A259" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B259" s="12" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C259" s="13"/>
+      <c r="D259" s="8" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E259" s="8" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F259" s="8"/>
+      <c r="G259" s="8" t="s">
+        <v>1202</v>
+      </c>
+      <c r="H259" s="12" t="s">
+        <v>1203</v>
+      </c>
+      <c r="I259" s="13"/>
+      <c r="J259" s="12" t="s">
+        <v>1208</v>
+      </c>
+      <c r="K259" s="13"/>
+      <c r="L259" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M259" s="13"/>
+      <c r="N259" s="1"/>
+    </row>
+    <row r="260" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A260" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B260" s="12" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C260" s="13"/>
+      <c r="D260" s="8" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E260" s="8" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F260" s="8"/>
+      <c r="G260" s="8" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H260" s="12" t="s">
+        <v>1213</v>
+      </c>
+      <c r="I260" s="13"/>
+      <c r="J260" s="12" t="s">
+        <v>1214</v>
+      </c>
+      <c r="K260" s="13"/>
+      <c r="L260" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M260" s="13"/>
+      <c r="N260" s="1"/>
+    </row>
+    <row r="261" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A261" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B261" s="12" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C261" s="13"/>
+      <c r="D261" s="8" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E261" s="8" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F261" s="8"/>
+      <c r="G261" s="8" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H261" s="12" t="s">
+        <v>1219</v>
+      </c>
+      <c r="I261" s="13"/>
+      <c r="J261" s="12" t="s">
+        <v>1220</v>
+      </c>
+      <c r="K261" s="13"/>
+      <c r="L261" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M261" s="13"/>
+      <c r="N261" s="1"/>
+    </row>
+    <row r="262" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A262" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B262" s="12" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C262" s="13"/>
+      <c r="D262" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E262" s="8" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F262" s="8"/>
+      <c r="G262" s="8" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H262" s="12" t="s">
+        <v>1224</v>
+      </c>
+      <c r="I262" s="13"/>
+      <c r="J262" s="12" t="s">
+        <v>1225</v>
+      </c>
+      <c r="K262" s="13"/>
+      <c r="L262" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M262" s="13"/>
+      <c r="N262" s="1"/>
+    </row>
+    <row r="263" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A263" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B263" s="12" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C263" s="13"/>
+      <c r="D263" s="8" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E263" s="8" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F263" s="8"/>
+      <c r="G263" s="8" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H263" s="12" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I263" s="13"/>
+      <c r="J263" s="12" t="s">
+        <v>1231</v>
+      </c>
+      <c r="K263" s="13"/>
+      <c r="L263" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M263" s="13"/>
+      <c r="N263" s="1"/>
+    </row>
+    <row r="264" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A264" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B264" s="12" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C264" s="13"/>
+      <c r="D264" s="8" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E264" s="8" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F264" s="8"/>
+      <c r="G264" s="8" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H264" s="12" t="s">
+        <v>1230</v>
+      </c>
+      <c r="I264" s="13"/>
+      <c r="J264" s="12" t="s">
+        <v>1235</v>
+      </c>
+      <c r="K264" s="13"/>
+      <c r="L264" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M264" s="13"/>
+      <c r="N264" s="1"/>
+    </row>
+    <row r="265" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A265" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B265" s="12" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C265" s="13"/>
+      <c r="D265" s="8" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E265" s="8" t="s">
+        <v>1238</v>
+      </c>
+      <c r="F265" s="8"/>
+      <c r="G265" s="8" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H265" s="12" t="s">
+        <v>1240</v>
+      </c>
+      <c r="I265" s="13"/>
+      <c r="J265" s="12" t="s">
+        <v>1241</v>
+      </c>
+      <c r="K265" s="13"/>
+      <c r="L265" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M265" s="13"/>
+      <c r="N265" s="1"/>
+    </row>
+    <row r="266" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A266" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B266" s="12" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C266" s="13"/>
+      <c r="D266" s="8" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E266" s="8" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F266" s="8"/>
+      <c r="G266" s="8" t="s">
+        <v>1245</v>
+      </c>
+      <c r="H266" s="12" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I266" s="13"/>
+      <c r="J266" s="12" t="s">
+        <v>1247</v>
+      </c>
+      <c r="K266" s="13"/>
+      <c r="L266" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M266" s="13"/>
+      <c r="N266" s="1"/>
+    </row>
+    <row r="267" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A267" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B267" s="12" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C267" s="13"/>
+      <c r="D267" s="8" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E267" s="8" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F267" s="8"/>
+      <c r="G267" s="8" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H267" s="12" t="s">
+        <v>1252</v>
+      </c>
+      <c r="I267" s="13"/>
+      <c r="J267" s="12" t="s">
+        <v>1253</v>
+      </c>
+      <c r="K267" s="13"/>
+      <c r="L267" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M267" s="13"/>
+      <c r="N267" s="1"/>
+    </row>
+    <row r="268" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A268" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B268" s="12" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C268" s="13"/>
+      <c r="D268" s="8" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E268" s="8" t="s">
+        <v>1256</v>
+      </c>
+      <c r="F268" s="8"/>
+      <c r="G268" s="8" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H268" s="12" t="s">
+        <v>1258</v>
+      </c>
+      <c r="I268" s="13"/>
+      <c r="J268" s="12" t="s">
+        <v>1259</v>
+      </c>
+      <c r="K268" s="13"/>
+      <c r="L268" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M268" s="13"/>
+      <c r="N268" s="1"/>
+    </row>
+    <row r="269" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A269" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B269" s="12" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C269" s="13"/>
+      <c r="D269" s="8" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E269" s="8" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F269" s="8"/>
+      <c r="G269" s="8" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H269" s="12" t="s">
+        <v>1264</v>
+      </c>
+      <c r="I269" s="13"/>
+      <c r="J269" s="12" t="s">
+        <v>1265</v>
+      </c>
+      <c r="K269" s="13"/>
+      <c r="L269" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M269" s="13"/>
+      <c r="N269" s="1"/>
+    </row>
+    <row r="270" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A270" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B270" s="12" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C270" s="13"/>
+      <c r="D270" s="8" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E270" s="8" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F270" s="8"/>
+      <c r="G270" s="8" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H270" s="12" t="s">
+        <v>1270</v>
+      </c>
+      <c r="I270" s="13"/>
+      <c r="J270" s="12" t="s">
+        <v>1271</v>
+      </c>
+      <c r="K270" s="13"/>
+      <c r="L270" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M270" s="13"/>
+      <c r="N270" s="1"/>
+    </row>
+    <row r="271" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A271" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B271" s="12" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C271" s="13"/>
+      <c r="D271" s="8" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E271" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F271" s="8"/>
+      <c r="G271" s="8" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H271" s="12" t="s">
+        <v>1276</v>
+      </c>
+      <c r="I271" s="13"/>
+      <c r="J271" s="12" t="s">
+        <v>1277</v>
+      </c>
+      <c r="K271" s="13"/>
+      <c r="L271" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M271" s="13"/>
+      <c r="N271" s="1"/>
+    </row>
+    <row r="272" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A272" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B272" s="12" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C272" s="13"/>
+      <c r="D272" s="8" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E272" s="8" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F272" s="8"/>
+      <c r="G272" s="8" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H272" s="12" t="s">
+        <v>1264</v>
+      </c>
+      <c r="I272" s="13"/>
+      <c r="J272" s="12" t="s">
+        <v>1281</v>
+      </c>
+      <c r="K272" s="13"/>
+      <c r="L272" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M272" s="13"/>
+      <c r="N272" s="1"/>
+    </row>
+    <row r="273" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A273" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B273" s="12" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C273" s="13"/>
+      <c r="D273" s="8" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E273" s="8" t="s">
+        <v>1284</v>
+      </c>
+      <c r="F273" s="8"/>
+      <c r="G273" s="8" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H273" s="12" t="s">
+        <v>1286</v>
+      </c>
+      <c r="I273" s="13"/>
+      <c r="J273" s="12" t="s">
+        <v>1287</v>
+      </c>
+      <c r="K273" s="13"/>
+      <c r="L273" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M273" s="13"/>
+      <c r="N273" s="1"/>
+    </row>
+    <row r="274" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A274" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B274" s="12" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C274" s="13"/>
+      <c r="D274" s="8" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E274" s="8" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F274" s="8"/>
+      <c r="G274" s="8" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H274" s="12" t="s">
+        <v>1286</v>
+      </c>
+      <c r="I274" s="13"/>
+      <c r="J274" s="12" t="s">
+        <v>1291</v>
+      </c>
+      <c r="K274" s="13"/>
+      <c r="L274" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M274" s="13"/>
+      <c r="N274" s="1"/>
+    </row>
+    <row r="275" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A275" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B275" s="12" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C275" s="13"/>
+      <c r="D275" s="8" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E275" s="8" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F275" s="8"/>
+      <c r="G275" s="8" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H275" s="12" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I275" s="13"/>
+      <c r="J275" s="12" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K275" s="13"/>
+      <c r="L275" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M275" s="13"/>
+      <c r="N275" s="1"/>
+    </row>
+    <row r="276" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A276" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B276" s="12" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C276" s="13"/>
+      <c r="D276" s="8" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E276" s="8" t="s">
+        <v>1300</v>
+      </c>
+      <c r="F276" s="8"/>
+      <c r="G276" s="8" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H276" s="12" t="s">
+        <v>1286</v>
+      </c>
+      <c r="I276" s="13"/>
+      <c r="J276" s="12" t="s">
+        <v>1301</v>
+      </c>
+      <c r="K276" s="13"/>
+      <c r="L276" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M276" s="13"/>
+      <c r="N276" s="1"/>
+    </row>
+    <row r="277" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A277" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B277" s="12" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C277" s="13"/>
+      <c r="D277" s="8" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E277" s="8" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F277" s="8"/>
+      <c r="G277" s="8" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H277" s="12" t="s">
+        <v>1306</v>
+      </c>
+      <c r="I277" s="13"/>
+      <c r="J277" s="12" t="s">
+        <v>1307</v>
+      </c>
+      <c r="K277" s="13"/>
+      <c r="L277" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M277" s="13"/>
+      <c r="N277" s="1"/>
+    </row>
+    <row r="278" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A278" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B278" s="12" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C278" s="13"/>
+      <c r="D278" s="8" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E278" s="8" t="s">
+        <v>1310</v>
+      </c>
+      <c r="F278" s="8"/>
+      <c r="G278" s="8" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H278" s="12" t="s">
+        <v>1312</v>
+      </c>
+      <c r="I278" s="13"/>
+      <c r="J278" s="12" t="s">
+        <v>1313</v>
+      </c>
+      <c r="K278" s="13"/>
+      <c r="L278" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M278" s="13"/>
+      <c r="N278" s="1"/>
+    </row>
+    <row r="279" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A279" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B279" s="12" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C279" s="13"/>
+      <c r="D279" s="8" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E279" s="8" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F279" s="8"/>
+      <c r="G279" s="8" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H279" s="12" t="s">
+        <v>1312</v>
+      </c>
+      <c r="I279" s="13"/>
+      <c r="J279" s="12" t="s">
+        <v>1317</v>
+      </c>
+      <c r="K279" s="13"/>
+      <c r="L279" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M279" s="13"/>
+      <c r="N279" s="1"/>
+    </row>
+    <row r="280" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A280" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B280" s="12" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C280" s="13"/>
+      <c r="D280" s="8" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E280" s="8" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F280" s="8"/>
+      <c r="G280" s="8" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H280" s="12" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I280" s="13"/>
+      <c r="J280" s="12" t="s">
+        <v>1323</v>
+      </c>
+      <c r="K280" s="13"/>
+      <c r="L280" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M280" s="13"/>
+      <c r="N280" s="1"/>
+    </row>
+    <row r="281" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A281" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B281" s="12" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C281" s="13"/>
+      <c r="D281" s="8" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E281" s="8" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F281" s="8"/>
+      <c r="G281" s="8" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H281" s="12" t="s">
+        <v>1312</v>
+      </c>
+      <c r="I281" s="13"/>
+      <c r="J281" s="12" t="s">
+        <v>1327</v>
+      </c>
+      <c r="K281" s="13"/>
+      <c r="L281" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M281" s="13"/>
+      <c r="N281" s="1"/>
+    </row>
+    <row r="282" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A282" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B282" s="12" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C282" s="13"/>
+      <c r="D282" s="8" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E282" s="8" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F282" s="8"/>
+      <c r="G282" s="8" t="s">
+        <v>1331</v>
+      </c>
+      <c r="H282" s="12" t="s">
+        <v>1332</v>
+      </c>
+      <c r="I282" s="13"/>
+      <c r="J282" s="12" t="s">
+        <v>1333</v>
+      </c>
+      <c r="K282" s="13"/>
+      <c r="L282" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M282" s="13"/>
+      <c r="N282" s="1"/>
+    </row>
+    <row r="283" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A283" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B283" s="12" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C283" s="13"/>
+      <c r="D283" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E283" s="8" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F283" s="8"/>
+      <c r="G283" s="8" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H283" s="12" t="s">
+        <v>1337</v>
+      </c>
+      <c r="I283" s="13"/>
+      <c r="J283" s="12" t="s">
+        <v>1338</v>
+      </c>
+      <c r="K283" s="13"/>
+      <c r="L283" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M283" s="13"/>
+      <c r="N283" s="1"/>
+    </row>
+    <row r="284" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A284" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B284" s="12" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C284" s="13"/>
+      <c r="D284" s="8" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E284" s="8" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F284" s="8"/>
+      <c r="G284" s="8" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H284" s="12" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I284" s="13"/>
+      <c r="J284" s="12" t="s">
+        <v>1342</v>
+      </c>
+      <c r="K284" s="13"/>
+      <c r="L284" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M284" s="13"/>
+      <c r="N284" s="1"/>
+    </row>
+    <row r="285" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A285" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B285" s="12" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C285" s="13"/>
+      <c r="D285" s="8" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E285" s="8" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F285" s="8"/>
+      <c r="G285" s="8" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H285" s="12" t="s">
+        <v>1322</v>
+      </c>
+      <c r="I285" s="13"/>
+      <c r="J285" s="12" t="s">
+        <v>1346</v>
+      </c>
+      <c r="K285" s="13"/>
+      <c r="L285" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M285" s="13"/>
+      <c r="N285" s="1"/>
+    </row>
+    <row r="286" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A286" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B286" s="12" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C286" s="13"/>
+      <c r="D286" s="8" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E286" s="8" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F286" s="8"/>
+      <c r="G286" s="8" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H286" s="12" t="s">
+        <v>1351</v>
+      </c>
+      <c r="I286" s="13"/>
+      <c r="J286" s="12" t="s">
+        <v>1352</v>
+      </c>
+      <c r="K286" s="13"/>
+      <c r="L286" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M286" s="13"/>
+      <c r="N286" s="1"/>
+    </row>
+    <row r="287" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A287" s="5" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B287" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" s="13"/>
+      <c r="D287" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E287" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F287" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G287" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H287" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I287" s="13"/>
+      <c r="J287" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K287" s="13"/>
+      <c r="L287" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M287" s="13"/>
+      <c r="N287" s="1"/>
+    </row>
+    <row r="288" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A288" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B288" s="12" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C288" s="13"/>
+      <c r="D288" s="8" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E288" s="8" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F288" s="8"/>
+      <c r="G288" s="8" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H288" s="12" t="s">
+        <v>1358</v>
+      </c>
+      <c r="I288" s="13"/>
+      <c r="J288" s="12" t="s">
+        <v>1359</v>
+      </c>
+      <c r="K288" s="13"/>
+      <c r="L288" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M288" s="13"/>
+      <c r="N288" s="1"/>
+    </row>
+    <row r="289" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A289" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B289" s="12" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C289" s="13"/>
+      <c r="D289" s="8" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E289" s="8" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F289" s="8"/>
+      <c r="G289" s="8" t="s">
+        <v>1363</v>
+      </c>
+      <c r="H289" s="12" t="s">
+        <v>1364</v>
+      </c>
+      <c r="I289" s="13"/>
+      <c r="J289" s="12" t="s">
+        <v>1365</v>
+      </c>
+      <c r="K289" s="13"/>
+      <c r="L289" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M289" s="13"/>
+      <c r="N289" s="1"/>
+    </row>
+    <row r="290" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A290" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B290" s="12" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C290" s="13"/>
+      <c r="D290" s="8" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E290" s="8" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F290" s="8"/>
+      <c r="G290" s="8" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H290" s="12" t="s">
+        <v>1370</v>
+      </c>
+      <c r="I290" s="13"/>
+      <c r="J290" s="12" t="s">
+        <v>1371</v>
+      </c>
+      <c r="K290" s="13"/>
+      <c r="L290" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M290" s="13"/>
+      <c r="N290" s="1"/>
+    </row>
+    <row r="291" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A291" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B291" s="12" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C291" s="13"/>
+      <c r="D291" s="8" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E291" s="8" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F291" s="8"/>
+      <c r="G291" s="8" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H291" s="12" t="s">
+        <v>1376</v>
+      </c>
+      <c r="I291" s="13"/>
+      <c r="J291" s="12" t="s">
+        <v>1377</v>
+      </c>
+      <c r="K291" s="13"/>
+      <c r="L291" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M291" s="13"/>
+      <c r="N291" s="1"/>
+    </row>
+    <row r="292" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A292" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B292" s="12" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C292" s="13"/>
+      <c r="D292" s="8" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E292" s="8" t="s">
+        <v>1380</v>
+      </c>
+      <c r="F292" s="8"/>
+      <c r="G292" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H292" s="12" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I292" s="13"/>
+      <c r="J292" s="12" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K292" s="13"/>
+      <c r="L292" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M292" s="13"/>
+      <c r="N292" s="1"/>
+    </row>
+    <row r="293" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A293" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B293" s="12" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C293" s="13"/>
+      <c r="D293" s="8" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E293" s="8" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F293" s="8"/>
+      <c r="G293" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H293" s="12" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I293" s="13"/>
+      <c r="J293" s="12" t="s">
+        <v>1387</v>
+      </c>
+      <c r="K293" s="13"/>
+      <c r="L293" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M293" s="13"/>
+      <c r="N293" s="1"/>
+    </row>
+    <row r="294" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A294" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B294" s="12" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C294" s="13"/>
+      <c r="D294" s="8" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E294" s="8" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F294" s="8"/>
+      <c r="G294" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H294" s="12" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I294" s="13"/>
+      <c r="J294" s="12" t="s">
+        <v>1391</v>
+      </c>
+      <c r="K294" s="13"/>
+      <c r="L294" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M294" s="13"/>
+      <c r="N294" s="1"/>
+    </row>
+    <row r="295" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A295" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B295" s="12" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C295" s="13"/>
+      <c r="D295" s="8" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E295" s="8" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F295" s="8"/>
+      <c r="G295" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H295" s="12" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I295" s="13"/>
+      <c r="J295" s="12" t="s">
+        <v>1395</v>
+      </c>
+      <c r="K295" s="13"/>
+      <c r="L295" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M295" s="13"/>
+      <c r="N295" s="1"/>
+    </row>
+    <row r="296" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A296" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B296" s="12" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C296" s="13"/>
+      <c r="D296" s="8" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E296" s="8" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F296" s="8"/>
+      <c r="G296" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H296" s="12" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I296" s="13"/>
+      <c r="J296" s="12" t="s">
+        <v>1399</v>
+      </c>
+      <c r="K296" s="13"/>
+      <c r="L296" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M296" s="13"/>
+      <c r="N296" s="1"/>
+    </row>
+    <row r="297" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A297" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B297" s="12" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C297" s="13"/>
+      <c r="D297" s="8" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E297" s="8" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F297" s="8"/>
+      <c r="G297" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H297" s="12" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I297" s="13"/>
+      <c r="J297" s="12" t="s">
+        <v>1403</v>
+      </c>
+      <c r="K297" s="13"/>
+      <c r="L297" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M297" s="13"/>
+      <c r="N297" s="1"/>
+    </row>
+    <row r="298" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A298" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B298" s="12" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C298" s="13"/>
+      <c r="D298" s="8" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E298" s="8" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F298" s="8"/>
+      <c r="G298" s="8" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H298" s="12" t="s">
+        <v>1376</v>
+      </c>
+      <c r="I298" s="13"/>
+      <c r="J298" s="12" t="s">
+        <v>1407</v>
+      </c>
+      <c r="K298" s="13"/>
+      <c r="L298" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M298" s="13"/>
+      <c r="N298" s="1"/>
+    </row>
+    <row r="299" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A299" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B299" s="12" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C299" s="13"/>
+      <c r="D299" s="8" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E299" s="8" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F299" s="8"/>
+      <c r="G299" s="8" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H299" s="12" t="s">
+        <v>1382</v>
+      </c>
+      <c r="I299" s="13"/>
+      <c r="J299" s="12" t="s">
+        <v>1411</v>
+      </c>
+      <c r="K299" s="13"/>
+      <c r="L299" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M299" s="13"/>
+      <c r="N299" s="1"/>
+    </row>
+    <row r="300" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A300" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B300" s="12" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C300" s="13"/>
+      <c r="D300" s="8" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E300" s="8" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F300" s="8"/>
+      <c r="G300" s="8" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H300" s="12" t="s">
+        <v>1416</v>
+      </c>
+      <c r="I300" s="13"/>
+      <c r="J300" s="12" t="s">
+        <v>1417</v>
+      </c>
+      <c r="K300" s="13"/>
+      <c r="L300" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M300" s="13"/>
+      <c r="N300" s="1"/>
+    </row>
+    <row r="301" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A301" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B301" s="12" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C301" s="13"/>
+      <c r="D301" s="8" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E301" s="8" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F301" s="8"/>
+      <c r="G301" s="8" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H301" s="12" t="s">
+        <v>1416</v>
+      </c>
+      <c r="I301" s="13"/>
+      <c r="J301" s="12" t="s">
+        <v>1421</v>
+      </c>
+      <c r="K301" s="13"/>
+      <c r="L301" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M301" s="13"/>
+      <c r="N301" s="1"/>
+    </row>
+    <row r="302" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A302" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B302" s="12" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C302" s="13"/>
+      <c r="D302" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E302" s="8" t="s">
+        <v>1424</v>
+      </c>
+      <c r="F302" s="8"/>
+      <c r="G302" s="8" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H302" s="12" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I302" s="13"/>
+      <c r="J302" s="12" t="s">
+        <v>1427</v>
+      </c>
+      <c r="K302" s="13"/>
+      <c r="L302" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M302" s="13"/>
+      <c r="N302" s="1"/>
+    </row>
+    <row r="303" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A303" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B303" s="12" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C303" s="13"/>
+      <c r="D303" s="8" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E303" s="8" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F303" s="8"/>
+      <c r="G303" s="8" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H303" s="12" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I303" s="13"/>
+      <c r="J303" s="12" t="s">
+        <v>1431</v>
+      </c>
+      <c r="K303" s="13"/>
+      <c r="L303" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M303" s="13"/>
+      <c r="N303" s="1"/>
+    </row>
+    <row r="304" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A304" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B304" s="12" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C304" s="13"/>
+      <c r="D304" s="8" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E304" s="8" t="s">
+        <v>1434</v>
+      </c>
+      <c r="F304" s="8"/>
+      <c r="G304" s="8" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H304" s="12" t="s">
+        <v>1436</v>
+      </c>
+      <c r="I304" s="13"/>
+      <c r="J304" s="12" t="s">
+        <v>1437</v>
+      </c>
+      <c r="K304" s="13"/>
+      <c r="L304" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M304" s="13"/>
+      <c r="N304" s="1"/>
+    </row>
+    <row r="305" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A305" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B305" s="12" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C305" s="13"/>
+      <c r="D305" s="8" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E305" s="8" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F305" s="8"/>
+      <c r="G305" s="8" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H305" s="12" t="s">
+        <v>1442</v>
+      </c>
+      <c r="I305" s="13"/>
+      <c r="J305" s="12" t="s">
+        <v>1443</v>
+      </c>
+      <c r="K305" s="13"/>
+      <c r="L305" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M305" s="13"/>
+      <c r="N305" s="1"/>
+    </row>
+    <row r="306" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A306" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B306" s="12" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C306" s="13"/>
+      <c r="D306" s="8" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E306" s="8" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F306" s="8"/>
+      <c r="G306" s="8" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H306" s="12" t="s">
+        <v>1448</v>
+      </c>
+      <c r="I306" s="13"/>
+      <c r="J306" s="12" t="s">
+        <v>1449</v>
+      </c>
+      <c r="K306" s="13"/>
+      <c r="L306" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M306" s="13"/>
+      <c r="N306" s="1"/>
+    </row>
+    <row r="307" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A307" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B307" s="12" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C307" s="13"/>
+      <c r="D307" s="8" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E307" s="8" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F307" s="8"/>
+      <c r="G307" s="8" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H307" s="12" t="s">
+        <v>1448</v>
+      </c>
+      <c r="I307" s="13"/>
+      <c r="J307" s="12" t="s">
+        <v>1453</v>
+      </c>
+      <c r="K307" s="13"/>
+      <c r="L307" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M307" s="13"/>
+      <c r="N307" s="1"/>
+    </row>
+    <row r="308" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A308" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B308" s="12" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C308" s="13"/>
+      <c r="D308" s="8" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E308" s="8" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F308" s="8"/>
+      <c r="G308" s="8" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H308" s="12" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I308" s="13"/>
+      <c r="J308" s="12" t="s">
+        <v>1459</v>
+      </c>
+      <c r="K308" s="13"/>
+      <c r="L308" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M308" s="13"/>
+      <c r="N308" s="1"/>
+    </row>
+    <row r="309" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A309" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B309" s="12" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C309" s="13"/>
+      <c r="D309" s="8" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E309" s="8" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F309" s="8"/>
+      <c r="G309" s="8" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H309" s="12" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I309" s="13"/>
+      <c r="J309" s="12" t="s">
+        <v>1465</v>
+      </c>
+      <c r="K309" s="13"/>
+      <c r="L309" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M309" s="13"/>
+      <c r="N309" s="1"/>
+    </row>
+    <row r="310" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A310" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B310" s="12" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C310" s="13"/>
+      <c r="D310" s="8" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E310" s="8" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F310" s="8"/>
+      <c r="G310" s="8" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H310" s="12" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I310" s="13"/>
+      <c r="J310" s="12" t="s">
+        <v>1471</v>
+      </c>
+      <c r="K310" s="13"/>
+      <c r="L310" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M310" s="13"/>
+      <c r="N310" s="1"/>
+    </row>
+    <row r="311" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A311" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B311" s="12" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C311" s="13"/>
+      <c r="D311" s="8" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E311" s="8" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F311" s="8"/>
+      <c r="G311" s="8" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H311" s="12" t="s">
+        <v>1475</v>
+      </c>
+      <c r="I311" s="13"/>
+      <c r="J311" s="12" t="s">
+        <v>1476</v>
+      </c>
+      <c r="K311" s="13"/>
+      <c r="L311" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M311" s="13"/>
+      <c r="N311" s="1"/>
+    </row>
+    <row r="312" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A312" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B312" s="12" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C312" s="13"/>
+      <c r="D312" s="8" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E312" s="8" t="s">
+        <v>1479</v>
+      </c>
+      <c r="F312" s="8"/>
+      <c r="G312" s="8" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H312" s="12" t="s">
+        <v>1481</v>
+      </c>
+      <c r="I312" s="13"/>
+      <c r="J312" s="12" t="s">
+        <v>1482</v>
+      </c>
+      <c r="K312" s="13"/>
+      <c r="L312" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M312" s="13"/>
+      <c r="N312" s="1"/>
+    </row>
+    <row r="313" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A313" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B313" s="12" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C313" s="13"/>
+      <c r="D313" s="8" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E313" s="8" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F313" s="8"/>
+      <c r="G313" s="8" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H313" s="12" t="s">
+        <v>1487</v>
+      </c>
+      <c r="I313" s="13"/>
+      <c r="J313" s="12" t="s">
+        <v>1488</v>
+      </c>
+      <c r="K313" s="13"/>
+      <c r="L313" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M313" s="13"/>
+      <c r="N313" s="1"/>
+    </row>
+    <row r="314" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A314" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B314" s="12" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C314" s="13"/>
+      <c r="D314" s="8" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E314" s="8" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F314" s="8"/>
+      <c r="G314" s="8" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H314" s="12" t="s">
+        <v>1493</v>
+      </c>
+      <c r="I314" s="13"/>
+      <c r="J314" s="12" t="s">
+        <v>1494</v>
+      </c>
+      <c r="K314" s="13"/>
+      <c r="L314" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M314" s="13"/>
+      <c r="N314" s="1"/>
+    </row>
+    <row r="315" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A315" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B315" s="12" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C315" s="13"/>
+      <c r="D315" s="8" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E315" s="8" t="s">
+        <v>1497</v>
+      </c>
+      <c r="F315" s="8"/>
+      <c r="G315" s="8" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H315" s="12" t="s">
+        <v>1499</v>
+      </c>
+      <c r="I315" s="13"/>
+      <c r="J315" s="12" t="s">
+        <v>1500</v>
+      </c>
+      <c r="K315" s="13"/>
+      <c r="L315" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M315" s="13"/>
+      <c r="N315" s="1"/>
+    </row>
+    <row r="316" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A316" s="5" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B316" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" s="13"/>
+      <c r="D316" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E316" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F316" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G316" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H316" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I316" s="13"/>
+      <c r="J316" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K316" s="13"/>
+      <c r="L316" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M316" s="13"/>
+      <c r="N316" s="1"/>
+    </row>
+    <row r="317" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A317" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B317" s="12" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C317" s="13"/>
+      <c r="D317" s="8" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E317" s="8" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F317" s="8"/>
+      <c r="G317" s="8" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H317" s="12" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I317" s="13"/>
+      <c r="J317" s="12" t="s">
+        <v>1507</v>
+      </c>
+      <c r="K317" s="13"/>
+      <c r="L317" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M317" s="13"/>
+      <c r="N317" s="1"/>
+    </row>
+    <row r="318" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A318" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B318" s="12" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C318" s="13"/>
+      <c r="D318" s="8" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E318" s="8" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F318" s="8"/>
+      <c r="G318" s="8" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H318" s="12" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I318" s="13"/>
+      <c r="J318" s="12" t="s">
+        <v>1511</v>
+      </c>
+      <c r="K318" s="13"/>
+      <c r="L318" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M318" s="13"/>
+      <c r="N318" s="1"/>
+    </row>
+    <row r="319" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A319" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B319" s="12" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C319" s="13"/>
+      <c r="D319" s="8" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E319" s="8" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F319" s="8"/>
+      <c r="G319" s="8" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H319" s="12" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I319" s="13"/>
+      <c r="J319" s="12" t="s">
+        <v>1517</v>
+      </c>
+      <c r="K319" s="13"/>
+      <c r="L319" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M319" s="13"/>
+      <c r="N319" s="1"/>
+    </row>
+    <row r="320" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A320" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B320" s="12" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C320" s="13"/>
+      <c r="D320" s="8" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E320" s="8" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F320" s="8"/>
+      <c r="G320" s="8" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H320" s="12" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I320" s="13"/>
+      <c r="J320" s="12" t="s">
+        <v>1521</v>
+      </c>
+      <c r="K320" s="13"/>
+      <c r="L320" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M320" s="13"/>
+      <c r="N320" s="1"/>
+    </row>
+    <row r="321" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A321" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B321" s="12" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C321" s="13"/>
+      <c r="D321" s="8" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E321" s="8" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F321" s="8"/>
+      <c r="G321" s="8" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H321" s="12" t="s">
+        <v>1526</v>
+      </c>
+      <c r="I321" s="13"/>
+      <c r="J321" s="12" t="s">
+        <v>1527</v>
+      </c>
+      <c r="K321" s="13"/>
+      <c r="L321" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M321" s="13"/>
+      <c r="N321" s="1"/>
+    </row>
+    <row r="322" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A322" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B322" s="12" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C322" s="13"/>
+      <c r="D322" s="8" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E322" s="8" t="s">
+        <v>1530</v>
+      </c>
+      <c r="F322" s="8"/>
+      <c r="G322" s="8" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H322" s="12" t="s">
+        <v>1532</v>
+      </c>
+      <c r="I322" s="13"/>
+      <c r="J322" s="12" t="s">
+        <v>1533</v>
+      </c>
+      <c r="K322" s="13"/>
+      <c r="L322" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M322" s="13"/>
+      <c r="N322" s="1"/>
+    </row>
+    <row r="323" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A323" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B323" s="12" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C323" s="13"/>
+      <c r="D323" s="8" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E323" s="8" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F323" s="8"/>
+      <c r="G323" s="8" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H323" s="12" t="s">
+        <v>1538</v>
+      </c>
+      <c r="I323" s="13"/>
+      <c r="J323" s="12" t="s">
+        <v>1539</v>
+      </c>
+      <c r="K323" s="13"/>
+      <c r="L323" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M323" s="13"/>
+      <c r="N323" s="1"/>
+    </row>
+    <row r="324" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A324" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B324" s="12" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C324" s="13"/>
+      <c r="D324" s="8" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E324" s="8" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F324" s="8"/>
+      <c r="G324" s="8" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H324" s="12" t="s">
+        <v>1544</v>
+      </c>
+      <c r="I324" s="13"/>
+      <c r="J324" s="12" t="s">
+        <v>1545</v>
+      </c>
+      <c r="K324" s="13"/>
+      <c r="L324" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M324" s="13"/>
+      <c r="N324" s="1"/>
+    </row>
+    <row r="325" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A325" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B325" s="12" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C325" s="13"/>
+      <c r="D325" s="8" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E325" s="8" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F325" s="8"/>
+      <c r="G325" s="8" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H325" s="12" t="s">
+        <v>1550</v>
+      </c>
+      <c r="I325" s="13"/>
+      <c r="J325" s="12" t="s">
+        <v>1551</v>
+      </c>
+      <c r="K325" s="13"/>
+      <c r="L325" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M325" s="13"/>
+      <c r="N325" s="1"/>
+    </row>
+    <row r="326" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A326" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B326" s="12" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C326" s="13"/>
+      <c r="D326" s="8" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E326" s="8" t="s">
+        <v>1554</v>
+      </c>
+      <c r="F326" s="8"/>
+      <c r="G326" s="8" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H326" s="12" t="s">
+        <v>1550</v>
+      </c>
+      <c r="I326" s="13"/>
+      <c r="J326" s="12" t="s">
+        <v>1555</v>
+      </c>
+      <c r="K326" s="13"/>
+      <c r="L326" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M326" s="13"/>
+      <c r="N326" s="1"/>
+    </row>
+    <row r="327" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A327" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B327" s="12" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C327" s="13"/>
+      <c r="D327" s="8" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E327" s="8" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F327" s="8"/>
+      <c r="G327" s="8" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H327" s="12" t="s">
+        <v>1550</v>
+      </c>
+      <c r="I327" s="13"/>
+      <c r="J327" s="12" t="s">
+        <v>1559</v>
+      </c>
+      <c r="K327" s="13"/>
+      <c r="L327" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M327" s="13"/>
+      <c r="N327" s="1"/>
+    </row>
+    <row r="328" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A328" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B328" s="12" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C328" s="13"/>
+      <c r="D328" s="8" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E328" s="8" t="s">
+        <v>1562</v>
+      </c>
+      <c r="F328" s="8"/>
+      <c r="G328" s="8" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H328" s="12" t="s">
+        <v>1564</v>
+      </c>
+      <c r="I328" s="13"/>
+      <c r="J328" s="12" t="s">
+        <v>1565</v>
+      </c>
+      <c r="K328" s="13"/>
+      <c r="L328" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M328" s="13"/>
+      <c r="N328" s="1"/>
+    </row>
+    <row r="329" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A329" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B329" s="12" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C329" s="13"/>
+      <c r="D329" s="8" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E329" s="8" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F329" s="8"/>
+      <c r="G329" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H329" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="I329" s="13"/>
+      <c r="J329" s="12" t="s">
+        <v>1570</v>
+      </c>
+      <c r="K329" s="13"/>
+      <c r="L329" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M329" s="13"/>
+      <c r="N329" s="1"/>
+    </row>
+    <row r="330" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A330" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B330" s="12" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C330" s="13"/>
+      <c r="D330" s="8" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E330" s="8" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F330" s="8"/>
+      <c r="G330" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H330" s="12" t="s">
+        <v>1574</v>
+      </c>
+      <c r="I330" s="13"/>
+      <c r="J330" s="12" t="s">
+        <v>1575</v>
+      </c>
+      <c r="K330" s="13"/>
+      <c r="L330" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M330" s="13"/>
+      <c r="N330" s="1"/>
+    </row>
+    <row r="331" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A331" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B331" s="12" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C331" s="13"/>
+      <c r="D331" s="8" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E331" s="8" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F331" s="8"/>
+      <c r="G331" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H331" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="I331" s="13"/>
+      <c r="J331" s="12" t="s">
+        <v>1579</v>
+      </c>
+      <c r="K331" s="13"/>
+      <c r="L331" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M331" s="13"/>
+      <c r="N331" s="1"/>
+    </row>
+    <row r="332" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A332" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B332" s="12" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C332" s="13"/>
+      <c r="D332" s="8" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E332" s="8" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F332" s="8"/>
+      <c r="G332" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H332" s="12" t="s">
+        <v>1574</v>
+      </c>
+      <c r="I332" s="13"/>
+      <c r="J332" s="12" t="s">
+        <v>1583</v>
+      </c>
+      <c r="K332" s="13"/>
+      <c r="L332" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M332" s="13"/>
+      <c r="N332" s="1"/>
+    </row>
+    <row r="333" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A333" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B333" s="12" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C333" s="13"/>
+      <c r="D333" s="8" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E333" s="8" t="s">
+        <v>1586</v>
+      </c>
+      <c r="F333" s="8"/>
+      <c r="G333" s="8" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H333" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="I333" s="13"/>
+      <c r="J333" s="12" t="s">
+        <v>1588</v>
+      </c>
+      <c r="K333" s="13"/>
+      <c r="L333" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M333" s="13"/>
+      <c r="N333" s="1"/>
+    </row>
+    <row r="334" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A334" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B334" s="12" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C334" s="13"/>
+      <c r="D334" s="8" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E334" s="8" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F334" s="8"/>
+      <c r="G334" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H334" s="12" t="s">
+        <v>1574</v>
+      </c>
+      <c r="I334" s="13"/>
+      <c r="J334" s="12" t="s">
+        <v>1592</v>
+      </c>
+      <c r="K334" s="13"/>
+      <c r="L334" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M334" s="13"/>
+      <c r="N334" s="1"/>
+    </row>
+    <row r="335" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A335" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B335" s="12" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C335" s="13"/>
+      <c r="D335" s="8" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E335" s="8" t="s">
+        <v>1595</v>
+      </c>
+      <c r="F335" s="8"/>
+      <c r="G335" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H335" s="12" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I335" s="13"/>
+      <c r="J335" s="12" t="s">
+        <v>1597</v>
+      </c>
+      <c r="K335" s="13"/>
+      <c r="L335" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M335" s="13"/>
+      <c r="N335" s="1"/>
+    </row>
+    <row r="336" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A336" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B336" s="12" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C336" s="13"/>
+      <c r="D336" s="8" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E336" s="8" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F336" s="8"/>
+      <c r="G336" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H336" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="I336" s="13"/>
+      <c r="J336" s="12" t="s">
+        <v>1601</v>
+      </c>
+      <c r="K336" s="13"/>
+      <c r="L336" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M336" s="13"/>
+      <c r="N336" s="1"/>
+    </row>
+    <row r="337" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A337" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B337" s="12" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C337" s="13"/>
+      <c r="D337" s="8" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E337" s="8" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F337" s="8"/>
+      <c r="G337" s="8" t="s">
+        <v>1605</v>
+      </c>
+      <c r="H337" s="12" t="s">
+        <v>607</v>
+      </c>
+      <c r="I337" s="13"/>
+      <c r="J337" s="12" t="s">
+        <v>1606</v>
+      </c>
+      <c r="K337" s="13"/>
+      <c r="L337" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M337" s="13"/>
+      <c r="N337" s="1"/>
+    </row>
+    <row r="338" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A338" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B338" s="12" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C338" s="13"/>
+      <c r="D338" s="8" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E338" s="8" t="s">
+        <v>1609</v>
+      </c>
+      <c r="F338" s="8"/>
+      <c r="G338" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H338" s="12" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I338" s="13"/>
+      <c r="J338" s="12" t="s">
+        <v>1610</v>
+      </c>
+      <c r="K338" s="13"/>
+      <c r="L338" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M338" s="13"/>
+      <c r="N338" s="1"/>
+    </row>
+    <row r="339" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A339" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B339" s="12" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C339" s="13"/>
+      <c r="D339" s="8" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E339" s="8" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F339" s="8"/>
+      <c r="G339" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H339" s="12" t="s">
+        <v>1574</v>
+      </c>
+      <c r="I339" s="13"/>
+      <c r="J339" s="12" t="s">
+        <v>1614</v>
+      </c>
+      <c r="K339" s="13"/>
+      <c r="L339" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M339" s="13"/>
+      <c r="N339" s="1"/>
+    </row>
+    <row r="340" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A340" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B340" s="12" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C340" s="13"/>
+      <c r="D340" s="8" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E340" s="8" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F340" s="8"/>
+      <c r="G340" s="8" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H340" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="I340" s="13"/>
+      <c r="J340" s="12" t="s">
+        <v>1617</v>
+      </c>
+      <c r="K340" s="13"/>
+      <c r="L340" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M340" s="13"/>
+      <c r="N340" s="1"/>
+    </row>
+    <row r="341" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A341" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B341" s="12" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C341" s="13"/>
+      <c r="D341" s="8" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E341" s="8" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F341" s="8"/>
+      <c r="G341" s="8" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H341" s="12" t="s">
+        <v>659</v>
+      </c>
+      <c r="I341" s="13"/>
+      <c r="J341" s="12" t="s">
+        <v>1622</v>
+      </c>
+      <c r="K341" s="13"/>
+      <c r="L341" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M341" s="13"/>
+      <c r="N341" s="1"/>
+    </row>
+    <row r="342" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A342" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B342" s="12" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C342" s="13"/>
+      <c r="D342" s="8" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E342" s="8" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F342" s="8"/>
+      <c r="G342" s="8" t="s">
+        <v>1587</v>
+      </c>
+      <c r="H342" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="I342" s="13"/>
+      <c r="J342" s="12" t="s">
+        <v>1626</v>
+      </c>
+      <c r="K342" s="13"/>
+      <c r="L342" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M342" s="13"/>
+      <c r="N342" s="1"/>
+    </row>
+    <row r="343" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A343" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B343" s="12" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C343" s="13"/>
+      <c r="D343" s="8" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E343" s="8" t="s">
+        <v>1629</v>
+      </c>
+      <c r="F343" s="8"/>
+      <c r="G343" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H343" s="12" t="s">
+        <v>1631</v>
+      </c>
+      <c r="I343" s="13"/>
+      <c r="J343" s="12" t="s">
+        <v>1632</v>
+      </c>
+      <c r="K343" s="13"/>
+      <c r="L343" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M343" s="13"/>
+      <c r="N343" s="1"/>
+    </row>
+    <row r="344" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A344" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B344" s="12" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C344" s="13"/>
+      <c r="D344" s="8" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E344" s="8" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F344" s="8"/>
+      <c r="G344" s="8" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H344" s="12" t="s">
+        <v>1637</v>
+      </c>
+      <c r="I344" s="13"/>
+      <c r="J344" s="12" t="s">
+        <v>1638</v>
+      </c>
+      <c r="K344" s="13"/>
+      <c r="L344" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M344" s="13"/>
+      <c r="N344" s="1"/>
+    </row>
+    <row r="345" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A345" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B345" s="12" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C345" s="13"/>
+      <c r="D345" s="8" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E345" s="8" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F345" s="8"/>
+      <c r="G345" s="8" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H345" s="12" t="s">
+        <v>1631</v>
+      </c>
+      <c r="I345" s="13"/>
+      <c r="J345" s="12" t="s">
+        <v>1642</v>
+      </c>
+      <c r="K345" s="13"/>
+      <c r="L345" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M345" s="13"/>
+      <c r="N345" s="1"/>
+    </row>
+    <row r="346" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A346" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B346" s="12" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C346" s="13"/>
+      <c r="D346" s="8" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E346" s="8" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F346" s="8"/>
+      <c r="G346" s="8" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H346" s="12" t="s">
+        <v>1647</v>
+      </c>
+      <c r="I346" s="13"/>
+      <c r="J346" s="12" t="s">
+        <v>1648</v>
+      </c>
+      <c r="K346" s="13"/>
+      <c r="L346" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M346" s="13"/>
+      <c r="N346" s="1"/>
+    </row>
+    <row r="347" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A347" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B347" s="12" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C347" s="13"/>
+      <c r="D347" s="8" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E347" s="8" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F347" s="8"/>
+      <c r="G347" s="8" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H347" s="12" t="s">
+        <v>1653</v>
+      </c>
+      <c r="I347" s="13"/>
+      <c r="J347" s="12" t="s">
+        <v>1654</v>
+      </c>
+      <c r="K347" s="13"/>
+      <c r="L347" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M347" s="13"/>
+      <c r="N347" s="1"/>
+    </row>
+    <row r="348" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A348" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B348" s="12" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C348" s="13"/>
+      <c r="D348" s="8" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E348" s="8" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F348" s="8"/>
+      <c r="G348" s="8" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H348" s="12" t="s">
+        <v>1653</v>
+      </c>
+      <c r="I348" s="13"/>
+      <c r="J348" s="12" t="s">
+        <v>1658</v>
+      </c>
+      <c r="K348" s="13"/>
+      <c r="L348" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M348" s="13"/>
+      <c r="N348" s="1"/>
+    </row>
+    <row r="349" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A349" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B349" s="12" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C349" s="13"/>
+      <c r="D349" s="8" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E349" s="8" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F349" s="8"/>
+      <c r="G349" s="8" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H349" s="12" t="s">
+        <v>1663</v>
+      </c>
+      <c r="I349" s="13"/>
+      <c r="J349" s="12" t="s">
+        <v>1664</v>
+      </c>
+      <c r="K349" s="13"/>
+      <c r="L349" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M349" s="13"/>
+      <c r="N349" s="1"/>
+    </row>
+    <row r="350" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A350" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B350" s="12" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C350" s="13"/>
+      <c r="D350" s="8" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E350" s="8" t="s">
+        <v>1667</v>
+      </c>
+      <c r="F350" s="8"/>
+      <c r="G350" s="8" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H350" s="12" t="s">
+        <v>1663</v>
+      </c>
+      <c r="I350" s="13"/>
+      <c r="J350" s="12" t="s">
+        <v>1668</v>
+      </c>
+      <c r="K350" s="13"/>
+      <c r="L350" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M350" s="13"/>
+      <c r="N350" s="1"/>
+    </row>
+    <row r="351" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A351" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B351" s="12" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C351" s="13"/>
+      <c r="D351" s="8" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E351" s="8" t="s">
+        <v>1671</v>
+      </c>
+      <c r="F351" s="8"/>
+      <c r="G351" s="8" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H351" s="12" t="s">
+        <v>1663</v>
+      </c>
+      <c r="I351" s="13"/>
+      <c r="J351" s="12" t="s">
+        <v>1672</v>
+      </c>
+      <c r="K351" s="13"/>
+      <c r="L351" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M351" s="13"/>
+      <c r="N351" s="1"/>
+    </row>
+    <row r="352" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A352" s="5" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B352" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" s="13"/>
+      <c r="D352" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E352" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F352" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G352" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H352" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I352" s="13"/>
+      <c r="J352" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K352" s="13"/>
+      <c r="L352" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M352" s="13"/>
+      <c r="N352" s="1"/>
+    </row>
+    <row r="353" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A353" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B353" s="12" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C353" s="13"/>
+      <c r="D353" s="8" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E353" s="8" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F353" s="8"/>
+      <c r="G353" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H353" s="12" t="s">
+        <v>1678</v>
+      </c>
+      <c r="I353" s="13"/>
+      <c r="J353" s="12" t="s">
+        <v>1679</v>
+      </c>
+      <c r="K353" s="13"/>
+      <c r="L353" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M353" s="13"/>
+      <c r="N353" s="1"/>
+    </row>
+    <row r="354" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A354" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B354" s="12" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C354" s="13"/>
+      <c r="D354" s="8" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E354" s="8" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F354" s="8"/>
+      <c r="G354" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H354" s="12" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I354" s="13"/>
+      <c r="J354" s="12" t="s">
+        <v>1685</v>
+      </c>
+      <c r="K354" s="13"/>
+      <c r="L354" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M354" s="13"/>
+      <c r="N354" s="1"/>
+    </row>
+    <row r="355" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A355" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B355" s="12" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C355" s="13"/>
+      <c r="D355" s="8" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E355" s="8" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F355" s="8"/>
+      <c r="G355" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H355" s="12" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I355" s="13"/>
+      <c r="J355" s="12" t="s">
+        <v>1689</v>
+      </c>
+      <c r="K355" s="13"/>
+      <c r="L355" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M355" s="13"/>
+      <c r="N355" s="1"/>
+    </row>
+    <row r="356" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A356" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B356" s="12" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C356" s="13"/>
+      <c r="D356" s="8" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E356" s="8" t="s">
+        <v>1692</v>
+      </c>
+      <c r="F356" s="8"/>
+      <c r="G356" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H356" s="12" t="s">
+        <v>1693</v>
+      </c>
+      <c r="I356" s="13"/>
+      <c r="J356" s="12" t="s">
+        <v>1694</v>
+      </c>
+      <c r="K356" s="13"/>
+      <c r="L356" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M356" s="13"/>
+      <c r="N356" s="1"/>
+    </row>
+    <row r="357" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A357" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B357" s="12" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C357" s="13"/>
+      <c r="D357" s="8" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E357" s="8" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F357" s="8"/>
+      <c r="G357" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H357" s="12" t="s">
+        <v>1693</v>
+      </c>
+      <c r="I357" s="13"/>
+      <c r="J357" s="12" t="s">
+        <v>1698</v>
+      </c>
+      <c r="K357" s="13"/>
+      <c r="L357" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M357" s="13"/>
+      <c r="N357" s="1"/>
+    </row>
+    <row r="358" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A358" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B358" s="12" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C358" s="13"/>
+      <c r="D358" s="8" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E358" s="8" t="s">
+        <v>1701</v>
+      </c>
+      <c r="F358" s="8"/>
+      <c r="G358" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H358" s="12" t="s">
+        <v>1678</v>
+      </c>
+      <c r="I358" s="13"/>
+      <c r="J358" s="12" t="s">
+        <v>1702</v>
+      </c>
+      <c r="K358" s="13"/>
+      <c r="L358" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M358" s="13"/>
+      <c r="N358" s="1"/>
+    </row>
+    <row r="359" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A359" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B359" s="12" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C359" s="13"/>
+      <c r="D359" s="8" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E359" s="8" t="s">
+        <v>1705</v>
+      </c>
+      <c r="F359" s="8"/>
+      <c r="G359" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H359" s="12" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I359" s="13"/>
+      <c r="J359" s="12" t="s">
+        <v>1706</v>
+      </c>
+      <c r="K359" s="13"/>
+      <c r="L359" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M359" s="13"/>
+      <c r="N359" s="1"/>
+    </row>
+    <row r="360" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A360" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B360" s="12" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C360" s="13"/>
+      <c r="D360" s="8" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E360" s="8" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F360" s="8"/>
+      <c r="G360" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H360" s="12" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I360" s="13"/>
+      <c r="J360" s="12" t="s">
+        <v>1710</v>
+      </c>
+      <c r="K360" s="13"/>
+      <c r="L360" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M360" s="13"/>
+      <c r="N360" s="1"/>
+    </row>
+    <row r="361" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A361" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B361" s="12" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C361" s="13"/>
+      <c r="D361" s="8" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E361" s="8" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F361" s="8"/>
+      <c r="G361" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H361" s="12" t="s">
+        <v>1693</v>
+      </c>
+      <c r="I361" s="13"/>
+      <c r="J361" s="12" t="s">
+        <v>1714</v>
+      </c>
+      <c r="K361" s="13"/>
+      <c r="L361" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M361" s="13"/>
+      <c r="N361" s="1"/>
+    </row>
+    <row r="362" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A362" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B362" s="12" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C362" s="13"/>
+      <c r="D362" s="8" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E362" s="8" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F362" s="8"/>
+      <c r="G362" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H362" s="12" t="s">
+        <v>1678</v>
+      </c>
+      <c r="I362" s="13"/>
+      <c r="J362" s="12" t="s">
+        <v>1718</v>
+      </c>
+      <c r="K362" s="13"/>
+      <c r="L362" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M362" s="13"/>
+      <c r="N362" s="1"/>
+    </row>
+    <row r="363" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A363" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B363" s="12" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C363" s="13"/>
+      <c r="D363" s="8" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E363" s="8" t="s">
+        <v>1721</v>
+      </c>
+      <c r="F363" s="8"/>
+      <c r="G363" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H363" s="12" t="s">
+        <v>1678</v>
+      </c>
+      <c r="I363" s="13"/>
+      <c r="J363" s="12" t="s">
+        <v>1722</v>
+      </c>
+      <c r="K363" s="13"/>
+      <c r="L363" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M363" s="13"/>
+      <c r="N363" s="1"/>
+    </row>
+    <row r="364" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A364" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B364" s="12" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C364" s="13"/>
+      <c r="D364" s="8" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E364" s="8" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F364" s="8"/>
+      <c r="G364" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H364" s="12" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I364" s="13"/>
+      <c r="J364" s="12" t="s">
+        <v>1726</v>
+      </c>
+      <c r="K364" s="13"/>
+      <c r="L364" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M364" s="13"/>
+      <c r="N364" s="1"/>
+    </row>
+    <row r="365" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A365" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B365" s="12" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C365" s="13"/>
+      <c r="D365" s="8" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E365" s="8" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F365" s="8"/>
+      <c r="G365" s="8" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H365" s="12" t="s">
+        <v>1731</v>
+      </c>
+      <c r="I365" s="13"/>
+      <c r="J365" s="12" t="s">
+        <v>1732</v>
+      </c>
+      <c r="K365" s="13"/>
+      <c r="L365" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M365" s="13"/>
+      <c r="N365" s="1"/>
+    </row>
+    <row r="366" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A366" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B366" s="12" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C366" s="13"/>
+      <c r="D366" s="8" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E366" s="8" t="s">
+        <v>1735</v>
+      </c>
+      <c r="F366" s="8"/>
+      <c r="G366" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H366" s="12" t="s">
+        <v>1678</v>
+      </c>
+      <c r="I366" s="13"/>
+      <c r="J366" s="12" t="s">
+        <v>1736</v>
+      </c>
+      <c r="K366" s="13"/>
+      <c r="L366" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M366" s="13"/>
+      <c r="N366" s="1"/>
+    </row>
+    <row r="367" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A367" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B367" s="12" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C367" s="13"/>
+      <c r="D367" s="8" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E367" s="8" t="s">
+        <v>1739</v>
+      </c>
+      <c r="F367" s="8"/>
+      <c r="G367" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H367" s="12" t="s">
+        <v>1740</v>
+      </c>
+      <c r="I367" s="13"/>
+      <c r="J367" s="12" t="s">
+        <v>1741</v>
+      </c>
+      <c r="K367" s="13"/>
+      <c r="L367" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M367" s="13"/>
+      <c r="N367" s="1"/>
+    </row>
+    <row r="368" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A368" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B368" s="12" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C368" s="13"/>
+      <c r="D368" s="8" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E368" s="8" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F368" s="8"/>
+      <c r="G368" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H368" s="12" t="s">
+        <v>1678</v>
+      </c>
+      <c r="I368" s="13"/>
+      <c r="J368" s="12" t="s">
+        <v>1745</v>
+      </c>
+      <c r="K368" s="13"/>
+      <c r="L368" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M368" s="13"/>
+      <c r="N368" s="1"/>
+    </row>
+    <row r="369" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A369" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B369" s="12" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C369" s="13"/>
+      <c r="D369" s="8" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E369" s="8" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F369" s="8"/>
+      <c r="G369" s="8" t="s">
+        <v>1677</v>
+      </c>
+      <c r="H369" s="12" t="s">
+        <v>1678</v>
+      </c>
+      <c r="I369" s="13"/>
+      <c r="J369" s="12" t="s">
+        <v>1749</v>
+      </c>
+      <c r="K369" s="13"/>
+      <c r="L369" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M369" s="13"/>
+      <c r="N369" s="1"/>
+    </row>
+    <row r="370" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A370" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B370" s="12" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C370" s="13"/>
+      <c r="D370" s="8" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E370" s="8" t="s">
+        <v>1751</v>
+      </c>
+      <c r="F370" s="8"/>
+      <c r="G370" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H370" s="12" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I370" s="13"/>
+      <c r="J370" s="12" t="s">
+        <v>1752</v>
+      </c>
+      <c r="K370" s="13"/>
+      <c r="L370" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M370" s="13"/>
+      <c r="N370" s="1"/>
+    </row>
+    <row r="371" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A371" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B371" s="12" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C371" s="13"/>
+      <c r="D371" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="E371" s="8" t="s">
+        <v>1754</v>
+      </c>
+      <c r="F371" s="8"/>
+      <c r="G371" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H371" s="12" t="s">
+        <v>1693</v>
+      </c>
+      <c r="I371" s="13"/>
+      <c r="J371" s="12" t="s">
+        <v>1755</v>
+      </c>
+      <c r="K371" s="13"/>
+      <c r="L371" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M371" s="13"/>
+      <c r="N371" s="1"/>
+    </row>
+    <row r="372" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A372" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B372" s="12" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C372" s="13"/>
+      <c r="D372" s="8" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E372" s="8" t="s">
+        <v>1758</v>
+      </c>
+      <c r="F372" s="8"/>
+      <c r="G372" s="8" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H372" s="12" t="s">
+        <v>1740</v>
+      </c>
+      <c r="I372" s="13"/>
+      <c r="J372" s="12" t="s">
+        <v>1759</v>
+      </c>
+      <c r="K372" s="13"/>
+      <c r="L372" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M372" s="13"/>
+      <c r="N372" s="1"/>
+    </row>
+    <row r="373" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A373" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B373" s="12" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C373" s="13"/>
+      <c r="D373" s="8" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E373" s="8" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F373" s="8"/>
+      <c r="G373" s="8" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H373" s="12" t="s">
+        <v>1764</v>
+      </c>
+      <c r="I373" s="13"/>
+      <c r="J373" s="12" t="s">
+        <v>1765</v>
+      </c>
+      <c r="K373" s="13"/>
+      <c r="L373" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M373" s="13"/>
+      <c r="N373" s="1"/>
+    </row>
+    <row r="374" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A374" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B374" s="12" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C374" s="13"/>
+      <c r="D374" s="8" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E374" s="8" t="s">
+        <v>1768</v>
+      </c>
+      <c r="F374" s="8"/>
+      <c r="G374" s="8" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H374" s="12" t="s">
+        <v>1770</v>
+      </c>
+      <c r="I374" s="13"/>
+      <c r="J374" s="12" t="s">
+        <v>1771</v>
+      </c>
+      <c r="K374" s="13"/>
+      <c r="L374" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M374" s="13"/>
+      <c r="N374" s="1"/>
+    </row>
+    <row r="375" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A375" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B375" s="12" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C375" s="13"/>
+      <c r="D375" s="8" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E375" s="8" t="s">
+        <v>1774</v>
+      </c>
+      <c r="F375" s="8"/>
+      <c r="G375" s="8" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H375" s="12" t="s">
+        <v>1770</v>
+      </c>
+      <c r="I375" s="13"/>
+      <c r="J375" s="12" t="s">
+        <v>1775</v>
+      </c>
+      <c r="K375" s="13"/>
+      <c r="L375" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M375" s="13"/>
+      <c r="N375" s="1"/>
+    </row>
+    <row r="376" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A376" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B376" s="12" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C376" s="13"/>
+      <c r="D376" s="8" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E376" s="8" t="s">
+        <v>1778</v>
+      </c>
+      <c r="F376" s="8"/>
+      <c r="G376" s="8" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H376" s="12" t="s">
+        <v>1770</v>
+      </c>
+      <c r="I376" s="13"/>
+      <c r="J376" s="12" t="s">
+        <v>1779</v>
+      </c>
+      <c r="K376" s="13"/>
+      <c r="L376" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M376" s="13"/>
+      <c r="N376" s="1"/>
+    </row>
+    <row r="377" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A377" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B377" s="12" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C377" s="13"/>
+      <c r="D377" s="8" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E377" s="8" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F377" s="8"/>
+      <c r="G377" s="8" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H377" s="12" t="s">
+        <v>1770</v>
+      </c>
+      <c r="I377" s="13"/>
+      <c r="J377" s="12" t="s">
+        <v>1783</v>
+      </c>
+      <c r="K377" s="13"/>
+      <c r="L377" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M377" s="13"/>
+      <c r="N377" s="1"/>
+    </row>
+    <row r="378" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A378" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B378" s="12" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C378" s="13"/>
+      <c r="D378" s="8" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E378" s="8" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F378" s="8"/>
+      <c r="G378" s="8" t="s">
+        <v>1787</v>
+      </c>
+      <c r="H378" s="12" t="s">
+        <v>1788</v>
+      </c>
+      <c r="I378" s="13"/>
+      <c r="J378" s="12" t="s">
+        <v>1789</v>
+      </c>
+      <c r="K378" s="13"/>
+      <c r="L378" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M378" s="13"/>
+      <c r="N378" s="1"/>
+    </row>
+    <row r="379" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A379" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B379" s="12" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C379" s="13"/>
+      <c r="D379" s="8" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E379" s="8" t="s">
+        <v>1792</v>
+      </c>
+      <c r="F379" s="8"/>
+      <c r="G379" s="8" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H379" s="12" t="s">
+        <v>1794</v>
+      </c>
+      <c r="I379" s="13"/>
+      <c r="J379" s="12" t="s">
+        <v>1795</v>
+      </c>
+      <c r="K379" s="13"/>
+      <c r="L379" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M379" s="13"/>
+      <c r="N379" s="1"/>
+    </row>
+    <row r="380" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A380" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B380" s="12" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C380" s="13"/>
+      <c r="D380" s="8" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E380" s="8" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F380" s="8"/>
+      <c r="G380" s="8" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H380" s="12" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I380" s="13"/>
+      <c r="J380" s="12" t="s">
+        <v>1801</v>
+      </c>
+      <c r="K380" s="13"/>
+      <c r="L380" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M380" s="13"/>
+      <c r="N380" s="1"/>
+    </row>
+    <row r="381" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A381" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B381" s="12" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C381" s="13"/>
+      <c r="D381" s="8" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E381" s="8" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F381" s="8"/>
+      <c r="G381" s="8" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H381" s="12" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I381" s="13"/>
+      <c r="J381" s="12" t="s">
+        <v>1805</v>
+      </c>
+      <c r="K381" s="13"/>
+      <c r="L381" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M381" s="13"/>
+      <c r="N381" s="1"/>
+    </row>
+    <row r="382" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A382" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B382" s="12" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C382" s="13"/>
+      <c r="D382" s="8" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E382" s="8" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F382" s="8"/>
+      <c r="G382" s="8" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H382" s="12" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I382" s="13"/>
+      <c r="J382" s="12" t="s">
+        <v>1809</v>
+      </c>
+      <c r="K382" s="13"/>
+      <c r="L382" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M382" s="13"/>
+      <c r="N382" s="1"/>
+    </row>
+    <row r="383" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A383" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B383" s="12" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C383" s="13"/>
+      <c r="D383" s="8" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E383" s="8" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F383" s="8"/>
+      <c r="G383" s="8" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H383" s="12" t="s">
+        <v>1814</v>
+      </c>
+      <c r="I383" s="13"/>
+      <c r="J383" s="12" t="s">
+        <v>1815</v>
+      </c>
+      <c r="K383" s="13"/>
+      <c r="L383" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M383" s="13"/>
+      <c r="N383" s="1"/>
+    </row>
+    <row r="384" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A384" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B384" s="12" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C384" s="13"/>
+      <c r="D384" s="8" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E384" s="8" t="s">
+        <v>1818</v>
+      </c>
+      <c r="F384" s="8"/>
+      <c r="G384" s="8" t="s">
+        <v>1819</v>
+      </c>
+      <c r="H384" s="12" t="s">
+        <v>1820</v>
+      </c>
+      <c r="I384" s="13"/>
+      <c r="J384" s="12" t="s">
+        <v>1821</v>
+      </c>
+      <c r="K384" s="13"/>
+      <c r="L384" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M384" s="13"/>
+      <c r="N384" s="1"/>
+    </row>
+    <row r="385" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A385" s="5" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B385" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" s="13"/>
+      <c r="D385" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E385" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F385" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G385" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H385" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I385" s="13"/>
+      <c r="J385" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K385" s="13"/>
+      <c r="L385" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M385" s="13"/>
+      <c r="N385" s="1"/>
+    </row>
+    <row r="386" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A386" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B386" s="12" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C386" s="13"/>
+      <c r="D386" s="8" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E386" s="8" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F386" s="8"/>
+      <c r="G386" s="8" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H386" s="12" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I386" s="13"/>
+      <c r="J386" s="12" t="s">
+        <v>1828</v>
+      </c>
+      <c r="K386" s="13"/>
+      <c r="L386" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M386" s="13"/>
+      <c r="N386" s="1"/>
+    </row>
+    <row r="387" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A387" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B387" s="12" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C387" s="13"/>
+      <c r="D387" s="8" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E387" s="8" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F387" s="8"/>
+      <c r="G387" s="8" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H387" s="12" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I387" s="13"/>
+      <c r="J387" s="12" t="s">
+        <v>1832</v>
+      </c>
+      <c r="K387" s="13"/>
+      <c r="L387" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M387" s="13"/>
+      <c r="N387" s="1"/>
+    </row>
+    <row r="388" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A388" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B388" s="12" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C388" s="13"/>
+      <c r="D388" s="8" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E388" s="8" t="s">
+        <v>1835</v>
+      </c>
+      <c r="F388" s="8"/>
+      <c r="G388" s="8" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H388" s="12" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I388" s="13"/>
+      <c r="J388" s="12" t="s">
+        <v>1836</v>
+      </c>
+      <c r="K388" s="13"/>
+      <c r="L388" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M388" s="13"/>
+      <c r="N388" s="1"/>
+    </row>
+    <row r="389" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A389" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B389" s="12" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C389" s="13"/>
+      <c r="D389" s="8" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E389" s="8" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F389" s="8"/>
+      <c r="G389" s="8" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H389" s="12" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I389" s="13"/>
+      <c r="J389" s="12" t="s">
+        <v>1840</v>
+      </c>
+      <c r="K389" s="13"/>
+      <c r="L389" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M389" s="13"/>
+      <c r="N389" s="1"/>
+    </row>
+    <row r="390" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A390" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B390" s="12" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C390" s="13"/>
+      <c r="D390" s="8" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E390" s="8" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F390" s="8"/>
+      <c r="G390" s="8" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H390" s="12" t="s">
+        <v>1845</v>
+      </c>
+      <c r="I390" s="13"/>
+      <c r="J390" s="12" t="s">
+        <v>1846</v>
+      </c>
+      <c r="K390" s="13"/>
+      <c r="L390" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M390" s="13"/>
+      <c r="N390" s="1"/>
+    </row>
+    <row r="391" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A391" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B391" s="12" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C391" s="13"/>
+      <c r="D391" s="8" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E391" s="8" t="s">
+        <v>1849</v>
+      </c>
+      <c r="F391" s="8"/>
+      <c r="G391" s="8" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H391" s="12" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I391" s="13"/>
+      <c r="J391" s="12" t="s">
+        <v>1850</v>
+      </c>
+      <c r="K391" s="13"/>
+      <c r="L391" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M391" s="13"/>
+      <c r="N391" s="1"/>
+    </row>
+    <row r="392" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A392" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B392" s="12" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C392" s="13"/>
+      <c r="D392" s="8" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E392" s="8" t="s">
+        <v>1853</v>
+      </c>
+      <c r="F392" s="8"/>
+      <c r="G392" s="8" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H392" s="12" t="s">
+        <v>1855</v>
+      </c>
+      <c r="I392" s="13"/>
+      <c r="J392" s="12" t="s">
+        <v>1856</v>
+      </c>
+      <c r="K392" s="13"/>
+      <c r="L392" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M392" s="13"/>
+      <c r="N392" s="1"/>
+    </row>
+    <row r="393" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A393" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B393" s="12" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C393" s="13"/>
+      <c r="D393" s="8" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E393" s="8" t="s">
+        <v>1859</v>
+      </c>
+      <c r="F393" s="8"/>
+      <c r="G393" s="8" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H393" s="12" t="s">
+        <v>1861</v>
+      </c>
+      <c r="I393" s="13"/>
+      <c r="J393" s="12" t="s">
+        <v>1862</v>
+      </c>
+      <c r="K393" s="13"/>
+      <c r="L393" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M393" s="13"/>
+      <c r="N393" s="1"/>
+    </row>
+    <row r="394" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A394" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B394" s="12" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C394" s="13"/>
+      <c r="D394" s="8" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E394" s="8" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F394" s="8"/>
+      <c r="G394" s="8" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H394" s="12" t="s">
+        <v>1861</v>
+      </c>
+      <c r="I394" s="13"/>
+      <c r="J394" s="12" t="s">
+        <v>1866</v>
+      </c>
+      <c r="K394" s="13"/>
+      <c r="L394" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M394" s="13"/>
+      <c r="N394" s="1"/>
+    </row>
+    <row r="395" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A395" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B395" s="12" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C395" s="13"/>
+      <c r="D395" s="8" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E395" s="8" t="s">
+        <v>1869</v>
+      </c>
+      <c r="F395" s="8"/>
+      <c r="G395" s="8" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H395" s="12" t="s">
+        <v>1871</v>
+      </c>
+      <c r="I395" s="13"/>
+      <c r="J395" s="12" t="s">
+        <v>1872</v>
+      </c>
+      <c r="K395" s="13"/>
+      <c r="L395" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M395" s="13"/>
+      <c r="N395" s="1"/>
+    </row>
+    <row r="396" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A396" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B396" s="12" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C396" s="13"/>
+      <c r="D396" s="8" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E396" s="8" t="s">
+        <v>1875</v>
+      </c>
+      <c r="F396" s="8"/>
+      <c r="G396" s="8" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H396" s="12" t="s">
+        <v>1877</v>
+      </c>
+      <c r="I396" s="13"/>
+      <c r="J396" s="12" t="s">
+        <v>1878</v>
+      </c>
+      <c r="K396" s="13"/>
+      <c r="L396" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M396" s="13"/>
+      <c r="N396" s="1"/>
+    </row>
+    <row r="397" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A397" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B397" s="12" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C397" s="13"/>
+      <c r="D397" s="8" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E397" s="8" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F397" s="8"/>
+      <c r="G397" s="8" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H397" s="12" t="s">
+        <v>1877</v>
+      </c>
+      <c r="I397" s="13"/>
+      <c r="J397" s="12" t="s">
+        <v>1882</v>
+      </c>
+      <c r="K397" s="13"/>
+      <c r="L397" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M397" s="13"/>
+      <c r="N397" s="1"/>
+    </row>
+    <row r="398" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A398" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B398" s="12" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C398" s="13"/>
+      <c r="D398" s="8" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E398" s="8" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F398" s="8"/>
+      <c r="G398" s="8" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H398" s="12" t="s">
+        <v>1877</v>
+      </c>
+      <c r="I398" s="13"/>
+      <c r="J398" s="12" t="s">
+        <v>1886</v>
+      </c>
+      <c r="K398" s="13"/>
+      <c r="L398" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M398" s="13"/>
+      <c r="N398" s="1"/>
+    </row>
+    <row r="399" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A399" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B399" s="12" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C399" s="13"/>
+      <c r="D399" s="8" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E399" s="8" t="s">
+        <v>1889</v>
+      </c>
+      <c r="F399" s="8"/>
+      <c r="G399" s="8" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H399" s="12" t="s">
+        <v>1871</v>
+      </c>
+      <c r="I399" s="13"/>
+      <c r="J399" s="12" t="s">
+        <v>1890</v>
+      </c>
+      <c r="K399" s="13"/>
+      <c r="L399" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M399" s="13"/>
+      <c r="N399" s="1"/>
+    </row>
+    <row r="400" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A400" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B400" s="12" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C400" s="13"/>
+      <c r="D400" s="8" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E400" s="8" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F400" s="8"/>
+      <c r="G400" s="8" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H400" s="12" t="s">
+        <v>1895</v>
+      </c>
+      <c r="I400" s="13"/>
+      <c r="J400" s="12" t="s">
+        <v>1896</v>
+      </c>
+      <c r="K400" s="13"/>
+      <c r="L400" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M400" s="13"/>
+      <c r="N400" s="1"/>
+    </row>
+    <row r="401" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A401" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B401" s="12" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C401" s="13"/>
+      <c r="D401" s="8" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E401" s="8" t="s">
+        <v>1899</v>
+      </c>
+      <c r="F401" s="8"/>
+      <c r="G401" s="8" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H401" s="12" t="s">
+        <v>1871</v>
+      </c>
+      <c r="I401" s="13"/>
+      <c r="J401" s="12" t="s">
+        <v>1900</v>
+      </c>
+      <c r="K401" s="13"/>
+      <c r="L401" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M401" s="13"/>
+      <c r="N401" s="1"/>
+    </row>
+    <row r="402" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A402" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B402" s="12" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C402" s="13"/>
+      <c r="D402" s="8" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E402" s="8" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F402" s="8"/>
+      <c r="G402" s="8" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H402" s="12" t="s">
+        <v>1905</v>
+      </c>
+      <c r="I402" s="13"/>
+      <c r="J402" s="12" t="s">
+        <v>1906</v>
+      </c>
+      <c r="K402" s="13"/>
+      <c r="L402" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M402" s="13"/>
+      <c r="N402" s="1"/>
+    </row>
+    <row r="403" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A403" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B403" s="12" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C403" s="13"/>
+      <c r="D403" s="8" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E403" s="8" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F403" s="8"/>
+      <c r="G403" s="8" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H403" s="12" t="s">
+        <v>1911</v>
+      </c>
+      <c r="I403" s="13"/>
+      <c r="J403" s="12" t="s">
+        <v>1912</v>
+      </c>
+      <c r="K403" s="13"/>
+      <c r="L403" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M403" s="13"/>
+      <c r="N403" s="1"/>
+    </row>
+    <row r="404" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A404" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B404" s="12" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C404" s="13"/>
+      <c r="D404" s="8" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E404" s="8" t="s">
+        <v>1915</v>
+      </c>
+      <c r="F404" s="8"/>
+      <c r="G404" s="8" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H404" s="12" t="s">
+        <v>1911</v>
+      </c>
+      <c r="I404" s="13"/>
+      <c r="J404" s="12" t="s">
+        <v>1916</v>
+      </c>
+      <c r="K404" s="13"/>
+      <c r="L404" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M404" s="13"/>
+      <c r="N404" s="1"/>
+    </row>
+    <row r="405" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A405" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B405" s="12" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C405" s="13"/>
+      <c r="D405" s="8" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E405" s="8" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F405" s="8"/>
+      <c r="G405" s="8" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H405" s="12" t="s">
+        <v>1911</v>
+      </c>
+      <c r="I405" s="13"/>
+      <c r="J405" s="12" t="s">
+        <v>1920</v>
+      </c>
+      <c r="K405" s="13"/>
+      <c r="L405" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M405" s="13"/>
+      <c r="N405" s="1"/>
+    </row>
+    <row r="406" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A406" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B406" s="12" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C406" s="13"/>
+      <c r="D406" s="8" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E406" s="8" t="s">
+        <v>1923</v>
+      </c>
+      <c r="F406" s="8"/>
+      <c r="G406" s="8" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H406" s="12" t="s">
+        <v>1911</v>
+      </c>
+      <c r="I406" s="13"/>
+      <c r="J406" s="12" t="s">
+        <v>1924</v>
+      </c>
+      <c r="K406" s="13"/>
+      <c r="L406" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M406" s="13"/>
+      <c r="N406" s="1"/>
+    </row>
+    <row r="407" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A407" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B407" s="12" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C407" s="13"/>
+      <c r="D407" s="8" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E407" s="8" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F407" s="8"/>
+      <c r="G407" s="8" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H407" s="12" t="s">
+        <v>1911</v>
+      </c>
+      <c r="I407" s="13"/>
+      <c r="J407" s="12" t="s">
+        <v>1928</v>
+      </c>
+      <c r="K407" s="13"/>
+      <c r="L407" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M407" s="13"/>
+      <c r="N407" s="1"/>
+    </row>
+    <row r="408" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A408" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B408" s="12" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C408" s="13"/>
+      <c r="D408" s="8" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E408" s="8" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F408" s="8"/>
+      <c r="G408" s="8" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H408" s="12" t="s">
+        <v>1933</v>
+      </c>
+      <c r="I408" s="13"/>
+      <c r="J408" s="12" t="s">
+        <v>1934</v>
+      </c>
+      <c r="K408" s="13"/>
+      <c r="L408" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M408" s="13"/>
+      <c r="N408" s="1"/>
+    </row>
+    <row r="409" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A409" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B409" s="12" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C409" s="13"/>
+      <c r="D409" s="8" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E409" s="8" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F409" s="8"/>
+      <c r="G409" s="8" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H409" s="12" t="s">
+        <v>1939</v>
+      </c>
+      <c r="I409" s="13"/>
+      <c r="J409" s="12" t="s">
+        <v>1940</v>
+      </c>
+      <c r="K409" s="13"/>
+      <c r="L409" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M409" s="13"/>
+      <c r="N409" s="1"/>
+    </row>
+    <row r="410" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A410" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B410" s="12" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C410" s="13"/>
+      <c r="D410" s="8" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E410" s="8" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F410" s="8"/>
+      <c r="G410" s="8" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H410" s="12" t="s">
+        <v>1945</v>
+      </c>
+      <c r="I410" s="13"/>
+      <c r="J410" s="12" t="s">
+        <v>1946</v>
+      </c>
+      <c r="K410" s="13"/>
+      <c r="L410" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M410" s="13"/>
+      <c r="N410" s="1"/>
+    </row>
+    <row r="411" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A411" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B411" s="12" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C411" s="13"/>
+      <c r="D411" s="8" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E411" s="8" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F411" s="8"/>
+      <c r="G411" s="8" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H411" s="12" t="s">
+        <v>1951</v>
+      </c>
+      <c r="I411" s="13"/>
+      <c r="J411" s="12" t="s">
+        <v>1952</v>
+      </c>
+      <c r="K411" s="13"/>
+      <c r="L411" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M411" s="13"/>
+      <c r="N411" s="1"/>
+    </row>
+    <row r="412" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A412" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B412" s="12" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C412" s="13"/>
+      <c r="D412" s="8" t="s">
+        <v>1954</v>
+      </c>
+      <c r="E412" s="8" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F412" s="8"/>
+      <c r="G412" s="8" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H412" s="12" t="s">
+        <v>1951</v>
+      </c>
+      <c r="I412" s="13"/>
+      <c r="J412" s="12" t="s">
+        <v>1956</v>
+      </c>
+      <c r="K412" s="13"/>
+      <c r="L412" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M412" s="13"/>
+      <c r="N412" s="1"/>
+    </row>
+    <row r="413" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A413" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B413" s="12" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C413" s="13"/>
+      <c r="D413" s="8" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E413" s="8" t="s">
+        <v>1959</v>
+      </c>
+      <c r="F413" s="8"/>
+      <c r="G413" s="8" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H413" s="12" t="s">
+        <v>1951</v>
+      </c>
+      <c r="I413" s="13"/>
+      <c r="J413" s="12" t="s">
+        <v>1960</v>
+      </c>
+      <c r="K413" s="13"/>
+      <c r="L413" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M413" s="13"/>
+      <c r="N413" s="1"/>
+    </row>
+    <row r="414" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A414" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B414" s="12" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C414" s="13"/>
+      <c r="D414" s="8" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E414" s="8" t="s">
+        <v>1963</v>
+      </c>
+      <c r="F414" s="8"/>
+      <c r="G414" s="8" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H414" s="12" t="s">
+        <v>1965</v>
+      </c>
+      <c r="I414" s="13"/>
+      <c r="J414" s="12" t="s">
+        <v>1966</v>
+      </c>
+      <c r="K414" s="13"/>
+      <c r="L414" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M414" s="13"/>
+      <c r="N414" s="1"/>
+    </row>
+    <row r="415" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A415" s="5" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B415" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" s="13"/>
+      <c r="D415" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E415" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F415" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G415" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H415" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I415" s="13"/>
+      <c r="J415" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K415" s="13"/>
+      <c r="L415" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M415" s="13"/>
+      <c r="N415" s="1"/>
+    </row>
+    <row r="416" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A416" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B416" s="12" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C416" s="13"/>
+      <c r="D416" s="8" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E416" s="8" t="s">
+        <v>1970</v>
+      </c>
+      <c r="F416" s="8"/>
+      <c r="G416" s="8" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H416" s="12" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I416" s="13"/>
+      <c r="J416" s="12" t="s">
+        <v>1973</v>
+      </c>
+      <c r="K416" s="13"/>
+      <c r="L416" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M416" s="13"/>
+      <c r="N416" s="1"/>
+    </row>
+    <row r="417" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A417" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B417" s="12" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C417" s="13"/>
+      <c r="D417" s="8" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E417" s="8" t="s">
+        <v>1976</v>
+      </c>
+      <c r="F417" s="8"/>
+      <c r="G417" s="8" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H417" s="12" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I417" s="13"/>
+      <c r="J417" s="12" t="s">
+        <v>1977</v>
+      </c>
+      <c r="K417" s="13"/>
+      <c r="L417" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M417" s="13"/>
+      <c r="N417" s="1"/>
+    </row>
+    <row r="418" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A418" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B418" s="12" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C418" s="13"/>
+      <c r="D418" s="8" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E418" s="8" t="s">
+        <v>1980</v>
+      </c>
+      <c r="F418" s="8"/>
+      <c r="G418" s="8" t="s">
+        <v>1971</v>
+      </c>
+      <c r="H418" s="12" t="s">
+        <v>1972</v>
+      </c>
+      <c r="I418" s="13"/>
+      <c r="J418" s="12" t="s">
+        <v>1981</v>
+      </c>
+      <c r="K418" s="13"/>
+      <c r="L418" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M418" s="13"/>
+      <c r="N418" s="1"/>
+    </row>
+    <row r="419" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A419" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B419" s="12" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C419" s="13"/>
+      <c r="D419" s="8" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E419" s="8" t="s">
+        <v>1984</v>
+      </c>
+      <c r="F419" s="8"/>
+      <c r="G419" s="8" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H419" s="12" t="s">
+        <v>1986</v>
+      </c>
+      <c r="I419" s="13"/>
+      <c r="J419" s="12" t="s">
+        <v>1987</v>
+      </c>
+      <c r="K419" s="13"/>
+      <c r="L419" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M419" s="13"/>
+      <c r="N419" s="1"/>
+    </row>
+    <row r="420" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A420" s="7"/>
+      <c r="B420" s="12">
+        <v>51003</v>
+      </c>
+      <c r="C420" s="13"/>
+      <c r="D420" s="8" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E420" s="8" t="s">
+        <v>1989</v>
+      </c>
+      <c r="F420" s="8"/>
+      <c r="G420" s="8" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H420" s="12">
+        <v>52556</v>
+      </c>
+      <c r="I420" s="13"/>
+      <c r="J420" s="12" t="s">
+        <v>1991</v>
+      </c>
+      <c r="K420" s="13"/>
+      <c r="L420" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M420" s="13"/>
+      <c r="N420" s="1"/>
+    </row>
+    <row r="421" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A421" s="7"/>
+      <c r="B421" s="12">
+        <v>51004</v>
+      </c>
+      <c r="C421" s="13"/>
+      <c r="D421" s="8" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E421" s="8" t="s">
+        <v>1993</v>
+      </c>
+      <c r="F421" s="8"/>
+      <c r="G421" s="8" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H421" s="12">
+        <v>52556</v>
+      </c>
+      <c r="I421" s="13"/>
+      <c r="J421" s="12" t="s">
+        <v>1994</v>
+      </c>
+      <c r="K421" s="13"/>
+      <c r="L421" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M421" s="13"/>
+      <c r="N421" s="1"/>
+    </row>
+    <row r="422" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A422" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B422" s="12" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C422" s="13"/>
+      <c r="D422" s="8" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E422" s="8" t="s">
+        <v>1997</v>
+      </c>
+      <c r="F422" s="8"/>
+      <c r="G422" s="8" t="s">
+        <v>1998</v>
+      </c>
+      <c r="H422" s="12" t="s">
+        <v>1999</v>
+      </c>
+      <c r="I422" s="13"/>
+      <c r="J422" s="12" t="s">
+        <v>2000</v>
+      </c>
+      <c r="K422" s="13"/>
+      <c r="L422" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M422" s="13"/>
+      <c r="N422" s="1"/>
+    </row>
+    <row r="423" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A423" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B423" s="12" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C423" s="13"/>
+      <c r="D423" s="8" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E423" s="8" t="s">
+        <v>2003</v>
+      </c>
+      <c r="F423" s="8"/>
+      <c r="G423" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H423" s="12" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I423" s="13"/>
+      <c r="J423" s="12" t="s">
+        <v>2006</v>
+      </c>
+      <c r="K423" s="13"/>
+      <c r="L423" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M423" s="13"/>
+      <c r="N423" s="1"/>
+    </row>
+    <row r="424" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A424" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B424" s="12" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C424" s="13"/>
+      <c r="D424" s="8" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E424" s="8" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F424" s="8"/>
+      <c r="G424" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H424" s="12" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I424" s="13"/>
+      <c r="J424" s="12" t="s">
+        <v>2010</v>
+      </c>
+      <c r="K424" s="13"/>
+      <c r="L424" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M424" s="13"/>
+      <c r="N424" s="1"/>
+    </row>
+    <row r="425" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A425" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B425" s="12" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C425" s="13"/>
+      <c r="D425" s="8" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E425" s="8" t="s">
+        <v>2013</v>
+      </c>
+      <c r="F425" s="8"/>
+      <c r="G425" s="8" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H425" s="12" t="s">
+        <v>2005</v>
+      </c>
+      <c r="I425" s="13"/>
+      <c r="J425" s="12" t="s">
+        <v>2014</v>
+      </c>
+      <c r="K425" s="13"/>
+      <c r="L425" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M425" s="13"/>
+      <c r="N425" s="1"/>
+    </row>
+    <row r="426" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A426" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B426" s="12" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C426" s="13"/>
+      <c r="D426" s="8" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E426" s="8" t="s">
+        <v>2017</v>
+      </c>
+      <c r="F426" s="8"/>
+      <c r="G426" s="8" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H426" s="12" t="s">
+        <v>2019</v>
+      </c>
+      <c r="I426" s="13"/>
+      <c r="J426" s="12" t="s">
+        <v>2020</v>
+      </c>
+      <c r="K426" s="13"/>
+      <c r="L426" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M426" s="13"/>
+      <c r="N426" s="1"/>
+    </row>
+    <row r="427" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A427" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B427" s="12" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C427" s="13"/>
+      <c r="D427" s="8" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E427" s="8" t="s">
+        <v>2023</v>
+      </c>
+      <c r="F427" s="8"/>
+      <c r="G427" s="8" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H427" s="12" t="s">
+        <v>2025</v>
+      </c>
+      <c r="I427" s="13"/>
+      <c r="J427" s="12" t="s">
+        <v>2026</v>
+      </c>
+      <c r="K427" s="13"/>
+      <c r="L427" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M427" s="13"/>
+      <c r="N427" s="1"/>
+    </row>
+    <row r="428" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A428" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B428" s="12" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C428" s="13"/>
+      <c r="D428" s="8" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E428" s="8" t="s">
+        <v>2029</v>
+      </c>
+      <c r="F428" s="8"/>
+      <c r="G428" s="8" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H428" s="12" t="s">
+        <v>2019</v>
+      </c>
+      <c r="I428" s="13"/>
+      <c r="J428" s="12" t="s">
+        <v>2030</v>
+      </c>
+      <c r="K428" s="13"/>
+      <c r="L428" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M428" s="13"/>
+      <c r="N428" s="1"/>
+    </row>
+    <row r="429" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A429" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B429" s="12" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C429" s="13"/>
+      <c r="D429" s="8" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E429" s="8" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F429" s="8"/>
+      <c r="G429" s="8" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H429" s="12" t="s">
+        <v>2025</v>
+      </c>
+      <c r="I429" s="13"/>
+      <c r="J429" s="12" t="s">
+        <v>2034</v>
+      </c>
+      <c r="K429" s="13"/>
+      <c r="L429" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M429" s="13"/>
+      <c r="N429" s="1"/>
+    </row>
+    <row r="430" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A430" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B430" s="12" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C430" s="13"/>
+      <c r="D430" s="8" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E430" s="8" t="s">
+        <v>2037</v>
+      </c>
+      <c r="F430" s="8"/>
+      <c r="G430" s="8" t="s">
+        <v>2018</v>
+      </c>
+      <c r="H430" s="12" t="s">
+        <v>2019</v>
+      </c>
+      <c r="I430" s="13"/>
+      <c r="J430" s="12" t="s">
+        <v>2038</v>
+      </c>
+      <c r="K430" s="13"/>
+      <c r="L430" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M430" s="13"/>
+      <c r="N430" s="1"/>
+    </row>
+    <row r="431" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A431" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B431" s="12" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C431" s="13"/>
+      <c r="D431" s="8" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E431" s="8" t="s">
+        <v>2041</v>
+      </c>
+      <c r="F431" s="8"/>
+      <c r="G431" s="8" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H431" s="12" t="s">
+        <v>2025</v>
+      </c>
+      <c r="I431" s="13"/>
+      <c r="J431" s="12" t="s">
+        <v>2042</v>
+      </c>
+      <c r="K431" s="13"/>
+      <c r="L431" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M431" s="13"/>
+      <c r="N431" s="1"/>
+    </row>
+    <row r="432" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A432" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B432" s="12" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C432" s="13"/>
+      <c r="D432" s="8" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E432" s="8" t="s">
+        <v>2045</v>
+      </c>
+      <c r="F432" s="8"/>
+      <c r="G432" s="8" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H432" s="12" t="s">
+        <v>2047</v>
+      </c>
+      <c r="I432" s="13"/>
+      <c r="J432" s="12" t="s">
+        <v>2048</v>
+      </c>
+      <c r="K432" s="13"/>
+      <c r="L432" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M432" s="13"/>
+      <c r="N432" s="1"/>
+    </row>
+    <row r="433" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A433" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B433" s="12" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C433" s="13"/>
+      <c r="D433" s="8" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E433" s="8" t="s">
+        <v>2051</v>
+      </c>
+      <c r="F433" s="8"/>
+      <c r="G433" s="8" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H433" s="12" t="s">
+        <v>2047</v>
+      </c>
+      <c r="I433" s="13"/>
+      <c r="J433" s="12" t="s">
+        <v>2052</v>
+      </c>
+      <c r="K433" s="13"/>
+      <c r="L433" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M433" s="13"/>
+      <c r="N433" s="1"/>
+    </row>
+    <row r="434" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A434" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B434" s="12" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C434" s="13"/>
+      <c r="D434" s="8" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E434" s="8" t="s">
+        <v>2055</v>
+      </c>
+      <c r="F434" s="8"/>
+      <c r="G434" s="8" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H434" s="12" t="s">
+        <v>2057</v>
+      </c>
+      <c r="I434" s="13"/>
+      <c r="J434" s="12" t="s">
+        <v>2058</v>
+      </c>
+      <c r="K434" s="13"/>
+      <c r="L434" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M434" s="13"/>
+      <c r="N434" s="1"/>
+    </row>
+    <row r="435" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A435" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B435" s="12" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C435" s="13"/>
+      <c r="D435" s="8" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E435" s="8" t="s">
+        <v>2061</v>
+      </c>
+      <c r="F435" s="8"/>
+      <c r="G435" s="8" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H435" s="12" t="s">
+        <v>2063</v>
+      </c>
+      <c r="I435" s="13"/>
+      <c r="J435" s="12" t="s">
+        <v>2064</v>
+      </c>
+      <c r="K435" s="13"/>
+      <c r="L435" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M435" s="13"/>
+      <c r="N435" s="1"/>
+    </row>
+    <row r="436" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A436" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B436" s="12" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C436" s="13"/>
+      <c r="D436" s="8" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E436" s="8" t="s">
+        <v>2067</v>
+      </c>
+      <c r="F436" s="8"/>
+      <c r="G436" s="8" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H436" s="12" t="s">
+        <v>2063</v>
+      </c>
+      <c r="I436" s="13"/>
+      <c r="J436" s="12" t="s">
+        <v>2068</v>
+      </c>
+      <c r="K436" s="13"/>
+      <c r="L436" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M436" s="13"/>
+      <c r="N436" s="1"/>
+    </row>
+    <row r="437" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A437" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B437" s="12" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C437" s="13"/>
+      <c r="D437" s="8" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E437" s="8" t="s">
+        <v>2071</v>
+      </c>
+      <c r="F437" s="8"/>
+      <c r="G437" s="8" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H437" s="12" t="s">
+        <v>2063</v>
+      </c>
+      <c r="I437" s="13"/>
+      <c r="J437" s="12" t="s">
+        <v>2072</v>
+      </c>
+      <c r="K437" s="13"/>
+      <c r="L437" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M437" s="13"/>
+      <c r="N437" s="1"/>
+    </row>
+    <row r="438" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A438" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B438" s="12" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C438" s="13"/>
+      <c r="D438" s="8" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E438" s="8" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F438" s="8"/>
+      <c r="G438" s="8" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H438" s="12" t="s">
+        <v>2063</v>
+      </c>
+      <c r="I438" s="13"/>
+      <c r="J438" s="12" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K438" s="13"/>
+      <c r="L438" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M438" s="13"/>
+      <c r="N438" s="1"/>
+    </row>
+    <row r="439" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A439" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B439" s="12" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C439" s="13"/>
+      <c r="D439" s="8" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E439" s="8" t="s">
+        <v>2079</v>
+      </c>
+      <c r="F439" s="8"/>
+      <c r="G439" s="8" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H439" s="12" t="s">
+        <v>2063</v>
+      </c>
+      <c r="I439" s="13"/>
+      <c r="J439" s="12" t="s">
+        <v>2080</v>
+      </c>
+      <c r="K439" s="13"/>
+      <c r="L439" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M439" s="13"/>
+      <c r="N439" s="1"/>
+    </row>
+    <row r="440" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A440" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B440" s="12" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C440" s="13"/>
+      <c r="D440" s="8" t="s">
         <v>198</v>
       </c>
-      <c r="J43" s="7"/>
-[...833 lines deleted...]
-      <c r="I70" s="13" t="s">
+      <c r="E440" s="8" t="s">
+        <v>2082</v>
+      </c>
+      <c r="F440" s="8"/>
+      <c r="G440" s="8" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H440" s="12" t="s">
+        <v>2063</v>
+      </c>
+      <c r="I440" s="13"/>
+      <c r="J440" s="12" t="s">
+        <v>2083</v>
+      </c>
+      <c r="K440" s="13"/>
+      <c r="L440" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M440" s="13"/>
+      <c r="N440" s="1"/>
+    </row>
+    <row r="441" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A441" s="5" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B441" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" s="13"/>
+      <c r="D441" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E441" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F441" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G441" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H441" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I441" s="13"/>
+      <c r="J441" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K441" s="13"/>
+      <c r="L441" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M441" s="13"/>
+      <c r="N441" s="1"/>
+    </row>
+    <row r="442" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A442" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B442" s="12" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C442" s="13"/>
+      <c r="D442" s="8" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E442" s="8" t="s">
+        <v>2087</v>
+      </c>
+      <c r="F442" s="8"/>
+      <c r="G442" s="8" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H442" s="12" t="s">
+        <v>2089</v>
+      </c>
+      <c r="I442" s="13"/>
+      <c r="J442" s="12" t="s">
+        <v>2090</v>
+      </c>
+      <c r="K442" s="13"/>
+      <c r="L442" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M442" s="13"/>
+      <c r="N442" s="1"/>
+    </row>
+    <row r="443" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A443" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B443" s="12" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C443" s="13"/>
+      <c r="D443" s="8" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E443" s="8" t="s">
+        <v>2093</v>
+      </c>
+      <c r="F443" s="8"/>
+      <c r="G443" s="8" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H443" s="12" t="s">
+        <v>2095</v>
+      </c>
+      <c r="I443" s="13"/>
+      <c r="J443" s="12" t="s">
+        <v>2096</v>
+      </c>
+      <c r="K443" s="13"/>
+      <c r="L443" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M443" s="13"/>
+      <c r="N443" s="1"/>
+    </row>
+    <row r="444" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A444" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B444" s="12" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C444" s="13"/>
+      <c r="D444" s="8" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E444" s="8" t="s">
+        <v>2099</v>
+      </c>
+      <c r="F444" s="8"/>
+      <c r="G444" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H444" s="12" t="s">
+        <v>2101</v>
+      </c>
+      <c r="I444" s="13"/>
+      <c r="J444" s="12" t="s">
+        <v>2102</v>
+      </c>
+      <c r="K444" s="13"/>
+      <c r="L444" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M444" s="13"/>
+      <c r="N444" s="1"/>
+    </row>
+    <row r="445" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A445" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B445" s="12" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C445" s="13"/>
+      <c r="D445" s="8" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E445" s="8" t="s">
+        <v>2105</v>
+      </c>
+      <c r="F445" s="8"/>
+      <c r="G445" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H445" s="12" t="s">
+        <v>2106</v>
+      </c>
+      <c r="I445" s="13"/>
+      <c r="J445" s="12" t="s">
+        <v>2107</v>
+      </c>
+      <c r="K445" s="13"/>
+      <c r="L445" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M445" s="13"/>
+      <c r="N445" s="1"/>
+    </row>
+    <row r="446" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A446" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B446" s="12" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C446" s="13"/>
+      <c r="D446" s="8" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E446" s="8" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F446" s="8"/>
+      <c r="G446" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H446" s="12" t="s">
+        <v>2106</v>
+      </c>
+      <c r="I446" s="13"/>
+      <c r="J446" s="12" t="s">
+        <v>2111</v>
+      </c>
+      <c r="K446" s="13"/>
+      <c r="L446" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M446" s="13"/>
+      <c r="N446" s="1"/>
+    </row>
+    <row r="447" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A447" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B447" s="12" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C447" s="13"/>
+      <c r="D447" s="8" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E447" s="8" t="s">
+        <v>2114</v>
+      </c>
+      <c r="F447" s="8"/>
+      <c r="G447" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H447" s="12" t="s">
+        <v>2115</v>
+      </c>
+      <c r="I447" s="13"/>
+      <c r="J447" s="12" t="s">
+        <v>2116</v>
+      </c>
+      <c r="K447" s="13"/>
+      <c r="L447" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M447" s="13"/>
+      <c r="N447" s="1"/>
+    </row>
+    <row r="448" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A448" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B448" s="12" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C448" s="13"/>
+      <c r="D448" s="8" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E448" s="8" t="s">
+        <v>2119</v>
+      </c>
+      <c r="F448" s="8"/>
+      <c r="G448" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H448" s="12" t="s">
+        <v>2120</v>
+      </c>
+      <c r="I448" s="13"/>
+      <c r="J448" s="12" t="s">
+        <v>2121</v>
+      </c>
+      <c r="K448" s="13"/>
+      <c r="L448" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M448" s="13"/>
+      <c r="N448" s="1"/>
+    </row>
+    <row r="449" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A449" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B449" s="12" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C449" s="13"/>
+      <c r="D449" s="8" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E449" s="8" t="s">
+        <v>2124</v>
+      </c>
+      <c r="F449" s="8"/>
+      <c r="G449" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H449" s="12" t="s">
+        <v>2106</v>
+      </c>
+      <c r="I449" s="13"/>
+      <c r="J449" s="12" t="s">
+        <v>2125</v>
+      </c>
+      <c r="K449" s="13"/>
+      <c r="L449" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M449" s="13"/>
+      <c r="N449" s="1"/>
+    </row>
+    <row r="450" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A450" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B450" s="12" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C450" s="13"/>
+      <c r="D450" s="8" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E450" s="8" t="s">
+        <v>2128</v>
+      </c>
+      <c r="F450" s="8"/>
+      <c r="G450" s="8" t="s">
+        <v>2129</v>
+      </c>
+      <c r="H450" s="12" t="s">
+        <v>2130</v>
+      </c>
+      <c r="I450" s="13"/>
+      <c r="J450" s="12" t="s">
+        <v>2131</v>
+      </c>
+      <c r="K450" s="13"/>
+      <c r="L450" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M450" s="13"/>
+      <c r="N450" s="1"/>
+    </row>
+    <row r="451" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A451" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B451" s="12" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C451" s="13"/>
+      <c r="D451" s="8" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E451" s="8" t="s">
+        <v>2134</v>
+      </c>
+      <c r="F451" s="8"/>
+      <c r="G451" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H451" s="12" t="s">
+        <v>2135</v>
+      </c>
+      <c r="I451" s="13"/>
+      <c r="J451" s="12" t="s">
+        <v>2136</v>
+      </c>
+      <c r="K451" s="13"/>
+      <c r="L451" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M451" s="13"/>
+      <c r="N451" s="1"/>
+    </row>
+    <row r="452" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A452" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B452" s="12" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C452" s="13"/>
+      <c r="D452" s="8" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E452" s="8" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F452" s="8"/>
+      <c r="G452" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H452" s="12" t="s">
+        <v>2140</v>
+      </c>
+      <c r="I452" s="13"/>
+      <c r="J452" s="12" t="s">
+        <v>2141</v>
+      </c>
+      <c r="K452" s="13"/>
+      <c r="L452" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M452" s="13"/>
+      <c r="N452" s="1"/>
+    </row>
+    <row r="453" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A453" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B453" s="12" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C453" s="13"/>
+      <c r="D453" s="8" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E453" s="8" t="s">
+        <v>2144</v>
+      </c>
+      <c r="F453" s="8"/>
+      <c r="G453" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H453" s="12" t="s">
+        <v>2106</v>
+      </c>
+      <c r="I453" s="13"/>
+      <c r="J453" s="12" t="s">
+        <v>2145</v>
+      </c>
+      <c r="K453" s="13"/>
+      <c r="L453" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M453" s="13"/>
+      <c r="N453" s="1"/>
+    </row>
+    <row r="454" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A454" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B454" s="12" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C454" s="13"/>
+      <c r="D454" s="8" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E454" s="8" t="s">
+        <v>2148</v>
+      </c>
+      <c r="F454" s="8"/>
+      <c r="G454" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H454" s="12" t="s">
+        <v>2135</v>
+      </c>
+      <c r="I454" s="13"/>
+      <c r="J454" s="12" t="s">
+        <v>2149</v>
+      </c>
+      <c r="K454" s="13"/>
+      <c r="L454" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M454" s="13"/>
+      <c r="N454" s="1"/>
+    </row>
+    <row r="455" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A455" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B455" s="12" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C455" s="13"/>
+      <c r="D455" s="8" t="s">
         <v>311</v>
       </c>
-      <c r="J70" s="7"/>
-[...1908 lines deleted...]
-      <c r="E132" s="14" t="s">
+      <c r="E455" s="8" t="s">
+        <v>2151</v>
+      </c>
+      <c r="F455" s="8"/>
+      <c r="G455" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H455" s="12" t="s">
+        <v>2101</v>
+      </c>
+      <c r="I455" s="13"/>
+      <c r="J455" s="12" t="s">
+        <v>2152</v>
+      </c>
+      <c r="K455" s="13"/>
+      <c r="L455" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M455" s="13"/>
+      <c r="N455" s="1"/>
+    </row>
+    <row r="456" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A456" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B456" s="12" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C456" s="13"/>
+      <c r="D456" s="8" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E456" s="8" t="s">
+        <v>2155</v>
+      </c>
+      <c r="F456" s="8"/>
+      <c r="G456" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H456" s="12" t="s">
+        <v>2120</v>
+      </c>
+      <c r="I456" s="13"/>
+      <c r="J456" s="12" t="s">
+        <v>2156</v>
+      </c>
+      <c r="K456" s="13"/>
+      <c r="L456" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M456" s="13"/>
+      <c r="N456" s="1"/>
+    </row>
+    <row r="457" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A457" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B457" s="12" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C457" s="13"/>
+      <c r="D457" s="8" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E457" s="8" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F457" s="8"/>
+      <c r="G457" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H457" s="12" t="s">
+        <v>2101</v>
+      </c>
+      <c r="I457" s="13"/>
+      <c r="J457" s="12" t="s">
+        <v>2160</v>
+      </c>
+      <c r="K457" s="13"/>
+      <c r="L457" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M457" s="13"/>
+      <c r="N457" s="1"/>
+    </row>
+    <row r="458" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A458" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B458" s="12" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C458" s="13"/>
+      <c r="D458" s="8" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E458" s="8" t="s">
+        <v>2163</v>
+      </c>
+      <c r="F458" s="8"/>
+      <c r="G458" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H458" s="12" t="s">
+        <v>2106</v>
+      </c>
+      <c r="I458" s="13"/>
+      <c r="J458" s="12" t="s">
+        <v>2164</v>
+      </c>
+      <c r="K458" s="13"/>
+      <c r="L458" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M458" s="13"/>
+      <c r="N458" s="1"/>
+    </row>
+    <row r="459" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A459" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B459" s="12" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C459" s="13"/>
+      <c r="D459" s="8" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E459" s="8" t="s">
+        <v>2167</v>
+      </c>
+      <c r="F459" s="8"/>
+      <c r="G459" s="8" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H459" s="12" t="s">
+        <v>2101</v>
+      </c>
+      <c r="I459" s="13"/>
+      <c r="J459" s="12" t="s">
+        <v>2168</v>
+      </c>
+      <c r="K459" s="13"/>
+      <c r="L459" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M459" s="13"/>
+      <c r="N459" s="1"/>
+    </row>
+    <row r="460" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A460" s="5" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B460" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" s="13"/>
+      <c r="D460" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E460" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F460" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G460" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H460" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I460" s="13"/>
+      <c r="J460" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K460" s="13"/>
+      <c r="L460" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M460" s="13"/>
+      <c r="N460" s="1"/>
+    </row>
+    <row r="461" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A461" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B461" s="12" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C461" s="13"/>
+      <c r="D461" s="8" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E461" s="8" t="s">
+        <v>2172</v>
+      </c>
+      <c r="F461" s="8"/>
+      <c r="G461" s="8" t="s">
+        <v>2173</v>
+      </c>
+      <c r="H461" s="12" t="s">
+        <v>2174</v>
+      </c>
+      <c r="I461" s="13"/>
+      <c r="J461" s="12" t="s">
+        <v>2175</v>
+      </c>
+      <c r="K461" s="13"/>
+      <c r="L461" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M461" s="13"/>
+      <c r="N461" s="1"/>
+    </row>
+    <row r="462" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A462" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B462" s="12" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C462" s="13"/>
+      <c r="D462" s="8" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E462" s="8" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F462" s="8"/>
+      <c r="G462" s="8" t="s">
+        <v>2179</v>
+      </c>
+      <c r="H462" s="12" t="s">
+        <v>2180</v>
+      </c>
+      <c r="I462" s="13"/>
+      <c r="J462" s="12" t="s">
+        <v>2181</v>
+      </c>
+      <c r="K462" s="13"/>
+      <c r="L462" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M462" s="13"/>
+      <c r="N462" s="1"/>
+    </row>
+    <row r="463" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A463" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B463" s="12" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C463" s="13"/>
+      <c r="D463" s="8" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E463" s="8" t="s">
+        <v>2184</v>
+      </c>
+      <c r="F463" s="8"/>
+      <c r="G463" s="8" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H463" s="12" t="s">
+        <v>2186</v>
+      </c>
+      <c r="I463" s="13"/>
+      <c r="J463" s="12" t="s">
+        <v>2187</v>
+      </c>
+      <c r="K463" s="13"/>
+      <c r="L463" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M463" s="13"/>
+      <c r="N463" s="1"/>
+    </row>
+    <row r="464" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A464" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B464" s="12" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C464" s="13"/>
+      <c r="D464" s="8" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E464" s="8" t="s">
+        <v>2190</v>
+      </c>
+      <c r="F464" s="8"/>
+      <c r="G464" s="8" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H464" s="12" t="s">
+        <v>2186</v>
+      </c>
+      <c r="I464" s="13"/>
+      <c r="J464" s="12" t="s">
+        <v>2191</v>
+      </c>
+      <c r="K464" s="13"/>
+      <c r="L464" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M464" s="13"/>
+      <c r="N464" s="1"/>
+    </row>
+    <row r="465" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A465" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B465" s="12" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C465" s="13"/>
+      <c r="D465" s="8" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E465" s="8" t="s">
+        <v>2194</v>
+      </c>
+      <c r="F465" s="8"/>
+      <c r="G465" s="8" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H465" s="12" t="s">
+        <v>2196</v>
+      </c>
+      <c r="I465" s="13"/>
+      <c r="J465" s="12" t="s">
+        <v>2197</v>
+      </c>
+      <c r="K465" s="13"/>
+      <c r="L465" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M465" s="13"/>
+      <c r="N465" s="1"/>
+    </row>
+    <row r="466" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A466" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B466" s="12" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C466" s="13"/>
+      <c r="D466" s="8" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E466" s="8" t="s">
+        <v>2200</v>
+      </c>
+      <c r="F466" s="8"/>
+      <c r="G466" s="8" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H466" s="12" t="s">
+        <v>2202</v>
+      </c>
+      <c r="I466" s="13"/>
+      <c r="J466" s="12" t="s">
+        <v>2203</v>
+      </c>
+      <c r="K466" s="13"/>
+      <c r="L466" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M466" s="13"/>
+      <c r="N466" s="1"/>
+    </row>
+    <row r="467" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A467" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B467" s="12" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C467" s="13"/>
+      <c r="D467" s="8" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E467" s="8" t="s">
+        <v>2206</v>
+      </c>
+      <c r="F467" s="8"/>
+      <c r="G467" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H467" s="12" t="s">
+        <v>2208</v>
+      </c>
+      <c r="I467" s="13"/>
+      <c r="J467" s="12" t="s">
+        <v>2209</v>
+      </c>
+      <c r="K467" s="13"/>
+      <c r="L467" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M467" s="13"/>
+      <c r="N467" s="1"/>
+    </row>
+    <row r="468" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A468" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B468" s="12" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C468" s="13"/>
+      <c r="D468" s="8" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E468" s="8" t="s">
+        <v>2212</v>
+      </c>
+      <c r="F468" s="8"/>
+      <c r="G468" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H468" s="12" t="s">
+        <v>2208</v>
+      </c>
+      <c r="I468" s="13"/>
+      <c r="J468" s="12" t="s">
+        <v>2213</v>
+      </c>
+      <c r="K468" s="13"/>
+      <c r="L468" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M468" s="13"/>
+      <c r="N468" s="1"/>
+    </row>
+    <row r="469" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A469" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B469" s="12" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C469" s="13"/>
+      <c r="D469" s="8" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E469" s="8" t="s">
+        <v>2216</v>
+      </c>
+      <c r="F469" s="8"/>
+      <c r="G469" s="8" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H469" s="12" t="s">
+        <v>2202</v>
+      </c>
+      <c r="I469" s="13"/>
+      <c r="J469" s="12" t="s">
+        <v>2217</v>
+      </c>
+      <c r="K469" s="13"/>
+      <c r="L469" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M469" s="13"/>
+      <c r="N469" s="1"/>
+    </row>
+    <row r="470" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A470" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B470" s="12" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C470" s="13"/>
+      <c r="D470" s="8" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E470" s="8" t="s">
+        <v>2220</v>
+      </c>
+      <c r="F470" s="8"/>
+      <c r="G470" s="8" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H470" s="12" t="s">
+        <v>2208</v>
+      </c>
+      <c r="I470" s="13"/>
+      <c r="J470" s="12" t="s">
+        <v>2221</v>
+      </c>
+      <c r="K470" s="13"/>
+      <c r="L470" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M470" s="13"/>
+      <c r="N470" s="1"/>
+    </row>
+    <row r="471" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A471" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B471" s="12" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C471" s="13"/>
+      <c r="D471" s="8" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E471" s="8" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F471" s="8"/>
+      <c r="G471" s="8" t="s">
+        <v>2225</v>
+      </c>
+      <c r="H471" s="12" t="s">
+        <v>2226</v>
+      </c>
+      <c r="I471" s="13"/>
+      <c r="J471" s="12" t="s">
+        <v>2227</v>
+      </c>
+      <c r="K471" s="13"/>
+      <c r="L471" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M471" s="13"/>
+      <c r="N471" s="1"/>
+    </row>
+    <row r="472" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A472" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B472" s="12" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C472" s="13"/>
+      <c r="D472" s="8" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E472" s="8" t="s">
+        <v>2230</v>
+      </c>
+      <c r="F472" s="8"/>
+      <c r="G472" s="8" t="s">
+        <v>2231</v>
+      </c>
+      <c r="H472" s="12" t="s">
+        <v>2232</v>
+      </c>
+      <c r="I472" s="13"/>
+      <c r="J472" s="12" t="s">
+        <v>2233</v>
+      </c>
+      <c r="K472" s="13"/>
+      <c r="L472" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M472" s="13"/>
+      <c r="N472" s="1"/>
+    </row>
+    <row r="473" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A473" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B473" s="12" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C473" s="13"/>
+      <c r="D473" s="8" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E473" s="8" t="s">
+        <v>2236</v>
+      </c>
+      <c r="F473" s="8"/>
+      <c r="G473" s="8" t="s">
+        <v>2231</v>
+      </c>
+      <c r="H473" s="12" t="s">
+        <v>2232</v>
+      </c>
+      <c r="I473" s="13"/>
+      <c r="J473" s="12" t="s">
+        <v>2237</v>
+      </c>
+      <c r="K473" s="13"/>
+      <c r="L473" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M473" s="13"/>
+      <c r="N473" s="1"/>
+    </row>
+    <row r="474" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A474" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B474" s="12" t="s">
+        <v>2238</v>
+      </c>
+      <c r="C474" s="13"/>
+      <c r="D474" s="8" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E474" s="8" t="s">
+        <v>2240</v>
+      </c>
+      <c r="F474" s="8"/>
+      <c r="G474" s="8" t="s">
+        <v>2241</v>
+      </c>
+      <c r="H474" s="12" t="s">
+        <v>2242</v>
+      </c>
+      <c r="I474" s="13"/>
+      <c r="J474" s="12" t="s">
+        <v>2243</v>
+      </c>
+      <c r="K474" s="13"/>
+      <c r="L474" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M474" s="13"/>
+      <c r="N474" s="1"/>
+    </row>
+    <row r="475" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A475" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B475" s="12" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C475" s="13"/>
+      <c r="D475" s="8" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E475" s="8" t="s">
+        <v>2246</v>
+      </c>
+      <c r="F475" s="8"/>
+      <c r="G475" s="8" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H475" s="12" t="s">
+        <v>2248</v>
+      </c>
+      <c r="I475" s="13"/>
+      <c r="J475" s="12" t="s">
+        <v>2249</v>
+      </c>
+      <c r="K475" s="13"/>
+      <c r="L475" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M475" s="13"/>
+      <c r="N475" s="1"/>
+    </row>
+    <row r="476" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A476" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B476" s="12" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C476" s="13"/>
+      <c r="D476" s="8" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E476" s="8" t="s">
+        <v>2252</v>
+      </c>
+      <c r="F476" s="8"/>
+      <c r="G476" s="8" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H476" s="12" t="s">
+        <v>2248</v>
+      </c>
+      <c r="I476" s="13"/>
+      <c r="J476" s="12" t="s">
+        <v>2253</v>
+      </c>
+      <c r="K476" s="13"/>
+      <c r="L476" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M476" s="13"/>
+      <c r="N476" s="1"/>
+    </row>
+    <row r="477" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A477" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B477" s="12" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C477" s="13"/>
+      <c r="D477" s="8" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E477" s="8" t="s">
+        <v>2256</v>
+      </c>
+      <c r="F477" s="8"/>
+      <c r="G477" s="8" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H477" s="12" t="s">
+        <v>2248</v>
+      </c>
+      <c r="I477" s="13"/>
+      <c r="J477" s="12" t="s">
+        <v>2257</v>
+      </c>
+      <c r="K477" s="13"/>
+      <c r="L477" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M477" s="13"/>
+      <c r="N477" s="1"/>
+    </row>
+    <row r="478" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A478" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B478" s="12" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C478" s="13"/>
+      <c r="D478" s="8" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E478" s="8" t="s">
+        <v>2260</v>
+      </c>
+      <c r="F478" s="8"/>
+      <c r="G478" s="8" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H478" s="12" t="s">
+        <v>2248</v>
+      </c>
+      <c r="I478" s="13"/>
+      <c r="J478" s="12" t="s">
+        <v>2261</v>
+      </c>
+      <c r="K478" s="13"/>
+      <c r="L478" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M478" s="13"/>
+      <c r="N478" s="1"/>
+    </row>
+    <row r="479" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A479" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B479" s="12" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C479" s="13"/>
+      <c r="D479" s="8" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E479" s="8" t="s">
+        <v>2264</v>
+      </c>
+      <c r="F479" s="8"/>
+      <c r="G479" s="8" t="s">
+        <v>2247</v>
+      </c>
+      <c r="H479" s="12" t="s">
+        <v>2248</v>
+      </c>
+      <c r="I479" s="13"/>
+      <c r="J479" s="12" t="s">
+        <v>2265</v>
+      </c>
+      <c r="K479" s="13"/>
+      <c r="L479" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M479" s="13"/>
+      <c r="N479" s="1"/>
+    </row>
+    <row r="480" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A480" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B480" s="12" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C480" s="13"/>
+      <c r="D480" s="8" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E480" s="8" t="s">
+        <v>2268</v>
+      </c>
+      <c r="F480" s="8"/>
+      <c r="G480" s="8" t="s">
+        <v>2269</v>
+      </c>
+      <c r="H480" s="12" t="s">
+        <v>2270</v>
+      </c>
+      <c r="I480" s="13"/>
+      <c r="J480" s="12" t="s">
+        <v>2271</v>
+      </c>
+      <c r="K480" s="13"/>
+      <c r="L480" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M480" s="13"/>
+      <c r="N480" s="1"/>
+    </row>
+    <row r="481" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A481" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B481" s="12" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C481" s="13"/>
+      <c r="D481" s="8" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E481" s="8" t="s">
+        <v>2274</v>
+      </c>
+      <c r="F481" s="8"/>
+      <c r="G481" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="H481" s="12" t="s">
+        <v>2276</v>
+      </c>
+      <c r="I481" s="13"/>
+      <c r="J481" s="12" t="s">
+        <v>2277</v>
+      </c>
+      <c r="K481" s="13"/>
+      <c r="L481" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M481" s="13"/>
+      <c r="N481" s="1"/>
+    </row>
+    <row r="482" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A482" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B482" s="12" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C482" s="13"/>
+      <c r="D482" s="8" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E482" s="8" t="s">
+        <v>2280</v>
+      </c>
+      <c r="F482" s="8"/>
+      <c r="G482" s="8" t="s">
+        <v>2281</v>
+      </c>
+      <c r="H482" s="12" t="s">
+        <v>2282</v>
+      </c>
+      <c r="I482" s="13"/>
+      <c r="J482" s="12" t="s">
+        <v>2283</v>
+      </c>
+      <c r="K482" s="13"/>
+      <c r="L482" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M482" s="13"/>
+      <c r="N482" s="1"/>
+    </row>
+    <row r="483" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A483" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B483" s="12" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C483" s="13"/>
+      <c r="D483" s="8" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E483" s="8" t="s">
+        <v>2286</v>
+      </c>
+      <c r="F483" s="8"/>
+      <c r="G483" s="8" t="s">
+        <v>2287</v>
+      </c>
+      <c r="H483" s="12" t="s">
+        <v>2288</v>
+      </c>
+      <c r="I483" s="13"/>
+      <c r="J483" s="12" t="s">
+        <v>2289</v>
+      </c>
+      <c r="K483" s="13"/>
+      <c r="L483" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M483" s="13"/>
+      <c r="N483" s="1"/>
+    </row>
+    <row r="484" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A484" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B484" s="12" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C484" s="13"/>
+      <c r="D484" s="8" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E484" s="8" t="s">
+        <v>2292</v>
+      </c>
+      <c r="F484" s="8"/>
+      <c r="G484" s="8" t="s">
+        <v>2293</v>
+      </c>
+      <c r="H484" s="12" t="s">
+        <v>2294</v>
+      </c>
+      <c r="I484" s="13"/>
+      <c r="J484" s="12" t="s">
+        <v>2295</v>
+      </c>
+      <c r="K484" s="13"/>
+      <c r="L484" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M484" s="13"/>
+      <c r="N484" s="1"/>
+    </row>
+    <row r="485" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A485" s="5" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B485" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" s="13"/>
+      <c r="D485" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E485" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F485" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G485" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H485" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I485" s="13"/>
+      <c r="J485" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K485" s="13"/>
+      <c r="L485" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M485" s="13"/>
+      <c r="N485" s="1"/>
+    </row>
+    <row r="486" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A486" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B486" s="12" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C486" s="13"/>
+      <c r="D486" s="8" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E486" s="8" t="s">
+        <v>2299</v>
+      </c>
+      <c r="F486" s="8"/>
+      <c r="G486" s="8" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H486" s="12" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I486" s="13"/>
+      <c r="J486" s="12" t="s">
+        <v>2302</v>
+      </c>
+      <c r="K486" s="13"/>
+      <c r="L486" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M486" s="13"/>
+      <c r="N486" s="1"/>
+    </row>
+    <row r="487" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A487" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B487" s="12" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C487" s="13"/>
+      <c r="D487" s="8" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E487" s="8" t="s">
+        <v>2305</v>
+      </c>
+      <c r="F487" s="8"/>
+      <c r="G487" s="8" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H487" s="12" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I487" s="13"/>
+      <c r="J487" s="12" t="s">
+        <v>2306</v>
+      </c>
+      <c r="K487" s="13"/>
+      <c r="L487" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M487" s="13"/>
+      <c r="N487" s="1"/>
+    </row>
+    <row r="488" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A488" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B488" s="12" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C488" s="13"/>
+      <c r="D488" s="8" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E488" s="8" t="s">
+        <v>2309</v>
+      </c>
+      <c r="F488" s="8"/>
+      <c r="G488" s="8" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H488" s="12" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I488" s="13"/>
+      <c r="J488" s="12" t="s">
+        <v>2310</v>
+      </c>
+      <c r="K488" s="13"/>
+      <c r="L488" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M488" s="13"/>
+      <c r="N488" s="1"/>
+    </row>
+    <row r="489" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A489" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B489" s="12" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C489" s="13"/>
+      <c r="D489" s="8" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E489" s="8" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F489" s="8"/>
+      <c r="G489" s="8" t="s">
+        <v>2314</v>
+      </c>
+      <c r="H489" s="12" t="s">
+        <v>2315</v>
+      </c>
+      <c r="I489" s="13"/>
+      <c r="J489" s="12" t="s">
+        <v>2316</v>
+      </c>
+      <c r="K489" s="13"/>
+      <c r="L489" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M489" s="13"/>
+      <c r="N489" s="1"/>
+    </row>
+    <row r="490" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A490" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B490" s="12" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C490" s="13"/>
+      <c r="D490" s="8" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E490" s="8" t="s">
+        <v>2319</v>
+      </c>
+      <c r="F490" s="8"/>
+      <c r="G490" s="8" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H490" s="12" t="s">
+        <v>2321</v>
+      </c>
+      <c r="I490" s="13"/>
+      <c r="J490" s="12" t="s">
+        <v>2322</v>
+      </c>
+      <c r="K490" s="13"/>
+      <c r="L490" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M490" s="13"/>
+      <c r="N490" s="1"/>
+    </row>
+    <row r="491" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A491" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B491" s="12" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C491" s="13"/>
+      <c r="D491" s="8" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E491" s="8" t="s">
+        <v>2325</v>
+      </c>
+      <c r="F491" s="8"/>
+      <c r="G491" s="8" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H491" s="12" t="s">
+        <v>2327</v>
+      </c>
+      <c r="I491" s="13"/>
+      <c r="J491" s="12" t="s">
+        <v>2328</v>
+      </c>
+      <c r="K491" s="13"/>
+      <c r="L491" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M491" s="13"/>
+      <c r="N491" s="1"/>
+    </row>
+    <row r="492" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A492" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B492" s="12" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C492" s="13"/>
+      <c r="D492" s="8" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E492" s="8" t="s">
+        <v>2331</v>
+      </c>
+      <c r="F492" s="8"/>
+      <c r="G492" s="8" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H492" s="12" t="s">
+        <v>2333</v>
+      </c>
+      <c r="I492" s="13"/>
+      <c r="J492" s="12" t="s">
+        <v>2334</v>
+      </c>
+      <c r="K492" s="13"/>
+      <c r="L492" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M492" s="13"/>
+      <c r="N492" s="1"/>
+    </row>
+    <row r="493" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A493" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B493" s="12" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C493" s="13"/>
+      <c r="D493" s="8" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E493" s="8" t="s">
+        <v>2337</v>
+      </c>
+      <c r="F493" s="8"/>
+      <c r="G493" s="8" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H493" s="12" t="s">
+        <v>2339</v>
+      </c>
+      <c r="I493" s="13"/>
+      <c r="J493" s="12" t="s">
+        <v>2340</v>
+      </c>
+      <c r="K493" s="13"/>
+      <c r="L493" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M493" s="13"/>
+      <c r="N493" s="1"/>
+    </row>
+    <row r="494" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A494" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B494" s="12" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C494" s="13"/>
+      <c r="D494" s="8" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E494" s="8" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F494" s="8"/>
+      <c r="G494" s="8" t="s">
+        <v>2343</v>
+      </c>
+      <c r="H494" s="12" t="s">
+        <v>2344</v>
+      </c>
+      <c r="I494" s="13"/>
+      <c r="J494" s="12" t="s">
+        <v>2345</v>
+      </c>
+      <c r="K494" s="13"/>
+      <c r="L494" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M494" s="13"/>
+      <c r="N494" s="1"/>
+    </row>
+    <row r="495" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A495" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B495" s="12" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C495" s="13"/>
+      <c r="D495" s="8" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E495" s="8" t="s">
+        <v>2348</v>
+      </c>
+      <c r="F495" s="8"/>
+      <c r="G495" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H495" s="12" t="s">
+        <v>2350</v>
+      </c>
+      <c r="I495" s="13"/>
+      <c r="J495" s="12" t="s">
+        <v>2351</v>
+      </c>
+      <c r="K495" s="13"/>
+      <c r="L495" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M495" s="13"/>
+      <c r="N495" s="1"/>
+    </row>
+    <row r="496" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A496" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B496" s="12" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C496" s="13"/>
+      <c r="D496" s="8" t="s">
+        <v>2353</v>
+      </c>
+      <c r="E496" s="8" t="s">
+        <v>2354</v>
+      </c>
+      <c r="F496" s="8"/>
+      <c r="G496" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H496" s="12" t="s">
+        <v>2355</v>
+      </c>
+      <c r="I496" s="13"/>
+      <c r="J496" s="12" t="s">
+        <v>2356</v>
+      </c>
+      <c r="K496" s="13"/>
+      <c r="L496" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M496" s="13"/>
+      <c r="N496" s="1"/>
+    </row>
+    <row r="497" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A497" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B497" s="12" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C497" s="13"/>
+      <c r="D497" s="8" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E497" s="8" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F497" s="8"/>
+      <c r="G497" s="8" t="s">
+        <v>2360</v>
+      </c>
+      <c r="H497" s="12" t="s">
+        <v>2361</v>
+      </c>
+      <c r="I497" s="13"/>
+      <c r="J497" s="12" t="s">
+        <v>2362</v>
+      </c>
+      <c r="K497" s="13"/>
+      <c r="L497" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M497" s="13"/>
+      <c r="N497" s="1"/>
+    </row>
+    <row r="498" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A498" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B498" s="12" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C498" s="13"/>
+      <c r="D498" s="8" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E498" s="8" t="s">
+        <v>2365</v>
+      </c>
+      <c r="F498" s="8"/>
+      <c r="G498" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H498" s="12" t="s">
+        <v>2350</v>
+      </c>
+      <c r="I498" s="13"/>
+      <c r="J498" s="12" t="s">
+        <v>2366</v>
+      </c>
+      <c r="K498" s="13"/>
+      <c r="L498" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M498" s="13"/>
+      <c r="N498" s="1"/>
+    </row>
+    <row r="499" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A499" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B499" s="12" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C499" s="13"/>
+      <c r="D499" s="8" t="s">
+        <v>2368</v>
+      </c>
+      <c r="E499" s="8" t="s">
+        <v>2369</v>
+      </c>
+      <c r="F499" s="8"/>
+      <c r="G499" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H499" s="12" t="s">
+        <v>2355</v>
+      </c>
+      <c r="I499" s="13"/>
+      <c r="J499" s="12" t="s">
+        <v>2370</v>
+      </c>
+      <c r="K499" s="13"/>
+      <c r="L499" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M499" s="13"/>
+      <c r="N499" s="1"/>
+    </row>
+    <row r="500" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A500" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B500" s="12" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C500" s="13"/>
+      <c r="D500" s="8" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E500" s="8" t="s">
+        <v>2373</v>
+      </c>
+      <c r="F500" s="8"/>
+      <c r="G500" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H500" s="12" t="s">
+        <v>2350</v>
+      </c>
+      <c r="I500" s="13"/>
+      <c r="J500" s="12" t="s">
+        <v>2374</v>
+      </c>
+      <c r="K500" s="13"/>
+      <c r="L500" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M500" s="13"/>
+      <c r="N500" s="1"/>
+    </row>
+    <row r="501" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A501" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B501" s="12" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C501" s="13"/>
+      <c r="D501" s="8" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E501" s="8" t="s">
+        <v>2377</v>
+      </c>
+      <c r="F501" s="8"/>
+      <c r="G501" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H501" s="12" t="s">
+        <v>2355</v>
+      </c>
+      <c r="I501" s="13"/>
+      <c r="J501" s="12" t="s">
+        <v>2378</v>
+      </c>
+      <c r="K501" s="13"/>
+      <c r="L501" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M501" s="13"/>
+      <c r="N501" s="1"/>
+    </row>
+    <row r="502" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A502" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B502" s="12" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C502" s="13"/>
+      <c r="D502" s="8" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E502" s="8" t="s">
+        <v>2381</v>
+      </c>
+      <c r="F502" s="8"/>
+      <c r="G502" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H502" s="12" t="s">
+        <v>2355</v>
+      </c>
+      <c r="I502" s="13"/>
+      <c r="J502" s="12" t="s">
+        <v>2382</v>
+      </c>
+      <c r="K502" s="13"/>
+      <c r="L502" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M502" s="13"/>
+      <c r="N502" s="1"/>
+    </row>
+    <row r="503" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A503" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B503" s="12" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C503" s="13"/>
+      <c r="D503" s="8" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E503" s="8" t="s">
+        <v>2385</v>
+      </c>
+      <c r="F503" s="8"/>
+      <c r="G503" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H503" s="12" t="s">
+        <v>2355</v>
+      </c>
+      <c r="I503" s="13"/>
+      <c r="J503" s="12" t="s">
+        <v>2386</v>
+      </c>
+      <c r="K503" s="13"/>
+      <c r="L503" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M503" s="13"/>
+      <c r="N503" s="1"/>
+    </row>
+    <row r="504" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A504" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B504" s="12" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C504" s="13"/>
+      <c r="D504" s="8" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E504" s="8" t="s">
+        <v>2389</v>
+      </c>
+      <c r="F504" s="8"/>
+      <c r="G504" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H504" s="12" t="s">
+        <v>2355</v>
+      </c>
+      <c r="I504" s="13"/>
+      <c r="J504" s="12" t="s">
+        <v>2390</v>
+      </c>
+      <c r="K504" s="13"/>
+      <c r="L504" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M504" s="13"/>
+      <c r="N504" s="1"/>
+    </row>
+    <row r="505" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A505" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B505" s="12" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C505" s="13"/>
+      <c r="D505" s="8" t="s">
+        <v>2392</v>
+      </c>
+      <c r="E505" s="8" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F505" s="8"/>
+      <c r="G505" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H505" s="12" t="s">
+        <v>2350</v>
+      </c>
+      <c r="I505" s="13"/>
+      <c r="J505" s="12" t="s">
+        <v>2394</v>
+      </c>
+      <c r="K505" s="13"/>
+      <c r="L505" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M505" s="13"/>
+      <c r="N505" s="1"/>
+    </row>
+    <row r="506" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A506" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B506" s="12" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C506" s="13"/>
+      <c r="D506" s="8" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E506" s="8" t="s">
+        <v>2396</v>
+      </c>
+      <c r="F506" s="8"/>
+      <c r="G506" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H506" s="12" t="s">
+        <v>2355</v>
+      </c>
+      <c r="I506" s="13"/>
+      <c r="J506" s="12" t="s">
+        <v>2397</v>
+      </c>
+      <c r="K506" s="13"/>
+      <c r="L506" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M506" s="13"/>
+      <c r="N506" s="1"/>
+    </row>
+    <row r="507" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A507" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B507" s="12" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C507" s="13"/>
+      <c r="D507" s="8" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E507" s="8" t="s">
+        <v>2400</v>
+      </c>
+      <c r="F507" s="8"/>
+      <c r="G507" s="8" t="s">
+        <v>2349</v>
+      </c>
+      <c r="H507" s="12" t="s">
+        <v>2350</v>
+      </c>
+      <c r="I507" s="13"/>
+      <c r="J507" s="12" t="s">
+        <v>2401</v>
+      </c>
+      <c r="K507" s="13"/>
+      <c r="L507" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M507" s="13"/>
+      <c r="N507" s="1"/>
+    </row>
+    <row r="508" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A508" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B508" s="12" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C508" s="13"/>
+      <c r="D508" s="8" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E508" s="8" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F508" s="8"/>
+      <c r="G508" s="8" t="s">
+        <v>2405</v>
+      </c>
+      <c r="H508" s="12" t="s">
+        <v>2406</v>
+      </c>
+      <c r="I508" s="13"/>
+      <c r="J508" s="12" t="s">
+        <v>2407</v>
+      </c>
+      <c r="K508" s="13"/>
+      <c r="L508" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M508" s="13"/>
+      <c r="N508" s="1"/>
+    </row>
+    <row r="509" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A509" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B509" s="12" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C509" s="13"/>
+      <c r="D509" s="8" t="s">
+        <v>2409</v>
+      </c>
+      <c r="E509" s="8" t="s">
+        <v>2410</v>
+      </c>
+      <c r="F509" s="8"/>
+      <c r="G509" s="8" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H509" s="12" t="s">
+        <v>2412</v>
+      </c>
+      <c r="I509" s="13"/>
+      <c r="J509" s="12" t="s">
+        <v>2413</v>
+      </c>
+      <c r="K509" s="13"/>
+      <c r="L509" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M509" s="13"/>
+      <c r="N509" s="1"/>
+    </row>
+    <row r="510" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A510" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B510" s="12" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C510" s="13"/>
+      <c r="D510" s="8" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E510" s="8" t="s">
+        <v>2416</v>
+      </c>
+      <c r="F510" s="8"/>
+      <c r="G510" s="8" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H510" s="12" t="s">
+        <v>2412</v>
+      </c>
+      <c r="I510" s="13"/>
+      <c r="J510" s="12" t="s">
+        <v>2417</v>
+      </c>
+      <c r="K510" s="13"/>
+      <c r="L510" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M510" s="13"/>
+      <c r="N510" s="1"/>
+    </row>
+    <row r="511" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A511" s="5" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B511" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" s="13"/>
+      <c r="D511" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E511" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F511" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G511" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H511" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="I511" s="13"/>
+      <c r="J511" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="K511" s="13"/>
+      <c r="L511" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="M511" s="13"/>
+      <c r="N511" s="1"/>
+    </row>
+    <row r="512" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A512" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B512" s="12" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C512" s="13"/>
+      <c r="D512" s="8" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E512" s="8" t="s">
+        <v>2421</v>
+      </c>
+      <c r="F512" s="8"/>
+      <c r="G512" s="8" t="s">
+        <v>2422</v>
+      </c>
+      <c r="H512" s="12" t="s">
+        <v>2423</v>
+      </c>
+      <c r="I512" s="13"/>
+      <c r="J512" s="12" t="s">
+        <v>2424</v>
+      </c>
+      <c r="K512" s="13"/>
+      <c r="L512" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M512" s="13"/>
+      <c r="N512" s="1"/>
+    </row>
+    <row r="513" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A513" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B513" s="12" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C513" s="13"/>
+      <c r="D513" s="8" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E513" s="8" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F513" s="8"/>
+      <c r="G513" s="8" t="s">
+        <v>2428</v>
+      </c>
+      <c r="H513" s="12" t="s">
+        <v>2429</v>
+      </c>
+      <c r="I513" s="13"/>
+      <c r="J513" s="12" t="s">
+        <v>2430</v>
+      </c>
+      <c r="K513" s="13"/>
+      <c r="L513" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M513" s="13"/>
+      <c r="N513" s="1"/>
+    </row>
+    <row r="514" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A514" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B514" s="12" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C514" s="13"/>
+      <c r="D514" s="8" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E514" s="8" t="s">
+        <v>2433</v>
+      </c>
+      <c r="F514" s="8"/>
+      <c r="G514" s="8" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H514" s="12" t="s">
+        <v>2435</v>
+      </c>
+      <c r="I514" s="13"/>
+      <c r="J514" s="12" t="s">
+        <v>2436</v>
+      </c>
+      <c r="K514" s="13"/>
+      <c r="L514" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M514" s="13"/>
+      <c r="N514" s="1"/>
+    </row>
+    <row r="515" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A515" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B515" s="12" t="s">
+        <v>2437</v>
+      </c>
+      <c r="C515" s="13"/>
+      <c r="D515" s="8" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E515" s="8" t="s">
+        <v>2439</v>
+      </c>
+      <c r="F515" s="8"/>
+      <c r="G515" s="8" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H515" s="12" t="s">
+        <v>2435</v>
+      </c>
+      <c r="I515" s="13"/>
+      <c r="J515" s="12" t="s">
+        <v>2440</v>
+      </c>
+      <c r="K515" s="13"/>
+      <c r="L515" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M515" s="13"/>
+      <c r="N515" s="1"/>
+    </row>
+    <row r="516" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A516" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B516" s="12" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C516" s="13"/>
+      <c r="D516" s="8" t="s">
+        <v>2442</v>
+      </c>
+      <c r="E516" s="8" t="s">
+        <v>2443</v>
+      </c>
+      <c r="F516" s="8"/>
+      <c r="G516" s="8" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H516" s="12" t="s">
+        <v>2435</v>
+      </c>
+      <c r="I516" s="13"/>
+      <c r="J516" s="12" t="s">
+        <v>2444</v>
+      </c>
+      <c r="K516" s="13"/>
+      <c r="L516" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M516" s="13"/>
+      <c r="N516" s="1"/>
+    </row>
+    <row r="517" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A517" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B517" s="12" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C517" s="13"/>
+      <c r="D517" s="8" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E517" s="8" t="s">
+        <v>2447</v>
+      </c>
+      <c r="F517" s="8"/>
+      <c r="G517" s="8" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H517" s="12" t="s">
+        <v>2435</v>
+      </c>
+      <c r="I517" s="13"/>
+      <c r="J517" s="12" t="s">
+        <v>2448</v>
+      </c>
+      <c r="K517" s="13"/>
+      <c r="L517" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M517" s="13"/>
+      <c r="N517" s="1"/>
+    </row>
+    <row r="518" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A518" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B518" s="12" t="s">
+        <v>2449</v>
+      </c>
+      <c r="C518" s="13"/>
+      <c r="D518" s="8" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E518" s="8" t="s">
+        <v>2451</v>
+      </c>
+      <c r="F518" s="8"/>
+      <c r="G518" s="8" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H518" s="12" t="s">
+        <v>2435</v>
+      </c>
+      <c r="I518" s="13"/>
+      <c r="J518" s="12" t="s">
+        <v>2452</v>
+      </c>
+      <c r="K518" s="13"/>
+      <c r="L518" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M518" s="13"/>
+      <c r="N518" s="1"/>
+    </row>
+    <row r="519" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A519" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B519" s="12" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C519" s="13"/>
+      <c r="D519" s="8" t="s">
+        <v>2454</v>
+      </c>
+      <c r="E519" s="8" t="s">
+        <v>2455</v>
+      </c>
+      <c r="F519" s="8"/>
+      <c r="G519" s="8" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H519" s="12" t="s">
+        <v>2435</v>
+      </c>
+      <c r="I519" s="13"/>
+      <c r="J519" s="12" t="s">
+        <v>2456</v>
+      </c>
+      <c r="K519" s="13"/>
+      <c r="L519" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M519" s="13"/>
+      <c r="N519" s="1"/>
+    </row>
+    <row r="520" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A520" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B520" s="12" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C520" s="13"/>
+      <c r="D520" s="8" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E520" s="8" t="s">
+        <v>2458</v>
+      </c>
+      <c r="F520" s="8"/>
+      <c r="G520" s="8" t="s">
+        <v>2459</v>
+      </c>
+      <c r="H520" s="12" t="s">
+        <v>2460</v>
+      </c>
+      <c r="I520" s="13"/>
+      <c r="J520" s="12" t="s">
+        <v>2461</v>
+      </c>
+      <c r="K520" s="13"/>
+      <c r="L520" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M520" s="13"/>
+      <c r="N520" s="1"/>
+    </row>
+    <row r="521" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A521" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B521" s="12" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C521" s="13"/>
+      <c r="D521" s="8" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E521" s="8" t="s">
+        <v>2464</v>
+      </c>
+      <c r="F521" s="8"/>
+      <c r="G521" s="8" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H521" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="I521" s="13"/>
+      <c r="J521" s="12" t="s">
+        <v>2466</v>
+      </c>
+      <c r="K521" s="13"/>
+      <c r="L521" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M521" s="13"/>
+      <c r="N521" s="1"/>
+    </row>
+    <row r="522" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A522" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B522" s="12" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C522" s="13"/>
+      <c r="D522" s="8" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E522" s="8" t="s">
+        <v>2469</v>
+      </c>
+      <c r="F522" s="8"/>
+      <c r="G522" s="8" t="s">
+        <v>2470</v>
+      </c>
+      <c r="H522" s="12" t="s">
         <v>603</v>
       </c>
-      <c r="F132" s="14" t="s">
-[...219 lines deleted...]
-      <c r="G139" s="13" t="s">
+      <c r="I522" s="13"/>
+      <c r="J522" s="12" t="s">
+        <v>2471</v>
+      </c>
+      <c r="K522" s="13"/>
+      <c r="L522" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M522" s="13"/>
+      <c r="N522" s="1"/>
+    </row>
+    <row r="523" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A523" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B523" s="12" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C523" s="13"/>
+      <c r="D523" s="8" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E523" s="8" t="s">
+        <v>2474</v>
+      </c>
+      <c r="F523" s="8"/>
+      <c r="G523" s="8" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H523" s="12" t="s">
         <v>636</v>
       </c>
-      <c r="H139" s="7"/>
-[...11798 lines deleted...]
-      <c r="D520" s="14" t="s">
+      <c r="I523" s="13"/>
+      <c r="J523" s="12" t="s">
+        <v>2475</v>
+      </c>
+      <c r="K523" s="13"/>
+      <c r="L523" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M523" s="13"/>
+      <c r="N523" s="1"/>
+    </row>
+    <row r="524" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A524" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B524" s="12" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C524" s="13"/>
+      <c r="D524" s="8" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E524" s="8" t="s">
+        <v>2478</v>
+      </c>
+      <c r="F524" s="8"/>
+      <c r="G524" s="8" t="s">
         <v>2465</v>
       </c>
-      <c r="E520" s="14" t="s">
-[...89 lines deleted...]
-      <c r="D523" s="14" t="s">
+      <c r="H524" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="I524" s="13"/>
+      <c r="J524" s="12" t="s">
         <v>2479</v>
       </c>
-      <c r="E523" s="14" t="s">
+      <c r="K524" s="13"/>
+      <c r="L524" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M524" s="13"/>
+      <c r="N524" s="1"/>
+    </row>
+    <row r="525" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A525" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B525" s="12" t="s">
         <v>2480</v>
       </c>
-      <c r="F523" s="14" t="s">
+      <c r="C525" s="13"/>
+      <c r="D525" s="8" t="s">
         <v>2481</v>
       </c>
-      <c r="G523" s="13" t="s">
-[...3 lines deleted...]
-      <c r="I523" s="13" t="s">
+      <c r="E525" s="8" t="s">
         <v>2482</v>
       </c>
-      <c r="J523" s="7"/>
-[...10 lines deleted...]
-      <c r="B524" s="13" t="s">
+      <c r="F525" s="8"/>
+      <c r="G525" s="8" t="s">
         <v>2483</v>
       </c>
-      <c r="C524" s="7"/>
-      <c r="D524" s="14" t="s">
+      <c r="H525" s="12" t="s">
         <v>2484</v>
       </c>
-      <c r="E524" s="14" t="s">
+      <c r="I525" s="13"/>
+      <c r="J525" s="12" t="s">
         <v>2485</v>
       </c>
-      <c r="F524" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I524" s="13" t="s">
+      <c r="K525" s="13"/>
+      <c r="L525" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M525" s="13"/>
+      <c r="N525" s="1"/>
+    </row>
+    <row r="526" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A526" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B526" s="12" t="s">
         <v>2486</v>
       </c>
-      <c r="J524" s="7"/>
-[...10 lines deleted...]
-      <c r="B525" s="13" t="s">
+      <c r="C526" s="13"/>
+      <c r="D526" s="8" t="s">
         <v>2487</v>
       </c>
-      <c r="C525" s="7"/>
-      <c r="D525" s="14" t="s">
+      <c r="E526" s="8" t="s">
         <v>2488</v>
       </c>
-      <c r="E525" s="14" t="s">
+      <c r="F526" s="8"/>
+      <c r="G526" s="8" t="s">
         <v>2489</v>
       </c>
-      <c r="F525" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I525" s="13" t="s">
+      <c r="H526" s="12" t="s">
         <v>2490</v>
       </c>
-      <c r="J525" s="7"/>
-[...10 lines deleted...]
-      <c r="B526" s="13" t="s">
+      <c r="I526" s="13"/>
+      <c r="J526" s="12" t="s">
         <v>2491</v>
       </c>
-      <c r="C526" s="7"/>
-      <c r="D526" s="14" t="s">
+      <c r="K526" s="13"/>
+      <c r="L526" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M526" s="13"/>
+      <c r="N526" s="1"/>
+    </row>
+    <row r="527" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A527" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B527" s="12" t="s">
         <v>2492</v>
       </c>
-      <c r="E526" s="14" t="s">
+      <c r="C527" s="13"/>
+      <c r="D527" s="8" t="s">
         <v>2493</v>
       </c>
-      <c r="F526" s="14" t="s">
+      <c r="E527" s="8" t="s">
         <v>2494</v>
       </c>
-      <c r="G526" s="13" t="s">
+      <c r="F527" s="8"/>
+      <c r="G527" s="8" t="s">
         <v>2495</v>
       </c>
-      <c r="H526" s="7"/>
-      <c r="I526" s="13" t="s">
+      <c r="H527" s="12" t="s">
         <v>2496</v>
       </c>
-      <c r="J526" s="7"/>
-[...10 lines deleted...]
-      <c r="B527" s="13" t="s">
+      <c r="I527" s="13"/>
+      <c r="J527" s="12" t="s">
         <v>2497</v>
       </c>
-      <c r="C527" s="7"/>
-      <c r="D527" s="14" t="s">
+      <c r="K527" s="13"/>
+      <c r="L527" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M527" s="13"/>
+      <c r="N527" s="1"/>
+    </row>
+    <row r="528" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A528" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B528" s="12" t="s">
         <v>2498</v>
       </c>
-      <c r="E527" s="14" t="s">
+      <c r="C528" s="13"/>
+      <c r="D528" s="8" t="s">
         <v>2499</v>
       </c>
-      <c r="F527" s="14" t="s">
+      <c r="E528" s="8" t="s">
         <v>2500</v>
       </c>
-      <c r="G527" s="13" t="s">
+      <c r="F528" s="8"/>
+      <c r="G528" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H528" s="12" t="s">
         <v>2501</v>
       </c>
-      <c r="H527" s="7"/>
-      <c r="I527" s="13" t="s">
+      <c r="I528" s="13"/>
+      <c r="J528" s="12" t="s">
         <v>2502</v>
       </c>
-      <c r="J527" s="7"/>
-[...10 lines deleted...]
-      <c r="B528" s="13" t="s">
+      <c r="K528" s="13"/>
+      <c r="L528" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M528" s="13"/>
+      <c r="N528" s="1"/>
+    </row>
+    <row r="529" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A529" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B529" s="12" t="s">
         <v>2503</v>
       </c>
-      <c r="C528" s="7"/>
-      <c r="D528" s="14" t="s">
+      <c r="C529" s="13"/>
+      <c r="D529" s="8" t="s">
         <v>2504</v>
       </c>
-      <c r="E528" s="14" t="s">
+      <c r="E529" s="8" t="s">
         <v>2505</v>
       </c>
-      <c r="F528" s="14" t="s">
+      <c r="F529" s="8"/>
+      <c r="G529" s="8" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H529" s="12" t="s">
+        <v>2490</v>
+      </c>
+      <c r="I529" s="13"/>
+      <c r="J529" s="12" t="s">
         <v>2506</v>
       </c>
-      <c r="G528" s="13" t="s">
+      <c r="K529" s="13"/>
+      <c r="L529" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M529" s="13"/>
+      <c r="N529" s="1"/>
+    </row>
+    <row r="530" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A530" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B530" s="12" t="s">
         <v>2507</v>
       </c>
-      <c r="H528" s="7"/>
-      <c r="I528" s="13" t="s">
+      <c r="C530" s="13"/>
+      <c r="D530" s="8" t="s">
         <v>2508</v>
       </c>
-      <c r="J528" s="7"/>
-[...10 lines deleted...]
-      <c r="B529" s="13" t="s">
+      <c r="E530" s="8" t="s">
         <v>2509</v>
       </c>
-      <c r="C529" s="7"/>
-      <c r="D529" s="14" t="s">
+      <c r="F530" s="8"/>
+      <c r="G530" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H530" s="12" t="s">
+        <v>2496</v>
+      </c>
+      <c r="I530" s="13"/>
+      <c r="J530" s="12" t="s">
         <v>2510</v>
       </c>
-      <c r="E529" s="14" t="s">
+      <c r="K530" s="13"/>
+      <c r="L530" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M530" s="13"/>
+      <c r="N530" s="1"/>
+    </row>
+    <row r="531" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A531" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B531" s="12" t="s">
         <v>2511</v>
       </c>
-      <c r="F529" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G529" s="13" t="s">
+      <c r="C531" s="13"/>
+      <c r="D531" s="8" t="s">
         <v>2512</v>
       </c>
-      <c r="H529" s="7"/>
-      <c r="I529" s="13" t="s">
+      <c r="E531" s="8" t="s">
         <v>2513</v>
       </c>
-      <c r="J529" s="7"/>
-[...10 lines deleted...]
-      <c r="B530" s="13" t="s">
+      <c r="F531" s="8"/>
+      <c r="G531" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H531" s="12" t="s">
         <v>2514</v>
       </c>
-      <c r="C530" s="7"/>
-      <c r="D530" s="14" t="s">
+      <c r="I531" s="13"/>
+      <c r="J531" s="12" t="s">
         <v>2515</v>
       </c>
-      <c r="E530" s="14" t="s">
+      <c r="K531" s="13"/>
+      <c r="L531" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M531" s="13"/>
+      <c r="N531" s="1"/>
+    </row>
+    <row r="532" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A532" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B532" s="12" t="s">
         <v>2516</v>
       </c>
-      <c r="F530" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G530" s="13" t="s">
+      <c r="C532" s="13"/>
+      <c r="D532" s="8" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E532" s="8" t="s">
+        <v>2518</v>
+      </c>
+      <c r="F532" s="8"/>
+      <c r="G532" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H532" s="12" t="s">
         <v>2501</v>
       </c>
-      <c r="H530" s="7"/>
-[...18 lines deleted...]
-      <c r="D531" s="14" t="s">
+      <c r="I532" s="13"/>
+      <c r="J532" s="12" t="s">
         <v>2519</v>
       </c>
-      <c r="E531" s="14" t="s">
+      <c r="K532" s="13"/>
+      <c r="L532" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M532" s="13"/>
+      <c r="N532" s="1"/>
+    </row>
+    <row r="533" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A533" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B533" s="12" t="s">
         <v>2520</v>
       </c>
-      <c r="F531" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I531" s="13" t="s">
+      <c r="C533" s="13"/>
+      <c r="D533" s="8" t="s">
         <v>2521</v>
       </c>
-      <c r="J531" s="7"/>
-[...10 lines deleted...]
-      <c r="B532" s="13" t="s">
+      <c r="E533" s="8" t="s">
         <v>2522</v>
       </c>
-      <c r="C532" s="7"/>
-      <c r="D532" s="14" t="s">
+      <c r="F533" s="8"/>
+      <c r="G533" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H533" s="12" t="s">
+        <v>2501</v>
+      </c>
+      <c r="I533" s="13"/>
+      <c r="J533" s="12" t="s">
         <v>2523</v>
       </c>
-      <c r="E532" s="14" t="s">
+      <c r="K533" s="13"/>
+      <c r="L533" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M533" s="13"/>
+      <c r="N533" s="1"/>
+    </row>
+    <row r="534" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A534" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B534" s="12" t="s">
         <v>2524</v>
       </c>
-      <c r="F532" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G532" s="13" t="s">
+      <c r="C534" s="13"/>
+      <c r="D534" s="8" t="s">
         <v>2525</v>
       </c>
-      <c r="H532" s="7"/>
-      <c r="I532" s="13" t="s">
+      <c r="E534" s="8" t="s">
         <v>2526</v>
       </c>
-      <c r="J532" s="7"/>
-[...10 lines deleted...]
-      <c r="B533" s="13" t="s">
+      <c r="F534" s="8"/>
+      <c r="G534" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H534" s="12" t="s">
+        <v>2496</v>
+      </c>
+      <c r="I534" s="13"/>
+      <c r="J534" s="12" t="s">
         <v>2527</v>
       </c>
-      <c r="C533" s="7"/>
-      <c r="D533" s="14" t="s">
+      <c r="K534" s="13"/>
+      <c r="L534" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M534" s="13"/>
+      <c r="N534" s="1"/>
+    </row>
+    <row r="535" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A535" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B535" s="12" t="s">
         <v>2528</v>
       </c>
-      <c r="E533" s="14" t="s">
+      <c r="C535" s="13"/>
+      <c r="D535" s="8" t="s">
         <v>2529</v>
       </c>
-      <c r="F533" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I533" s="13" t="s">
+      <c r="E535" s="8" t="s">
         <v>2530</v>
       </c>
-      <c r="J533" s="7"/>
-[...10 lines deleted...]
-      <c r="B534" s="13" t="s">
+      <c r="F535" s="8"/>
+      <c r="G535" s="8" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H535" s="12" t="s">
+        <v>2490</v>
+      </c>
+      <c r="I535" s="13"/>
+      <c r="J535" s="12" t="s">
         <v>2531</v>
       </c>
-      <c r="C534" s="7"/>
-      <c r="D534" s="14" t="s">
+      <c r="K535" s="13"/>
+      <c r="L535" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M535" s="13"/>
+      <c r="N535" s="1"/>
+    </row>
+    <row r="536" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A536" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B536" s="12" t="s">
         <v>2532</v>
       </c>
-      <c r="E534" s="14" t="s">
+      <c r="C536" s="13"/>
+      <c r="D536" s="8" t="s">
         <v>2533</v>
       </c>
-      <c r="F534" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I534" s="13" t="s">
+      <c r="E536" s="8" t="s">
         <v>2534</v>
       </c>
-      <c r="J534" s="7"/>
-[...10 lines deleted...]
-      <c r="B535" s="13" t="s">
+      <c r="F536" s="8"/>
+      <c r="G536" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H536" s="12" t="s">
+        <v>2501</v>
+      </c>
+      <c r="I536" s="13"/>
+      <c r="J536" s="12" t="s">
         <v>2535</v>
       </c>
-      <c r="C535" s="7"/>
-      <c r="D535" s="14" t="s">
+      <c r="K536" s="13"/>
+      <c r="L536" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M536" s="13"/>
+      <c r="N536" s="1"/>
+    </row>
+    <row r="537" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A537" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B537" s="12" t="s">
         <v>2536</v>
       </c>
-      <c r="E535" s="14" t="s">
+      <c r="C537" s="13"/>
+      <c r="D537" s="8" t="s">
         <v>2537</v>
       </c>
-      <c r="F535" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I535" s="13" t="s">
+      <c r="E537" s="8" t="s">
         <v>2538</v>
       </c>
-      <c r="J535" s="7"/>
-[...10 lines deleted...]
-      <c r="B536" s="13" t="s">
+      <c r="F537" s="8"/>
+      <c r="G537" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H537" s="12" t="s">
+        <v>2501</v>
+      </c>
+      <c r="I537" s="13"/>
+      <c r="J537" s="12" t="s">
         <v>2539</v>
       </c>
-      <c r="C536" s="7"/>
-      <c r="D536" s="14" t="s">
+      <c r="K537" s="13"/>
+      <c r="L537" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M537" s="13"/>
+      <c r="N537" s="1"/>
+    </row>
+    <row r="538" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A538" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B538" s="12" t="s">
         <v>2540</v>
       </c>
-      <c r="E536" s="14" t="s">
+      <c r="C538" s="13"/>
+      <c r="D538" s="8" t="s">
         <v>2541</v>
       </c>
-      <c r="F536" s="14" t="s">
-[...2 lines deleted...]
-      <c r="G536" s="13" t="s">
+      <c r="E538" s="8" t="s">
+        <v>2542</v>
+      </c>
+      <c r="F538" s="8"/>
+      <c r="G538" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H538" s="12" t="s">
         <v>2501</v>
       </c>
-      <c r="H536" s="7"/>
-[...14 lines deleted...]
-      <c r="B537" s="13" t="s">
+      <c r="I538" s="13"/>
+      <c r="J538" s="12" t="s">
         <v>2543</v>
       </c>
-      <c r="C537" s="7"/>
-      <c r="D537" s="14" t="s">
+      <c r="K538" s="13"/>
+      <c r="L538" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M538" s="13"/>
+      <c r="N538" s="1"/>
+    </row>
+    <row r="539" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A539" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B539" s="12" t="s">
         <v>2544</v>
       </c>
-      <c r="E537" s="14" t="s">
+      <c r="C539" s="13"/>
+      <c r="D539" s="8" t="s">
         <v>2545</v>
       </c>
-      <c r="F537" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I537" s="13" t="s">
+      <c r="E539" s="8" t="s">
         <v>2546</v>
       </c>
-      <c r="J537" s="7"/>
-[...10 lines deleted...]
-      <c r="B538" s="13" t="s">
+      <c r="F539" s="8"/>
+      <c r="G539" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H539" s="12" t="s">
+        <v>2496</v>
+      </c>
+      <c r="I539" s="13"/>
+      <c r="J539" s="12" t="s">
         <v>2547</v>
       </c>
-      <c r="C538" s="7"/>
-      <c r="D538" s="14" t="s">
+      <c r="K539" s="13"/>
+      <c r="L539" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M539" s="13"/>
+      <c r="N539" s="1"/>
+    </row>
+    <row r="540" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A540" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B540" s="12" t="s">
         <v>2548</v>
       </c>
-      <c r="E538" s="14" t="s">
+      <c r="C540" s="13"/>
+      <c r="D540" s="8" t="s">
         <v>2549</v>
       </c>
-      <c r="F538" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I538" s="13" t="s">
+      <c r="E540" s="8" t="s">
         <v>2550</v>
       </c>
-      <c r="J538" s="7"/>
-[...10 lines deleted...]
-      <c r="B539" s="13" t="s">
+      <c r="F540" s="8"/>
+      <c r="G540" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H540" s="12" t="s">
+        <v>2514</v>
+      </c>
+      <c r="I540" s="13"/>
+      <c r="J540" s="12" t="s">
         <v>2551</v>
       </c>
-      <c r="C539" s="7"/>
-      <c r="D539" s="14" t="s">
+      <c r="K540" s="13"/>
+      <c r="L540" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M540" s="13"/>
+      <c r="N540" s="1"/>
+    </row>
+    <row r="541" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A541" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B541" s="12" t="s">
         <v>2552</v>
       </c>
-      <c r="E539" s="14" t="s">
+      <c r="C541" s="13"/>
+      <c r="D541" s="8" t="s">
         <v>2553</v>
       </c>
-      <c r="F539" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I539" s="13" t="s">
+      <c r="E541" s="8" t="s">
         <v>2554</v>
       </c>
-      <c r="J539" s="7"/>
-[...10 lines deleted...]
-      <c r="B540" s="13" t="s">
+      <c r="F541" s="8"/>
+      <c r="G541" s="8" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H541" s="12" t="s">
+        <v>2490</v>
+      </c>
+      <c r="I541" s="13"/>
+      <c r="J541" s="12" t="s">
         <v>2555</v>
       </c>
-      <c r="C540" s="7"/>
-      <c r="D540" s="14" t="s">
+      <c r="K541" s="13"/>
+      <c r="L541" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M541" s="13"/>
+      <c r="N541" s="1"/>
+    </row>
+    <row r="542" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A542" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B542" s="12" t="s">
         <v>2556</v>
       </c>
-      <c r="E540" s="14" t="s">
+      <c r="C542" s="13"/>
+      <c r="D542" s="8" t="s">
         <v>2557</v>
       </c>
-      <c r="F540" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I540" s="13" t="s">
+      <c r="E542" s="8" t="s">
         <v>2558</v>
       </c>
-      <c r="J540" s="7"/>
-[...10 lines deleted...]
-      <c r="B541" s="13" t="s">
+      <c r="F542" s="8"/>
+      <c r="G542" s="8" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H542" s="12" t="s">
+        <v>2496</v>
+      </c>
+      <c r="I542" s="13"/>
+      <c r="J542" s="12" t="s">
         <v>2559</v>
       </c>
-      <c r="C541" s="7"/>
-      <c r="D541" s="14" t="s">
+      <c r="K542" s="13"/>
+      <c r="L542" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M542" s="13"/>
+      <c r="N542" s="1"/>
+    </row>
+    <row r="543" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A543" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B543" s="12" t="s">
         <v>2560</v>
       </c>
-      <c r="E541" s="14" t="s">
+      <c r="C543" s="13"/>
+      <c r="D543" s="8" t="s">
         <v>2561</v>
       </c>
-      <c r="F541" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I541" s="13" t="s">
+      <c r="E543" s="8" t="s">
         <v>2562</v>
       </c>
-      <c r="J541" s="7"/>
-[...10 lines deleted...]
-      <c r="B542" s="13" t="s">
+      <c r="F543" s="8"/>
+      <c r="G543" s="8" t="s">
+        <v>2489</v>
+      </c>
+      <c r="H543" s="12" t="s">
+        <v>2490</v>
+      </c>
+      <c r="I543" s="13"/>
+      <c r="J543" s="12" t="s">
         <v>2563</v>
       </c>
-      <c r="C542" s="7"/>
-      <c r="D542" s="14" t="s">
+      <c r="K543" s="13"/>
+      <c r="L543" s="12" t="s">
+        <v>125</v>
+      </c>
+      <c r="M543" s="13"/>
+      <c r="N543" s="1"/>
+    </row>
+    <row r="544" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A544" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B544" s="12" t="s">
         <v>2564</v>
       </c>
-      <c r="E542" s="14" t="s">
+      <c r="C544" s="13"/>
+      <c r="D544" s="8" t="s">
         <v>2565</v>
       </c>
-      <c r="F542" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I542" s="13" t="s">
+      <c r="E544" s="8" t="s">
         <v>2566</v>
       </c>
-      <c r="J542" s="7"/>
-[...10 lines deleted...]
-      <c r="B543" s="13" t="s">
+      <c r="F544" s="8"/>
+      <c r="G544" s="8" t="s">
         <v>2567</v>
       </c>
-      <c r="C543" s="7"/>
-      <c r="D543" s="14" t="s">
+      <c r="H544" s="12" t="s">
         <v>2568</v>
       </c>
-      <c r="E543" s="14" t="s">
+      <c r="I544" s="13"/>
+      <c r="J544" s="12" t="s">
         <v>2569</v>
       </c>
-      <c r="F543" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I543" s="13" t="s">
+      <c r="K544" s="13"/>
+      <c r="L544" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M544" s="13"/>
+      <c r="N544" s="1"/>
+    </row>
+    <row r="545" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A545" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B545" s="12" t="s">
         <v>2570</v>
       </c>
-      <c r="J543" s="7"/>
-[...10 lines deleted...]
-      <c r="B544" s="13" t="s">
+      <c r="C545" s="13"/>
+      <c r="D545" s="8" t="s">
         <v>2571</v>
       </c>
-      <c r="C544" s="7"/>
-      <c r="D544" s="14" t="s">
+      <c r="E545" s="8" t="s">
         <v>2572</v>
       </c>
-      <c r="E544" s="14" t="s">
+      <c r="F545" s="8"/>
+      <c r="G545" s="8" t="s">
         <v>2573</v>
       </c>
-      <c r="F544" s="14" t="s">
-[...6 lines deleted...]
-      <c r="I544" s="13" t="s">
+      <c r="H545" s="12" t="s">
         <v>2574</v>
       </c>
-      <c r="J544" s="7"/>
-[...10 lines deleted...]
-      <c r="B545" s="13" t="s">
+      <c r="I545" s="13"/>
+      <c r="J545" s="12" t="s">
         <v>2575</v>
       </c>
-      <c r="C545" s="7"/>
-[...54 lines deleted...]
-    <row r="547" spans="1:13" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+      <c r="K545" s="13"/>
+      <c r="L545" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="M545" s="13"/>
+      <c r="N545" s="1"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A4:L546" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...7 lines deleted...]
-    <mergeCell ref="K1:L1"/>
+  <mergeCells count="2170">
+    <mergeCell ref="B542:C542"/>
+    <mergeCell ref="L542:M542"/>
+    <mergeCell ref="B543:C543"/>
+    <mergeCell ref="L543:M543"/>
+    <mergeCell ref="B544:C544"/>
+    <mergeCell ref="L544:M544"/>
     <mergeCell ref="B545:C545"/>
-    <mergeCell ref="G545:H545"/>
-[...13 lines deleted...]
-    <mergeCell ref="K544:L544"/>
+    <mergeCell ref="H545:I545"/>
+    <mergeCell ref="J545:K545"/>
+    <mergeCell ref="L545:M545"/>
+    <mergeCell ref="L533:M533"/>
+    <mergeCell ref="B534:C534"/>
+    <mergeCell ref="L534:M534"/>
+    <mergeCell ref="B535:C535"/>
+    <mergeCell ref="L535:M535"/>
+    <mergeCell ref="B536:C536"/>
+    <mergeCell ref="L536:M536"/>
+    <mergeCell ref="B537:C537"/>
+    <mergeCell ref="L537:M537"/>
+    <mergeCell ref="B538:C538"/>
+    <mergeCell ref="L538:M538"/>
+    <mergeCell ref="B539:C539"/>
+    <mergeCell ref="L539:M539"/>
+    <mergeCell ref="B540:C540"/>
+    <mergeCell ref="L540:M540"/>
     <mergeCell ref="B541:C541"/>
-    <mergeCell ref="G541:H541"/>
-[...29 lines deleted...]
-    <mergeCell ref="K536:L536"/>
+    <mergeCell ref="L541:M541"/>
+    <mergeCell ref="L524:M524"/>
+    <mergeCell ref="B525:C525"/>
+    <mergeCell ref="L525:M525"/>
+    <mergeCell ref="B526:C526"/>
+    <mergeCell ref="L526:M526"/>
+    <mergeCell ref="B527:C527"/>
+    <mergeCell ref="L527:M527"/>
+    <mergeCell ref="B528:C528"/>
+    <mergeCell ref="L528:M528"/>
+    <mergeCell ref="B529:C529"/>
+    <mergeCell ref="L529:M529"/>
+    <mergeCell ref="B530:C530"/>
+    <mergeCell ref="L530:M530"/>
+    <mergeCell ref="B531:C531"/>
+    <mergeCell ref="L531:M531"/>
+    <mergeCell ref="B532:C532"/>
+    <mergeCell ref="L532:M532"/>
+    <mergeCell ref="L515:M515"/>
+    <mergeCell ref="B516:C516"/>
+    <mergeCell ref="L516:M516"/>
+    <mergeCell ref="B517:C517"/>
+    <mergeCell ref="L517:M517"/>
+    <mergeCell ref="B518:C518"/>
+    <mergeCell ref="L518:M518"/>
+    <mergeCell ref="B519:C519"/>
+    <mergeCell ref="L519:M519"/>
+    <mergeCell ref="B520:C520"/>
+    <mergeCell ref="L520:M520"/>
+    <mergeCell ref="B521:C521"/>
+    <mergeCell ref="L521:M521"/>
+    <mergeCell ref="B522:C522"/>
+    <mergeCell ref="L522:M522"/>
+    <mergeCell ref="B523:C523"/>
+    <mergeCell ref="L523:M523"/>
+    <mergeCell ref="L506:M506"/>
+    <mergeCell ref="B507:C507"/>
+    <mergeCell ref="L507:M507"/>
+    <mergeCell ref="B508:C508"/>
+    <mergeCell ref="L508:M508"/>
+    <mergeCell ref="B509:C509"/>
+    <mergeCell ref="L509:M509"/>
+    <mergeCell ref="B510:C510"/>
+    <mergeCell ref="L510:M510"/>
+    <mergeCell ref="B511:C511"/>
+    <mergeCell ref="L511:M511"/>
+    <mergeCell ref="B512:C512"/>
+    <mergeCell ref="L512:M512"/>
+    <mergeCell ref="B513:C513"/>
+    <mergeCell ref="L513:M513"/>
+    <mergeCell ref="B514:C514"/>
+    <mergeCell ref="L514:M514"/>
+    <mergeCell ref="L497:M497"/>
+    <mergeCell ref="B498:C498"/>
+    <mergeCell ref="L498:M498"/>
+    <mergeCell ref="B499:C499"/>
+    <mergeCell ref="L499:M499"/>
+    <mergeCell ref="B500:C500"/>
+    <mergeCell ref="L500:M500"/>
+    <mergeCell ref="B501:C501"/>
+    <mergeCell ref="L501:M501"/>
+    <mergeCell ref="B502:C502"/>
+    <mergeCell ref="L502:M502"/>
+    <mergeCell ref="B503:C503"/>
+    <mergeCell ref="L503:M503"/>
+    <mergeCell ref="B504:C504"/>
+    <mergeCell ref="L504:M504"/>
+    <mergeCell ref="B505:C505"/>
+    <mergeCell ref="L505:M505"/>
+    <mergeCell ref="L488:M488"/>
+    <mergeCell ref="B489:C489"/>
+    <mergeCell ref="L489:M489"/>
+    <mergeCell ref="B490:C490"/>
+    <mergeCell ref="L490:M490"/>
+    <mergeCell ref="B491:C491"/>
+    <mergeCell ref="L491:M491"/>
+    <mergeCell ref="B492:C492"/>
+    <mergeCell ref="L492:M492"/>
+    <mergeCell ref="B493:C493"/>
+    <mergeCell ref="L493:M493"/>
+    <mergeCell ref="B494:C494"/>
+    <mergeCell ref="L494:M494"/>
+    <mergeCell ref="B495:C495"/>
+    <mergeCell ref="L495:M495"/>
+    <mergeCell ref="B496:C496"/>
+    <mergeCell ref="L496:M496"/>
+    <mergeCell ref="L479:M479"/>
+    <mergeCell ref="B480:C480"/>
+    <mergeCell ref="L480:M480"/>
+    <mergeCell ref="B481:C481"/>
+    <mergeCell ref="L481:M481"/>
+    <mergeCell ref="B482:C482"/>
+    <mergeCell ref="L482:M482"/>
+    <mergeCell ref="B483:C483"/>
+    <mergeCell ref="L483:M483"/>
+    <mergeCell ref="B484:C484"/>
+    <mergeCell ref="L484:M484"/>
+    <mergeCell ref="B485:C485"/>
+    <mergeCell ref="L485:M485"/>
+    <mergeCell ref="B486:C486"/>
+    <mergeCell ref="L486:M486"/>
+    <mergeCell ref="B487:C487"/>
+    <mergeCell ref="L487:M487"/>
+    <mergeCell ref="L470:M470"/>
+    <mergeCell ref="B471:C471"/>
+    <mergeCell ref="L471:M471"/>
+    <mergeCell ref="B472:C472"/>
+    <mergeCell ref="L472:M472"/>
+    <mergeCell ref="B473:C473"/>
+    <mergeCell ref="L473:M473"/>
+    <mergeCell ref="B474:C474"/>
+    <mergeCell ref="L474:M474"/>
+    <mergeCell ref="B475:C475"/>
+    <mergeCell ref="L475:M475"/>
+    <mergeCell ref="B476:C476"/>
+    <mergeCell ref="L476:M476"/>
+    <mergeCell ref="B477:C477"/>
+    <mergeCell ref="L477:M477"/>
+    <mergeCell ref="B478:C478"/>
+    <mergeCell ref="L478:M478"/>
+    <mergeCell ref="L461:M461"/>
+    <mergeCell ref="B462:C462"/>
+    <mergeCell ref="L462:M462"/>
+    <mergeCell ref="B463:C463"/>
+    <mergeCell ref="L463:M463"/>
+    <mergeCell ref="B464:C464"/>
+    <mergeCell ref="L464:M464"/>
+    <mergeCell ref="B465:C465"/>
+    <mergeCell ref="L465:M465"/>
+    <mergeCell ref="B466:C466"/>
+    <mergeCell ref="L466:M466"/>
+    <mergeCell ref="B467:C467"/>
+    <mergeCell ref="L467:M467"/>
+    <mergeCell ref="B468:C468"/>
+    <mergeCell ref="L468:M468"/>
+    <mergeCell ref="B469:C469"/>
+    <mergeCell ref="L469:M469"/>
+    <mergeCell ref="L452:M452"/>
+    <mergeCell ref="B453:C453"/>
+    <mergeCell ref="L453:M453"/>
+    <mergeCell ref="B454:C454"/>
+    <mergeCell ref="L454:M454"/>
+    <mergeCell ref="B455:C455"/>
+    <mergeCell ref="L455:M455"/>
+    <mergeCell ref="B456:C456"/>
+    <mergeCell ref="L456:M456"/>
+    <mergeCell ref="B457:C457"/>
+    <mergeCell ref="L457:M457"/>
+    <mergeCell ref="B458:C458"/>
+    <mergeCell ref="L458:M458"/>
+    <mergeCell ref="B459:C459"/>
+    <mergeCell ref="L459:M459"/>
+    <mergeCell ref="B460:C460"/>
+    <mergeCell ref="L460:M460"/>
+    <mergeCell ref="L443:M443"/>
+    <mergeCell ref="B444:C444"/>
+    <mergeCell ref="L444:M444"/>
+    <mergeCell ref="B445:C445"/>
+    <mergeCell ref="L445:M445"/>
+    <mergeCell ref="B446:C446"/>
+    <mergeCell ref="L446:M446"/>
+    <mergeCell ref="B447:C447"/>
+    <mergeCell ref="L447:M447"/>
+    <mergeCell ref="B448:C448"/>
+    <mergeCell ref="L448:M448"/>
+    <mergeCell ref="B449:C449"/>
+    <mergeCell ref="L449:M449"/>
+    <mergeCell ref="B450:C450"/>
+    <mergeCell ref="L450:M450"/>
+    <mergeCell ref="B451:C451"/>
+    <mergeCell ref="L451:M451"/>
+    <mergeCell ref="L434:M434"/>
+    <mergeCell ref="B435:C435"/>
+    <mergeCell ref="L435:M435"/>
+    <mergeCell ref="B436:C436"/>
+    <mergeCell ref="L436:M436"/>
+    <mergeCell ref="B437:C437"/>
+    <mergeCell ref="L437:M437"/>
+    <mergeCell ref="B438:C438"/>
+    <mergeCell ref="L438:M438"/>
+    <mergeCell ref="B439:C439"/>
+    <mergeCell ref="L439:M439"/>
+    <mergeCell ref="B440:C440"/>
+    <mergeCell ref="L440:M440"/>
+    <mergeCell ref="B441:C441"/>
+    <mergeCell ref="L441:M441"/>
+    <mergeCell ref="B442:C442"/>
+    <mergeCell ref="L442:M442"/>
+    <mergeCell ref="L425:M425"/>
+    <mergeCell ref="B426:C426"/>
+    <mergeCell ref="L426:M426"/>
+    <mergeCell ref="B427:C427"/>
+    <mergeCell ref="L427:M427"/>
+    <mergeCell ref="B428:C428"/>
+    <mergeCell ref="L428:M428"/>
+    <mergeCell ref="B429:C429"/>
+    <mergeCell ref="L429:M429"/>
+    <mergeCell ref="B430:C430"/>
+    <mergeCell ref="L430:M430"/>
+    <mergeCell ref="B431:C431"/>
+    <mergeCell ref="L431:M431"/>
+    <mergeCell ref="B432:C432"/>
+    <mergeCell ref="L432:M432"/>
+    <mergeCell ref="B433:C433"/>
+    <mergeCell ref="L433:M433"/>
+    <mergeCell ref="L416:M416"/>
+    <mergeCell ref="B417:C417"/>
+    <mergeCell ref="L417:M417"/>
+    <mergeCell ref="B418:C418"/>
+    <mergeCell ref="L418:M418"/>
+    <mergeCell ref="B419:C419"/>
+    <mergeCell ref="L419:M419"/>
+    <mergeCell ref="B420:C420"/>
+    <mergeCell ref="L420:M420"/>
+    <mergeCell ref="B421:C421"/>
+    <mergeCell ref="L421:M421"/>
+    <mergeCell ref="B422:C422"/>
+    <mergeCell ref="L422:M422"/>
+    <mergeCell ref="B423:C423"/>
+    <mergeCell ref="L423:M423"/>
+    <mergeCell ref="B424:C424"/>
+    <mergeCell ref="L424:M424"/>
+    <mergeCell ref="L407:M407"/>
+    <mergeCell ref="B408:C408"/>
+    <mergeCell ref="L408:M408"/>
+    <mergeCell ref="B409:C409"/>
+    <mergeCell ref="L409:M409"/>
+    <mergeCell ref="B410:C410"/>
+    <mergeCell ref="L410:M410"/>
+    <mergeCell ref="B411:C411"/>
+    <mergeCell ref="L411:M411"/>
+    <mergeCell ref="B412:C412"/>
+    <mergeCell ref="L412:M412"/>
+    <mergeCell ref="B413:C413"/>
+    <mergeCell ref="L413:M413"/>
+    <mergeCell ref="B414:C414"/>
+    <mergeCell ref="L414:M414"/>
+    <mergeCell ref="B415:C415"/>
+    <mergeCell ref="L415:M415"/>
+    <mergeCell ref="L398:M398"/>
+    <mergeCell ref="B399:C399"/>
+    <mergeCell ref="L399:M399"/>
+    <mergeCell ref="B400:C400"/>
+    <mergeCell ref="L400:M400"/>
+    <mergeCell ref="B401:C401"/>
+    <mergeCell ref="L401:M401"/>
+    <mergeCell ref="B402:C402"/>
+    <mergeCell ref="L402:M402"/>
+    <mergeCell ref="B403:C403"/>
+    <mergeCell ref="L403:M403"/>
+    <mergeCell ref="B404:C404"/>
+    <mergeCell ref="L404:M404"/>
+    <mergeCell ref="B405:C405"/>
+    <mergeCell ref="L405:M405"/>
+    <mergeCell ref="B406:C406"/>
+    <mergeCell ref="L406:M406"/>
+    <mergeCell ref="L389:M389"/>
+    <mergeCell ref="B390:C390"/>
+    <mergeCell ref="L390:M390"/>
+    <mergeCell ref="B391:C391"/>
+    <mergeCell ref="L391:M391"/>
+    <mergeCell ref="B392:C392"/>
+    <mergeCell ref="L392:M392"/>
+    <mergeCell ref="B393:C393"/>
+    <mergeCell ref="L393:M393"/>
+    <mergeCell ref="B394:C394"/>
+    <mergeCell ref="L394:M394"/>
+    <mergeCell ref="B395:C395"/>
+    <mergeCell ref="L395:M395"/>
+    <mergeCell ref="B396:C396"/>
+    <mergeCell ref="L396:M396"/>
+    <mergeCell ref="B397:C397"/>
+    <mergeCell ref="L397:M397"/>
+    <mergeCell ref="L380:M380"/>
+    <mergeCell ref="B381:C381"/>
+    <mergeCell ref="L381:M381"/>
+    <mergeCell ref="B382:C382"/>
+    <mergeCell ref="L382:M382"/>
+    <mergeCell ref="B383:C383"/>
+    <mergeCell ref="L383:M383"/>
+    <mergeCell ref="B384:C384"/>
+    <mergeCell ref="L384:M384"/>
+    <mergeCell ref="B385:C385"/>
+    <mergeCell ref="L385:M385"/>
+    <mergeCell ref="B386:C386"/>
+    <mergeCell ref="L386:M386"/>
+    <mergeCell ref="B387:C387"/>
+    <mergeCell ref="L387:M387"/>
+    <mergeCell ref="B388:C388"/>
+    <mergeCell ref="L388:M388"/>
+    <mergeCell ref="L371:M371"/>
+    <mergeCell ref="B372:C372"/>
+    <mergeCell ref="L372:M372"/>
+    <mergeCell ref="B373:C373"/>
+    <mergeCell ref="L373:M373"/>
+    <mergeCell ref="B374:C374"/>
+    <mergeCell ref="L374:M374"/>
+    <mergeCell ref="B375:C375"/>
+    <mergeCell ref="L375:M375"/>
+    <mergeCell ref="B376:C376"/>
+    <mergeCell ref="L376:M376"/>
+    <mergeCell ref="B377:C377"/>
+    <mergeCell ref="L377:M377"/>
+    <mergeCell ref="B378:C378"/>
+    <mergeCell ref="L378:M378"/>
+    <mergeCell ref="B379:C379"/>
+    <mergeCell ref="L379:M379"/>
+    <mergeCell ref="L362:M362"/>
+    <mergeCell ref="B363:C363"/>
+    <mergeCell ref="L363:M363"/>
+    <mergeCell ref="B364:C364"/>
+    <mergeCell ref="L364:M364"/>
+    <mergeCell ref="B365:C365"/>
+    <mergeCell ref="L365:M365"/>
+    <mergeCell ref="B366:C366"/>
+    <mergeCell ref="L366:M366"/>
+    <mergeCell ref="B367:C367"/>
+    <mergeCell ref="L367:M367"/>
+    <mergeCell ref="B368:C368"/>
+    <mergeCell ref="L368:M368"/>
+    <mergeCell ref="B369:C369"/>
+    <mergeCell ref="L369:M369"/>
+    <mergeCell ref="B370:C370"/>
+    <mergeCell ref="L370:M370"/>
+    <mergeCell ref="L353:M353"/>
+    <mergeCell ref="B354:C354"/>
+    <mergeCell ref="L354:M354"/>
+    <mergeCell ref="B355:C355"/>
+    <mergeCell ref="L355:M355"/>
+    <mergeCell ref="B356:C356"/>
+    <mergeCell ref="L356:M356"/>
+    <mergeCell ref="B357:C357"/>
+    <mergeCell ref="L357:M357"/>
+    <mergeCell ref="B358:C358"/>
+    <mergeCell ref="L358:M358"/>
+    <mergeCell ref="B359:C359"/>
+    <mergeCell ref="L359:M359"/>
+    <mergeCell ref="B360:C360"/>
+    <mergeCell ref="L360:M360"/>
+    <mergeCell ref="B361:C361"/>
+    <mergeCell ref="L361:M361"/>
+    <mergeCell ref="L344:M344"/>
+    <mergeCell ref="B345:C345"/>
+    <mergeCell ref="L345:M345"/>
+    <mergeCell ref="B346:C346"/>
+    <mergeCell ref="L346:M346"/>
+    <mergeCell ref="B347:C347"/>
+    <mergeCell ref="L347:M347"/>
+    <mergeCell ref="B348:C348"/>
+    <mergeCell ref="L348:M348"/>
+    <mergeCell ref="B349:C349"/>
+    <mergeCell ref="L349:M349"/>
+    <mergeCell ref="B350:C350"/>
+    <mergeCell ref="L350:M350"/>
+    <mergeCell ref="B351:C351"/>
+    <mergeCell ref="L351:M351"/>
+    <mergeCell ref="B352:C352"/>
+    <mergeCell ref="L352:M352"/>
+    <mergeCell ref="L335:M335"/>
+    <mergeCell ref="B336:C336"/>
+    <mergeCell ref="L336:M336"/>
+    <mergeCell ref="B337:C337"/>
+    <mergeCell ref="L337:M337"/>
+    <mergeCell ref="B338:C338"/>
+    <mergeCell ref="L338:M338"/>
+    <mergeCell ref="B339:C339"/>
+    <mergeCell ref="L339:M339"/>
+    <mergeCell ref="B340:C340"/>
+    <mergeCell ref="L340:M340"/>
+    <mergeCell ref="B341:C341"/>
+    <mergeCell ref="L341:M341"/>
+    <mergeCell ref="B342:C342"/>
+    <mergeCell ref="L342:M342"/>
+    <mergeCell ref="B343:C343"/>
+    <mergeCell ref="L343:M343"/>
+    <mergeCell ref="L326:M326"/>
+    <mergeCell ref="B327:C327"/>
+    <mergeCell ref="L327:M327"/>
+    <mergeCell ref="B328:C328"/>
+    <mergeCell ref="L328:M328"/>
+    <mergeCell ref="B329:C329"/>
+    <mergeCell ref="L329:M329"/>
+    <mergeCell ref="B330:C330"/>
+    <mergeCell ref="L330:M330"/>
+    <mergeCell ref="B331:C331"/>
+    <mergeCell ref="L331:M331"/>
+    <mergeCell ref="B332:C332"/>
+    <mergeCell ref="L332:M332"/>
+    <mergeCell ref="B333:C333"/>
+    <mergeCell ref="L333:M333"/>
+    <mergeCell ref="B334:C334"/>
+    <mergeCell ref="L334:M334"/>
+    <mergeCell ref="L317:M317"/>
+    <mergeCell ref="B318:C318"/>
+    <mergeCell ref="L318:M318"/>
+    <mergeCell ref="B319:C319"/>
+    <mergeCell ref="L319:M319"/>
+    <mergeCell ref="B320:C320"/>
+    <mergeCell ref="L320:M320"/>
+    <mergeCell ref="B321:C321"/>
+    <mergeCell ref="L321:M321"/>
+    <mergeCell ref="B322:C322"/>
+    <mergeCell ref="L322:M322"/>
+    <mergeCell ref="B323:C323"/>
+    <mergeCell ref="L323:M323"/>
+    <mergeCell ref="B324:C324"/>
+    <mergeCell ref="L324:M324"/>
+    <mergeCell ref="B325:C325"/>
+    <mergeCell ref="L325:M325"/>
+    <mergeCell ref="L308:M308"/>
+    <mergeCell ref="B309:C309"/>
+    <mergeCell ref="L309:M309"/>
+    <mergeCell ref="B310:C310"/>
+    <mergeCell ref="L310:M310"/>
+    <mergeCell ref="B311:C311"/>
+    <mergeCell ref="L311:M311"/>
+    <mergeCell ref="B312:C312"/>
+    <mergeCell ref="L312:M312"/>
+    <mergeCell ref="B313:C313"/>
+    <mergeCell ref="L313:M313"/>
+    <mergeCell ref="B314:C314"/>
+    <mergeCell ref="L314:M314"/>
+    <mergeCell ref="B315:C315"/>
+    <mergeCell ref="L315:M315"/>
+    <mergeCell ref="B316:C316"/>
+    <mergeCell ref="L316:M316"/>
+    <mergeCell ref="L299:M299"/>
+    <mergeCell ref="B300:C300"/>
+    <mergeCell ref="L300:M300"/>
+    <mergeCell ref="B301:C301"/>
+    <mergeCell ref="L301:M301"/>
+    <mergeCell ref="B302:C302"/>
+    <mergeCell ref="L302:M302"/>
+    <mergeCell ref="B303:C303"/>
+    <mergeCell ref="L303:M303"/>
+    <mergeCell ref="B304:C304"/>
+    <mergeCell ref="L304:M304"/>
+    <mergeCell ref="B305:C305"/>
+    <mergeCell ref="L305:M305"/>
+    <mergeCell ref="B306:C306"/>
+    <mergeCell ref="L306:M306"/>
+    <mergeCell ref="B307:C307"/>
+    <mergeCell ref="L307:M307"/>
+    <mergeCell ref="L290:M290"/>
+    <mergeCell ref="B291:C291"/>
+    <mergeCell ref="L291:M291"/>
+    <mergeCell ref="B292:C292"/>
+    <mergeCell ref="L292:M292"/>
+    <mergeCell ref="B293:C293"/>
+    <mergeCell ref="L293:M293"/>
+    <mergeCell ref="B294:C294"/>
+    <mergeCell ref="L294:M294"/>
+    <mergeCell ref="B295:C295"/>
+    <mergeCell ref="L295:M295"/>
+    <mergeCell ref="B296:C296"/>
+    <mergeCell ref="L296:M296"/>
+    <mergeCell ref="B297:C297"/>
+    <mergeCell ref="L297:M297"/>
+    <mergeCell ref="B298:C298"/>
+    <mergeCell ref="L298:M298"/>
+    <mergeCell ref="L281:M281"/>
+    <mergeCell ref="B282:C282"/>
+    <mergeCell ref="L282:M282"/>
+    <mergeCell ref="B283:C283"/>
+    <mergeCell ref="L283:M283"/>
+    <mergeCell ref="B284:C284"/>
+    <mergeCell ref="L284:M284"/>
+    <mergeCell ref="B285:C285"/>
+    <mergeCell ref="L285:M285"/>
+    <mergeCell ref="B286:C286"/>
+    <mergeCell ref="L286:M286"/>
+    <mergeCell ref="B287:C287"/>
+    <mergeCell ref="L287:M287"/>
+    <mergeCell ref="B288:C288"/>
+    <mergeCell ref="L288:M288"/>
+    <mergeCell ref="B289:C289"/>
+    <mergeCell ref="L289:M289"/>
+    <mergeCell ref="L272:M272"/>
+    <mergeCell ref="B273:C273"/>
+    <mergeCell ref="L273:M273"/>
+    <mergeCell ref="B274:C274"/>
+    <mergeCell ref="L274:M274"/>
+    <mergeCell ref="B275:C275"/>
+    <mergeCell ref="L275:M275"/>
+    <mergeCell ref="B276:C276"/>
+    <mergeCell ref="L276:M276"/>
+    <mergeCell ref="B277:C277"/>
+    <mergeCell ref="L277:M277"/>
+    <mergeCell ref="B278:C278"/>
+    <mergeCell ref="L278:M278"/>
+    <mergeCell ref="B279:C279"/>
+    <mergeCell ref="L279:M279"/>
+    <mergeCell ref="B280:C280"/>
+    <mergeCell ref="L280:M280"/>
+    <mergeCell ref="L263:M263"/>
+    <mergeCell ref="B264:C264"/>
+    <mergeCell ref="L264:M264"/>
+    <mergeCell ref="B265:C265"/>
+    <mergeCell ref="L265:M265"/>
+    <mergeCell ref="B266:C266"/>
+    <mergeCell ref="L266:M266"/>
+    <mergeCell ref="B267:C267"/>
+    <mergeCell ref="L267:M267"/>
+    <mergeCell ref="B268:C268"/>
+    <mergeCell ref="L268:M268"/>
+    <mergeCell ref="B269:C269"/>
+    <mergeCell ref="L269:M269"/>
+    <mergeCell ref="B270:C270"/>
+    <mergeCell ref="L270:M270"/>
+    <mergeCell ref="B271:C271"/>
+    <mergeCell ref="L271:M271"/>
+    <mergeCell ref="L254:M254"/>
+    <mergeCell ref="B255:C255"/>
+    <mergeCell ref="L255:M255"/>
+    <mergeCell ref="B256:C256"/>
+    <mergeCell ref="L256:M256"/>
+    <mergeCell ref="B257:C257"/>
+    <mergeCell ref="L257:M257"/>
+    <mergeCell ref="B258:C258"/>
+    <mergeCell ref="L258:M258"/>
+    <mergeCell ref="B259:C259"/>
+    <mergeCell ref="L259:M259"/>
+    <mergeCell ref="B260:C260"/>
+    <mergeCell ref="L260:M260"/>
+    <mergeCell ref="B261:C261"/>
+    <mergeCell ref="L261:M261"/>
+    <mergeCell ref="B262:C262"/>
+    <mergeCell ref="L262:M262"/>
+    <mergeCell ref="L245:M245"/>
+    <mergeCell ref="B246:C246"/>
+    <mergeCell ref="L246:M246"/>
+    <mergeCell ref="B247:C247"/>
+    <mergeCell ref="L247:M247"/>
+    <mergeCell ref="B248:C248"/>
+    <mergeCell ref="L248:M248"/>
+    <mergeCell ref="B249:C249"/>
+    <mergeCell ref="L249:M249"/>
+    <mergeCell ref="B250:C250"/>
+    <mergeCell ref="L250:M250"/>
+    <mergeCell ref="B251:C251"/>
+    <mergeCell ref="L251:M251"/>
+    <mergeCell ref="B252:C252"/>
+    <mergeCell ref="L252:M252"/>
+    <mergeCell ref="B253:C253"/>
+    <mergeCell ref="L253:M253"/>
+    <mergeCell ref="L236:M236"/>
+    <mergeCell ref="B237:C237"/>
+    <mergeCell ref="L237:M237"/>
+    <mergeCell ref="B238:C238"/>
+    <mergeCell ref="L238:M238"/>
+    <mergeCell ref="B239:C239"/>
+    <mergeCell ref="L239:M239"/>
+    <mergeCell ref="B240:C240"/>
+    <mergeCell ref="L240:M240"/>
+    <mergeCell ref="B241:C241"/>
+    <mergeCell ref="L241:M241"/>
+    <mergeCell ref="B242:C242"/>
+    <mergeCell ref="L242:M242"/>
+    <mergeCell ref="B243:C243"/>
+    <mergeCell ref="L243:M243"/>
+    <mergeCell ref="B244:C244"/>
+    <mergeCell ref="L244:M244"/>
+    <mergeCell ref="L227:M227"/>
+    <mergeCell ref="B228:C228"/>
+    <mergeCell ref="L228:M228"/>
+    <mergeCell ref="B229:C229"/>
+    <mergeCell ref="L229:M229"/>
+    <mergeCell ref="B230:C230"/>
+    <mergeCell ref="L230:M230"/>
+    <mergeCell ref="B231:C231"/>
+    <mergeCell ref="L231:M231"/>
+    <mergeCell ref="B232:C232"/>
+    <mergeCell ref="L232:M232"/>
+    <mergeCell ref="B233:C233"/>
+    <mergeCell ref="L233:M233"/>
+    <mergeCell ref="B234:C234"/>
+    <mergeCell ref="L234:M234"/>
+    <mergeCell ref="B235:C235"/>
+    <mergeCell ref="L235:M235"/>
+    <mergeCell ref="L218:M218"/>
+    <mergeCell ref="B219:C219"/>
+    <mergeCell ref="L219:M219"/>
+    <mergeCell ref="B220:C220"/>
+    <mergeCell ref="L220:M220"/>
+    <mergeCell ref="B221:C221"/>
+    <mergeCell ref="L221:M221"/>
+    <mergeCell ref="B222:C222"/>
+    <mergeCell ref="L222:M222"/>
+    <mergeCell ref="B223:C223"/>
+    <mergeCell ref="L223:M223"/>
+    <mergeCell ref="B224:C224"/>
+    <mergeCell ref="L224:M224"/>
+    <mergeCell ref="B225:C225"/>
+    <mergeCell ref="L225:M225"/>
+    <mergeCell ref="B226:C226"/>
+    <mergeCell ref="L226:M226"/>
+    <mergeCell ref="L209:M209"/>
+    <mergeCell ref="B210:C210"/>
+    <mergeCell ref="L210:M210"/>
+    <mergeCell ref="B211:C211"/>
+    <mergeCell ref="L211:M211"/>
+    <mergeCell ref="B212:C212"/>
+    <mergeCell ref="L212:M212"/>
+    <mergeCell ref="B213:C213"/>
+    <mergeCell ref="L213:M213"/>
+    <mergeCell ref="B214:C214"/>
+    <mergeCell ref="L214:M214"/>
+    <mergeCell ref="B215:C215"/>
+    <mergeCell ref="L215:M215"/>
+    <mergeCell ref="B216:C216"/>
+    <mergeCell ref="L216:M216"/>
+    <mergeCell ref="B217:C217"/>
+    <mergeCell ref="L217:M217"/>
+    <mergeCell ref="L200:M200"/>
+    <mergeCell ref="B201:C201"/>
+    <mergeCell ref="L201:M201"/>
+    <mergeCell ref="B202:C202"/>
+    <mergeCell ref="L202:M202"/>
+    <mergeCell ref="B203:C203"/>
+    <mergeCell ref="L203:M203"/>
+    <mergeCell ref="B204:C204"/>
+    <mergeCell ref="L204:M204"/>
+    <mergeCell ref="B205:C205"/>
+    <mergeCell ref="L205:M205"/>
+    <mergeCell ref="B206:C206"/>
+    <mergeCell ref="L206:M206"/>
+    <mergeCell ref="B207:C207"/>
+    <mergeCell ref="L207:M207"/>
+    <mergeCell ref="B208:C208"/>
+    <mergeCell ref="L208:M208"/>
+    <mergeCell ref="L191:M191"/>
+    <mergeCell ref="B192:C192"/>
+    <mergeCell ref="L192:M192"/>
+    <mergeCell ref="B193:C193"/>
+    <mergeCell ref="L193:M193"/>
+    <mergeCell ref="B194:C194"/>
+    <mergeCell ref="L194:M194"/>
+    <mergeCell ref="B195:C195"/>
+    <mergeCell ref="L195:M195"/>
+    <mergeCell ref="B196:C196"/>
+    <mergeCell ref="L196:M196"/>
+    <mergeCell ref="B197:C197"/>
+    <mergeCell ref="L197:M197"/>
+    <mergeCell ref="B198:C198"/>
+    <mergeCell ref="L198:M198"/>
+    <mergeCell ref="B199:C199"/>
+    <mergeCell ref="L199:M199"/>
+    <mergeCell ref="L182:M182"/>
+    <mergeCell ref="B183:C183"/>
+    <mergeCell ref="L183:M183"/>
+    <mergeCell ref="B184:C184"/>
+    <mergeCell ref="L184:M184"/>
+    <mergeCell ref="B185:C185"/>
+    <mergeCell ref="L185:M185"/>
+    <mergeCell ref="B186:C186"/>
+    <mergeCell ref="L186:M186"/>
+    <mergeCell ref="B187:C187"/>
+    <mergeCell ref="L187:M187"/>
+    <mergeCell ref="B188:C188"/>
+    <mergeCell ref="L188:M188"/>
+    <mergeCell ref="B189:C189"/>
+    <mergeCell ref="L189:M189"/>
+    <mergeCell ref="B190:C190"/>
+    <mergeCell ref="L190:M190"/>
+    <mergeCell ref="L173:M173"/>
+    <mergeCell ref="B174:C174"/>
+    <mergeCell ref="L174:M174"/>
+    <mergeCell ref="B175:C175"/>
+    <mergeCell ref="L175:M175"/>
+    <mergeCell ref="B176:C176"/>
+    <mergeCell ref="L176:M176"/>
+    <mergeCell ref="B177:C177"/>
+    <mergeCell ref="L177:M177"/>
+    <mergeCell ref="B178:C178"/>
+    <mergeCell ref="L178:M178"/>
+    <mergeCell ref="B179:C179"/>
+    <mergeCell ref="L179:M179"/>
+    <mergeCell ref="B180:C180"/>
+    <mergeCell ref="L180:M180"/>
+    <mergeCell ref="B181:C181"/>
+    <mergeCell ref="L181:M181"/>
+    <mergeCell ref="L164:M164"/>
+    <mergeCell ref="B165:C165"/>
+    <mergeCell ref="L165:M165"/>
+    <mergeCell ref="B166:C166"/>
+    <mergeCell ref="L166:M166"/>
+    <mergeCell ref="B167:C167"/>
+    <mergeCell ref="L167:M167"/>
+    <mergeCell ref="B168:C168"/>
+    <mergeCell ref="L168:M168"/>
+    <mergeCell ref="B169:C169"/>
+    <mergeCell ref="L169:M169"/>
+    <mergeCell ref="B170:C170"/>
+    <mergeCell ref="L170:M170"/>
+    <mergeCell ref="B171:C171"/>
+    <mergeCell ref="L171:M171"/>
+    <mergeCell ref="B172:C172"/>
+    <mergeCell ref="L172:M172"/>
+    <mergeCell ref="L156:M156"/>
+    <mergeCell ref="B157:C157"/>
+    <mergeCell ref="L157:M157"/>
+    <mergeCell ref="B158:C158"/>
+    <mergeCell ref="L158:M158"/>
+    <mergeCell ref="B159:C159"/>
+    <mergeCell ref="L159:M159"/>
+    <mergeCell ref="B160:C160"/>
+    <mergeCell ref="L160:M160"/>
+    <mergeCell ref="B161:C161"/>
+    <mergeCell ref="L161:M161"/>
+    <mergeCell ref="B162:C162"/>
+    <mergeCell ref="L162:M162"/>
+    <mergeCell ref="B163:C163"/>
+    <mergeCell ref="L163:M163"/>
+    <mergeCell ref="L147:M147"/>
+    <mergeCell ref="B148:C148"/>
+    <mergeCell ref="L148:M148"/>
+    <mergeCell ref="B149:C149"/>
+    <mergeCell ref="L149:M149"/>
+    <mergeCell ref="B150:C150"/>
+    <mergeCell ref="L150:M150"/>
+    <mergeCell ref="B151:C151"/>
+    <mergeCell ref="L151:M151"/>
+    <mergeCell ref="B152:C152"/>
+    <mergeCell ref="L152:M152"/>
+    <mergeCell ref="B153:C153"/>
+    <mergeCell ref="L153:M153"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="B155:C155"/>
+    <mergeCell ref="L155:M155"/>
+    <mergeCell ref="L138:M138"/>
+    <mergeCell ref="B139:C139"/>
+    <mergeCell ref="L139:M139"/>
+    <mergeCell ref="B140:C140"/>
+    <mergeCell ref="L140:M140"/>
+    <mergeCell ref="B141:C141"/>
+    <mergeCell ref="L141:M141"/>
+    <mergeCell ref="B142:C142"/>
+    <mergeCell ref="L142:M142"/>
+    <mergeCell ref="B143:C143"/>
+    <mergeCell ref="L143:M143"/>
+    <mergeCell ref="B144:C144"/>
+    <mergeCell ref="L144:M144"/>
+    <mergeCell ref="B145:C145"/>
+    <mergeCell ref="L145:M145"/>
+    <mergeCell ref="B146:C146"/>
+    <mergeCell ref="L146:M146"/>
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="B130:C130"/>
+    <mergeCell ref="L130:M130"/>
+    <mergeCell ref="B131:C131"/>
+    <mergeCell ref="L131:M131"/>
+    <mergeCell ref="B132:C132"/>
+    <mergeCell ref="L132:M132"/>
+    <mergeCell ref="B133:C133"/>
+    <mergeCell ref="L133:M133"/>
+    <mergeCell ref="B134:C134"/>
+    <mergeCell ref="L134:M134"/>
+    <mergeCell ref="B135:C135"/>
+    <mergeCell ref="L135:M135"/>
+    <mergeCell ref="B136:C136"/>
+    <mergeCell ref="L136:M136"/>
+    <mergeCell ref="B137:C137"/>
+    <mergeCell ref="L137:M137"/>
+    <mergeCell ref="L120:M120"/>
+    <mergeCell ref="B121:C121"/>
+    <mergeCell ref="L121:M121"/>
+    <mergeCell ref="B122:C122"/>
+    <mergeCell ref="L122:M122"/>
+    <mergeCell ref="B123:C123"/>
+    <mergeCell ref="L123:M123"/>
+    <mergeCell ref="B124:C124"/>
+    <mergeCell ref="L124:M124"/>
+    <mergeCell ref="B125:C125"/>
+    <mergeCell ref="L125:M125"/>
+    <mergeCell ref="B126:C126"/>
+    <mergeCell ref="L126:M126"/>
+    <mergeCell ref="B127:C127"/>
+    <mergeCell ref="L127:M127"/>
+    <mergeCell ref="B128:C128"/>
+    <mergeCell ref="L128:M128"/>
+    <mergeCell ref="L111:M111"/>
+    <mergeCell ref="B112:C112"/>
+    <mergeCell ref="L112:M112"/>
+    <mergeCell ref="B113:C113"/>
+    <mergeCell ref="L113:M113"/>
+    <mergeCell ref="B114:C114"/>
+    <mergeCell ref="L114:M114"/>
+    <mergeCell ref="B115:C115"/>
+    <mergeCell ref="L115:M115"/>
+    <mergeCell ref="B116:C116"/>
+    <mergeCell ref="L116:M116"/>
+    <mergeCell ref="B117:C117"/>
+    <mergeCell ref="L117:M117"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="L118:M118"/>
+    <mergeCell ref="B119:C119"/>
+    <mergeCell ref="L119:M119"/>
+    <mergeCell ref="L102:M102"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="L103:M103"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="L104:M104"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="L105:M105"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="L106:M106"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="L107:M107"/>
+    <mergeCell ref="B108:C108"/>
+    <mergeCell ref="L108:M108"/>
+    <mergeCell ref="B109:C109"/>
+    <mergeCell ref="L109:M109"/>
+    <mergeCell ref="B110:C110"/>
+    <mergeCell ref="L110:M110"/>
+    <mergeCell ref="L93:M93"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="L94:M94"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="L95:M95"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="L96:M96"/>
+    <mergeCell ref="B97:C97"/>
+    <mergeCell ref="L97:M97"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="L98:M98"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="L100:M100"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="L101:M101"/>
+    <mergeCell ref="L84:M84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="L85:M85"/>
+    <mergeCell ref="B86:C86"/>
+    <mergeCell ref="L86:M86"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="L88:M88"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="L89:M89"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="L90:M90"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="L91:M91"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="L92:M92"/>
+    <mergeCell ref="L76:M76"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="L77:M77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="L78:M78"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="L79:M79"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="L81:M81"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="L82:M82"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="L83:M83"/>
+    <mergeCell ref="L67:M67"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="L68:M68"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="L69:M69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="L70:M70"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="L71:M71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="L72:M72"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="L73:M73"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="L74:M74"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="L75:M75"/>
+    <mergeCell ref="L58:M58"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="L59:M59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="L60:M60"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="L62:M62"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="L63:M63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="L64:M64"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="L65:M65"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="L66:M66"/>
+    <mergeCell ref="L49:M49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="L51:M51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="L52:M52"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="L53:M53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="L54:M54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="L57:M57"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="L13:M13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="L7:M7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="L8:M8"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="L11:M11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="L12:M12"/>
+    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="J7:K7"/>
+    <mergeCell ref="H8:I8"/>
+    <mergeCell ref="J8:K8"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="H11:I11"/>
+    <mergeCell ref="J11:K11"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="H9:I9"/>
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="J49:K49"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="H53:I53"/>
+    <mergeCell ref="J53:K53"/>
+    <mergeCell ref="H54:I54"/>
+    <mergeCell ref="J54:K54"/>
+    <mergeCell ref="H51:I51"/>
+    <mergeCell ref="J51:K51"/>
+    <mergeCell ref="H52:I52"/>
+    <mergeCell ref="J52:K52"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="H62:I62"/>
+    <mergeCell ref="J62:K62"/>
+    <mergeCell ref="H59:I59"/>
+    <mergeCell ref="J59:K59"/>
+    <mergeCell ref="H60:I60"/>
+    <mergeCell ref="J60:K60"/>
+    <mergeCell ref="H57:I57"/>
+    <mergeCell ref="J57:K57"/>
+    <mergeCell ref="H58:I58"/>
+    <mergeCell ref="J58:K58"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="J67:K67"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="H65:I65"/>
+    <mergeCell ref="J65:K65"/>
+    <mergeCell ref="H66:I66"/>
+    <mergeCell ref="J66:K66"/>
+    <mergeCell ref="H63:I63"/>
+    <mergeCell ref="J63:K63"/>
+    <mergeCell ref="H64:I64"/>
+    <mergeCell ref="J64:K64"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="J73:K73"/>
+    <mergeCell ref="H74:I74"/>
+    <mergeCell ref="J74:K74"/>
+    <mergeCell ref="H71:I71"/>
+    <mergeCell ref="J71:K71"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="J72:K72"/>
+    <mergeCell ref="H69:I69"/>
+    <mergeCell ref="J69:K69"/>
+    <mergeCell ref="H70:I70"/>
+    <mergeCell ref="J70:K70"/>
+    <mergeCell ref="H79:I79"/>
+    <mergeCell ref="J79:K79"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="J77:K77"/>
+    <mergeCell ref="H78:I78"/>
+    <mergeCell ref="J78:K78"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="J75:K75"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="J76:K76"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="H84:I84"/>
+    <mergeCell ref="J84:K84"/>
+    <mergeCell ref="H83:I83"/>
+    <mergeCell ref="J83:K83"/>
+    <mergeCell ref="H81:I81"/>
+    <mergeCell ref="J81:K81"/>
+    <mergeCell ref="H82:I82"/>
+    <mergeCell ref="J82:K82"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="J89:K89"/>
+    <mergeCell ref="H90:I90"/>
+    <mergeCell ref="J90:K90"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="J88:K88"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="J85:K85"/>
+    <mergeCell ref="H86:I86"/>
+    <mergeCell ref="J86:K86"/>
+    <mergeCell ref="H95:I95"/>
+    <mergeCell ref="J95:K95"/>
+    <mergeCell ref="H96:I96"/>
+    <mergeCell ref="J96:K96"/>
+    <mergeCell ref="H93:I93"/>
+    <mergeCell ref="J93:K93"/>
+    <mergeCell ref="H94:I94"/>
+    <mergeCell ref="J94:K94"/>
+    <mergeCell ref="H91:I91"/>
+    <mergeCell ref="J91:K91"/>
+    <mergeCell ref="H92:I92"/>
+    <mergeCell ref="J92:K92"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="H101:I101"/>
+    <mergeCell ref="J101:K101"/>
+    <mergeCell ref="H102:I102"/>
+    <mergeCell ref="J102:K102"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="H100:I100"/>
+    <mergeCell ref="J100:K100"/>
+    <mergeCell ref="H97:I97"/>
+    <mergeCell ref="J97:K97"/>
+    <mergeCell ref="H98:I98"/>
+    <mergeCell ref="J98:K98"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="H107:I107"/>
+    <mergeCell ref="J107:K107"/>
+    <mergeCell ref="H108:I108"/>
+    <mergeCell ref="J108:K108"/>
+    <mergeCell ref="H105:I105"/>
+    <mergeCell ref="J105:K105"/>
+    <mergeCell ref="H106:I106"/>
+    <mergeCell ref="J106:K106"/>
+    <mergeCell ref="H103:I103"/>
+    <mergeCell ref="J103:K103"/>
+    <mergeCell ref="H104:I104"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="H113:I113"/>
+    <mergeCell ref="J113:K113"/>
+    <mergeCell ref="H114:I114"/>
+    <mergeCell ref="J114:K114"/>
+    <mergeCell ref="H111:I111"/>
+    <mergeCell ref="J111:K111"/>
+    <mergeCell ref="H112:I112"/>
+    <mergeCell ref="J112:K112"/>
+    <mergeCell ref="H109:I109"/>
+    <mergeCell ref="J109:K109"/>
+    <mergeCell ref="H110:I110"/>
+    <mergeCell ref="J110:K110"/>
+    <mergeCell ref="B111:C111"/>
+    <mergeCell ref="H119:I119"/>
+    <mergeCell ref="J119:K119"/>
+    <mergeCell ref="H120:I120"/>
+    <mergeCell ref="J120:K120"/>
+    <mergeCell ref="H117:I117"/>
+    <mergeCell ref="J117:K117"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="H115:I115"/>
+    <mergeCell ref="J115:K115"/>
+    <mergeCell ref="H116:I116"/>
+    <mergeCell ref="J116:K116"/>
+    <mergeCell ref="B120:C120"/>
+    <mergeCell ref="H125:I125"/>
+    <mergeCell ref="J125:K125"/>
+    <mergeCell ref="H126:I126"/>
+    <mergeCell ref="J126:K126"/>
+    <mergeCell ref="H123:I123"/>
+    <mergeCell ref="J123:K123"/>
+    <mergeCell ref="H124:I124"/>
+    <mergeCell ref="J124:K124"/>
+    <mergeCell ref="H121:I121"/>
+    <mergeCell ref="J121:K121"/>
+    <mergeCell ref="H122:I122"/>
+    <mergeCell ref="J122:K122"/>
+    <mergeCell ref="H131:I131"/>
+    <mergeCell ref="J131:K131"/>
+    <mergeCell ref="H132:I132"/>
+    <mergeCell ref="J132:K132"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="H130:I130"/>
+    <mergeCell ref="J130:K130"/>
+    <mergeCell ref="H127:I127"/>
+    <mergeCell ref="J127:K127"/>
+    <mergeCell ref="H128:I128"/>
+    <mergeCell ref="J128:K128"/>
+    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="H137:I137"/>
+    <mergeCell ref="J137:K137"/>
+    <mergeCell ref="H138:I138"/>
+    <mergeCell ref="J138:K138"/>
+    <mergeCell ref="H135:I135"/>
+    <mergeCell ref="J135:K135"/>
+    <mergeCell ref="H136:I136"/>
+    <mergeCell ref="J136:K136"/>
+    <mergeCell ref="H133:I133"/>
+    <mergeCell ref="J133:K133"/>
+    <mergeCell ref="H134:I134"/>
+    <mergeCell ref="J134:K134"/>
+    <mergeCell ref="B138:C138"/>
+    <mergeCell ref="H143:I143"/>
+    <mergeCell ref="J143:K143"/>
+    <mergeCell ref="H144:I144"/>
+    <mergeCell ref="J144:K144"/>
+    <mergeCell ref="H141:I141"/>
+    <mergeCell ref="J141:K141"/>
+    <mergeCell ref="H142:I142"/>
+    <mergeCell ref="J142:K142"/>
+    <mergeCell ref="H139:I139"/>
+    <mergeCell ref="J139:K139"/>
+    <mergeCell ref="H140:I140"/>
+    <mergeCell ref="J140:K140"/>
+    <mergeCell ref="H149:I149"/>
+    <mergeCell ref="J149:K149"/>
+    <mergeCell ref="H150:I150"/>
+    <mergeCell ref="J150:K150"/>
+    <mergeCell ref="H147:I147"/>
+    <mergeCell ref="J147:K147"/>
+    <mergeCell ref="H148:I148"/>
+    <mergeCell ref="J148:K148"/>
+    <mergeCell ref="H145:I145"/>
+    <mergeCell ref="J145:K145"/>
+    <mergeCell ref="H146:I146"/>
+    <mergeCell ref="J146:K146"/>
+    <mergeCell ref="B147:C147"/>
+    <mergeCell ref="H155:I155"/>
+    <mergeCell ref="J155:K155"/>
+    <mergeCell ref="H156:I156"/>
+    <mergeCell ref="J156:K156"/>
+    <mergeCell ref="H153:I153"/>
+    <mergeCell ref="J153:K153"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="H151:I151"/>
+    <mergeCell ref="J151:K151"/>
+    <mergeCell ref="H152:I152"/>
+    <mergeCell ref="J152:K152"/>
+    <mergeCell ref="B156:C156"/>
+    <mergeCell ref="H161:I161"/>
+    <mergeCell ref="J161:K161"/>
+    <mergeCell ref="H159:I159"/>
+    <mergeCell ref="J159:K159"/>
+    <mergeCell ref="H160:I160"/>
+    <mergeCell ref="J160:K160"/>
+    <mergeCell ref="H157:I157"/>
+    <mergeCell ref="J157:K157"/>
+    <mergeCell ref="H158:I158"/>
+    <mergeCell ref="J158:K158"/>
+    <mergeCell ref="H165:I165"/>
+    <mergeCell ref="J165:K165"/>
+    <mergeCell ref="H166:I166"/>
+    <mergeCell ref="J166:K166"/>
+    <mergeCell ref="H163:I163"/>
+    <mergeCell ref="J163:K163"/>
+    <mergeCell ref="H164:I164"/>
+    <mergeCell ref="J164:K164"/>
+    <mergeCell ref="H162:I162"/>
+    <mergeCell ref="J162:K162"/>
+    <mergeCell ref="B164:C164"/>
+    <mergeCell ref="H171:I171"/>
+    <mergeCell ref="J171:K171"/>
+    <mergeCell ref="H172:I172"/>
+    <mergeCell ref="J172:K172"/>
+    <mergeCell ref="H169:I169"/>
+    <mergeCell ref="J169:K169"/>
+    <mergeCell ref="H170:I170"/>
+    <mergeCell ref="J170:K170"/>
+    <mergeCell ref="H167:I167"/>
+    <mergeCell ref="J167:K167"/>
+    <mergeCell ref="H168:I168"/>
+    <mergeCell ref="J168:K168"/>
+    <mergeCell ref="H177:I177"/>
+    <mergeCell ref="J177:K177"/>
+    <mergeCell ref="H178:I178"/>
+    <mergeCell ref="J178:K178"/>
+    <mergeCell ref="H175:I175"/>
+    <mergeCell ref="J175:K175"/>
+    <mergeCell ref="H176:I176"/>
+    <mergeCell ref="J176:K176"/>
+    <mergeCell ref="H173:I173"/>
+    <mergeCell ref="J173:K173"/>
+    <mergeCell ref="H174:I174"/>
+    <mergeCell ref="J174:K174"/>
+    <mergeCell ref="B173:C173"/>
+    <mergeCell ref="H183:I183"/>
+    <mergeCell ref="J183:K183"/>
+    <mergeCell ref="H184:I184"/>
+    <mergeCell ref="J184:K184"/>
+    <mergeCell ref="H181:I181"/>
+    <mergeCell ref="J181:K181"/>
+    <mergeCell ref="H182:I182"/>
+    <mergeCell ref="J182:K182"/>
+    <mergeCell ref="H179:I179"/>
+    <mergeCell ref="J179:K179"/>
+    <mergeCell ref="H180:I180"/>
+    <mergeCell ref="J180:K180"/>
+    <mergeCell ref="B182:C182"/>
+    <mergeCell ref="H189:I189"/>
+    <mergeCell ref="J189:K189"/>
+    <mergeCell ref="H190:I190"/>
+    <mergeCell ref="J190:K190"/>
+    <mergeCell ref="H187:I187"/>
+    <mergeCell ref="J187:K187"/>
+    <mergeCell ref="H188:I188"/>
+    <mergeCell ref="J188:K188"/>
+    <mergeCell ref="H185:I185"/>
+    <mergeCell ref="J185:K185"/>
+    <mergeCell ref="H186:I186"/>
+    <mergeCell ref="J186:K186"/>
+    <mergeCell ref="H195:I195"/>
+    <mergeCell ref="J195:K195"/>
+    <mergeCell ref="H196:I196"/>
+    <mergeCell ref="J196:K196"/>
+    <mergeCell ref="H193:I193"/>
+    <mergeCell ref="J193:K193"/>
+    <mergeCell ref="H194:I194"/>
+    <mergeCell ref="J194:K194"/>
+    <mergeCell ref="H191:I191"/>
+    <mergeCell ref="J191:K191"/>
+    <mergeCell ref="H192:I192"/>
+    <mergeCell ref="J192:K192"/>
+    <mergeCell ref="B191:C191"/>
+    <mergeCell ref="H201:I201"/>
+    <mergeCell ref="J201:K201"/>
+    <mergeCell ref="H202:I202"/>
+    <mergeCell ref="J202:K202"/>
+    <mergeCell ref="H199:I199"/>
+    <mergeCell ref="J199:K199"/>
+    <mergeCell ref="H200:I200"/>
+    <mergeCell ref="J200:K200"/>
+    <mergeCell ref="H197:I197"/>
+    <mergeCell ref="J197:K197"/>
+    <mergeCell ref="H198:I198"/>
+    <mergeCell ref="J198:K198"/>
+    <mergeCell ref="B200:C200"/>
+    <mergeCell ref="H207:I207"/>
+    <mergeCell ref="J207:K207"/>
+    <mergeCell ref="H208:I208"/>
+    <mergeCell ref="J208:K208"/>
+    <mergeCell ref="H205:I205"/>
+    <mergeCell ref="J205:K205"/>
+    <mergeCell ref="H206:I206"/>
+    <mergeCell ref="J206:K206"/>
+    <mergeCell ref="H203:I203"/>
+    <mergeCell ref="J203:K203"/>
+    <mergeCell ref="H204:I204"/>
+    <mergeCell ref="J204:K204"/>
+    <mergeCell ref="H213:I213"/>
+    <mergeCell ref="J213:K213"/>
+    <mergeCell ref="H214:I214"/>
+    <mergeCell ref="J214:K214"/>
+    <mergeCell ref="H211:I211"/>
+    <mergeCell ref="J211:K211"/>
+    <mergeCell ref="H212:I212"/>
+    <mergeCell ref="J212:K212"/>
+    <mergeCell ref="H209:I209"/>
+    <mergeCell ref="J209:K209"/>
+    <mergeCell ref="H210:I210"/>
+    <mergeCell ref="J210:K210"/>
+    <mergeCell ref="B209:C209"/>
+    <mergeCell ref="H219:I219"/>
+    <mergeCell ref="J219:K219"/>
+    <mergeCell ref="H220:I220"/>
+    <mergeCell ref="J220:K220"/>
+    <mergeCell ref="H217:I217"/>
+    <mergeCell ref="J217:K217"/>
+    <mergeCell ref="H218:I218"/>
+    <mergeCell ref="J218:K218"/>
+    <mergeCell ref="H215:I215"/>
+    <mergeCell ref="J215:K215"/>
+    <mergeCell ref="H216:I216"/>
+    <mergeCell ref="J216:K216"/>
+    <mergeCell ref="B218:C218"/>
+    <mergeCell ref="H225:I225"/>
+    <mergeCell ref="J225:K225"/>
+    <mergeCell ref="H226:I226"/>
+    <mergeCell ref="J226:K226"/>
+    <mergeCell ref="H223:I223"/>
+    <mergeCell ref="J223:K223"/>
+    <mergeCell ref="H224:I224"/>
+    <mergeCell ref="J224:K224"/>
+    <mergeCell ref="H221:I221"/>
+    <mergeCell ref="J221:K221"/>
+    <mergeCell ref="H222:I222"/>
+    <mergeCell ref="J222:K222"/>
+    <mergeCell ref="H231:I231"/>
+    <mergeCell ref="J231:K231"/>
+    <mergeCell ref="H232:I232"/>
+    <mergeCell ref="J232:K232"/>
+    <mergeCell ref="H229:I229"/>
+    <mergeCell ref="J229:K229"/>
+    <mergeCell ref="H230:I230"/>
+    <mergeCell ref="J230:K230"/>
+    <mergeCell ref="H227:I227"/>
+    <mergeCell ref="J227:K227"/>
+    <mergeCell ref="H228:I228"/>
+    <mergeCell ref="J228:K228"/>
+    <mergeCell ref="B227:C227"/>
+    <mergeCell ref="H237:I237"/>
+    <mergeCell ref="J237:K237"/>
+    <mergeCell ref="H238:I238"/>
+    <mergeCell ref="J238:K238"/>
+    <mergeCell ref="H235:I235"/>
+    <mergeCell ref="J235:K235"/>
+    <mergeCell ref="H236:I236"/>
+    <mergeCell ref="J236:K236"/>
+    <mergeCell ref="H233:I233"/>
+    <mergeCell ref="J233:K233"/>
+    <mergeCell ref="H234:I234"/>
+    <mergeCell ref="J234:K234"/>
+    <mergeCell ref="B236:C236"/>
+    <mergeCell ref="H243:I243"/>
+    <mergeCell ref="J243:K243"/>
+    <mergeCell ref="H244:I244"/>
+    <mergeCell ref="J244:K244"/>
+    <mergeCell ref="H241:I241"/>
+    <mergeCell ref="J241:K241"/>
+    <mergeCell ref="H242:I242"/>
+    <mergeCell ref="J242:K242"/>
+    <mergeCell ref="H239:I239"/>
+    <mergeCell ref="J239:K239"/>
+    <mergeCell ref="H240:I240"/>
+    <mergeCell ref="J240:K240"/>
+    <mergeCell ref="H249:I249"/>
+    <mergeCell ref="J249:K249"/>
+    <mergeCell ref="H250:I250"/>
+    <mergeCell ref="J250:K250"/>
+    <mergeCell ref="H247:I247"/>
+    <mergeCell ref="J247:K247"/>
+    <mergeCell ref="H248:I248"/>
+    <mergeCell ref="J248:K248"/>
+    <mergeCell ref="H245:I245"/>
+    <mergeCell ref="J245:K245"/>
+    <mergeCell ref="H246:I246"/>
+    <mergeCell ref="J246:K246"/>
+    <mergeCell ref="B245:C245"/>
+    <mergeCell ref="H255:I255"/>
+    <mergeCell ref="J255:K255"/>
+    <mergeCell ref="H256:I256"/>
+    <mergeCell ref="J256:K256"/>
+    <mergeCell ref="H253:I253"/>
+    <mergeCell ref="J253:K253"/>
+    <mergeCell ref="H254:I254"/>
+    <mergeCell ref="J254:K254"/>
+    <mergeCell ref="H251:I251"/>
+    <mergeCell ref="J251:K251"/>
+    <mergeCell ref="H252:I252"/>
+    <mergeCell ref="J252:K252"/>
+    <mergeCell ref="B254:C254"/>
+    <mergeCell ref="H261:I261"/>
+    <mergeCell ref="J261:K261"/>
+    <mergeCell ref="H262:I262"/>
+    <mergeCell ref="J262:K262"/>
+    <mergeCell ref="H259:I259"/>
+    <mergeCell ref="J259:K259"/>
+    <mergeCell ref="H260:I260"/>
+    <mergeCell ref="J260:K260"/>
+    <mergeCell ref="H257:I257"/>
+    <mergeCell ref="J257:K257"/>
+    <mergeCell ref="H258:I258"/>
+    <mergeCell ref="J258:K258"/>
+    <mergeCell ref="H267:I267"/>
+    <mergeCell ref="J267:K267"/>
+    <mergeCell ref="H268:I268"/>
+    <mergeCell ref="J268:K268"/>
+    <mergeCell ref="H265:I265"/>
+    <mergeCell ref="J265:K265"/>
+    <mergeCell ref="H266:I266"/>
+    <mergeCell ref="J266:K266"/>
+    <mergeCell ref="H263:I263"/>
+    <mergeCell ref="J263:K263"/>
+    <mergeCell ref="H264:I264"/>
+    <mergeCell ref="J264:K264"/>
+    <mergeCell ref="B263:C263"/>
+    <mergeCell ref="H273:I273"/>
+    <mergeCell ref="J273:K273"/>
+    <mergeCell ref="H274:I274"/>
+    <mergeCell ref="J274:K274"/>
+    <mergeCell ref="H271:I271"/>
+    <mergeCell ref="J271:K271"/>
+    <mergeCell ref="H272:I272"/>
+    <mergeCell ref="J272:K272"/>
+    <mergeCell ref="H269:I269"/>
+    <mergeCell ref="J269:K269"/>
+    <mergeCell ref="H270:I270"/>
+    <mergeCell ref="J270:K270"/>
+    <mergeCell ref="B272:C272"/>
+    <mergeCell ref="H279:I279"/>
+    <mergeCell ref="J279:K279"/>
+    <mergeCell ref="H280:I280"/>
+    <mergeCell ref="J280:K280"/>
+    <mergeCell ref="H277:I277"/>
+    <mergeCell ref="J277:K277"/>
+    <mergeCell ref="H278:I278"/>
+    <mergeCell ref="J278:K278"/>
+    <mergeCell ref="H275:I275"/>
+    <mergeCell ref="J275:K275"/>
+    <mergeCell ref="H276:I276"/>
+    <mergeCell ref="J276:K276"/>
+    <mergeCell ref="H285:I285"/>
+    <mergeCell ref="J285:K285"/>
+    <mergeCell ref="H286:I286"/>
+    <mergeCell ref="J286:K286"/>
+    <mergeCell ref="H283:I283"/>
+    <mergeCell ref="J283:K283"/>
+    <mergeCell ref="H284:I284"/>
+    <mergeCell ref="J284:K284"/>
+    <mergeCell ref="H281:I281"/>
+    <mergeCell ref="J281:K281"/>
+    <mergeCell ref="H282:I282"/>
+    <mergeCell ref="J282:K282"/>
+    <mergeCell ref="B281:C281"/>
+    <mergeCell ref="H291:I291"/>
+    <mergeCell ref="J291:K291"/>
+    <mergeCell ref="H292:I292"/>
+    <mergeCell ref="J292:K292"/>
+    <mergeCell ref="H289:I289"/>
+    <mergeCell ref="J289:K289"/>
+    <mergeCell ref="H290:I290"/>
+    <mergeCell ref="J290:K290"/>
+    <mergeCell ref="H287:I287"/>
+    <mergeCell ref="J287:K287"/>
+    <mergeCell ref="H288:I288"/>
+    <mergeCell ref="J288:K288"/>
+    <mergeCell ref="B290:C290"/>
+    <mergeCell ref="H297:I297"/>
+    <mergeCell ref="J297:K297"/>
+    <mergeCell ref="H298:I298"/>
+    <mergeCell ref="J298:K298"/>
+    <mergeCell ref="H295:I295"/>
+    <mergeCell ref="J295:K295"/>
+    <mergeCell ref="H296:I296"/>
+    <mergeCell ref="J296:K296"/>
+    <mergeCell ref="H293:I293"/>
+    <mergeCell ref="J293:K293"/>
+    <mergeCell ref="H294:I294"/>
+    <mergeCell ref="J294:K294"/>
+    <mergeCell ref="H303:I303"/>
+    <mergeCell ref="J303:K303"/>
+    <mergeCell ref="H304:I304"/>
+    <mergeCell ref="J304:K304"/>
+    <mergeCell ref="H301:I301"/>
+    <mergeCell ref="J301:K301"/>
+    <mergeCell ref="H302:I302"/>
+    <mergeCell ref="J302:K302"/>
+    <mergeCell ref="H299:I299"/>
+    <mergeCell ref="J299:K299"/>
+    <mergeCell ref="H300:I300"/>
+    <mergeCell ref="J300:K300"/>
+    <mergeCell ref="B299:C299"/>
+    <mergeCell ref="H309:I309"/>
+    <mergeCell ref="J309:K309"/>
+    <mergeCell ref="H310:I310"/>
+    <mergeCell ref="J310:K310"/>
+    <mergeCell ref="H307:I307"/>
+    <mergeCell ref="J307:K307"/>
+    <mergeCell ref="H308:I308"/>
+    <mergeCell ref="J308:K308"/>
+    <mergeCell ref="H305:I305"/>
+    <mergeCell ref="J305:K305"/>
+    <mergeCell ref="H306:I306"/>
+    <mergeCell ref="J306:K306"/>
+    <mergeCell ref="B308:C308"/>
+    <mergeCell ref="H315:I315"/>
+    <mergeCell ref="J315:K315"/>
+    <mergeCell ref="H316:I316"/>
+    <mergeCell ref="J316:K316"/>
+    <mergeCell ref="H313:I313"/>
+    <mergeCell ref="J313:K313"/>
+    <mergeCell ref="H314:I314"/>
+    <mergeCell ref="J314:K314"/>
+    <mergeCell ref="H311:I311"/>
+    <mergeCell ref="J311:K311"/>
+    <mergeCell ref="H312:I312"/>
+    <mergeCell ref="J312:K312"/>
+    <mergeCell ref="H321:I321"/>
+    <mergeCell ref="J321:K321"/>
+    <mergeCell ref="H322:I322"/>
+    <mergeCell ref="J322:K322"/>
+    <mergeCell ref="H319:I319"/>
+    <mergeCell ref="J319:K319"/>
+    <mergeCell ref="H320:I320"/>
+    <mergeCell ref="J320:K320"/>
+    <mergeCell ref="H317:I317"/>
+    <mergeCell ref="J317:K317"/>
+    <mergeCell ref="H318:I318"/>
+    <mergeCell ref="J318:K318"/>
+    <mergeCell ref="B317:C317"/>
+    <mergeCell ref="H327:I327"/>
+    <mergeCell ref="J327:K327"/>
+    <mergeCell ref="H328:I328"/>
+    <mergeCell ref="J328:K328"/>
+    <mergeCell ref="H325:I325"/>
+    <mergeCell ref="J325:K325"/>
+    <mergeCell ref="H326:I326"/>
+    <mergeCell ref="J326:K326"/>
+    <mergeCell ref="H323:I323"/>
+    <mergeCell ref="J323:K323"/>
+    <mergeCell ref="H324:I324"/>
+    <mergeCell ref="J324:K324"/>
+    <mergeCell ref="B326:C326"/>
+    <mergeCell ref="H333:I333"/>
+    <mergeCell ref="J333:K333"/>
+    <mergeCell ref="H334:I334"/>
+    <mergeCell ref="J334:K334"/>
+    <mergeCell ref="H331:I331"/>
+    <mergeCell ref="J331:K331"/>
+    <mergeCell ref="H332:I332"/>
+    <mergeCell ref="J332:K332"/>
+    <mergeCell ref="H329:I329"/>
+    <mergeCell ref="J329:K329"/>
+    <mergeCell ref="H330:I330"/>
+    <mergeCell ref="J330:K330"/>
+    <mergeCell ref="H339:I339"/>
+    <mergeCell ref="J339:K339"/>
+    <mergeCell ref="H340:I340"/>
+    <mergeCell ref="J340:K340"/>
+    <mergeCell ref="H337:I337"/>
+    <mergeCell ref="J337:K337"/>
+    <mergeCell ref="H338:I338"/>
+    <mergeCell ref="J338:K338"/>
+    <mergeCell ref="H335:I335"/>
+    <mergeCell ref="J335:K335"/>
+    <mergeCell ref="H336:I336"/>
+    <mergeCell ref="J336:K336"/>
+    <mergeCell ref="B335:C335"/>
+    <mergeCell ref="H345:I345"/>
+    <mergeCell ref="J345:K345"/>
+    <mergeCell ref="H346:I346"/>
+    <mergeCell ref="J346:K346"/>
+    <mergeCell ref="H343:I343"/>
+    <mergeCell ref="J343:K343"/>
+    <mergeCell ref="H344:I344"/>
+    <mergeCell ref="J344:K344"/>
+    <mergeCell ref="H341:I341"/>
+    <mergeCell ref="J341:K341"/>
+    <mergeCell ref="H342:I342"/>
+    <mergeCell ref="J342:K342"/>
+    <mergeCell ref="B344:C344"/>
+    <mergeCell ref="H351:I351"/>
+    <mergeCell ref="J351:K351"/>
+    <mergeCell ref="H352:I352"/>
+    <mergeCell ref="J352:K352"/>
+    <mergeCell ref="H349:I349"/>
+    <mergeCell ref="J349:K349"/>
+    <mergeCell ref="H350:I350"/>
+    <mergeCell ref="J350:K350"/>
+    <mergeCell ref="H347:I347"/>
+    <mergeCell ref="J347:K347"/>
+    <mergeCell ref="H348:I348"/>
+    <mergeCell ref="J348:K348"/>
+    <mergeCell ref="H357:I357"/>
+    <mergeCell ref="J357:K357"/>
+    <mergeCell ref="H358:I358"/>
+    <mergeCell ref="J358:K358"/>
+    <mergeCell ref="H355:I355"/>
+    <mergeCell ref="J355:K355"/>
+    <mergeCell ref="H356:I356"/>
+    <mergeCell ref="J356:K356"/>
+    <mergeCell ref="H353:I353"/>
+    <mergeCell ref="J353:K353"/>
+    <mergeCell ref="H354:I354"/>
+    <mergeCell ref="J354:K354"/>
+    <mergeCell ref="B353:C353"/>
+    <mergeCell ref="H363:I363"/>
+    <mergeCell ref="J363:K363"/>
+    <mergeCell ref="H364:I364"/>
+    <mergeCell ref="J364:K364"/>
+    <mergeCell ref="H361:I361"/>
+    <mergeCell ref="J361:K361"/>
+    <mergeCell ref="H362:I362"/>
+    <mergeCell ref="J362:K362"/>
+    <mergeCell ref="H359:I359"/>
+    <mergeCell ref="J359:K359"/>
+    <mergeCell ref="H360:I360"/>
+    <mergeCell ref="J360:K360"/>
+    <mergeCell ref="B362:C362"/>
+    <mergeCell ref="H369:I369"/>
+    <mergeCell ref="J369:K369"/>
+    <mergeCell ref="H370:I370"/>
+    <mergeCell ref="J370:K370"/>
+    <mergeCell ref="H367:I367"/>
+    <mergeCell ref="J367:K367"/>
+    <mergeCell ref="H368:I368"/>
+    <mergeCell ref="J368:K368"/>
+    <mergeCell ref="H365:I365"/>
+    <mergeCell ref="J365:K365"/>
+    <mergeCell ref="H366:I366"/>
+    <mergeCell ref="J366:K366"/>
+    <mergeCell ref="H375:I375"/>
+    <mergeCell ref="J375:K375"/>
+    <mergeCell ref="H376:I376"/>
+    <mergeCell ref="J376:K376"/>
+    <mergeCell ref="H373:I373"/>
+    <mergeCell ref="J373:K373"/>
+    <mergeCell ref="H374:I374"/>
+    <mergeCell ref="J374:K374"/>
+    <mergeCell ref="H371:I371"/>
+    <mergeCell ref="J371:K371"/>
+    <mergeCell ref="H372:I372"/>
+    <mergeCell ref="J372:K372"/>
+    <mergeCell ref="B371:C371"/>
+    <mergeCell ref="H381:I381"/>
+    <mergeCell ref="J381:K381"/>
+    <mergeCell ref="H382:I382"/>
+    <mergeCell ref="J382:K382"/>
+    <mergeCell ref="H379:I379"/>
+    <mergeCell ref="J379:K379"/>
+    <mergeCell ref="H380:I380"/>
+    <mergeCell ref="J380:K380"/>
+    <mergeCell ref="H377:I377"/>
+    <mergeCell ref="J377:K377"/>
+    <mergeCell ref="H378:I378"/>
+    <mergeCell ref="J378:K378"/>
+    <mergeCell ref="B380:C380"/>
+    <mergeCell ref="H387:I387"/>
+    <mergeCell ref="J387:K387"/>
+    <mergeCell ref="H388:I388"/>
+    <mergeCell ref="J388:K388"/>
+    <mergeCell ref="H385:I385"/>
+    <mergeCell ref="J385:K385"/>
+    <mergeCell ref="H386:I386"/>
+    <mergeCell ref="J386:K386"/>
+    <mergeCell ref="H383:I383"/>
+    <mergeCell ref="J383:K383"/>
+    <mergeCell ref="H384:I384"/>
+    <mergeCell ref="J384:K384"/>
+    <mergeCell ref="H393:I393"/>
+    <mergeCell ref="J393:K393"/>
+    <mergeCell ref="H394:I394"/>
+    <mergeCell ref="J394:K394"/>
+    <mergeCell ref="H391:I391"/>
+    <mergeCell ref="J391:K391"/>
+    <mergeCell ref="H392:I392"/>
+    <mergeCell ref="J392:K392"/>
+    <mergeCell ref="H389:I389"/>
+    <mergeCell ref="J389:K389"/>
+    <mergeCell ref="H390:I390"/>
+    <mergeCell ref="J390:K390"/>
+    <mergeCell ref="B389:C389"/>
+    <mergeCell ref="H399:I399"/>
+    <mergeCell ref="J399:K399"/>
+    <mergeCell ref="H400:I400"/>
+    <mergeCell ref="J400:K400"/>
+    <mergeCell ref="H397:I397"/>
+    <mergeCell ref="J397:K397"/>
+    <mergeCell ref="H398:I398"/>
+    <mergeCell ref="J398:K398"/>
+    <mergeCell ref="H395:I395"/>
+    <mergeCell ref="J395:K395"/>
+    <mergeCell ref="H396:I396"/>
+    <mergeCell ref="J396:K396"/>
+    <mergeCell ref="B398:C398"/>
+    <mergeCell ref="H405:I405"/>
+    <mergeCell ref="J405:K405"/>
+    <mergeCell ref="H406:I406"/>
+    <mergeCell ref="J406:K406"/>
+    <mergeCell ref="H403:I403"/>
+    <mergeCell ref="J403:K403"/>
+    <mergeCell ref="H404:I404"/>
+    <mergeCell ref="J404:K404"/>
+    <mergeCell ref="H401:I401"/>
+    <mergeCell ref="J401:K401"/>
+    <mergeCell ref="H402:I402"/>
+    <mergeCell ref="J402:K402"/>
+    <mergeCell ref="H411:I411"/>
+    <mergeCell ref="J411:K411"/>
+    <mergeCell ref="H412:I412"/>
+    <mergeCell ref="J412:K412"/>
+    <mergeCell ref="H409:I409"/>
+    <mergeCell ref="J409:K409"/>
+    <mergeCell ref="H410:I410"/>
+    <mergeCell ref="J410:K410"/>
+    <mergeCell ref="H407:I407"/>
+    <mergeCell ref="J407:K407"/>
+    <mergeCell ref="H408:I408"/>
+    <mergeCell ref="J408:K408"/>
+    <mergeCell ref="B407:C407"/>
+    <mergeCell ref="H417:I417"/>
+    <mergeCell ref="J417:K417"/>
+    <mergeCell ref="H418:I418"/>
+    <mergeCell ref="J418:K418"/>
+    <mergeCell ref="H415:I415"/>
+    <mergeCell ref="J415:K415"/>
+    <mergeCell ref="H416:I416"/>
+    <mergeCell ref="J416:K416"/>
+    <mergeCell ref="H413:I413"/>
+    <mergeCell ref="J413:K413"/>
+    <mergeCell ref="H414:I414"/>
+    <mergeCell ref="J414:K414"/>
+    <mergeCell ref="B416:C416"/>
+    <mergeCell ref="H423:I423"/>
+    <mergeCell ref="J423:K423"/>
+    <mergeCell ref="H424:I424"/>
+    <mergeCell ref="J424:K424"/>
+    <mergeCell ref="H421:I421"/>
+    <mergeCell ref="J421:K421"/>
+    <mergeCell ref="H422:I422"/>
+    <mergeCell ref="J422:K422"/>
+    <mergeCell ref="H419:I419"/>
+    <mergeCell ref="J419:K419"/>
+    <mergeCell ref="H420:I420"/>
+    <mergeCell ref="J420:K420"/>
+    <mergeCell ref="H429:I429"/>
+    <mergeCell ref="J429:K429"/>
+    <mergeCell ref="H430:I430"/>
+    <mergeCell ref="J430:K430"/>
+    <mergeCell ref="H427:I427"/>
+    <mergeCell ref="J427:K427"/>
+    <mergeCell ref="H428:I428"/>
+    <mergeCell ref="J428:K428"/>
+    <mergeCell ref="H425:I425"/>
+    <mergeCell ref="J425:K425"/>
+    <mergeCell ref="H426:I426"/>
+    <mergeCell ref="J426:K426"/>
+    <mergeCell ref="B425:C425"/>
+    <mergeCell ref="H435:I435"/>
+    <mergeCell ref="J435:K435"/>
+    <mergeCell ref="H436:I436"/>
+    <mergeCell ref="J436:K436"/>
+    <mergeCell ref="H433:I433"/>
+    <mergeCell ref="J433:K433"/>
+    <mergeCell ref="H434:I434"/>
+    <mergeCell ref="J434:K434"/>
+    <mergeCell ref="H431:I431"/>
+    <mergeCell ref="J431:K431"/>
+    <mergeCell ref="H432:I432"/>
+    <mergeCell ref="J432:K432"/>
+    <mergeCell ref="B434:C434"/>
+    <mergeCell ref="H441:I441"/>
+    <mergeCell ref="J441:K441"/>
+    <mergeCell ref="H442:I442"/>
+    <mergeCell ref="J442:K442"/>
+    <mergeCell ref="H439:I439"/>
+    <mergeCell ref="J439:K439"/>
+    <mergeCell ref="H440:I440"/>
+    <mergeCell ref="J440:K440"/>
+    <mergeCell ref="H437:I437"/>
+    <mergeCell ref="J437:K437"/>
+    <mergeCell ref="H438:I438"/>
+    <mergeCell ref="J438:K438"/>
+    <mergeCell ref="H447:I447"/>
+    <mergeCell ref="J447:K447"/>
+    <mergeCell ref="H448:I448"/>
+    <mergeCell ref="J448:K448"/>
+    <mergeCell ref="H445:I445"/>
+    <mergeCell ref="J445:K445"/>
+    <mergeCell ref="H446:I446"/>
+    <mergeCell ref="J446:K446"/>
+    <mergeCell ref="H443:I443"/>
+    <mergeCell ref="J443:K443"/>
+    <mergeCell ref="H444:I444"/>
+    <mergeCell ref="J444:K444"/>
+    <mergeCell ref="B443:C443"/>
+    <mergeCell ref="H453:I453"/>
+    <mergeCell ref="J453:K453"/>
+    <mergeCell ref="H454:I454"/>
+    <mergeCell ref="J454:K454"/>
+    <mergeCell ref="H451:I451"/>
+    <mergeCell ref="J451:K451"/>
+    <mergeCell ref="H452:I452"/>
+    <mergeCell ref="J452:K452"/>
+    <mergeCell ref="H449:I449"/>
+    <mergeCell ref="J449:K449"/>
+    <mergeCell ref="H450:I450"/>
+    <mergeCell ref="J450:K450"/>
+    <mergeCell ref="B452:C452"/>
+    <mergeCell ref="H459:I459"/>
+    <mergeCell ref="J459:K459"/>
+    <mergeCell ref="H460:I460"/>
+    <mergeCell ref="J460:K460"/>
+    <mergeCell ref="H457:I457"/>
+    <mergeCell ref="J457:K457"/>
+    <mergeCell ref="H458:I458"/>
+    <mergeCell ref="J458:K458"/>
+    <mergeCell ref="H455:I455"/>
+    <mergeCell ref="J455:K455"/>
+    <mergeCell ref="H456:I456"/>
+    <mergeCell ref="J456:K456"/>
+    <mergeCell ref="H465:I465"/>
+    <mergeCell ref="J465:K465"/>
+    <mergeCell ref="H466:I466"/>
+    <mergeCell ref="J466:K466"/>
+    <mergeCell ref="H463:I463"/>
+    <mergeCell ref="J463:K463"/>
+    <mergeCell ref="H464:I464"/>
+    <mergeCell ref="J464:K464"/>
+    <mergeCell ref="H461:I461"/>
+    <mergeCell ref="J461:K461"/>
+    <mergeCell ref="H462:I462"/>
+    <mergeCell ref="J462:K462"/>
+    <mergeCell ref="B461:C461"/>
+    <mergeCell ref="H471:I471"/>
+    <mergeCell ref="J471:K471"/>
+    <mergeCell ref="H472:I472"/>
+    <mergeCell ref="J472:K472"/>
+    <mergeCell ref="H469:I469"/>
+    <mergeCell ref="J469:K469"/>
+    <mergeCell ref="H470:I470"/>
+    <mergeCell ref="J470:K470"/>
+    <mergeCell ref="H467:I467"/>
+    <mergeCell ref="J467:K467"/>
+    <mergeCell ref="H468:I468"/>
+    <mergeCell ref="J468:K468"/>
+    <mergeCell ref="B470:C470"/>
+    <mergeCell ref="H477:I477"/>
+    <mergeCell ref="J477:K477"/>
+    <mergeCell ref="H478:I478"/>
+    <mergeCell ref="J478:K478"/>
+    <mergeCell ref="H475:I475"/>
+    <mergeCell ref="J475:K475"/>
+    <mergeCell ref="H476:I476"/>
+    <mergeCell ref="J476:K476"/>
+    <mergeCell ref="H473:I473"/>
+    <mergeCell ref="J473:K473"/>
+    <mergeCell ref="H474:I474"/>
+    <mergeCell ref="J474:K474"/>
+    <mergeCell ref="H483:I483"/>
+    <mergeCell ref="J483:K483"/>
+    <mergeCell ref="H484:I484"/>
+    <mergeCell ref="J484:K484"/>
+    <mergeCell ref="H481:I481"/>
+    <mergeCell ref="J481:K481"/>
+    <mergeCell ref="H482:I482"/>
+    <mergeCell ref="J482:K482"/>
+    <mergeCell ref="H479:I479"/>
+    <mergeCell ref="J479:K479"/>
+    <mergeCell ref="H480:I480"/>
+    <mergeCell ref="J480:K480"/>
+    <mergeCell ref="B479:C479"/>
+    <mergeCell ref="H489:I489"/>
+    <mergeCell ref="J489:K489"/>
+    <mergeCell ref="H490:I490"/>
+    <mergeCell ref="J490:K490"/>
+    <mergeCell ref="H487:I487"/>
+    <mergeCell ref="J487:K487"/>
+    <mergeCell ref="H488:I488"/>
+    <mergeCell ref="J488:K488"/>
+    <mergeCell ref="H485:I485"/>
+    <mergeCell ref="J485:K485"/>
+    <mergeCell ref="H486:I486"/>
+    <mergeCell ref="J486:K486"/>
+    <mergeCell ref="B488:C488"/>
+    <mergeCell ref="H495:I495"/>
+    <mergeCell ref="J495:K495"/>
+    <mergeCell ref="H496:I496"/>
+    <mergeCell ref="J496:K496"/>
+    <mergeCell ref="H493:I493"/>
+    <mergeCell ref="J493:K493"/>
+    <mergeCell ref="H494:I494"/>
+    <mergeCell ref="J494:K494"/>
+    <mergeCell ref="H491:I491"/>
+    <mergeCell ref="J491:K491"/>
+    <mergeCell ref="H492:I492"/>
+    <mergeCell ref="J492:K492"/>
+    <mergeCell ref="H501:I501"/>
+    <mergeCell ref="J501:K501"/>
+    <mergeCell ref="H502:I502"/>
+    <mergeCell ref="J502:K502"/>
+    <mergeCell ref="H499:I499"/>
+    <mergeCell ref="J499:K499"/>
+    <mergeCell ref="H500:I500"/>
+    <mergeCell ref="J500:K500"/>
+    <mergeCell ref="H497:I497"/>
+    <mergeCell ref="J497:K497"/>
+    <mergeCell ref="H498:I498"/>
+    <mergeCell ref="J498:K498"/>
+    <mergeCell ref="B497:C497"/>
+    <mergeCell ref="H507:I507"/>
+    <mergeCell ref="J507:K507"/>
+    <mergeCell ref="H508:I508"/>
+    <mergeCell ref="J508:K508"/>
+    <mergeCell ref="H505:I505"/>
+    <mergeCell ref="J505:K505"/>
+    <mergeCell ref="H506:I506"/>
+    <mergeCell ref="J506:K506"/>
+    <mergeCell ref="H503:I503"/>
+    <mergeCell ref="J503:K503"/>
+    <mergeCell ref="H504:I504"/>
+    <mergeCell ref="J504:K504"/>
+    <mergeCell ref="B506:C506"/>
+    <mergeCell ref="H513:I513"/>
+    <mergeCell ref="J513:K513"/>
+    <mergeCell ref="H514:I514"/>
+    <mergeCell ref="J514:K514"/>
+    <mergeCell ref="H511:I511"/>
+    <mergeCell ref="J511:K511"/>
+    <mergeCell ref="H512:I512"/>
+    <mergeCell ref="J512:K512"/>
+    <mergeCell ref="H509:I509"/>
+    <mergeCell ref="J509:K509"/>
+    <mergeCell ref="H510:I510"/>
+    <mergeCell ref="J510:K510"/>
+    <mergeCell ref="H519:I519"/>
+    <mergeCell ref="J519:K519"/>
+    <mergeCell ref="H520:I520"/>
+    <mergeCell ref="J520:K520"/>
+    <mergeCell ref="H517:I517"/>
+    <mergeCell ref="J517:K517"/>
+    <mergeCell ref="H518:I518"/>
+    <mergeCell ref="J518:K518"/>
+    <mergeCell ref="H515:I515"/>
+    <mergeCell ref="J515:K515"/>
+    <mergeCell ref="H516:I516"/>
+    <mergeCell ref="J516:K516"/>
+    <mergeCell ref="B515:C515"/>
+    <mergeCell ref="H525:I525"/>
+    <mergeCell ref="J525:K525"/>
+    <mergeCell ref="H526:I526"/>
+    <mergeCell ref="J526:K526"/>
+    <mergeCell ref="H523:I523"/>
+    <mergeCell ref="J523:K523"/>
+    <mergeCell ref="H524:I524"/>
+    <mergeCell ref="J524:K524"/>
+    <mergeCell ref="H521:I521"/>
+    <mergeCell ref="J521:K521"/>
+    <mergeCell ref="H522:I522"/>
+    <mergeCell ref="J522:K522"/>
+    <mergeCell ref="B524:C524"/>
+    <mergeCell ref="H531:I531"/>
+    <mergeCell ref="J531:K531"/>
+    <mergeCell ref="H532:I532"/>
+    <mergeCell ref="J532:K532"/>
+    <mergeCell ref="H529:I529"/>
+    <mergeCell ref="J529:K529"/>
+    <mergeCell ref="H530:I530"/>
+    <mergeCell ref="J530:K530"/>
+    <mergeCell ref="H527:I527"/>
+    <mergeCell ref="J527:K527"/>
+    <mergeCell ref="H528:I528"/>
+    <mergeCell ref="J528:K528"/>
+    <mergeCell ref="H538:I538"/>
+    <mergeCell ref="J538:K538"/>
+    <mergeCell ref="H535:I535"/>
+    <mergeCell ref="J535:K535"/>
+    <mergeCell ref="H536:I536"/>
+    <mergeCell ref="J536:K536"/>
+    <mergeCell ref="H533:I533"/>
+    <mergeCell ref="J533:K533"/>
+    <mergeCell ref="H534:I534"/>
+    <mergeCell ref="J534:K534"/>
     <mergeCell ref="B533:C533"/>
-    <mergeCell ref="G533:H533"/>
-[...2121 lines deleted...]
-    <mergeCell ref="K4:L4"/>
+    <mergeCell ref="C1:G2"/>
+    <mergeCell ref="J1:K1"/>
+    <mergeCell ref="H543:I543"/>
+    <mergeCell ref="J543:K543"/>
+    <mergeCell ref="H544:I544"/>
+    <mergeCell ref="J544:K544"/>
+    <mergeCell ref="H541:I541"/>
+    <mergeCell ref="J541:K541"/>
+    <mergeCell ref="H542:I542"/>
+    <mergeCell ref="J542:K542"/>
+    <mergeCell ref="H539:I539"/>
+    <mergeCell ref="J539:K539"/>
+    <mergeCell ref="H540:I540"/>
+    <mergeCell ref="J540:K540"/>
+    <mergeCell ref="H537:I537"/>
+    <mergeCell ref="J537:K537"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="1.48957992125984" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Arial,Regular"&amp;9 Page 1 of 1 &amp;R&amp;"Arial,Regular"&amp;9 Rev: 2/3/2024 4:57:24 PM</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
@@ -27609,75 +28121,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED6EC115-7073-4D18-B35F-911B36050726}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A8CEDA0-393B-46D1-8AEC-63BA32983476}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A8CEDA0-393B-46D1-8AEC-63BA32983476}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED6EC115-7073-4D18-B35F-911B36050726}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AA995FB-47DA-48DC-AD14-D8BB7B44EEA1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AA995FB-47DA-48DC-AD14-D8BB7B44EEA1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>