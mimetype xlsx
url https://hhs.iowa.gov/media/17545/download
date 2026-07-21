--- v0 (2025-12-07)
+++ v1 (2026-07-21)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowadhs-my.sharepoint.com/personal/thomata_waylee_hhs_iowa_gov/Documents/Thomata's Folder/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowadhs.sharepoint.com/sites/WIC/Shared Documents/Operations Teams/Food Delivery/Vendor Newsletter/2026 Newsletters/Webpage/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="40" documentId="11_2E7846028E618C7BF769C816188C33599C546CBB" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EDCC110F-C75B-4D32-94A3-BB37DE108893}"/>
+  <xr:revisionPtr revIDLastSave="28" documentId="8_{2AD3EC81-51BC-47AD-ACE0-1F2B7B5F5F3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1B5BC16B-4A59-4CD6-A390-D16F5A218986}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="330" windowWidth="22245" windowHeight="15240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30255" yWindow="1140" windowWidth="27345" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="VMVendorList" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">VMVendorList!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4407" uniqueCount="2629">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4371" uniqueCount="2608">
   <si>
     <t>Local Agency</t>
   </si>
   <si>
     <t>Vendor ID</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Store Type</t>
   </si>
   <si>
@@ -716,65 +717,50 @@
   <si>
     <t>77170</t>
   </si>
   <si>
     <t>Walgreens #05852</t>
   </si>
   <si>
     <t>3030 University Avenue</t>
   </si>
   <si>
     <t>(515)279-3074</t>
   </si>
   <si>
     <t>77186</t>
   </si>
   <si>
     <t>Walgreens #07968</t>
   </si>
   <si>
     <t>6200 SE 14th Street</t>
   </si>
   <si>
     <t>(515)309-5468</t>
   </si>
   <si>
-    <t>77228</t>
-[...13 lines deleted...]
-  <si>
     <t>61015</t>
   </si>
   <si>
     <t xml:space="preserve">Hometown Market </t>
   </si>
   <si>
     <t>145 North Chestnut Avenue</t>
   </si>
   <si>
     <t>Earlham</t>
   </si>
   <si>
     <t>50072</t>
   </si>
   <si>
     <t>(515)758-2749</t>
   </si>
   <si>
     <t>77145</t>
   </si>
   <si>
     <t>Fareway Store #983</t>
   </si>
   <si>
     <t>351 Gateway Drive</t>
@@ -1955,62 +1941,50 @@
   <si>
     <t>57119</t>
   </si>
   <si>
     <t>Walgreens #12580</t>
   </si>
   <si>
     <t>324 Edgewood Road NW</t>
   </si>
   <si>
     <t>(319)730-0636</t>
   </si>
   <si>
     <t>57128</t>
   </si>
   <si>
     <t>CVS Pharmacy #8443</t>
   </si>
   <si>
     <t>3419  16th Avenue SW</t>
   </si>
   <si>
     <t>(319)396-3262</t>
   </si>
   <si>
-    <t>57098</t>
-[...10 lines deleted...]
-  <si>
     <t>57121</t>
   </si>
   <si>
     <t>Center Point Foods</t>
   </si>
   <si>
     <t>800 Ford Lane</t>
   </si>
   <si>
     <t>Center Point</t>
   </si>
   <si>
     <t>52213</t>
   </si>
   <si>
     <t>(319)849-1665</t>
   </si>
   <si>
     <t>57135</t>
   </si>
   <si>
     <t>Hometown Market</t>
   </si>
   <si>
     <t>9 South Avenue</t>
@@ -2705,68 +2679,50 @@
   <si>
     <t>50123</t>
   </si>
   <si>
     <t>(641)877-6700</t>
   </si>
   <si>
     <t>27006</t>
   </si>
   <si>
     <t>HyVee Food Store #1376</t>
   </si>
   <si>
     <t>720 East Main Street</t>
   </si>
   <si>
     <t>Lamoni</t>
   </si>
   <si>
     <t>50140</t>
   </si>
   <si>
     <t>(641)784-6981</t>
   </si>
   <si>
-    <t>87005</t>
-[...16 lines deleted...]
-  <si>
     <t>27002</t>
   </si>
   <si>
     <t>HyVee Food Store #1389</t>
   </si>
   <si>
     <t>1004 West 1st Street</t>
   </si>
   <si>
     <t>Leon</t>
   </si>
   <si>
     <t>50144</t>
   </si>
   <si>
     <t>(641)446-6132</t>
   </si>
   <si>
     <t>80005</t>
   </si>
   <si>
     <t>HyVee Food Store #1417</t>
   </si>
   <si>
     <t>201 North Fillmore Street</t>
@@ -3692,68 +3648,50 @@
   <si>
     <t>51023</t>
   </si>
   <si>
     <t>(712)551-1183</t>
   </si>
   <si>
     <t>84063</t>
   </si>
   <si>
     <t>Fareway Store #247</t>
   </si>
   <si>
     <t>640 Black Forest Road</t>
   </si>
   <si>
     <t>Hull</t>
   </si>
   <si>
     <t>51239</t>
   </si>
   <si>
     <t>(888)742-6582</t>
   </si>
   <si>
-    <t>75032</t>
-[...16 lines deleted...]
-  <si>
     <t>71031</t>
   </si>
   <si>
     <t>Carstensen's Meat &amp; Grocery</t>
   </si>
   <si>
     <t>201 Market Street</t>
   </si>
   <si>
     <t>Lake Park</t>
   </si>
   <si>
     <t>51347</t>
   </si>
   <si>
     <t>(712)832-3620</t>
   </si>
   <si>
     <t>60033</t>
   </si>
   <si>
     <t>Larchwood Food Center</t>
   </si>
   <si>
     <t>839 Broadway</t>
@@ -4319,68 +4257,50 @@
   <si>
     <t>910 Highway 18 West</t>
   </si>
   <si>
     <t>Clear Lake</t>
   </si>
   <si>
     <t>50428</t>
   </si>
   <si>
     <t>(641)357-5773</t>
   </si>
   <si>
     <t>17025</t>
   </si>
   <si>
     <t>Randy's Neighborhood Market</t>
   </si>
   <si>
     <t>20 South 4th Street</t>
   </si>
   <si>
     <t>(641)357-2167</t>
   </si>
   <si>
-    <t>12015</t>
-[...16 lines deleted...]
-  <si>
     <t>95020</t>
   </si>
   <si>
     <t>HyVee Food Store #1190</t>
   </si>
   <si>
     <t>315 North Highway 69</t>
   </si>
   <si>
     <t>Forest City</t>
   </si>
   <si>
     <t>50436</t>
   </si>
   <si>
     <t>(641)585-3775</t>
   </si>
   <si>
     <t>41019</t>
   </si>
   <si>
     <t>HyVee Food Store #1218</t>
   </si>
   <si>
     <t>255 West Highway 18</t>
@@ -4598,65 +4518,50 @@
   <si>
     <t>50665</t>
   </si>
   <si>
     <t>(319)346-1301</t>
   </si>
   <si>
     <t>66010</t>
   </si>
   <si>
     <t>The Food Center</t>
   </si>
   <si>
     <t>215 West 4th Street</t>
   </si>
   <si>
     <t>St. Ansgar</t>
   </si>
   <si>
     <t>50472</t>
   </si>
   <si>
     <t>(641)713-2160</t>
   </si>
   <si>
-    <t>95021</t>
-[...13 lines deleted...]
-  <si>
     <t>55034</t>
   </si>
   <si>
     <t>Titonka Food Center</t>
   </si>
   <si>
     <t>235 North Main Street</t>
   </si>
   <si>
     <t>Titonka</t>
   </si>
   <si>
     <t>50480</t>
   </si>
   <si>
     <t>(515)928-2044</t>
   </si>
   <si>
     <t>42 VNA - Dubuque</t>
   </si>
   <si>
     <t>31072</t>
   </si>
   <si>
     <t>Brothers Market #2</t>
@@ -5024,68 +4929,53 @@
   <si>
     <t>28027</t>
   </si>
   <si>
     <t>HyVee Dollar Fresh #1404</t>
   </si>
   <si>
     <t>1080 West Main Street</t>
   </si>
   <si>
     <t>(563)822-1383</t>
   </si>
   <si>
     <t>28026</t>
   </si>
   <si>
     <t>Walmart Supercenter #1506</t>
   </si>
   <si>
     <t>1220 West Main Street</t>
   </si>
   <si>
     <t>(563)927-3377</t>
   </si>
   <si>
-    <t>22035</t>
-[...1 lines deleted...]
-  <si>
     <t>Quillin's Quality Foods</t>
   </si>
   <si>
-    <t>808 South Main Street</t>
-[...10 lines deleted...]
-  <si>
     <t>19014</t>
   </si>
   <si>
     <t>Fareway Store #922</t>
   </si>
   <si>
     <t>102 South Water Avenue</t>
   </si>
   <si>
     <t>New Hampton</t>
   </si>
   <si>
     <t>50659</t>
   </si>
   <si>
     <t>(641)394-4652</t>
   </si>
   <si>
     <t>33004</t>
   </si>
   <si>
     <t>Fareway Store #412</t>
   </si>
   <si>
     <t>102 - 2nd Street SE</t>
@@ -5681,59 +5571,53 @@
   <si>
     <t>29024</t>
   </si>
   <si>
     <t>Walgreens #05044</t>
   </si>
   <si>
     <t>3245 Agency Street</t>
   </si>
   <si>
     <t>(319)758-9888</t>
   </si>
   <si>
     <t>29025</t>
   </si>
   <si>
     <t>Walgreens #09476</t>
   </si>
   <si>
     <t>201 South Central Avenue</t>
   </si>
   <si>
     <t>(319)753-1605</t>
   </si>
   <si>
-    <t>58021</t>
-[...1 lines deleted...]
-  <si>
     <t>Economart</t>
   </si>
   <si>
-    <t>113 East Walnut Street</t>
-[...1 lines deleted...]
-  <si>
     <t>Columbus Junction</t>
   </si>
   <si>
     <t>52738</t>
   </si>
   <si>
     <t>(319)728-2313</t>
   </si>
   <si>
     <t>56041</t>
   </si>
   <si>
     <t>Fareway Store #177</t>
   </si>
   <si>
     <t>1820 Avenue 'H'</t>
   </si>
   <si>
     <t>Fort Madison</t>
   </si>
   <si>
     <t>52627</t>
   </si>
   <si>
     <t>(319)372-2223</t>
@@ -6344,53 +6228,50 @@
   <si>
     <t>HyVee Drugstore #7065</t>
   </si>
   <si>
     <t xml:space="preserve">1140 North Jefferson </t>
   </si>
   <si>
     <t>(641)682-7716</t>
   </si>
   <si>
     <t>90030</t>
   </si>
   <si>
     <t>Walmart Supercenter #1285</t>
   </si>
   <si>
     <t>1940 Venture Drive</t>
   </si>
   <si>
     <t>(641)682-1715</t>
   </si>
   <si>
     <t>90032</t>
   </si>
   <si>
-    <t>613 East Pennsylvania Ave</t>
-[...1 lines deleted...]
-  <si>
     <t>(641)684-6800</t>
   </si>
   <si>
     <t>90031</t>
   </si>
   <si>
     <t>Walgreens #01301</t>
   </si>
   <si>
     <t>327 West 4th Street</t>
   </si>
   <si>
     <t>(641)226-5077</t>
   </si>
   <si>
     <t>63024</t>
   </si>
   <si>
     <t>Fareway Store #995</t>
   </si>
   <si>
     <t>2010 Washington Street</t>
   </si>
   <si>
     <t>Pella</t>
@@ -6770,53 +6651,50 @@
   <si>
     <t>99002</t>
   </si>
   <si>
     <t>Fareway Store #551</t>
   </si>
   <si>
     <t>205 NW 1st Street</t>
   </si>
   <si>
     <t>Eagle Grove</t>
   </si>
   <si>
     <t>50533</t>
   </si>
   <si>
     <t>(515)448-3241</t>
   </si>
   <si>
     <t>42020</t>
   </si>
   <si>
     <t>Fareway Store #882</t>
   </si>
   <si>
-    <t>1232 - 14th Street</t>
-[...1 lines deleted...]
-  <si>
     <t>Eldora</t>
   </si>
   <si>
     <t>50627</t>
   </si>
   <si>
     <t>(641)858-2472</t>
   </si>
   <si>
     <t>42004</t>
   </si>
   <si>
     <t>HyVee Food Store #1161</t>
   </si>
   <si>
     <t>1616 Edgington Avenue</t>
   </si>
   <si>
     <t>(641)858-2361</t>
   </si>
   <si>
     <t>94005</t>
   </si>
   <si>
     <t>Fareway Store #508</t>
@@ -7886,75 +7764,135 @@
   <si>
     <t>49023</t>
   </si>
   <si>
     <t>HyVee Dollar Fresh #1407</t>
   </si>
   <si>
     <t>102 West Carlisle</t>
   </si>
   <si>
     <t>(563)748-0384</t>
   </si>
   <si>
     <t>49021</t>
   </si>
   <si>
     <t>Walmart Supercenter #1509</t>
   </si>
   <si>
     <t>103 East Carlisle</t>
   </si>
   <si>
     <t>(563)652-6703</t>
   </si>
   <si>
-    <t>16005</t>
-[...4 lines deleted...]
-  <si>
     <t>610 Cedar Street</t>
   </si>
   <si>
     <t>Tipton</t>
   </si>
   <si>
     <t>52772</t>
   </si>
   <si>
     <t>(563)886-2143</t>
   </si>
   <si>
-    <t>Updated: 10/29/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Iowa WIC Vendor List</t>
   </si>
   <si>
-    <t>This institution is an equal opportunity provider.</t>
+    <t>25043</t>
+  </si>
+  <si>
+    <t>Fareway Store #262</t>
+  </si>
+  <si>
+    <t>1901 Oak Street</t>
+  </si>
+  <si>
+    <t>Granger</t>
+  </si>
+  <si>
+    <t>50109</t>
+  </si>
+  <si>
+    <t>(515)412-0015</t>
+  </si>
+  <si>
+    <t>77243</t>
+  </si>
+  <si>
+    <t>Fareway Store #225</t>
+  </si>
+  <si>
+    <t>2716 Beaver Avenue</t>
+  </si>
+  <si>
+    <t>(515)381-6867</t>
+  </si>
+  <si>
+    <t>57137</t>
+  </si>
+  <si>
+    <t>Cultivate Hope Cornerstore</t>
+  </si>
+  <si>
+    <t>604 Ellis Blvd NW</t>
+  </si>
+  <si>
+    <t>(319)200-3150</t>
+  </si>
+  <si>
+    <t>58022</t>
+  </si>
+  <si>
+    <t>103 Walnut Street</t>
+  </si>
+  <si>
+    <t>68016</t>
+  </si>
+  <si>
+    <t>107 West Main Street</t>
+  </si>
+  <si>
+    <t>1325 Edgington Avenue</t>
+  </si>
+  <si>
+    <t>16010</t>
+  </si>
+  <si>
+    <t>Brothers Market</t>
+  </si>
+  <si>
+    <t>23039</t>
+  </si>
+  <si>
+    <t>USDA is an equal opportunity provider, employer, and lender.</t>
+  </si>
+  <si>
+    <t>Updated: July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="DIN 2014"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="DIN 2014"/>
       <family val="2"/>
@@ -7983,130 +7921,149 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDCDCDC"/>
         <bgColor rgb="FFDCDCDC"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00FFFFFF"/>
@@ -8510,20030 +8467,19983 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N556"/>
+  <dimension ref="A1:N551"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="P561" sqref="P561"/>
+      <selection pane="bottomLeft" activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="0.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="22.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.5703125" style="2" customWidth="1"/>
     <col min="4" max="4" width="1.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="30.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="30.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="20.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="9" style="2" customWidth="1"/>
     <col min="9" max="9" width="5.5703125" style="2" customWidth="1"/>
     <col min="10" max="10" width="1.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="0.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="1.7109375" style="2" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
-      <c r="D1" s="15" t="s">
-[...5 lines deleted...]
-      <c r="H1" s="15"/>
+      <c r="D1" s="17" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="13" t="s">
-        <v>2626</v>
-[...1 lines deleted...]
-      <c r="L1" s="12"/>
+        <v>2607</v>
+      </c>
+      <c r="L1" s="14"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
-      <c r="D2" s="15"/>
-[...3 lines deleted...]
-      <c r="H2" s="15"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="1.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="C4" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="10"/>
+      <c r="D4" s="16"/>
       <c r="E4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="14" t="s">
+      <c r="H4" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="10"/>
-      <c r="J4" s="14" t="s">
+      <c r="I4" s="16"/>
+      <c r="J4" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="10"/>
-      <c r="L4" s="14" t="s">
+      <c r="K4" s="16"/>
+      <c r="L4" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="10"/>
+      <c r="M4" s="16"/>
       <c r="N4" s="1"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="D5" s="10"/>
+      <c r="D5" s="12"/>
       <c r="E5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="10"/>
+      <c r="I5" s="12"/>
       <c r="J5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="10"/>
+      <c r="K5" s="12"/>
       <c r="L5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M5" s="10"/>
+      <c r="M5" s="12"/>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
       <c r="B6" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="9" t="s">
-        <v>10</v>
+        <v>294</v>
       </c>
       <c r="D6" s="10"/>
       <c r="E6" s="8" t="s">
-        <v>11</v>
+        <v>295</v>
       </c>
       <c r="F6" s="8" t="s">
-        <v>12</v>
+        <v>296</v>
       </c>
       <c r="G6" s="8" t="s">
-        <v>13</v>
+        <v>291</v>
       </c>
       <c r="H6" s="9" t="s">
-        <v>14</v>
+        <v>292</v>
       </c>
       <c r="I6" s="10"/>
       <c r="J6" s="9" t="s">
-        <v>15</v>
+        <v>297</v>
       </c>
       <c r="K6" s="10"/>
       <c r="L6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M6" s="10"/>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
       <c r="B7" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="9" t="s">
-        <v>17</v>
+        <v>288</v>
       </c>
       <c r="D7" s="10"/>
       <c r="E7" s="8" t="s">
-        <v>18</v>
+        <v>289</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>19</v>
+        <v>290</v>
       </c>
       <c r="G7" s="8" t="s">
-        <v>20</v>
+        <v>291</v>
       </c>
       <c r="H7" s="9" t="s">
-        <v>21</v>
+        <v>292</v>
       </c>
       <c r="I7" s="10"/>
       <c r="J7" s="9" t="s">
-        <v>22</v>
+        <v>293</v>
       </c>
       <c r="K7" s="10"/>
       <c r="L7" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M7" s="10"/>
       <c r="N7" s="1"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
       <c r="B8" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="9" t="s">
-        <v>23</v>
+        <v>343</v>
       </c>
       <c r="D8" s="10"/>
       <c r="E8" s="8" t="s">
-        <v>24</v>
+        <v>344</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>25</v>
+        <v>345</v>
       </c>
       <c r="G8" s="8" t="s">
-        <v>20</v>
+        <v>346</v>
       </c>
       <c r="H8" s="9" t="s">
-        <v>21</v>
+        <v>347</v>
       </c>
       <c r="I8" s="10"/>
       <c r="J8" s="9" t="s">
-        <v>26</v>
+        <v>348</v>
       </c>
       <c r="K8" s="10"/>
       <c r="L8" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M8" s="10"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="9" t="s">
-        <v>27</v>
+        <v>364</v>
       </c>
       <c r="D9" s="10"/>
       <c r="E9" s="8" t="s">
-        <v>28</v>
+        <v>365</v>
       </c>
       <c r="F9" s="8" t="s">
-        <v>29</v>
+        <v>366</v>
       </c>
       <c r="G9" s="8" t="s">
-        <v>20</v>
+        <v>356</v>
       </c>
       <c r="H9" s="9" t="s">
-        <v>21</v>
+        <v>357</v>
       </c>
       <c r="I9" s="10"/>
       <c r="J9" s="9" t="s">
-        <v>30</v>
+        <v>367</v>
       </c>
       <c r="K9" s="10"/>
       <c r="L9" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M9" s="10"/>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
       <c r="B10" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="9" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D10" s="10"/>
       <c r="E10" s="8" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="F10" s="8" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="G10" s="8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H10" s="9" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="I10" s="10"/>
       <c r="J10" s="9" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="K10" s="10"/>
       <c r="L10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M10" s="10"/>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
       <c r="B11" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="9" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="D11" s="10"/>
       <c r="E11" s="8" t="s">
-        <v>36</v>
+        <v>350</v>
       </c>
       <c r="F11" s="8" t="s">
-        <v>37</v>
+        <v>351</v>
       </c>
       <c r="G11" s="8" t="s">
-        <v>20</v>
+        <v>346</v>
       </c>
       <c r="H11" s="9" t="s">
-        <v>21</v>
+        <v>347</v>
       </c>
       <c r="I11" s="10"/>
       <c r="J11" s="9" t="s">
-        <v>38</v>
+        <v>352</v>
       </c>
       <c r="K11" s="10"/>
       <c r="L11" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M11" s="10"/>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
       <c r="B12" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="9" t="s">
-        <v>40</v>
+        <v>353</v>
       </c>
       <c r="D12" s="10"/>
       <c r="E12" s="8" t="s">
-        <v>41</v>
+        <v>354</v>
       </c>
       <c r="F12" s="8" t="s">
-        <v>42</v>
+        <v>355</v>
       </c>
       <c r="G12" s="8" t="s">
-        <v>43</v>
+        <v>356</v>
       </c>
       <c r="H12" s="9" t="s">
-        <v>44</v>
+        <v>357</v>
       </c>
       <c r="I12" s="10"/>
       <c r="J12" s="9" t="s">
-        <v>45</v>
+        <v>358</v>
       </c>
       <c r="K12" s="10"/>
       <c r="L12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M12" s="10"/>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
       <c r="B13" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="9" t="s">
-        <v>46</v>
+        <v>87</v>
       </c>
       <c r="D13" s="10"/>
       <c r="E13" s="8" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="F13" s="8" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="G13" s="8" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="H13" s="9" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="I13" s="10"/>
       <c r="J13" s="9" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="K13" s="10"/>
       <c r="L13" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M13" s="10"/>
       <c r="N13" s="1"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
       <c r="B14" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="9" t="s">
-        <v>50</v>
+        <v>2584</v>
       </c>
       <c r="D14" s="10"/>
       <c r="E14" s="8" t="s">
-        <v>51</v>
+        <v>2585</v>
       </c>
       <c r="F14" s="8" t="s">
-        <v>52</v>
+        <v>2586</v>
       </c>
       <c r="G14" s="8" t="s">
-        <v>43</v>
+        <v>2587</v>
       </c>
       <c r="H14" s="9" t="s">
-        <v>44</v>
+        <v>2588</v>
       </c>
       <c r="I14" s="10"/>
       <c r="J14" s="9" t="s">
-        <v>53</v>
+        <v>2589</v>
       </c>
       <c r="K14" s="10"/>
       <c r="L14" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M14" s="10"/>
       <c r="N14" s="1"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
       <c r="B15" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="9" t="s">
-        <v>54</v>
+        <v>416</v>
       </c>
       <c r="D15" s="10"/>
       <c r="E15" s="8" t="s">
-        <v>55</v>
+        <v>417</v>
       </c>
       <c r="F15" s="8" t="s">
-        <v>56</v>
+        <v>418</v>
       </c>
       <c r="G15" s="8" t="s">
-        <v>43</v>
+        <v>419</v>
       </c>
       <c r="H15" s="9" t="s">
-        <v>57</v>
+        <v>420</v>
       </c>
       <c r="I15" s="10"/>
       <c r="J15" s="9" t="s">
-        <v>58</v>
+        <v>421</v>
       </c>
       <c r="K15" s="10"/>
       <c r="L15" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M15" s="10"/>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
       <c r="B16" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="9" t="s">
-        <v>59</v>
+        <v>230</v>
       </c>
       <c r="D16" s="10"/>
       <c r="E16" s="8" t="s">
-        <v>60</v>
+        <v>231</v>
       </c>
       <c r="F16" s="8" t="s">
-        <v>61</v>
+        <v>232</v>
       </c>
       <c r="G16" s="8" t="s">
-        <v>43</v>
+        <v>233</v>
       </c>
       <c r="H16" s="9" t="s">
-        <v>44</v>
+        <v>234</v>
       </c>
       <c r="I16" s="10"/>
       <c r="J16" s="9" t="s">
-        <v>62</v>
+        <v>235</v>
       </c>
       <c r="K16" s="10"/>
       <c r="L16" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M16" s="10"/>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
       <c r="B17" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="9" t="s">
-        <v>63</v>
+        <v>422</v>
       </c>
       <c r="D17" s="10"/>
       <c r="E17" s="8" t="s">
-        <v>64</v>
+        <v>423</v>
       </c>
       <c r="F17" s="8" t="s">
-        <v>65</v>
+        <v>424</v>
       </c>
       <c r="G17" s="8" t="s">
-        <v>43</v>
+        <v>419</v>
       </c>
       <c r="H17" s="9" t="s">
-        <v>44</v>
+        <v>420</v>
       </c>
       <c r="I17" s="10"/>
       <c r="J17" s="9" t="s">
-        <v>66</v>
+        <v>425</v>
       </c>
       <c r="K17" s="10"/>
       <c r="L17" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M17" s="10"/>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A18" s="1"/>
       <c r="B18" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="9" t="s">
-        <v>67</v>
+        <v>126</v>
       </c>
       <c r="D18" s="10"/>
       <c r="E18" s="8" t="s">
-        <v>68</v>
+        <v>127</v>
       </c>
       <c r="F18" s="8" t="s">
-        <v>69</v>
+        <v>128</v>
       </c>
       <c r="G18" s="8" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="H18" s="9" t="s">
-        <v>44</v>
+        <v>114</v>
       </c>
       <c r="I18" s="10"/>
       <c r="J18" s="9" t="s">
-        <v>70</v>
+        <v>129</v>
       </c>
       <c r="K18" s="10"/>
       <c r="L18" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M18" s="10"/>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
       <c r="B19" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="9" t="s">
-        <v>71</v>
+        <v>130</v>
       </c>
       <c r="D19" s="10"/>
       <c r="E19" s="8" t="s">
-        <v>72</v>
+        <v>131</v>
       </c>
       <c r="F19" s="8" t="s">
-        <v>73</v>
+        <v>132</v>
       </c>
       <c r="G19" s="8" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="H19" s="9" t="s">
-        <v>44</v>
+        <v>133</v>
       </c>
       <c r="I19" s="10"/>
       <c r="J19" s="9" t="s">
-        <v>74</v>
+        <v>134</v>
       </c>
       <c r="K19" s="10"/>
       <c r="L19" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M19" s="10"/>
       <c r="N19" s="1"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="9" t="s">
-        <v>75</v>
+        <v>135</v>
       </c>
       <c r="D20" s="10"/>
       <c r="E20" s="8" t="s">
-        <v>76</v>
+        <v>136</v>
       </c>
       <c r="F20" s="8" t="s">
-        <v>77</v>
+        <v>137</v>
       </c>
       <c r="G20" s="8" t="s">
-        <v>78</v>
+        <v>108</v>
       </c>
       <c r="H20" s="9" t="s">
-        <v>79</v>
+        <v>138</v>
       </c>
       <c r="I20" s="10"/>
       <c r="J20" s="9" t="s">
-        <v>80</v>
+        <v>139</v>
       </c>
       <c r="K20" s="10"/>
       <c r="L20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M20" s="10"/>
       <c r="N20" s="1"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="9" t="s">
-        <v>81</v>
+        <v>140</v>
       </c>
       <c r="D21" s="10"/>
       <c r="E21" s="8" t="s">
-        <v>82</v>
+        <v>141</v>
       </c>
       <c r="F21" s="8" t="s">
-        <v>83</v>
+        <v>142</v>
       </c>
       <c r="G21" s="8" t="s">
-        <v>84</v>
+        <v>108</v>
       </c>
       <c r="H21" s="9" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="I21" s="10"/>
       <c r="J21" s="9" t="s">
-        <v>86</v>
+        <v>143</v>
       </c>
       <c r="K21" s="10"/>
       <c r="L21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M21" s="10"/>
       <c r="N21" s="1"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>87</v>
+        <v>144</v>
       </c>
       <c r="D22" s="10"/>
       <c r="E22" s="8" t="s">
-        <v>88</v>
+        <v>145</v>
       </c>
       <c r="F22" s="8" t="s">
-        <v>89</v>
+        <v>146</v>
       </c>
       <c r="G22" s="8" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="H22" s="9" t="s">
-        <v>91</v>
+        <v>147</v>
       </c>
       <c r="I22" s="10"/>
       <c r="J22" s="9" t="s">
-        <v>92</v>
+        <v>148</v>
       </c>
       <c r="K22" s="10"/>
       <c r="L22" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M22" s="10"/>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
       <c r="B23" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>93</v>
+        <v>274</v>
       </c>
       <c r="D23" s="10"/>
       <c r="E23" s="8" t="s">
-        <v>94</v>
+        <v>275</v>
       </c>
       <c r="F23" s="8" t="s">
-        <v>95</v>
+        <v>276</v>
       </c>
       <c r="G23" s="8" t="s">
-        <v>90</v>
+        <v>271</v>
       </c>
       <c r="H23" s="9" t="s">
-        <v>91</v>
+        <v>272</v>
       </c>
       <c r="I23" s="10"/>
       <c r="J23" s="9" t="s">
-        <v>96</v>
+        <v>277</v>
       </c>
       <c r="K23" s="10"/>
       <c r="L23" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M23" s="10"/>
       <c r="N23" s="1"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>97</v>
+        <v>368</v>
       </c>
       <c r="D24" s="10"/>
       <c r="E24" s="8" t="s">
-        <v>98</v>
+        <v>369</v>
       </c>
       <c r="F24" s="8" t="s">
-        <v>99</v>
+        <v>370</v>
       </c>
       <c r="G24" s="8" t="s">
-        <v>90</v>
+        <v>356</v>
       </c>
       <c r="H24" s="9" t="s">
-        <v>91</v>
+        <v>357</v>
       </c>
       <c r="I24" s="10"/>
       <c r="J24" s="9" t="s">
-        <v>100</v>
+        <v>371</v>
       </c>
       <c r="K24" s="10"/>
       <c r="L24" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M24" s="10"/>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="9" t="s">
-        <v>101</v>
+        <v>319</v>
       </c>
       <c r="D25" s="10"/>
       <c r="E25" s="8" t="s">
-        <v>102</v>
+        <v>320</v>
       </c>
       <c r="F25" s="8" t="s">
-        <v>103</v>
+        <v>321</v>
       </c>
       <c r="G25" s="8" t="s">
-        <v>90</v>
+        <v>317</v>
       </c>
       <c r="H25" s="9" t="s">
-        <v>91</v>
+        <v>156</v>
       </c>
       <c r="I25" s="10"/>
       <c r="J25" s="9" t="s">
-        <v>104</v>
+        <v>322</v>
       </c>
       <c r="K25" s="10"/>
       <c r="L25" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M25" s="10"/>
       <c r="N25" s="1"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
       <c r="B26" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="9" t="s">
-        <v>105</v>
+        <v>23</v>
       </c>
       <c r="D26" s="10"/>
       <c r="E26" s="8" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
       <c r="F26" s="8" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="G26" s="8" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="H26" s="9" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="I26" s="10"/>
       <c r="J26" s="9" t="s">
-        <v>110</v>
+        <v>26</v>
       </c>
       <c r="K26" s="10"/>
       <c r="L26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M26" s="10"/>
       <c r="N26" s="1"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A27" s="1"/>
       <c r="B27" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="9" t="s">
-        <v>111</v>
+        <v>189</v>
       </c>
       <c r="D27" s="10"/>
       <c r="E27" s="8" t="s">
-        <v>112</v>
+        <v>190</v>
       </c>
       <c r="F27" s="8" t="s">
-        <v>113</v>
+        <v>191</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>108</v>
       </c>
       <c r="H27" s="9" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="I27" s="10"/>
       <c r="J27" s="9" t="s">
-        <v>115</v>
+        <v>192</v>
       </c>
       <c r="K27" s="10"/>
       <c r="L27" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M27" s="10"/>
       <c r="N27" s="1"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A28" s="1"/>
       <c r="B28" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="9" t="s">
-        <v>116</v>
+        <v>304</v>
       </c>
       <c r="D28" s="10"/>
       <c r="E28" s="8" t="s">
-        <v>117</v>
+        <v>305</v>
       </c>
       <c r="F28" s="8" t="s">
-        <v>118</v>
+        <v>306</v>
       </c>
       <c r="G28" s="8" t="s">
-        <v>108</v>
+        <v>301</v>
       </c>
       <c r="H28" s="9" t="s">
-        <v>119</v>
+        <v>302</v>
       </c>
       <c r="I28" s="10"/>
       <c r="J28" s="9" t="s">
-        <v>120</v>
+        <v>307</v>
       </c>
       <c r="K28" s="10"/>
       <c r="L28" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M28" s="10"/>
       <c r="N28" s="1"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A29" s="1"/>
       <c r="B29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="9" t="s">
-        <v>121</v>
+        <v>372</v>
       </c>
       <c r="D29" s="10"/>
       <c r="E29" s="8" t="s">
-        <v>122</v>
+        <v>373</v>
       </c>
       <c r="F29" s="8" t="s">
-        <v>123</v>
+        <v>374</v>
       </c>
       <c r="G29" s="8" t="s">
-        <v>108</v>
+        <v>356</v>
       </c>
       <c r="H29" s="9" t="s">
-        <v>124</v>
+        <v>362</v>
       </c>
       <c r="I29" s="10"/>
       <c r="J29" s="9" t="s">
-        <v>125</v>
+        <v>375</v>
       </c>
       <c r="K29" s="10"/>
       <c r="L29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M29" s="10"/>
       <c r="N29" s="1"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A30" s="1"/>
       <c r="B30" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="9" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="D30" s="10"/>
       <c r="E30" s="8" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
       <c r="F30" s="8" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>108</v>
       </c>
       <c r="H30" s="9" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="I30" s="10"/>
       <c r="J30" s="9" t="s">
-        <v>129</v>
+        <v>120</v>
       </c>
       <c r="K30" s="10"/>
       <c r="L30" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M30" s="10"/>
       <c r="N30" s="1"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A31" s="1"/>
       <c r="B31" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="9" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="D31" s="10"/>
       <c r="E31" s="8" t="s">
-        <v>131</v>
+        <v>41</v>
       </c>
       <c r="F31" s="8" t="s">
-        <v>132</v>
+        <v>42</v>
       </c>
       <c r="G31" s="8" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="H31" s="9" t="s">
-        <v>133</v>
+        <v>44</v>
       </c>
       <c r="I31" s="10"/>
       <c r="J31" s="9" t="s">
-        <v>134</v>
+        <v>45</v>
       </c>
       <c r="K31" s="10"/>
       <c r="L31" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M31" s="10"/>
       <c r="N31" s="1"/>
     </row>
     <row r="32" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A32" s="1"/>
       <c r="B32" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="9" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="D32" s="10"/>
       <c r="E32" s="8" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="F32" s="8" t="s">
-        <v>137</v>
+        <v>19</v>
       </c>
       <c r="G32" s="8" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="H32" s="9" t="s">
-        <v>138</v>
+        <v>21</v>
       </c>
       <c r="I32" s="10"/>
       <c r="J32" s="9" t="s">
-        <v>139</v>
+        <v>22</v>
       </c>
       <c r="K32" s="10"/>
       <c r="L32" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M32" s="10"/>
       <c r="N32" s="1"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A33" s="1"/>
       <c r="B33" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="9" t="s">
-        <v>140</v>
+        <v>50</v>
       </c>
       <c r="D33" s="10"/>
       <c r="E33" s="8" t="s">
-        <v>141</v>
+        <v>51</v>
       </c>
       <c r="F33" s="8" t="s">
-        <v>142</v>
+        <v>52</v>
       </c>
       <c r="G33" s="8" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="H33" s="9" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="I33" s="10"/>
       <c r="J33" s="9" t="s">
-        <v>143</v>
+        <v>53</v>
       </c>
       <c r="K33" s="10"/>
       <c r="L33" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M33" s="10"/>
       <c r="N33" s="1"/>
     </row>
     <row r="34" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A34" s="1"/>
       <c r="B34" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="9" t="s">
-        <v>144</v>
+        <v>314</v>
       </c>
       <c r="D34" s="10"/>
       <c r="E34" s="8" t="s">
-        <v>145</v>
+        <v>315</v>
       </c>
       <c r="F34" s="8" t="s">
-        <v>146</v>
+        <v>316</v>
       </c>
       <c r="G34" s="8" t="s">
-        <v>108</v>
+        <v>317</v>
       </c>
       <c r="H34" s="9" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="I34" s="10"/>
       <c r="J34" s="9" t="s">
-        <v>148</v>
+        <v>318</v>
       </c>
       <c r="K34" s="10"/>
       <c r="L34" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M34" s="10"/>
       <c r="N34" s="1"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A35" s="1"/>
       <c r="B35" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="9" t="s">
-        <v>149</v>
+        <v>67</v>
       </c>
       <c r="D35" s="10"/>
       <c r="E35" s="8" t="s">
-        <v>150</v>
+        <v>68</v>
       </c>
       <c r="F35" s="8" t="s">
-        <v>151</v>
+        <v>69</v>
       </c>
       <c r="G35" s="8" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="H35" s="9" t="s">
-        <v>109</v>
+        <v>44</v>
       </c>
       <c r="I35" s="10"/>
       <c r="J35" s="9" t="s">
-        <v>152</v>
+        <v>70</v>
       </c>
       <c r="K35" s="10"/>
       <c r="L35" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M35" s="10"/>
       <c r="N35" s="1"/>
     </row>
     <row r="36" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A36" s="1"/>
       <c r="B36" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="9" t="s">
-        <v>153</v>
+        <v>193</v>
       </c>
       <c r="D36" s="10"/>
       <c r="E36" s="8" t="s">
-        <v>154</v>
+        <v>194</v>
       </c>
       <c r="F36" s="8" t="s">
-        <v>155</v>
+        <v>195</v>
       </c>
       <c r="G36" s="8" t="s">
         <v>108</v>
       </c>
       <c r="H36" s="9" t="s">
-        <v>156</v>
+        <v>119</v>
       </c>
       <c r="I36" s="10"/>
       <c r="J36" s="9" t="s">
-        <v>157</v>
+        <v>196</v>
       </c>
       <c r="K36" s="10"/>
       <c r="L36" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M36" s="10"/>
       <c r="N36" s="1"/>
     </row>
     <row r="37" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A37" s="1"/>
       <c r="B37" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>158</v>
+        <v>197</v>
       </c>
       <c r="D37" s="10"/>
       <c r="E37" s="8" t="s">
-        <v>159</v>
+        <v>198</v>
       </c>
       <c r="F37" s="8" t="s">
-        <v>160</v>
+        <v>199</v>
       </c>
       <c r="G37" s="8" t="s">
         <v>108</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>114</v>
       </c>
       <c r="I37" s="10"/>
       <c r="J37" s="9" t="s">
-        <v>161</v>
+        <v>200</v>
       </c>
       <c r="K37" s="10"/>
       <c r="L37" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M37" s="10"/>
       <c r="N37" s="1"/>
     </row>
     <row r="38" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A38" s="1"/>
       <c r="B38" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>162</v>
+        <v>396</v>
       </c>
       <c r="D38" s="10"/>
       <c r="E38" s="8" t="s">
-        <v>163</v>
+        <v>397</v>
       </c>
       <c r="F38" s="8" t="s">
-        <v>164</v>
+        <v>398</v>
       </c>
       <c r="G38" s="8" t="s">
-        <v>108</v>
+        <v>356</v>
       </c>
       <c r="H38" s="9" t="s">
-        <v>165</v>
+        <v>362</v>
       </c>
       <c r="I38" s="10"/>
       <c r="J38" s="9" t="s">
-        <v>166</v>
+        <v>399</v>
       </c>
       <c r="K38" s="10"/>
       <c r="L38" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M38" s="10"/>
       <c r="N38" s="1"/>
     </row>
     <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A39" s="1"/>
       <c r="B39" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="9" t="s">
-        <v>167</v>
+        <v>201</v>
       </c>
       <c r="D39" s="10"/>
       <c r="E39" s="8" t="s">
-        <v>168</v>
+        <v>202</v>
       </c>
       <c r="F39" s="8" t="s">
-        <v>169</v>
+        <v>203</v>
       </c>
       <c r="G39" s="8" t="s">
         <v>108</v>
       </c>
       <c r="H39" s="9" t="s">
-        <v>170</v>
+        <v>133</v>
       </c>
       <c r="I39" s="10"/>
       <c r="J39" s="9" t="s">
-        <v>171</v>
+        <v>204</v>
       </c>
       <c r="K39" s="10"/>
       <c r="L39" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M39" s="10"/>
       <c r="N39" s="1"/>
     </row>
     <row r="40" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A40" s="1"/>
       <c r="B40" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="9" t="s">
-        <v>172</v>
+        <v>335</v>
       </c>
       <c r="D40" s="10"/>
       <c r="E40" s="8" t="s">
-        <v>173</v>
+        <v>336</v>
       </c>
       <c r="F40" s="8" t="s">
-        <v>174</v>
+        <v>337</v>
       </c>
       <c r="G40" s="8" t="s">
-        <v>108</v>
+        <v>317</v>
       </c>
       <c r="H40" s="9" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="I40" s="10"/>
       <c r="J40" s="9" t="s">
-        <v>175</v>
+        <v>338</v>
       </c>
       <c r="K40" s="10"/>
       <c r="L40" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M40" s="10"/>
       <c r="N40" s="1"/>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A41" s="1"/>
       <c r="B41" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="9" t="s">
-        <v>176</v>
+        <v>205</v>
       </c>
       <c r="D41" s="10"/>
       <c r="E41" s="8" t="s">
-        <v>177</v>
+        <v>206</v>
       </c>
       <c r="F41" s="8" t="s">
-        <v>178</v>
+        <v>207</v>
       </c>
       <c r="G41" s="8" t="s">
         <v>108</v>
       </c>
       <c r="H41" s="9" t="s">
         <v>124</v>
       </c>
       <c r="I41" s="10"/>
       <c r="J41" s="9" t="s">
-        <v>179</v>
+        <v>208</v>
       </c>
       <c r="K41" s="10"/>
       <c r="L41" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M41" s="10"/>
       <c r="N41" s="1"/>
     </row>
     <row r="42" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A42" s="1"/>
       <c r="B42" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="9" t="s">
-        <v>180</v>
+        <v>209</v>
       </c>
       <c r="D42" s="10"/>
       <c r="E42" s="8" t="s">
-        <v>181</v>
+        <v>210</v>
       </c>
       <c r="F42" s="8" t="s">
-        <v>182</v>
+        <v>211</v>
       </c>
       <c r="G42" s="8" t="s">
         <v>108</v>
       </c>
       <c r="H42" s="9" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="I42" s="10"/>
       <c r="J42" s="9" t="s">
-        <v>183</v>
+        <v>212</v>
       </c>
       <c r="K42" s="10"/>
       <c r="L42" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M42" s="10"/>
       <c r="N42" s="1"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A43" s="1"/>
       <c r="B43" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="9" t="s">
-        <v>184</v>
+        <v>339</v>
       </c>
       <c r="D43" s="10"/>
       <c r="E43" s="8" t="s">
-        <v>185</v>
+        <v>340</v>
       </c>
       <c r="F43" s="8" t="s">
-        <v>186</v>
+        <v>341</v>
       </c>
       <c r="G43" s="8" t="s">
-        <v>108</v>
+        <v>317</v>
       </c>
       <c r="H43" s="9" t="s">
-        <v>187</v>
+        <v>156</v>
       </c>
       <c r="I43" s="10"/>
       <c r="J43" s="9" t="s">
-        <v>188</v>
+        <v>342</v>
       </c>
       <c r="K43" s="10"/>
       <c r="L43" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M43" s="10"/>
       <c r="N43" s="1"/>
     </row>
     <row r="44" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A44" s="1"/>
       <c r="B44" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="9" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="D44" s="10"/>
       <c r="E44" s="8" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="F44" s="8" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="G44" s="8" t="s">
         <v>108</v>
       </c>
       <c r="H44" s="9" t="s">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="I44" s="10"/>
       <c r="J44" s="9" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="K44" s="10"/>
       <c r="L44" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M44" s="10"/>
       <c r="N44" s="1"/>
     </row>
     <row r="45" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A45" s="1"/>
       <c r="B45" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="9" t="s">
-        <v>193</v>
+        <v>327</v>
       </c>
       <c r="D45" s="10"/>
       <c r="E45" s="8" t="s">
-        <v>194</v>
+        <v>328</v>
       </c>
       <c r="F45" s="8" t="s">
-        <v>195</v>
+        <v>329</v>
       </c>
       <c r="G45" s="8" t="s">
-        <v>108</v>
+        <v>317</v>
       </c>
       <c r="H45" s="9" t="s">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="I45" s="10"/>
       <c r="J45" s="9" t="s">
-        <v>196</v>
+        <v>330</v>
       </c>
       <c r="K45" s="10"/>
       <c r="L45" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M45" s="10"/>
       <c r="N45" s="1"/>
     </row>
     <row r="46" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A46" s="1"/>
       <c r="B46" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="9" t="s">
-        <v>197</v>
+        <v>376</v>
       </c>
       <c r="D46" s="10"/>
       <c r="E46" s="8" t="s">
-        <v>198</v>
+        <v>377</v>
       </c>
       <c r="F46" s="8" t="s">
-        <v>199</v>
+        <v>378</v>
       </c>
       <c r="G46" s="8" t="s">
-        <v>108</v>
+        <v>356</v>
       </c>
       <c r="H46" s="9" t="s">
-        <v>114</v>
+        <v>357</v>
       </c>
       <c r="I46" s="10"/>
       <c r="J46" s="9" t="s">
-        <v>200</v>
+        <v>379</v>
       </c>
       <c r="K46" s="10"/>
       <c r="L46" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M46" s="10"/>
       <c r="N46" s="1"/>
     </row>
     <row r="47" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A47" s="1"/>
       <c r="B47" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="9" t="s">
-        <v>201</v>
+        <v>407</v>
       </c>
       <c r="D47" s="10"/>
       <c r="E47" s="8" t="s">
-        <v>202</v>
+        <v>408</v>
       </c>
       <c r="F47" s="8" t="s">
-        <v>203</v>
+        <v>409</v>
       </c>
       <c r="G47" s="8" t="s">
-        <v>108</v>
+        <v>410</v>
       </c>
       <c r="H47" s="9" t="s">
-        <v>133</v>
+        <v>109</v>
       </c>
       <c r="I47" s="10"/>
       <c r="J47" s="9" t="s">
-        <v>204</v>
+        <v>411</v>
       </c>
       <c r="K47" s="10"/>
       <c r="L47" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M47" s="10"/>
       <c r="N47" s="1"/>
     </row>
     <row r="48" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A48" s="1"/>
       <c r="B48" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="9" t="s">
-        <v>205</v>
+        <v>236</v>
       </c>
       <c r="D48" s="10"/>
       <c r="E48" s="8" t="s">
-        <v>206</v>
+        <v>237</v>
       </c>
       <c r="F48" s="8" t="s">
-        <v>207</v>
+        <v>238</v>
       </c>
       <c r="G48" s="8" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="H48" s="9" t="s">
-        <v>124</v>
+        <v>240</v>
       </c>
       <c r="I48" s="10"/>
       <c r="J48" s="9" t="s">
-        <v>208</v>
+        <v>241</v>
       </c>
       <c r="K48" s="10"/>
       <c r="L48" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M48" s="10"/>
       <c r="N48" s="1"/>
     </row>
     <row r="49" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A49" s="1"/>
       <c r="B49" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="9" t="s">
-        <v>209</v>
+        <v>97</v>
       </c>
       <c r="D49" s="10"/>
       <c r="E49" s="8" t="s">
-        <v>210</v>
+        <v>98</v>
       </c>
       <c r="F49" s="8" t="s">
-        <v>211</v>
+        <v>99</v>
       </c>
       <c r="G49" s="8" t="s">
-        <v>108</v>
+        <v>90</v>
       </c>
       <c r="H49" s="9" t="s">
-        <v>165</v>
+        <v>91</v>
       </c>
       <c r="I49" s="10"/>
       <c r="J49" s="9" t="s">
-        <v>212</v>
+        <v>100</v>
       </c>
       <c r="K49" s="10"/>
       <c r="L49" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M49" s="10"/>
       <c r="N49" s="1"/>
     </row>
     <row r="50" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A50" s="1"/>
       <c r="B50" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="9" t="s">
-        <v>213</v>
+        <v>59</v>
       </c>
       <c r="D50" s="10"/>
       <c r="E50" s="8" t="s">
-        <v>214</v>
+        <v>60</v>
       </c>
       <c r="F50" s="8" t="s">
-        <v>215</v>
+        <v>61</v>
       </c>
       <c r="G50" s="8" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="H50" s="9" t="s">
-        <v>216</v>
+        <v>44</v>
       </c>
       <c r="I50" s="10"/>
       <c r="J50" s="9" t="s">
-        <v>217</v>
+        <v>62</v>
       </c>
       <c r="K50" s="10"/>
       <c r="L50" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M50" s="10"/>
       <c r="N50" s="1"/>
     </row>
     <row r="51" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A51" s="1"/>
       <c r="B51" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="9" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D51" s="10"/>
       <c r="E51" s="8" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="F51" s="8" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="G51" s="8" t="s">
         <v>108</v>
       </c>
       <c r="H51" s="9" t="s">
-        <v>133</v>
+        <v>216</v>
       </c>
       <c r="I51" s="10"/>
       <c r="J51" s="9" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="K51" s="10"/>
       <c r="L51" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M51" s="10"/>
       <c r="N51" s="1"/>
     </row>
     <row r="52" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A52" s="1"/>
       <c r="B52" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="9" t="s">
-        <v>222</v>
+        <v>31</v>
       </c>
       <c r="D52" s="10"/>
       <c r="E52" s="8" t="s">
-        <v>223</v>
+        <v>32</v>
       </c>
       <c r="F52" s="8" t="s">
-        <v>224</v>
+        <v>33</v>
       </c>
       <c r="G52" s="8" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="H52" s="9" t="s">
-        <v>109</v>
+        <v>21</v>
       </c>
       <c r="I52" s="10"/>
       <c r="J52" s="9" t="s">
-        <v>225</v>
+        <v>34</v>
       </c>
       <c r="K52" s="10"/>
       <c r="L52" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M52" s="10"/>
       <c r="N52" s="1"/>
     </row>
     <row r="53" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A53" s="1"/>
       <c r="B53" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>226</v>
+        <v>412</v>
       </c>
       <c r="D53" s="10"/>
       <c r="E53" s="8" t="s">
-        <v>227</v>
+        <v>413</v>
       </c>
       <c r="F53" s="8" t="s">
-        <v>228</v>
+        <v>414</v>
       </c>
       <c r="G53" s="8" t="s">
-        <v>108</v>
+        <v>410</v>
       </c>
       <c r="H53" s="9" t="s">
-        <v>138</v>
+        <v>109</v>
       </c>
       <c r="I53" s="10"/>
       <c r="J53" s="9" t="s">
-        <v>229</v>
+        <v>415</v>
       </c>
       <c r="K53" s="10"/>
       <c r="L53" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M53" s="10"/>
       <c r="N53" s="1"/>
     </row>
     <row r="54" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A54" s="1"/>
       <c r="B54" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>230</v>
+        <v>63</v>
       </c>
       <c r="D54" s="10"/>
       <c r="E54" s="8" t="s">
-        <v>231</v>
+        <v>64</v>
       </c>
       <c r="F54" s="8" t="s">
-        <v>186</v>
+        <v>65</v>
       </c>
       <c r="G54" s="8" t="s">
-        <v>108</v>
+        <v>43</v>
       </c>
       <c r="H54" s="9" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="I54" s="10"/>
       <c r="J54" s="9" t="s">
-        <v>188</v>
+        <v>66</v>
       </c>
       <c r="K54" s="10"/>
       <c r="L54" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M54" s="10"/>
       <c r="N54" s="1"/>
     </row>
     <row r="55" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A55" s="1"/>
       <c r="B55" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="9" t="s">
-        <v>232</v>
+        <v>149</v>
       </c>
       <c r="D55" s="10"/>
       <c r="E55" s="8" t="s">
-        <v>233</v>
+        <v>150</v>
       </c>
       <c r="F55" s="8" t="s">
-        <v>234</v>
+        <v>151</v>
       </c>
       <c r="G55" s="8" t="s">
         <v>108</v>
       </c>
       <c r="H55" s="9" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="I55" s="10"/>
       <c r="J55" s="9" t="s">
-        <v>188</v>
+        <v>152</v>
       </c>
       <c r="K55" s="10"/>
       <c r="L55" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M55" s="10"/>
       <c r="N55" s="1"/>
     </row>
     <row r="56" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A56" s="1"/>
       <c r="B56" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C56" s="9" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="D56" s="10"/>
       <c r="E56" s="8" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="F56" s="8" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="G56" s="8" t="s">
-        <v>238</v>
+        <v>108</v>
       </c>
       <c r="H56" s="9" t="s">
-        <v>239</v>
+        <v>133</v>
       </c>
       <c r="I56" s="10"/>
       <c r="J56" s="9" t="s">
-        <v>240</v>
+        <v>221</v>
       </c>
       <c r="K56" s="10"/>
       <c r="L56" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M56" s="10"/>
       <c r="N56" s="1"/>
     </row>
     <row r="57" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A57" s="1"/>
       <c r="B57" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="9" t="s">
-        <v>241</v>
+        <v>222</v>
       </c>
       <c r="D57" s="10"/>
       <c r="E57" s="8" t="s">
-        <v>242</v>
+        <v>223</v>
       </c>
       <c r="F57" s="8" t="s">
-        <v>243</v>
+        <v>224</v>
       </c>
       <c r="G57" s="8" t="s">
-        <v>244</v>
+        <v>108</v>
       </c>
       <c r="H57" s="9" t="s">
-        <v>245</v>
+        <v>109</v>
       </c>
       <c r="I57" s="10"/>
       <c r="J57" s="9" t="s">
-        <v>246</v>
+        <v>225</v>
       </c>
       <c r="K57" s="10"/>
       <c r="L57" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M57" s="10"/>
       <c r="N57" s="1"/>
     </row>
     <row r="58" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A58" s="1"/>
       <c r="B58" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="9" t="s">
-        <v>247</v>
+        <v>323</v>
       </c>
       <c r="D58" s="10"/>
       <c r="E58" s="8" t="s">
-        <v>248</v>
+        <v>324</v>
       </c>
       <c r="F58" s="8" t="s">
-        <v>249</v>
+        <v>325</v>
       </c>
       <c r="G58" s="8" t="s">
-        <v>244</v>
+        <v>317</v>
       </c>
       <c r="H58" s="9" t="s">
-        <v>245</v>
+        <v>156</v>
       </c>
       <c r="I58" s="10"/>
       <c r="J58" s="9" t="s">
-        <v>250</v>
+        <v>326</v>
       </c>
       <c r="K58" s="10"/>
       <c r="L58" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M58" s="10"/>
       <c r="N58" s="1"/>
     </row>
     <row r="59" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A59" s="1"/>
       <c r="B59" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>251</v>
+        <v>400</v>
       </c>
       <c r="D59" s="10"/>
       <c r="E59" s="8" t="s">
-        <v>252</v>
+        <v>401</v>
       </c>
       <c r="F59" s="8" t="s">
-        <v>253</v>
+        <v>402</v>
       </c>
       <c r="G59" s="8" t="s">
-        <v>244</v>
+        <v>356</v>
       </c>
       <c r="H59" s="9" t="s">
-        <v>245</v>
+        <v>362</v>
       </c>
       <c r="I59" s="10"/>
       <c r="J59" s="9" t="s">
-        <v>254</v>
+        <v>403</v>
       </c>
       <c r="K59" s="10"/>
       <c r="L59" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M59" s="10"/>
       <c r="N59" s="1"/>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A60" s="1"/>
       <c r="B60" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="9" t="s">
-        <v>255</v>
+        <v>180</v>
       </c>
       <c r="D60" s="10"/>
       <c r="E60" s="8" t="s">
-        <v>256</v>
+        <v>181</v>
       </c>
       <c r="F60" s="8" t="s">
-        <v>257</v>
+        <v>182</v>
       </c>
       <c r="G60" s="8" t="s">
-        <v>258</v>
+        <v>108</v>
       </c>
       <c r="H60" s="9" t="s">
-        <v>259</v>
+        <v>138</v>
       </c>
       <c r="I60" s="10"/>
       <c r="J60" s="9" t="s">
-        <v>260</v>
+        <v>183</v>
       </c>
       <c r="K60" s="10"/>
       <c r="L60" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M60" s="10"/>
       <c r="N60" s="1"/>
     </row>
     <row r="61" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A61" s="1"/>
       <c r="B61" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>261</v>
+        <v>404</v>
       </c>
       <c r="D61" s="10"/>
       <c r="E61" s="8" t="s">
-        <v>262</v>
+        <v>405</v>
       </c>
       <c r="F61" s="8" t="s">
-        <v>263</v>
+        <v>406</v>
       </c>
       <c r="G61" s="8" t="s">
-        <v>258</v>
+        <v>356</v>
       </c>
       <c r="H61" s="9" t="s">
-        <v>259</v>
+        <v>357</v>
       </c>
       <c r="I61" s="10"/>
       <c r="J61" s="9" t="s">
-        <v>264</v>
+        <v>403</v>
       </c>
       <c r="K61" s="10"/>
       <c r="L61" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M61" s="10"/>
       <c r="N61" s="1"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A62" s="1"/>
       <c r="B62" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C62" s="9" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="D62" s="10"/>
       <c r="E62" s="8" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="F62" s="8" t="s">
-        <v>267</v>
+        <v>280</v>
       </c>
       <c r="G62" s="8" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="H62" s="9" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
       <c r="I62" s="10"/>
       <c r="J62" s="9" t="s">
-        <v>268</v>
+        <v>281</v>
       </c>
       <c r="K62" s="10"/>
       <c r="L62" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M62" s="10"/>
       <c r="N62" s="1"/>
     </row>
     <row r="63" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A63" s="1"/>
       <c r="B63" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C63" s="9" t="s">
-        <v>269</v>
+        <v>226</v>
       </c>
       <c r="D63" s="10"/>
       <c r="E63" s="8" t="s">
-        <v>270</v>
+        <v>227</v>
       </c>
       <c r="F63" s="8" t="s">
-        <v>271</v>
+        <v>228</v>
       </c>
       <c r="G63" s="8" t="s">
-        <v>258</v>
+        <v>108</v>
       </c>
       <c r="H63" s="9" t="s">
-        <v>259</v>
+        <v>138</v>
       </c>
       <c r="I63" s="10"/>
       <c r="J63" s="9" t="s">
-        <v>272</v>
+        <v>229</v>
       </c>
       <c r="K63" s="10"/>
       <c r="L63" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M63" s="10"/>
       <c r="N63" s="1"/>
     </row>
     <row r="64" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A64" s="1"/>
       <c r="B64" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="9" t="s">
-        <v>273</v>
+        <v>388</v>
       </c>
       <c r="D64" s="10"/>
       <c r="E64" s="8" t="s">
-        <v>274</v>
+        <v>389</v>
       </c>
       <c r="F64" s="8" t="s">
-        <v>275</v>
+        <v>390</v>
       </c>
       <c r="G64" s="8" t="s">
-        <v>276</v>
+        <v>356</v>
       </c>
       <c r="H64" s="9" t="s">
-        <v>277</v>
+        <v>357</v>
       </c>
       <c r="I64" s="10"/>
       <c r="J64" s="9" t="s">
-        <v>278</v>
+        <v>391</v>
       </c>
       <c r="K64" s="10"/>
       <c r="L64" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M64" s="10"/>
       <c r="N64" s="1"/>
     </row>
     <row r="65" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A65" s="1"/>
       <c r="B65" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="9" t="s">
-        <v>279</v>
+        <v>101</v>
       </c>
       <c r="D65" s="10"/>
       <c r="E65" s="8" t="s">
-        <v>280</v>
+        <v>102</v>
       </c>
       <c r="F65" s="8" t="s">
-        <v>281</v>
+        <v>103</v>
       </c>
       <c r="G65" s="8" t="s">
-        <v>276</v>
+        <v>90</v>
       </c>
       <c r="H65" s="9" t="s">
-        <v>277</v>
+        <v>91</v>
       </c>
       <c r="I65" s="10"/>
       <c r="J65" s="9" t="s">
-        <v>282</v>
+        <v>104</v>
       </c>
       <c r="K65" s="10"/>
       <c r="L65" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M65" s="10"/>
       <c r="N65" s="1"/>
     </row>
     <row r="66" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A66" s="1"/>
       <c r="B66" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>283</v>
+        <v>46</v>
       </c>
       <c r="D66" s="10"/>
       <c r="E66" s="8" t="s">
-        <v>284</v>
+        <v>47</v>
       </c>
       <c r="F66" s="8" t="s">
-        <v>285</v>
+        <v>48</v>
       </c>
       <c r="G66" s="8" t="s">
-        <v>276</v>
+        <v>43</v>
       </c>
       <c r="H66" s="9" t="s">
-        <v>277</v>
+        <v>44</v>
       </c>
       <c r="I66" s="10"/>
       <c r="J66" s="9" t="s">
-        <v>286</v>
+        <v>49</v>
       </c>
       <c r="K66" s="10"/>
       <c r="L66" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M66" s="10"/>
       <c r="N66" s="1"/>
     </row>
     <row r="67" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A67" s="1"/>
       <c r="B67" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="9" t="s">
-        <v>287</v>
+        <v>35</v>
       </c>
       <c r="D67" s="10"/>
       <c r="E67" s="8" t="s">
-        <v>288</v>
+        <v>36</v>
       </c>
       <c r="F67" s="8" t="s">
-        <v>289</v>
+        <v>37</v>
       </c>
       <c r="G67" s="8" t="s">
-        <v>290</v>
+        <v>20</v>
       </c>
       <c r="H67" s="9" t="s">
-        <v>291</v>
+        <v>21</v>
       </c>
       <c r="I67" s="10"/>
       <c r="J67" s="9" t="s">
-        <v>292</v>
+        <v>38</v>
       </c>
       <c r="K67" s="10"/>
       <c r="L67" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M67" s="10"/>
       <c r="N67" s="1"/>
     </row>
     <row r="68" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A68" s="1"/>
       <c r="B68" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C68" s="9" t="s">
-        <v>293</v>
+        <v>380</v>
       </c>
       <c r="D68" s="10"/>
       <c r="E68" s="8" t="s">
-        <v>294</v>
+        <v>381</v>
       </c>
       <c r="F68" s="8" t="s">
-        <v>295</v>
+        <v>382</v>
       </c>
       <c r="G68" s="8" t="s">
-        <v>296</v>
+        <v>356</v>
       </c>
       <c r="H68" s="9" t="s">
-        <v>297</v>
+        <v>362</v>
       </c>
       <c r="I68" s="10"/>
       <c r="J68" s="9" t="s">
-        <v>298</v>
+        <v>383</v>
       </c>
       <c r="K68" s="10"/>
       <c r="L68" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M68" s="10"/>
       <c r="N68" s="1"/>
     </row>
     <row r="69" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A69" s="1"/>
       <c r="B69" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C69" s="9" t="s">
-        <v>299</v>
+        <v>392</v>
       </c>
       <c r="D69" s="10"/>
       <c r="E69" s="8" t="s">
-        <v>300</v>
+        <v>393</v>
       </c>
       <c r="F69" s="8" t="s">
-        <v>301</v>
+        <v>394</v>
       </c>
       <c r="G69" s="8" t="s">
-        <v>296</v>
+        <v>356</v>
       </c>
       <c r="H69" s="9" t="s">
-        <v>297</v>
+        <v>357</v>
       </c>
       <c r="I69" s="10"/>
       <c r="J69" s="9" t="s">
-        <v>302</v>
+        <v>395</v>
       </c>
       <c r="K69" s="10"/>
       <c r="L69" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M69" s="10"/>
       <c r="N69" s="1"/>
     </row>
     <row r="70" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A70" s="1"/>
       <c r="B70" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="9" t="s">
-        <v>303</v>
+        <v>71</v>
       </c>
       <c r="D70" s="10"/>
       <c r="E70" s="8" t="s">
-        <v>304</v>
+        <v>72</v>
       </c>
       <c r="F70" s="8" t="s">
-        <v>305</v>
+        <v>73</v>
       </c>
       <c r="G70" s="8" t="s">
-        <v>306</v>
+        <v>43</v>
       </c>
       <c r="H70" s="9" t="s">
-        <v>307</v>
+        <v>44</v>
       </c>
       <c r="I70" s="10"/>
       <c r="J70" s="9" t="s">
-        <v>308</v>
+        <v>74</v>
       </c>
       <c r="K70" s="10"/>
       <c r="L70" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M70" s="10"/>
       <c r="N70" s="1"/>
     </row>
     <row r="71" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A71" s="1"/>
       <c r="B71" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="9" t="s">
-        <v>309</v>
+        <v>331</v>
       </c>
       <c r="D71" s="10"/>
       <c r="E71" s="8" t="s">
-        <v>310</v>
+        <v>332</v>
       </c>
       <c r="F71" s="8" t="s">
-        <v>311</v>
+        <v>333</v>
       </c>
       <c r="G71" s="8" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="H71" s="9" t="s">
-        <v>307</v>
+        <v>156</v>
       </c>
       <c r="I71" s="10"/>
       <c r="J71" s="9" t="s">
-        <v>312</v>
+        <v>334</v>
       </c>
       <c r="K71" s="10"/>
       <c r="L71" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M71" s="10"/>
       <c r="N71" s="1"/>
     </row>
     <row r="72" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A72" s="1"/>
       <c r="B72" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="9" t="s">
-        <v>313</v>
+        <v>93</v>
       </c>
       <c r="D72" s="10"/>
       <c r="E72" s="8" t="s">
-        <v>314</v>
+        <v>94</v>
       </c>
       <c r="F72" s="8" t="s">
-        <v>315</v>
+        <v>95</v>
       </c>
       <c r="G72" s="8" t="s">
-        <v>316</v>
+        <v>90</v>
       </c>
       <c r="H72" s="9" t="s">
-        <v>317</v>
+        <v>91</v>
       </c>
       <c r="I72" s="10"/>
       <c r="J72" s="9" t="s">
-        <v>318</v>
+        <v>96</v>
       </c>
       <c r="K72" s="10"/>
       <c r="L72" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M72" s="10"/>
       <c r="N72" s="1"/>
     </row>
     <row r="73" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A73" s="1"/>
       <c r="B73" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C73" s="9" t="s">
-        <v>319</v>
+        <v>246</v>
       </c>
       <c r="D73" s="10"/>
       <c r="E73" s="8" t="s">
-        <v>320</v>
+        <v>247</v>
       </c>
       <c r="F73" s="8" t="s">
-        <v>321</v>
+        <v>248</v>
       </c>
       <c r="G73" s="8" t="s">
-        <v>322</v>
+        <v>239</v>
       </c>
       <c r="H73" s="9" t="s">
-        <v>156</v>
+        <v>240</v>
       </c>
       <c r="I73" s="10"/>
       <c r="J73" s="9" t="s">
-        <v>323</v>
+        <v>249</v>
       </c>
       <c r="K73" s="10"/>
       <c r="L73" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M73" s="10"/>
       <c r="N73" s="1"/>
     </row>
     <row r="74" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A74" s="1"/>
       <c r="B74" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="9" t="s">
-        <v>324</v>
+        <v>105</v>
       </c>
       <c r="D74" s="10"/>
       <c r="E74" s="8" t="s">
-        <v>325</v>
+        <v>106</v>
       </c>
       <c r="F74" s="8" t="s">
-        <v>326</v>
+        <v>107</v>
       </c>
       <c r="G74" s="8" t="s">
-        <v>322</v>
+        <v>108</v>
       </c>
       <c r="H74" s="9" t="s">
-        <v>156</v>
+        <v>109</v>
       </c>
       <c r="I74" s="10"/>
       <c r="J74" s="9" t="s">
-        <v>327</v>
+        <v>110</v>
       </c>
       <c r="K74" s="10"/>
       <c r="L74" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M74" s="10"/>
       <c r="N74" s="1"/>
     </row>
     <row r="75" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A75" s="1"/>
       <c r="B75" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C75" s="9" t="s">
-        <v>328</v>
+        <v>384</v>
       </c>
       <c r="D75" s="10"/>
       <c r="E75" s="8" t="s">
-        <v>329</v>
+        <v>385</v>
       </c>
       <c r="F75" s="8" t="s">
-        <v>330</v>
+        <v>386</v>
       </c>
       <c r="G75" s="8" t="s">
-        <v>322</v>
+        <v>356</v>
       </c>
       <c r="H75" s="9" t="s">
-        <v>156</v>
+        <v>357</v>
       </c>
       <c r="I75" s="10"/>
       <c r="J75" s="9" t="s">
-        <v>331</v>
+        <v>387</v>
       </c>
       <c r="K75" s="10"/>
       <c r="L75" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M75" s="10"/>
       <c r="N75" s="1"/>
     </row>
     <row r="76" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A76" s="1"/>
       <c r="B76" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C76" s="9" t="s">
-        <v>332</v>
+        <v>308</v>
       </c>
       <c r="D76" s="10"/>
       <c r="E76" s="8" t="s">
-        <v>333</v>
+        <v>309</v>
       </c>
       <c r="F76" s="8" t="s">
-        <v>334</v>
+        <v>310</v>
       </c>
       <c r="G76" s="8" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="H76" s="9" t="s">
-        <v>156</v>
+        <v>312</v>
       </c>
       <c r="I76" s="10"/>
       <c r="J76" s="9" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="K76" s="10"/>
       <c r="L76" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M76" s="10"/>
       <c r="N76" s="1"/>
     </row>
     <row r="77" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A77" s="1"/>
       <c r="B77" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C77" s="9" t="s">
-        <v>336</v>
+        <v>54</v>
       </c>
       <c r="D77" s="10"/>
       <c r="E77" s="8" t="s">
-        <v>337</v>
+        <v>55</v>
       </c>
       <c r="F77" s="8" t="s">
-        <v>338</v>
+        <v>56</v>
       </c>
       <c r="G77" s="8" t="s">
-        <v>322</v>
+        <v>43</v>
       </c>
       <c r="H77" s="9" t="s">
-        <v>156</v>
+        <v>57</v>
       </c>
       <c r="I77" s="10"/>
       <c r="J77" s="9" t="s">
-        <v>339</v>
+        <v>58</v>
       </c>
       <c r="K77" s="10"/>
       <c r="L77" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M77" s="10"/>
       <c r="N77" s="1"/>
     </row>
     <row r="78" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A78" s="1"/>
       <c r="B78" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C78" s="9" t="s">
-        <v>340</v>
+        <v>298</v>
       </c>
       <c r="D78" s="10"/>
       <c r="E78" s="8" t="s">
-        <v>341</v>
+        <v>299</v>
       </c>
       <c r="F78" s="8" t="s">
-        <v>342</v>
+        <v>300</v>
       </c>
       <c r="G78" s="8" t="s">
-        <v>322</v>
+        <v>301</v>
       </c>
       <c r="H78" s="9" t="s">
-        <v>156</v>
+        <v>302</v>
       </c>
       <c r="I78" s="10"/>
       <c r="J78" s="9" t="s">
-        <v>343</v>
+        <v>303</v>
       </c>
       <c r="K78" s="10"/>
       <c r="L78" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M78" s="10"/>
       <c r="N78" s="1"/>
     </row>
     <row r="79" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A79" s="1"/>
       <c r="B79" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C79" s="9" t="s">
-        <v>344</v>
+        <v>27</v>
       </c>
       <c r="D79" s="10"/>
       <c r="E79" s="8" t="s">
-        <v>345</v>
+        <v>28</v>
       </c>
       <c r="F79" s="8" t="s">
-        <v>346</v>
+        <v>29</v>
       </c>
       <c r="G79" s="8" t="s">
-        <v>322</v>
+        <v>20</v>
       </c>
       <c r="H79" s="9" t="s">
-        <v>156</v>
+        <v>21</v>
       </c>
       <c r="I79" s="10"/>
       <c r="J79" s="9" t="s">
-        <v>347</v>
+        <v>30</v>
       </c>
       <c r="K79" s="10"/>
       <c r="L79" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M79" s="10"/>
       <c r="N79" s="1"/>
     </row>
     <row r="80" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A80" s="1"/>
       <c r="B80" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="9" t="s">
-        <v>348</v>
+        <v>153</v>
       </c>
       <c r="D80" s="10"/>
       <c r="E80" s="8" t="s">
-        <v>349</v>
+        <v>154</v>
       </c>
       <c r="F80" s="8" t="s">
-        <v>350</v>
+        <v>155</v>
       </c>
       <c r="G80" s="8" t="s">
-        <v>351</v>
+        <v>108</v>
       </c>
       <c r="H80" s="9" t="s">
-        <v>352</v>
+        <v>156</v>
       </c>
       <c r="I80" s="10"/>
       <c r="J80" s="9" t="s">
-        <v>353</v>
+        <v>157</v>
       </c>
       <c r="K80" s="10"/>
       <c r="L80" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M80" s="10"/>
       <c r="N80" s="1"/>
     </row>
     <row r="81" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A81" s="1"/>
       <c r="B81" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C81" s="9" t="s">
-        <v>354</v>
+        <v>158</v>
       </c>
       <c r="D81" s="10"/>
       <c r="E81" s="8" t="s">
-        <v>355</v>
+        <v>159</v>
       </c>
       <c r="F81" s="8" t="s">
-        <v>356</v>
+        <v>160</v>
       </c>
       <c r="G81" s="8" t="s">
-        <v>351</v>
+        <v>108</v>
       </c>
       <c r="H81" s="9" t="s">
-        <v>352</v>
+        <v>114</v>
       </c>
       <c r="I81" s="10"/>
       <c r="J81" s="9" t="s">
-        <v>357</v>
+        <v>161</v>
       </c>
       <c r="K81" s="10"/>
       <c r="L81" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M81" s="10"/>
       <c r="N81" s="1"/>
     </row>
     <row r="82" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A82" s="1"/>
       <c r="B82" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="9" t="s">
-        <v>358</v>
+        <v>162</v>
       </c>
       <c r="D82" s="10"/>
       <c r="E82" s="8" t="s">
-        <v>359</v>
+        <v>163</v>
       </c>
       <c r="F82" s="8" t="s">
-        <v>360</v>
+        <v>164</v>
       </c>
       <c r="G82" s="8" t="s">
-        <v>361</v>
+        <v>108</v>
       </c>
       <c r="H82" s="9" t="s">
-        <v>362</v>
+        <v>165</v>
       </c>
       <c r="I82" s="10"/>
       <c r="J82" s="9" t="s">
-        <v>363</v>
+        <v>166</v>
       </c>
       <c r="K82" s="10"/>
       <c r="L82" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M82" s="10"/>
       <c r="N82" s="1"/>
     </row>
     <row r="83" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A83" s="1"/>
       <c r="B83" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C83" s="9" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="D83" s="10"/>
       <c r="E83" s="8" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="F83" s="8" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="G83" s="8" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="H83" s="9" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="I83" s="10"/>
       <c r="J83" s="9" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="K83" s="10"/>
       <c r="L83" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M83" s="10"/>
       <c r="N83" s="1"/>
     </row>
     <row r="84" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A84" s="1"/>
       <c r="B84" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="9" t="s">
-        <v>369</v>
+        <v>268</v>
       </c>
       <c r="D84" s="10"/>
       <c r="E84" s="8" t="s">
-        <v>370</v>
+        <v>269</v>
       </c>
       <c r="F84" s="8" t="s">
-        <v>371</v>
+        <v>270</v>
       </c>
       <c r="G84" s="8" t="s">
-        <v>361</v>
+        <v>271</v>
       </c>
       <c r="H84" s="9" t="s">
-        <v>362</v>
+        <v>272</v>
       </c>
       <c r="I84" s="10"/>
       <c r="J84" s="9" t="s">
-        <v>372</v>
+        <v>273</v>
       </c>
       <c r="K84" s="10"/>
       <c r="L84" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M84" s="10"/>
       <c r="N84" s="1"/>
     </row>
     <row r="85" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A85" s="1"/>
       <c r="B85" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C85" s="9" t="s">
-        <v>373</v>
+        <v>167</v>
       </c>
       <c r="D85" s="10"/>
       <c r="E85" s="8" t="s">
-        <v>374</v>
+        <v>168</v>
       </c>
       <c r="F85" s="8" t="s">
-        <v>375</v>
+        <v>169</v>
       </c>
       <c r="G85" s="8" t="s">
-        <v>361</v>
+        <v>108</v>
       </c>
       <c r="H85" s="9" t="s">
-        <v>362</v>
+        <v>170</v>
       </c>
       <c r="I85" s="10"/>
       <c r="J85" s="9" t="s">
-        <v>376</v>
+        <v>171</v>
       </c>
       <c r="K85" s="10"/>
       <c r="L85" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M85" s="10"/>
       <c r="N85" s="1"/>
     </row>
     <row r="86" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A86" s="1"/>
       <c r="B86" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C86" s="9" t="s">
-        <v>377</v>
+        <v>121</v>
       </c>
       <c r="D86" s="10"/>
       <c r="E86" s="8" t="s">
-        <v>378</v>
+        <v>122</v>
       </c>
       <c r="F86" s="8" t="s">
-        <v>379</v>
+        <v>123</v>
       </c>
       <c r="G86" s="8" t="s">
-        <v>361</v>
+        <v>108</v>
       </c>
       <c r="H86" s="9" t="s">
-        <v>367</v>
+        <v>124</v>
       </c>
       <c r="I86" s="10"/>
       <c r="J86" s="9" t="s">
-        <v>380</v>
+        <v>125</v>
       </c>
       <c r="K86" s="10"/>
       <c r="L86" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M86" s="10"/>
       <c r="N86" s="1"/>
     </row>
     <row r="87" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A87" s="1"/>
       <c r="B87" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C87" s="9" t="s">
-        <v>381</v>
+        <v>172</v>
       </c>
       <c r="D87" s="10"/>
       <c r="E87" s="8" t="s">
-        <v>382</v>
+        <v>173</v>
       </c>
       <c r="F87" s="8" t="s">
-        <v>383</v>
+        <v>174</v>
       </c>
       <c r="G87" s="8" t="s">
-        <v>361</v>
+        <v>108</v>
       </c>
       <c r="H87" s="9" t="s">
-        <v>362</v>
+        <v>119</v>
       </c>
       <c r="I87" s="10"/>
       <c r="J87" s="9" t="s">
-        <v>384</v>
+        <v>175</v>
       </c>
       <c r="K87" s="10"/>
       <c r="L87" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M87" s="10"/>
       <c r="N87" s="1"/>
     </row>
     <row r="88" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A88" s="1"/>
       <c r="B88" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C88" s="9" t="s">
-        <v>385</v>
+        <v>176</v>
       </c>
       <c r="D88" s="10"/>
       <c r="E88" s="8" t="s">
-        <v>386</v>
+        <v>177</v>
       </c>
       <c r="F88" s="8" t="s">
-        <v>387</v>
+        <v>178</v>
       </c>
       <c r="G88" s="8" t="s">
-        <v>361</v>
+        <v>108</v>
       </c>
       <c r="H88" s="9" t="s">
-        <v>367</v>
+        <v>124</v>
       </c>
       <c r="I88" s="10"/>
       <c r="J88" s="9" t="s">
-        <v>388</v>
+        <v>179</v>
       </c>
       <c r="K88" s="10"/>
       <c r="L88" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M88" s="10"/>
       <c r="N88" s="1"/>
     </row>
     <row r="89" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A89" s="1"/>
       <c r="B89" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C89" s="9" t="s">
-        <v>389</v>
+        <v>242</v>
       </c>
       <c r="D89" s="10"/>
       <c r="E89" s="8" t="s">
-        <v>390</v>
+        <v>243</v>
       </c>
       <c r="F89" s="8" t="s">
-        <v>391</v>
+        <v>244</v>
       </c>
       <c r="G89" s="8" t="s">
-        <v>361</v>
+        <v>239</v>
       </c>
       <c r="H89" s="9" t="s">
-        <v>362</v>
+        <v>240</v>
       </c>
       <c r="I89" s="10"/>
       <c r="J89" s="9" t="s">
-        <v>392</v>
+        <v>245</v>
       </c>
       <c r="K89" s="10"/>
       <c r="L89" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M89" s="10"/>
       <c r="N89" s="1"/>
     </row>
     <row r="90" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A90" s="1"/>
       <c r="B90" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C90" s="9" t="s">
-        <v>393</v>
+        <v>75</v>
       </c>
       <c r="D90" s="10"/>
       <c r="E90" s="8" t="s">
-        <v>394</v>
+        <v>76</v>
       </c>
       <c r="F90" s="8" t="s">
-        <v>395</v>
+        <v>77</v>
       </c>
       <c r="G90" s="8" t="s">
-        <v>361</v>
+        <v>78</v>
       </c>
       <c r="H90" s="9" t="s">
-        <v>362</v>
+        <v>79</v>
       </c>
       <c r="I90" s="10"/>
       <c r="J90" s="9" t="s">
-        <v>396</v>
+        <v>80</v>
       </c>
       <c r="K90" s="10"/>
       <c r="L90" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M90" s="10"/>
       <c r="N90" s="1"/>
     </row>
     <row r="91" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A91" s="1"/>
       <c r="B91" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C91" s="9" t="s">
-        <v>397</v>
+        <v>111</v>
       </c>
       <c r="D91" s="10"/>
       <c r="E91" s="8" t="s">
-        <v>398</v>
+        <v>112</v>
       </c>
       <c r="F91" s="8" t="s">
-        <v>399</v>
+        <v>113</v>
       </c>
       <c r="G91" s="8" t="s">
-        <v>361</v>
+        <v>108</v>
       </c>
       <c r="H91" s="9" t="s">
-        <v>362</v>
+        <v>114</v>
       </c>
       <c r="I91" s="10"/>
       <c r="J91" s="9" t="s">
-        <v>400</v>
+        <v>115</v>
       </c>
       <c r="K91" s="10"/>
       <c r="L91" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M91" s="10"/>
       <c r="N91" s="1"/>
     </row>
     <row r="92" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A92" s="1"/>
       <c r="B92" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="9" t="s">
-        <v>401</v>
+        <v>2590</v>
       </c>
       <c r="D92" s="10"/>
       <c r="E92" s="8" t="s">
-        <v>402</v>
+        <v>2591</v>
       </c>
       <c r="F92" s="8" t="s">
-        <v>403</v>
+        <v>2592</v>
       </c>
       <c r="G92" s="8" t="s">
-        <v>361</v>
+        <v>108</v>
       </c>
       <c r="H92" s="9" t="s">
-        <v>367</v>
+        <v>114</v>
       </c>
       <c r="I92" s="10"/>
       <c r="J92" s="9" t="s">
-        <v>404</v>
+        <v>2593</v>
       </c>
       <c r="K92" s="10"/>
       <c r="L92" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M92" s="10"/>
       <c r="N92" s="1"/>
     </row>
     <row r="93" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A93" s="1"/>
       <c r="B93" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C93" s="9" t="s">
-        <v>405</v>
+        <v>250</v>
       </c>
       <c r="D93" s="10"/>
       <c r="E93" s="8" t="s">
-        <v>406</v>
+        <v>251</v>
       </c>
       <c r="F93" s="8" t="s">
-        <v>407</v>
+        <v>252</v>
       </c>
       <c r="G93" s="8" t="s">
-        <v>361</v>
+        <v>253</v>
       </c>
       <c r="H93" s="9" t="s">
-        <v>367</v>
+        <v>254</v>
       </c>
       <c r="I93" s="10"/>
       <c r="J93" s="9" t="s">
-        <v>408</v>
+        <v>255</v>
       </c>
       <c r="K93" s="10"/>
       <c r="L93" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M93" s="10"/>
       <c r="N93" s="1"/>
     </row>
     <row r="94" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A94" s="1"/>
       <c r="B94" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C94" s="9" t="s">
-        <v>409</v>
+        <v>256</v>
       </c>
       <c r="D94" s="10"/>
       <c r="E94" s="8" t="s">
-        <v>410</v>
+        <v>257</v>
       </c>
       <c r="F94" s="8" t="s">
-        <v>411</v>
+        <v>258</v>
       </c>
       <c r="G94" s="8" t="s">
-        <v>361</v>
+        <v>253</v>
       </c>
       <c r="H94" s="9" t="s">
-        <v>362</v>
+        <v>254</v>
       </c>
       <c r="I94" s="10"/>
       <c r="J94" s="9" t="s">
-        <v>408</v>
+        <v>259</v>
       </c>
       <c r="K94" s="10"/>
       <c r="L94" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M94" s="10"/>
       <c r="N94" s="1"/>
     </row>
     <row r="95" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A95" s="1"/>
       <c r="B95" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C95" s="9" t="s">
-        <v>412</v>
+        <v>260</v>
       </c>
       <c r="D95" s="10"/>
       <c r="E95" s="8" t="s">
-        <v>413</v>
+        <v>261</v>
       </c>
       <c r="F95" s="8" t="s">
-        <v>414</v>
+        <v>262</v>
       </c>
       <c r="G95" s="8" t="s">
-        <v>415</v>
+        <v>253</v>
       </c>
       <c r="H95" s="9" t="s">
-        <v>109</v>
+        <v>254</v>
       </c>
       <c r="I95" s="10"/>
       <c r="J95" s="9" t="s">
-        <v>416</v>
+        <v>263</v>
       </c>
       <c r="K95" s="10"/>
       <c r="L95" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M95" s="10"/>
       <c r="N95" s="1"/>
     </row>
     <row r="96" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A96" s="1"/>
       <c r="B96" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C96" s="9" t="s">
-        <v>417</v>
+        <v>264</v>
       </c>
       <c r="D96" s="10"/>
       <c r="E96" s="8" t="s">
-        <v>418</v>
+        <v>265</v>
       </c>
       <c r="F96" s="8" t="s">
-        <v>419</v>
+        <v>266</v>
       </c>
       <c r="G96" s="8" t="s">
-        <v>415</v>
+        <v>253</v>
       </c>
       <c r="H96" s="9" t="s">
-        <v>109</v>
+        <v>254</v>
       </c>
       <c r="I96" s="10"/>
       <c r="J96" s="9" t="s">
-        <v>420</v>
+        <v>267</v>
       </c>
       <c r="K96" s="10"/>
       <c r="L96" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M96" s="10"/>
       <c r="N96" s="1"/>
     </row>
     <row r="97" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A97" s="1"/>
       <c r="B97" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C97" s="9" t="s">
-        <v>421</v>
+        <v>282</v>
       </c>
       <c r="D97" s="10"/>
       <c r="E97" s="8" t="s">
-        <v>422</v>
+        <v>283</v>
       </c>
       <c r="F97" s="8" t="s">
-        <v>423</v>
+        <v>284</v>
       </c>
       <c r="G97" s="8" t="s">
-        <v>424</v>
+        <v>285</v>
       </c>
       <c r="H97" s="9" t="s">
-        <v>425</v>
+        <v>286</v>
       </c>
       <c r="I97" s="10"/>
       <c r="J97" s="9" t="s">
-        <v>426</v>
+        <v>287</v>
       </c>
       <c r="K97" s="10"/>
       <c r="L97" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M97" s="10"/>
       <c r="N97" s="1"/>
     </row>
     <row r="98" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A98" s="1"/>
       <c r="B98" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C98" s="9" t="s">
-        <v>427</v>
+        <v>81</v>
       </c>
       <c r="D98" s="10"/>
       <c r="E98" s="8" t="s">
-        <v>428</v>
+        <v>82</v>
       </c>
       <c r="F98" s="8" t="s">
-        <v>429</v>
+        <v>83</v>
       </c>
       <c r="G98" s="8" t="s">
-        <v>424</v>
+        <v>84</v>
       </c>
       <c r="H98" s="9" t="s">
-        <v>425</v>
+        <v>85</v>
       </c>
       <c r="I98" s="10"/>
       <c r="J98" s="9" t="s">
-        <v>430</v>
+        <v>86</v>
       </c>
       <c r="K98" s="10"/>
       <c r="L98" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M98" s="10"/>
       <c r="N98" s="1"/>
     </row>
     <row r="99" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A99" s="1"/>
       <c r="B99" s="5" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C99" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="D99" s="10"/>
+      <c r="D99" s="12"/>
       <c r="E99" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G99" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H99" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="I99" s="10"/>
+      <c r="I99" s="12"/>
       <c r="J99" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="K99" s="10"/>
+      <c r="K99" s="12"/>
       <c r="L99" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M99" s="10"/>
+      <c r="M99" s="12"/>
       <c r="N99" s="1"/>
     </row>
     <row r="100" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A100" s="1"/>
       <c r="B100" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C100" s="9" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D100" s="10"/>
       <c r="E100" s="8" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="F100" s="8" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="G100" s="8" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="H100" s="9" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="I100" s="10"/>
       <c r="J100" s="9" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="K100" s="10"/>
       <c r="L100" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M100" s="10"/>
       <c r="N100" s="1"/>
     </row>
     <row r="101" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A101" s="1"/>
       <c r="B101" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C101" s="9" t="s">
-        <v>438</v>
+        <v>517</v>
       </c>
       <c r="D101" s="10"/>
       <c r="E101" s="8" t="s">
-        <v>439</v>
+        <v>518</v>
       </c>
       <c r="F101" s="8" t="s">
-        <v>440</v>
+        <v>519</v>
       </c>
       <c r="G101" s="8" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="H101" s="9" t="s">
-        <v>442</v>
+        <v>515</v>
       </c>
       <c r="I101" s="10"/>
       <c r="J101" s="9" t="s">
-        <v>443</v>
+        <v>520</v>
       </c>
       <c r="K101" s="10"/>
       <c r="L101" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M101" s="10"/>
       <c r="N101" s="1"/>
     </row>
     <row r="102" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A102" s="1"/>
       <c r="B102" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C102" s="9" t="s">
-        <v>444</v>
+        <v>511</v>
       </c>
       <c r="D102" s="10"/>
       <c r="E102" s="8" t="s">
-        <v>445</v>
+        <v>512</v>
       </c>
       <c r="F102" s="8" t="s">
-        <v>446</v>
+        <v>513</v>
       </c>
       <c r="G102" s="8" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="H102" s="9" t="s">
-        <v>442</v>
+        <v>515</v>
       </c>
       <c r="I102" s="10"/>
       <c r="J102" s="9" t="s">
-        <v>447</v>
+        <v>516</v>
       </c>
       <c r="K102" s="10"/>
       <c r="L102" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M102" s="10"/>
       <c r="N102" s="1"/>
     </row>
     <row r="103" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A103" s="1"/>
       <c r="B103" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C103" s="9" t="s">
-        <v>448</v>
+        <v>521</v>
       </c>
       <c r="D103" s="10"/>
       <c r="E103" s="8" t="s">
-        <v>449</v>
+        <v>522</v>
       </c>
       <c r="F103" s="8" t="s">
-        <v>450</v>
+        <v>523</v>
       </c>
       <c r="G103" s="8" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="H103" s="9" t="s">
-        <v>442</v>
+        <v>515</v>
       </c>
       <c r="I103" s="10"/>
       <c r="J103" s="9" t="s">
-        <v>451</v>
+        <v>524</v>
       </c>
       <c r="K103" s="10"/>
       <c r="L103" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M103" s="10"/>
       <c r="N103" s="1"/>
     </row>
-    <row r="104" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A104" s="1"/>
       <c r="B104" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C104" s="9" t="s">
-        <v>452</v>
+        <v>505</v>
       </c>
       <c r="D104" s="10"/>
       <c r="E104" s="8" t="s">
-        <v>453</v>
+        <v>506</v>
       </c>
       <c r="F104" s="8" t="s">
-        <v>454</v>
+        <v>507</v>
       </c>
       <c r="G104" s="8" t="s">
-        <v>441</v>
+        <v>508</v>
       </c>
       <c r="H104" s="9" t="s">
-        <v>442</v>
+        <v>509</v>
       </c>
       <c r="I104" s="10"/>
       <c r="J104" s="9" t="s">
-        <v>455</v>
+        <v>510</v>
       </c>
       <c r="K104" s="10"/>
       <c r="L104" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M104" s="10"/>
       <c r="N104" s="1"/>
     </row>
     <row r="105" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A105" s="1"/>
       <c r="B105" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C105" s="9" t="s">
-        <v>456</v>
+        <v>525</v>
       </c>
       <c r="D105" s="10"/>
       <c r="E105" s="8" t="s">
-        <v>457</v>
+        <v>526</v>
       </c>
       <c r="F105" s="8" t="s">
-        <v>458</v>
+        <v>527</v>
       </c>
       <c r="G105" s="8" t="s">
-        <v>459</v>
+        <v>514</v>
       </c>
       <c r="H105" s="9" t="s">
-        <v>460</v>
+        <v>515</v>
       </c>
       <c r="I105" s="10"/>
       <c r="J105" s="9" t="s">
-        <v>461</v>
+        <v>528</v>
       </c>
       <c r="K105" s="10"/>
       <c r="L105" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M105" s="10"/>
       <c r="N105" s="1"/>
     </row>
     <row r="106" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A106" s="1"/>
       <c r="B106" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="9" t="s">
-        <v>462</v>
+        <v>433</v>
       </c>
       <c r="D106" s="10"/>
       <c r="E106" s="8" t="s">
-        <v>463</v>
+        <v>434</v>
       </c>
       <c r="F106" s="8" t="s">
-        <v>464</v>
+        <v>435</v>
       </c>
       <c r="G106" s="8" t="s">
-        <v>465</v>
+        <v>436</v>
       </c>
       <c r="H106" s="9" t="s">
-        <v>466</v>
+        <v>437</v>
       </c>
       <c r="I106" s="10"/>
       <c r="J106" s="9" t="s">
-        <v>467</v>
+        <v>438</v>
       </c>
       <c r="K106" s="10"/>
       <c r="L106" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M106" s="10"/>
       <c r="N106" s="1"/>
     </row>
     <row r="107" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A107" s="1"/>
       <c r="B107" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C107" s="9" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="D107" s="10"/>
       <c r="E107" s="8" t="s">
-        <v>469</v>
+        <v>452</v>
       </c>
       <c r="F107" s="8" t="s">
-        <v>470</v>
+        <v>453</v>
       </c>
       <c r="G107" s="8" t="s">
-        <v>465</v>
+        <v>454</v>
       </c>
       <c r="H107" s="9" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="I107" s="10"/>
       <c r="J107" s="9" t="s">
-        <v>471</v>
+        <v>456</v>
       </c>
       <c r="K107" s="10"/>
       <c r="L107" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M107" s="10"/>
       <c r="N107" s="1"/>
     </row>
     <row r="108" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A108" s="1"/>
       <c r="B108" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C108" s="9" t="s">
-        <v>472</v>
+        <v>439</v>
       </c>
       <c r="D108" s="10"/>
       <c r="E108" s="8" t="s">
-        <v>473</v>
+        <v>440</v>
       </c>
       <c r="F108" s="8" t="s">
-        <v>474</v>
+        <v>441</v>
       </c>
       <c r="G108" s="8" t="s">
-        <v>465</v>
+        <v>436</v>
       </c>
       <c r="H108" s="9" t="s">
-        <v>466</v>
+        <v>437</v>
       </c>
       <c r="I108" s="10"/>
       <c r="J108" s="9" t="s">
-        <v>475</v>
+        <v>442</v>
       </c>
       <c r="K108" s="10"/>
       <c r="L108" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M108" s="10"/>
       <c r="N108" s="1"/>
     </row>
     <row r="109" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A109" s="1"/>
       <c r="B109" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C109" s="9" t="s">
-        <v>476</v>
+        <v>447</v>
       </c>
       <c r="D109" s="10"/>
       <c r="E109" s="8" t="s">
-        <v>477</v>
+        <v>448</v>
       </c>
       <c r="F109" s="8" t="s">
-        <v>478</v>
+        <v>449</v>
       </c>
       <c r="G109" s="8" t="s">
-        <v>479</v>
+        <v>436</v>
       </c>
       <c r="H109" s="9" t="s">
-        <v>480</v>
+        <v>437</v>
       </c>
       <c r="I109" s="10"/>
       <c r="J109" s="9" t="s">
-        <v>481</v>
+        <v>450</v>
       </c>
       <c r="K109" s="10"/>
       <c r="L109" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M109" s="10"/>
       <c r="N109" s="1"/>
     </row>
     <row r="110" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A110" s="1"/>
       <c r="B110" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C110" s="9" t="s">
-        <v>482</v>
+        <v>443</v>
       </c>
       <c r="D110" s="10"/>
       <c r="E110" s="8" t="s">
-        <v>483</v>
+        <v>444</v>
       </c>
       <c r="F110" s="8" t="s">
-        <v>484</v>
+        <v>445</v>
       </c>
       <c r="G110" s="8" t="s">
-        <v>485</v>
+        <v>436</v>
       </c>
       <c r="H110" s="9" t="s">
-        <v>486</v>
+        <v>437</v>
       </c>
       <c r="I110" s="10"/>
       <c r="J110" s="9" t="s">
-        <v>487</v>
+        <v>446</v>
       </c>
       <c r="K110" s="10"/>
       <c r="L110" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M110" s="10"/>
       <c r="N110" s="1"/>
     </row>
     <row r="111" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A111" s="1"/>
       <c r="B111" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C111" s="9" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="D111" s="10"/>
       <c r="E111" s="8" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="F111" s="8" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="G111" s="8" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="H111" s="9" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="I111" s="10"/>
       <c r="J111" s="9" t="s">
-        <v>493</v>
+        <v>476</v>
       </c>
       <c r="K111" s="10"/>
       <c r="L111" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M111" s="10"/>
       <c r="N111" s="1"/>
     </row>
     <row r="112" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A112" s="1"/>
       <c r="B112" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C112" s="9" t="s">
-        <v>494</v>
+        <v>463</v>
       </c>
       <c r="D112" s="10"/>
       <c r="E112" s="8" t="s">
-        <v>495</v>
+        <v>464</v>
       </c>
       <c r="F112" s="8" t="s">
-        <v>496</v>
+        <v>465</v>
       </c>
       <c r="G112" s="8" t="s">
-        <v>491</v>
+        <v>460</v>
       </c>
       <c r="H112" s="9" t="s">
-        <v>492</v>
+        <v>461</v>
       </c>
       <c r="I112" s="10"/>
       <c r="J112" s="9" t="s">
-        <v>497</v>
+        <v>466</v>
       </c>
       <c r="K112" s="10"/>
       <c r="L112" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M112" s="10"/>
       <c r="N112" s="1"/>
     </row>
     <row r="113" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A113" s="1"/>
       <c r="B113" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C113" s="9" t="s">
-        <v>498</v>
+        <v>457</v>
       </c>
       <c r="D113" s="10"/>
       <c r="E113" s="8" t="s">
-        <v>499</v>
+        <v>458</v>
       </c>
       <c r="F113" s="8" t="s">
-        <v>500</v>
+        <v>459</v>
       </c>
       <c r="G113" s="8" t="s">
-        <v>501</v>
+        <v>460</v>
       </c>
       <c r="H113" s="9" t="s">
-        <v>502</v>
+        <v>461</v>
       </c>
       <c r="I113" s="10"/>
       <c r="J113" s="9" t="s">
-        <v>503</v>
+        <v>462</v>
       </c>
       <c r="K113" s="10"/>
       <c r="L113" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M113" s="10"/>
       <c r="N113" s="1"/>
     </row>
     <row r="114" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A114" s="1"/>
       <c r="B114" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="9" t="s">
-        <v>504</v>
+        <v>467</v>
       </c>
       <c r="D114" s="10"/>
       <c r="E114" s="8" t="s">
-        <v>505</v>
+        <v>468</v>
       </c>
       <c r="F114" s="8" t="s">
-        <v>506</v>
+        <v>469</v>
       </c>
       <c r="G114" s="8" t="s">
-        <v>507</v>
+        <v>460</v>
       </c>
       <c r="H114" s="9" t="s">
-        <v>508</v>
+        <v>461</v>
       </c>
       <c r="I114" s="10"/>
       <c r="J114" s="9" t="s">
-        <v>509</v>
+        <v>470</v>
       </c>
       <c r="K114" s="10"/>
       <c r="L114" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M114" s="10"/>
       <c r="N114" s="1"/>
     </row>
-    <row r="115" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A115" s="1"/>
       <c r="B115" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C115" s="9" t="s">
-        <v>510</v>
+        <v>483</v>
       </c>
       <c r="D115" s="10"/>
       <c r="E115" s="8" t="s">
-        <v>511</v>
+        <v>484</v>
       </c>
       <c r="F115" s="8" t="s">
-        <v>512</v>
+        <v>485</v>
       </c>
       <c r="G115" s="8" t="s">
-        <v>513</v>
+        <v>486</v>
       </c>
       <c r="H115" s="9" t="s">
-        <v>514</v>
+        <v>487</v>
       </c>
       <c r="I115" s="10"/>
       <c r="J115" s="9" t="s">
-        <v>515</v>
+        <v>488</v>
       </c>
       <c r="K115" s="10"/>
       <c r="L115" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M115" s="10"/>
       <c r="N115" s="1"/>
     </row>
     <row r="116" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A116" s="1"/>
       <c r="B116" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C116" s="9" t="s">
-        <v>516</v>
+        <v>489</v>
       </c>
       <c r="D116" s="10"/>
       <c r="E116" s="8" t="s">
-        <v>517</v>
+        <v>490</v>
       </c>
       <c r="F116" s="8" t="s">
-        <v>518</v>
+        <v>491</v>
       </c>
       <c r="G116" s="8" t="s">
-        <v>519</v>
+        <v>486</v>
       </c>
       <c r="H116" s="9" t="s">
-        <v>520</v>
+        <v>487</v>
       </c>
       <c r="I116" s="10"/>
       <c r="J116" s="9" t="s">
-        <v>521</v>
+        <v>492</v>
       </c>
       <c r="K116" s="10"/>
       <c r="L116" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M116" s="10"/>
       <c r="N116" s="1"/>
     </row>
     <row r="117" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A117" s="1"/>
       <c r="B117" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C117" s="9" t="s">
-        <v>522</v>
+        <v>477</v>
       </c>
       <c r="D117" s="10"/>
       <c r="E117" s="8" t="s">
-        <v>523</v>
+        <v>478</v>
       </c>
       <c r="F117" s="8" t="s">
-        <v>524</v>
+        <v>479</v>
       </c>
       <c r="G117" s="8" t="s">
-        <v>519</v>
+        <v>480</v>
       </c>
       <c r="H117" s="9" t="s">
-        <v>520</v>
+        <v>481</v>
       </c>
       <c r="I117" s="10"/>
       <c r="J117" s="9" t="s">
-        <v>525</v>
+        <v>482</v>
       </c>
       <c r="K117" s="10"/>
       <c r="L117" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M117" s="10"/>
       <c r="N117" s="1"/>
     </row>
     <row r="118" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A118" s="1"/>
       <c r="B118" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="9" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="D118" s="10"/>
       <c r="E118" s="8" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="F118" s="8" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="G118" s="8" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="H118" s="9" t="s">
-        <v>520</v>
+        <v>533</v>
       </c>
       <c r="I118" s="10"/>
       <c r="J118" s="9" t="s">
-        <v>529</v>
+        <v>534</v>
       </c>
       <c r="K118" s="10"/>
       <c r="L118" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M118" s="10"/>
       <c r="N118" s="1"/>
     </row>
     <row r="119" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A119" s="1"/>
       <c r="B119" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C119" s="9" t="s">
-        <v>530</v>
+        <v>493</v>
       </c>
       <c r="D119" s="10"/>
       <c r="E119" s="8" t="s">
-        <v>531</v>
+        <v>494</v>
       </c>
       <c r="F119" s="8" t="s">
-        <v>532</v>
+        <v>495</v>
       </c>
       <c r="G119" s="8" t="s">
-        <v>519</v>
+        <v>496</v>
       </c>
       <c r="H119" s="9" t="s">
-        <v>520</v>
+        <v>497</v>
       </c>
       <c r="I119" s="10"/>
       <c r="J119" s="9" t="s">
-        <v>533</v>
+        <v>498</v>
       </c>
       <c r="K119" s="10"/>
       <c r="L119" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M119" s="10"/>
       <c r="N119" s="1"/>
     </row>
     <row r="120" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A120" s="1"/>
       <c r="B120" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C120" s="9" t="s">
-        <v>534</v>
+        <v>499</v>
       </c>
       <c r="D120" s="10"/>
       <c r="E120" s="8" t="s">
-        <v>535</v>
+        <v>500</v>
       </c>
       <c r="F120" s="8" t="s">
-        <v>536</v>
+        <v>501</v>
       </c>
       <c r="G120" s="8" t="s">
-        <v>537</v>
+        <v>502</v>
       </c>
       <c r="H120" s="9" t="s">
-        <v>538</v>
+        <v>503</v>
       </c>
       <c r="I120" s="10"/>
       <c r="J120" s="9" t="s">
-        <v>539</v>
+        <v>504</v>
       </c>
       <c r="K120" s="10"/>
       <c r="L120" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M120" s="10"/>
       <c r="N120" s="1"/>
     </row>
     <row r="121" spans="1:14" ht="49.5" x14ac:dyDescent="0.3">
       <c r="A121" s="1"/>
       <c r="B121" s="5" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="C121" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="D121" s="10"/>
+      <c r="D121" s="12"/>
       <c r="E121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G121" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H121" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="I121" s="10"/>
+      <c r="I121" s="12"/>
       <c r="J121" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="K121" s="10"/>
+      <c r="K121" s="12"/>
       <c r="L121" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M121" s="10"/>
+      <c r="M121" s="12"/>
       <c r="N121" s="1"/>
     </row>
     <row r="122" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A122" s="1"/>
       <c r="B122" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C122" s="9" t="s">
-        <v>541</v>
+        <v>801</v>
       </c>
       <c r="D122" s="10"/>
       <c r="E122" s="8" t="s">
-        <v>542</v>
+        <v>802</v>
       </c>
       <c r="F122" s="8" t="s">
-        <v>543</v>
+        <v>803</v>
       </c>
       <c r="G122" s="8" t="s">
-        <v>544</v>
+        <v>804</v>
       </c>
       <c r="H122" s="9" t="s">
-        <v>545</v>
+        <v>805</v>
       </c>
       <c r="I122" s="10"/>
       <c r="J122" s="9" t="s">
-        <v>546</v>
+        <v>806</v>
       </c>
       <c r="K122" s="10"/>
       <c r="L122" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M122" s="10"/>
       <c r="N122" s="1"/>
     </row>
     <row r="123" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A123" s="1"/>
       <c r="B123" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C123" s="9" t="s">
-        <v>547</v>
+        <v>685</v>
       </c>
       <c r="D123" s="10"/>
       <c r="E123" s="8" t="s">
-        <v>548</v>
+        <v>686</v>
       </c>
       <c r="F123" s="8" t="s">
-        <v>549</v>
+        <v>687</v>
       </c>
       <c r="G123" s="8" t="s">
-        <v>544</v>
+        <v>688</v>
       </c>
       <c r="H123" s="9" t="s">
-        <v>545</v>
+        <v>689</v>
       </c>
       <c r="I123" s="10"/>
       <c r="J123" s="9" t="s">
-        <v>550</v>
+        <v>690</v>
       </c>
       <c r="K123" s="10"/>
       <c r="L123" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M123" s="10"/>
       <c r="N123" s="1"/>
     </row>
     <row r="124" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A124" s="1"/>
       <c r="B124" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C124" s="9" t="s">
-        <v>551</v>
+        <v>807</v>
       </c>
       <c r="D124" s="10"/>
       <c r="E124" s="8" t="s">
-        <v>552</v>
+        <v>808</v>
       </c>
       <c r="F124" s="8" t="s">
-        <v>553</v>
+        <v>809</v>
       </c>
       <c r="G124" s="8" t="s">
-        <v>554</v>
+        <v>804</v>
       </c>
       <c r="H124" s="9" t="s">
-        <v>555</v>
+        <v>805</v>
       </c>
       <c r="I124" s="10"/>
       <c r="J124" s="9" t="s">
-        <v>556</v>
+        <v>810</v>
       </c>
       <c r="K124" s="10"/>
       <c r="L124" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M124" s="10"/>
       <c r="N124" s="1"/>
     </row>
     <row r="125" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A125" s="1"/>
       <c r="B125" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C125" s="9" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="D125" s="10"/>
       <c r="E125" s="8" t="s">
-        <v>558</v>
+        <v>547</v>
       </c>
       <c r="F125" s="8" t="s">
-        <v>559</v>
+        <v>548</v>
       </c>
       <c r="G125" s="8" t="s">
-        <v>560</v>
+        <v>549</v>
       </c>
       <c r="H125" s="9" t="s">
-        <v>561</v>
+        <v>550</v>
       </c>
       <c r="I125" s="10"/>
       <c r="J125" s="9" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="K125" s="10"/>
       <c r="L125" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M125" s="10"/>
       <c r="N125" s="1"/>
     </row>
     <row r="126" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A126" s="1"/>
       <c r="B126" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C126" s="9" t="s">
-        <v>563</v>
+        <v>679</v>
       </c>
       <c r="D126" s="10"/>
       <c r="E126" s="8" t="s">
-        <v>564</v>
+        <v>680</v>
       </c>
       <c r="F126" s="8" t="s">
-        <v>565</v>
+        <v>681</v>
       </c>
       <c r="G126" s="8" t="s">
-        <v>560</v>
+        <v>682</v>
       </c>
       <c r="H126" s="9" t="s">
-        <v>566</v>
+        <v>683</v>
       </c>
       <c r="I126" s="10"/>
       <c r="J126" s="9" t="s">
-        <v>567</v>
+        <v>684</v>
       </c>
       <c r="K126" s="10"/>
       <c r="L126" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M126" s="10"/>
       <c r="N126" s="1"/>
     </row>
     <row r="127" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A127" s="1"/>
       <c r="B127" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C127" s="9" t="s">
-        <v>568</v>
+        <v>733</v>
       </c>
       <c r="D127" s="10"/>
       <c r="E127" s="8" t="s">
-        <v>569</v>
+        <v>734</v>
       </c>
       <c r="F127" s="8" t="s">
-        <v>570</v>
+        <v>735</v>
       </c>
       <c r="G127" s="8" t="s">
-        <v>560</v>
+        <v>736</v>
       </c>
       <c r="H127" s="9" t="s">
-        <v>566</v>
+        <v>737</v>
       </c>
       <c r="I127" s="10"/>
       <c r="J127" s="9" t="s">
-        <v>571</v>
+        <v>738</v>
       </c>
       <c r="K127" s="10"/>
       <c r="L127" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M127" s="10"/>
       <c r="N127" s="1"/>
     </row>
-    <row r="128" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A128" s="1"/>
       <c r="B128" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="9" t="s">
-        <v>572</v>
+        <v>773</v>
       </c>
       <c r="D128" s="10"/>
       <c r="E128" s="8" t="s">
-        <v>573</v>
+        <v>774</v>
       </c>
       <c r="F128" s="8" t="s">
-        <v>574</v>
+        <v>775</v>
       </c>
       <c r="G128" s="8" t="s">
-        <v>560</v>
+        <v>776</v>
       </c>
       <c r="H128" s="9" t="s">
-        <v>561</v>
+        <v>777</v>
       </c>
       <c r="I128" s="10"/>
       <c r="J128" s="9" t="s">
-        <v>575</v>
+        <v>778</v>
       </c>
       <c r="K128" s="10"/>
       <c r="L128" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M128" s="10"/>
       <c r="N128" s="1"/>
     </row>
     <row r="129" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A129" s="1"/>
       <c r="B129" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C129" s="9" t="s">
-        <v>576</v>
+        <v>811</v>
       </c>
       <c r="D129" s="10"/>
       <c r="E129" s="8" t="s">
-        <v>577</v>
+        <v>812</v>
       </c>
       <c r="F129" s="8" t="s">
-        <v>578</v>
+        <v>813</v>
       </c>
       <c r="G129" s="8" t="s">
-        <v>560</v>
+        <v>814</v>
       </c>
       <c r="H129" s="9" t="s">
-        <v>579</v>
+        <v>815</v>
       </c>
       <c r="I129" s="10"/>
       <c r="J129" s="9" t="s">
-        <v>580</v>
+        <v>816</v>
       </c>
       <c r="K129" s="10"/>
       <c r="L129" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M129" s="10"/>
       <c r="N129" s="1"/>
     </row>
     <row r="130" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A130" s="1"/>
       <c r="B130" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="9" t="s">
-        <v>581</v>
+        <v>702</v>
       </c>
       <c r="D130" s="10"/>
       <c r="E130" s="8" t="s">
-        <v>582</v>
+        <v>703</v>
       </c>
       <c r="F130" s="8" t="s">
-        <v>583</v>
+        <v>704</v>
       </c>
       <c r="G130" s="8" t="s">
-        <v>560</v>
+        <v>694</v>
       </c>
       <c r="H130" s="9" t="s">
-        <v>584</v>
+        <v>700</v>
       </c>
       <c r="I130" s="10"/>
       <c r="J130" s="9" t="s">
-        <v>585</v>
+        <v>705</v>
       </c>
       <c r="K130" s="10"/>
       <c r="L130" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M130" s="10"/>
       <c r="N130" s="1"/>
     </row>
     <row r="131" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A131" s="1"/>
       <c r="B131" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C131" s="9" t="s">
-        <v>586</v>
+        <v>706</v>
       </c>
       <c r="D131" s="10"/>
       <c r="E131" s="8" t="s">
-        <v>587</v>
+        <v>707</v>
       </c>
       <c r="F131" s="8" t="s">
-        <v>588</v>
+        <v>708</v>
       </c>
       <c r="G131" s="8" t="s">
-        <v>560</v>
+        <v>694</v>
       </c>
       <c r="H131" s="9" t="s">
-        <v>561</v>
+        <v>709</v>
       </c>
       <c r="I131" s="10"/>
       <c r="J131" s="9" t="s">
-        <v>589</v>
+        <v>710</v>
       </c>
       <c r="K131" s="10"/>
       <c r="L131" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M131" s="10"/>
       <c r="N131" s="1"/>
     </row>
     <row r="132" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A132" s="1"/>
       <c r="B132" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C132" s="9" t="s">
-        <v>590</v>
+        <v>650</v>
       </c>
       <c r="D132" s="10"/>
       <c r="E132" s="8" t="s">
-        <v>591</v>
+        <v>651</v>
       </c>
       <c r="F132" s="8" t="s">
-        <v>592</v>
+        <v>652</v>
       </c>
       <c r="G132" s="8" t="s">
-        <v>560</v>
+        <v>653</v>
       </c>
       <c r="H132" s="9" t="s">
-        <v>584</v>
+        <v>654</v>
       </c>
       <c r="I132" s="10"/>
       <c r="J132" s="9" t="s">
-        <v>593</v>
+        <v>655</v>
       </c>
       <c r="K132" s="10"/>
       <c r="L132" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M132" s="10"/>
       <c r="N132" s="1"/>
     </row>
     <row r="133" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A133" s="1"/>
       <c r="B133" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C133" s="9" t="s">
-        <v>594</v>
+        <v>711</v>
       </c>
       <c r="D133" s="10"/>
       <c r="E133" s="8" t="s">
-        <v>595</v>
+        <v>712</v>
       </c>
       <c r="F133" s="8" t="s">
-        <v>596</v>
+        <v>713</v>
       </c>
       <c r="G133" s="8" t="s">
-        <v>560</v>
+        <v>694</v>
       </c>
       <c r="H133" s="9" t="s">
-        <v>584</v>
+        <v>709</v>
       </c>
       <c r="I133" s="10"/>
       <c r="J133" s="9" t="s">
-        <v>597</v>
+        <v>714</v>
       </c>
       <c r="K133" s="10"/>
       <c r="L133" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M133" s="10"/>
       <c r="N133" s="1"/>
     </row>
     <row r="134" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A134" s="1"/>
       <c r="B134" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="9" t="s">
-        <v>598</v>
+        <v>723</v>
       </c>
       <c r="D134" s="10"/>
       <c r="E134" s="8" t="s">
-        <v>599</v>
+        <v>724</v>
       </c>
       <c r="F134" s="8" t="s">
-        <v>600</v>
+        <v>725</v>
       </c>
       <c r="G134" s="8" t="s">
-        <v>560</v>
+        <v>694</v>
       </c>
       <c r="H134" s="9" t="s">
-        <v>601</v>
+        <v>700</v>
       </c>
       <c r="I134" s="10"/>
       <c r="J134" s="9" t="s">
-        <v>602</v>
+        <v>726</v>
       </c>
       <c r="K134" s="10"/>
       <c r="L134" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M134" s="10"/>
       <c r="N134" s="1"/>
     </row>
     <row r="135" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A135" s="1"/>
       <c r="B135" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C135" s="9" t="s">
-        <v>603</v>
+        <v>691</v>
       </c>
       <c r="D135" s="10"/>
       <c r="E135" s="8" t="s">
-        <v>604</v>
+        <v>692</v>
       </c>
       <c r="F135" s="8" t="s">
-        <v>605</v>
+        <v>693</v>
       </c>
       <c r="G135" s="8" t="s">
-        <v>560</v>
+        <v>694</v>
       </c>
       <c r="H135" s="9" t="s">
-        <v>579</v>
+        <v>695</v>
       </c>
       <c r="I135" s="10"/>
       <c r="J135" s="9" t="s">
-        <v>606</v>
+        <v>696</v>
       </c>
       <c r="K135" s="10"/>
       <c r="L135" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M135" s="10"/>
       <c r="N135" s="1"/>
     </row>
     <row r="136" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A136" s="1"/>
       <c r="B136" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="9" t="s">
-        <v>607</v>
+        <v>779</v>
       </c>
       <c r="D136" s="10"/>
       <c r="E136" s="8" t="s">
-        <v>608</v>
+        <v>780</v>
       </c>
       <c r="F136" s="8" t="s">
-        <v>609</v>
+        <v>781</v>
       </c>
       <c r="G136" s="8" t="s">
-        <v>560</v>
+        <v>782</v>
       </c>
       <c r="H136" s="9" t="s">
-        <v>561</v>
+        <v>783</v>
       </c>
       <c r="I136" s="10"/>
       <c r="J136" s="9" t="s">
-        <v>610</v>
+        <v>784</v>
       </c>
       <c r="K136" s="10"/>
       <c r="L136" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M136" s="10"/>
       <c r="N136" s="1"/>
     </row>
     <row r="137" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A137" s="1"/>
       <c r="B137" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C137" s="9" t="s">
-        <v>611</v>
+        <v>664</v>
       </c>
       <c r="D137" s="10"/>
       <c r="E137" s="8" t="s">
-        <v>612</v>
+        <v>665</v>
       </c>
       <c r="F137" s="8" t="s">
-        <v>613</v>
+        <v>666</v>
       </c>
       <c r="G137" s="8" t="s">
-        <v>560</v>
+        <v>653</v>
       </c>
       <c r="H137" s="9" t="s">
-        <v>584</v>
+        <v>654</v>
       </c>
       <c r="I137" s="10"/>
       <c r="J137" s="9" t="s">
-        <v>614</v>
+        <v>667</v>
       </c>
       <c r="K137" s="10"/>
       <c r="L137" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M137" s="10"/>
       <c r="N137" s="1"/>
     </row>
     <row r="138" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A138" s="1"/>
       <c r="B138" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C138" s="9" t="s">
-        <v>615</v>
+        <v>671</v>
       </c>
       <c r="D138" s="10"/>
       <c r="E138" s="8" t="s">
-        <v>616</v>
+        <v>672</v>
       </c>
       <c r="F138" s="8" t="s">
-        <v>617</v>
+        <v>673</v>
       </c>
       <c r="G138" s="8" t="s">
-        <v>560</v>
+        <v>653</v>
       </c>
       <c r="H138" s="9" t="s">
-        <v>561</v>
+        <v>654</v>
       </c>
       <c r="I138" s="10"/>
       <c r="J138" s="9" t="s">
-        <v>618</v>
+        <v>674</v>
       </c>
       <c r="K138" s="10"/>
       <c r="L138" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M138" s="10"/>
       <c r="N138" s="1"/>
     </row>
     <row r="139" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A139" s="1"/>
       <c r="B139" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C139" s="9" t="s">
-        <v>619</v>
+        <v>697</v>
       </c>
       <c r="D139" s="10"/>
       <c r="E139" s="8" t="s">
-        <v>620</v>
+        <v>698</v>
       </c>
       <c r="F139" s="8" t="s">
-        <v>621</v>
+        <v>699</v>
       </c>
       <c r="G139" s="8" t="s">
-        <v>560</v>
+        <v>694</v>
       </c>
       <c r="H139" s="9" t="s">
-        <v>584</v>
+        <v>700</v>
       </c>
       <c r="I139" s="10"/>
       <c r="J139" s="9" t="s">
-        <v>622</v>
+        <v>701</v>
       </c>
       <c r="K139" s="10"/>
       <c r="L139" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M139" s="10"/>
       <c r="N139" s="1"/>
     </row>
     <row r="140" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A140" s="1"/>
       <c r="B140" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C140" s="9" t="s">
-        <v>623</v>
+        <v>789</v>
       </c>
       <c r="D140" s="10"/>
       <c r="E140" s="8" t="s">
-        <v>624</v>
+        <v>790</v>
       </c>
       <c r="F140" s="8" t="s">
-        <v>625</v>
+        <v>791</v>
       </c>
       <c r="G140" s="8" t="s">
-        <v>560</v>
+        <v>792</v>
       </c>
       <c r="H140" s="9" t="s">
-        <v>584</v>
+        <v>793</v>
       </c>
       <c r="I140" s="10"/>
       <c r="J140" s="9" t="s">
-        <v>626</v>
+        <v>794</v>
       </c>
       <c r="K140" s="10"/>
       <c r="L140" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M140" s="10"/>
       <c r="N140" s="1"/>
     </row>
     <row r="141" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A141" s="1"/>
       <c r="B141" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="9" t="s">
-        <v>627</v>
+        <v>675</v>
       </c>
       <c r="D141" s="10"/>
       <c r="E141" s="8" t="s">
-        <v>628</v>
+        <v>676</v>
       </c>
       <c r="F141" s="8" t="s">
-        <v>629</v>
+        <v>677</v>
       </c>
       <c r="G141" s="8" t="s">
-        <v>560</v>
+        <v>653</v>
       </c>
       <c r="H141" s="9" t="s">
-        <v>561</v>
+        <v>654</v>
       </c>
       <c r="I141" s="10"/>
       <c r="J141" s="9" t="s">
-        <v>630</v>
+        <v>678</v>
       </c>
       <c r="K141" s="10"/>
       <c r="L141" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M141" s="10"/>
       <c r="N141" s="1"/>
     </row>
     <row r="142" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A142" s="1"/>
       <c r="B142" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C142" s="9" t="s">
-        <v>631</v>
+        <v>719</v>
       </c>
       <c r="D142" s="10"/>
       <c r="E142" s="8" t="s">
-        <v>632</v>
+        <v>720</v>
       </c>
       <c r="F142" s="8" t="s">
-        <v>633</v>
+        <v>721</v>
       </c>
       <c r="G142" s="8" t="s">
-        <v>560</v>
+        <v>694</v>
       </c>
       <c r="H142" s="9" t="s">
-        <v>584</v>
+        <v>695</v>
       </c>
       <c r="I142" s="10"/>
       <c r="J142" s="9" t="s">
-        <v>634</v>
+        <v>722</v>
       </c>
       <c r="K142" s="10"/>
       <c r="L142" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M142" s="10"/>
       <c r="N142" s="1"/>
     </row>
     <row r="143" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A143" s="1"/>
       <c r="B143" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C143" s="9" t="s">
-        <v>635</v>
+        <v>656</v>
       </c>
       <c r="D143" s="10"/>
       <c r="E143" s="8" t="s">
-        <v>636</v>
+        <v>657</v>
       </c>
       <c r="F143" s="8" t="s">
-        <v>637</v>
+        <v>658</v>
       </c>
       <c r="G143" s="8" t="s">
-        <v>560</v>
+        <v>653</v>
       </c>
       <c r="H143" s="9" t="s">
-        <v>561</v>
+        <v>654</v>
       </c>
       <c r="I143" s="10"/>
       <c r="J143" s="9" t="s">
-        <v>638</v>
+        <v>659</v>
       </c>
       <c r="K143" s="10"/>
       <c r="L143" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M143" s="10"/>
       <c r="N143" s="1"/>
     </row>
     <row r="144" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A144" s="1"/>
       <c r="B144" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C144" s="9" t="s">
-        <v>639</v>
+        <v>668</v>
       </c>
       <c r="D144" s="10"/>
       <c r="E144" s="8" t="s">
-        <v>640</v>
+        <v>328</v>
       </c>
       <c r="F144" s="8" t="s">
-        <v>641</v>
+        <v>669</v>
       </c>
       <c r="G144" s="8" t="s">
-        <v>560</v>
+        <v>653</v>
       </c>
       <c r="H144" s="9" t="s">
-        <v>561</v>
+        <v>654</v>
       </c>
       <c r="I144" s="10"/>
       <c r="J144" s="9" t="s">
-        <v>642</v>
+        <v>670</v>
       </c>
       <c r="K144" s="10"/>
       <c r="L144" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M144" s="10"/>
       <c r="N144" s="1"/>
     </row>
     <row r="145" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A145" s="1"/>
       <c r="B145" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C145" s="9" t="s">
-        <v>643</v>
+        <v>785</v>
       </c>
       <c r="D145" s="10"/>
       <c r="E145" s="8" t="s">
-        <v>644</v>
+        <v>786</v>
       </c>
       <c r="F145" s="8" t="s">
-        <v>645</v>
+        <v>787</v>
       </c>
       <c r="G145" s="8" t="s">
-        <v>560</v>
+        <v>782</v>
       </c>
       <c r="H145" s="9" t="s">
-        <v>566</v>
+        <v>783</v>
       </c>
       <c r="I145" s="10"/>
       <c r="J145" s="9" t="s">
-        <v>646</v>
+        <v>788</v>
       </c>
       <c r="K145" s="10"/>
       <c r="L145" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M145" s="10"/>
       <c r="N145" s="1"/>
     </row>
     <row r="146" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A146" s="1"/>
       <c r="B146" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C146" s="9" t="s">
-        <v>647</v>
+        <v>660</v>
       </c>
       <c r="D146" s="10"/>
       <c r="E146" s="8" t="s">
-        <v>648</v>
+        <v>661</v>
       </c>
       <c r="F146" s="8" t="s">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="G146" s="8" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="H146" s="9" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="I146" s="10"/>
       <c r="J146" s="9" t="s">
-        <v>652</v>
+        <v>663</v>
       </c>
       <c r="K146" s="10"/>
       <c r="L146" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M146" s="10"/>
       <c r="N146" s="1"/>
     </row>
     <row r="147" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A147" s="1"/>
       <c r="B147" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C147" s="9" t="s">
-        <v>653</v>
+        <v>715</v>
       </c>
       <c r="D147" s="10"/>
       <c r="E147" s="8" t="s">
-        <v>654</v>
+        <v>716</v>
       </c>
       <c r="F147" s="8" t="s">
-        <v>655</v>
+        <v>717</v>
       </c>
       <c r="G147" s="8" t="s">
-        <v>656</v>
+        <v>694</v>
       </c>
       <c r="H147" s="9" t="s">
-        <v>657</v>
+        <v>709</v>
       </c>
       <c r="I147" s="10"/>
       <c r="J147" s="9" t="s">
-        <v>658</v>
+        <v>718</v>
       </c>
       <c r="K147" s="10"/>
       <c r="L147" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M147" s="10"/>
       <c r="N147" s="1"/>
     </row>
     <row r="148" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A148" s="1"/>
       <c r="B148" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C148" s="9" t="s">
-        <v>659</v>
+        <v>795</v>
       </c>
       <c r="D148" s="10"/>
       <c r="E148" s="8" t="s">
-        <v>660</v>
+        <v>796</v>
       </c>
       <c r="F148" s="8" t="s">
-        <v>661</v>
+        <v>797</v>
       </c>
       <c r="G148" s="8" t="s">
-        <v>662</v>
+        <v>798</v>
       </c>
       <c r="H148" s="9" t="s">
-        <v>663</v>
+        <v>799</v>
       </c>
       <c r="I148" s="10"/>
       <c r="J148" s="9" t="s">
-        <v>664</v>
+        <v>800</v>
       </c>
       <c r="K148" s="10"/>
       <c r="L148" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M148" s="10"/>
       <c r="N148" s="1"/>
     </row>
     <row r="149" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A149" s="1"/>
       <c r="B149" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C149" s="9" t="s">
-        <v>665</v>
+        <v>757</v>
       </c>
       <c r="D149" s="10"/>
       <c r="E149" s="8" t="s">
-        <v>666</v>
+        <v>758</v>
       </c>
       <c r="F149" s="8" t="s">
-        <v>667</v>
+        <v>759</v>
       </c>
       <c r="G149" s="8" t="s">
-        <v>662</v>
+        <v>760</v>
       </c>
       <c r="H149" s="9" t="s">
-        <v>663</v>
+        <v>761</v>
       </c>
       <c r="I149" s="10"/>
       <c r="J149" s="9" t="s">
-        <v>668</v>
+        <v>762</v>
       </c>
       <c r="K149" s="10"/>
       <c r="L149" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M149" s="10"/>
       <c r="N149" s="1"/>
     </row>
     <row r="150" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A150" s="1"/>
       <c r="B150" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C150" s="9" t="s">
-        <v>669</v>
+        <v>542</v>
       </c>
       <c r="D150" s="10"/>
       <c r="E150" s="8" t="s">
-        <v>670</v>
+        <v>543</v>
       </c>
       <c r="F150" s="8" t="s">
-        <v>671</v>
+        <v>544</v>
       </c>
       <c r="G150" s="8" t="s">
-        <v>662</v>
+        <v>539</v>
       </c>
       <c r="H150" s="9" t="s">
-        <v>663</v>
+        <v>540</v>
       </c>
       <c r="I150" s="10"/>
       <c r="J150" s="9" t="s">
-        <v>672</v>
+        <v>545</v>
       </c>
       <c r="K150" s="10"/>
       <c r="L150" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M150" s="10"/>
       <c r="N150" s="1"/>
     </row>
     <row r="151" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A151" s="1"/>
       <c r="B151" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C151" s="9" t="s">
-        <v>673</v>
+        <v>536</v>
       </c>
       <c r="D151" s="10"/>
       <c r="E151" s="8" t="s">
-        <v>674</v>
+        <v>537</v>
       </c>
       <c r="F151" s="8" t="s">
-        <v>675</v>
+        <v>538</v>
       </c>
       <c r="G151" s="8" t="s">
-        <v>662</v>
+        <v>539</v>
       </c>
       <c r="H151" s="9" t="s">
-        <v>663</v>
+        <v>540</v>
       </c>
       <c r="I151" s="10"/>
       <c r="J151" s="9" t="s">
-        <v>676</v>
+        <v>541</v>
       </c>
       <c r="K151" s="10"/>
       <c r="L151" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M151" s="10"/>
       <c r="N151" s="1"/>
     </row>
     <row r="152" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A152" s="1"/>
       <c r="B152" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C152" s="9" t="s">
-        <v>677</v>
+        <v>763</v>
       </c>
       <c r="D152" s="10"/>
       <c r="E152" s="8" t="s">
-        <v>333</v>
+        <v>764</v>
       </c>
       <c r="F152" s="8" t="s">
-        <v>678</v>
+        <v>765</v>
       </c>
       <c r="G152" s="8" t="s">
-        <v>662</v>
+        <v>760</v>
       </c>
       <c r="H152" s="9" t="s">
-        <v>663</v>
+        <v>761</v>
       </c>
       <c r="I152" s="10"/>
       <c r="J152" s="9" t="s">
-        <v>679</v>
+        <v>766</v>
       </c>
       <c r="K152" s="10"/>
       <c r="L152" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M152" s="10"/>
       <c r="N152" s="1"/>
     </row>
     <row r="153" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A153" s="1"/>
       <c r="B153" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C153" s="9" t="s">
-        <v>680</v>
+        <v>563</v>
       </c>
       <c r="D153" s="10"/>
       <c r="E153" s="8" t="s">
-        <v>681</v>
+        <v>564</v>
       </c>
       <c r="F153" s="8" t="s">
-        <v>682</v>
+        <v>565</v>
       </c>
       <c r="G153" s="8" t="s">
-        <v>662</v>
+        <v>555</v>
       </c>
       <c r="H153" s="9" t="s">
-        <v>663</v>
+        <v>561</v>
       </c>
       <c r="I153" s="10"/>
       <c r="J153" s="9" t="s">
-        <v>683</v>
+        <v>566</v>
       </c>
       <c r="K153" s="10"/>
       <c r="L153" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M153" s="10"/>
       <c r="N153" s="1"/>
     </row>
     <row r="154" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A154" s="1"/>
       <c r="B154" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C154" s="9" t="s">
-        <v>684</v>
+        <v>567</v>
       </c>
       <c r="D154" s="10"/>
       <c r="E154" s="8" t="s">
-        <v>685</v>
+        <v>568</v>
       </c>
       <c r="F154" s="8" t="s">
-        <v>686</v>
+        <v>569</v>
       </c>
       <c r="G154" s="8" t="s">
-        <v>662</v>
+        <v>555</v>
       </c>
       <c r="H154" s="9" t="s">
-        <v>663</v>
+        <v>556</v>
       </c>
       <c r="I154" s="10"/>
       <c r="J154" s="9" t="s">
-        <v>687</v>
+        <v>570</v>
       </c>
       <c r="K154" s="10"/>
       <c r="L154" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M154" s="10"/>
       <c r="N154" s="1"/>
     </row>
     <row r="155" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A155" s="1"/>
       <c r="B155" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C155" s="9" t="s">
-        <v>688</v>
+        <v>571</v>
       </c>
       <c r="D155" s="10"/>
       <c r="E155" s="8" t="s">
-        <v>689</v>
+        <v>572</v>
       </c>
       <c r="F155" s="8" t="s">
-        <v>690</v>
+        <v>573</v>
       </c>
       <c r="G155" s="8" t="s">
-        <v>691</v>
+        <v>555</v>
       </c>
       <c r="H155" s="9" t="s">
-        <v>692</v>
+        <v>574</v>
       </c>
       <c r="I155" s="10"/>
       <c r="J155" s="9" t="s">
-        <v>693</v>
+        <v>575</v>
       </c>
       <c r="K155" s="10"/>
       <c r="L155" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M155" s="10"/>
       <c r="N155" s="1"/>
     </row>
     <row r="156" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A156" s="1"/>
       <c r="B156" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C156" s="9" t="s">
-        <v>694</v>
+        <v>576</v>
       </c>
       <c r="D156" s="10"/>
       <c r="E156" s="8" t="s">
-        <v>695</v>
+        <v>577</v>
       </c>
       <c r="F156" s="8" t="s">
-        <v>696</v>
+        <v>578</v>
       </c>
       <c r="G156" s="8" t="s">
-        <v>697</v>
+        <v>555</v>
       </c>
       <c r="H156" s="9" t="s">
-        <v>698</v>
+        <v>579</v>
       </c>
       <c r="I156" s="10"/>
       <c r="J156" s="9" t="s">
-        <v>699</v>
+        <v>580</v>
       </c>
       <c r="K156" s="10"/>
       <c r="L156" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M156" s="10"/>
       <c r="N156" s="1"/>
     </row>
     <row r="157" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A157" s="1"/>
       <c r="B157" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C157" s="9" t="s">
-        <v>700</v>
+        <v>745</v>
       </c>
       <c r="D157" s="10"/>
       <c r="E157" s="8" t="s">
-        <v>701</v>
+        <v>746</v>
       </c>
       <c r="F157" s="8" t="s">
-        <v>702</v>
+        <v>747</v>
       </c>
       <c r="G157" s="8" t="s">
-        <v>703</v>
+        <v>742</v>
       </c>
       <c r="H157" s="9" t="s">
-        <v>704</v>
+        <v>743</v>
       </c>
       <c r="I157" s="10"/>
       <c r="J157" s="9" t="s">
-        <v>705</v>
+        <v>748</v>
       </c>
       <c r="K157" s="10"/>
       <c r="L157" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M157" s="10"/>
       <c r="N157" s="1"/>
     </row>
     <row r="158" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A158" s="1"/>
       <c r="B158" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C158" s="9" t="s">
-        <v>706</v>
+        <v>767</v>
       </c>
       <c r="D158" s="10"/>
       <c r="E158" s="8" t="s">
-        <v>707</v>
+        <v>768</v>
       </c>
       <c r="F158" s="8" t="s">
-        <v>708</v>
+        <v>769</v>
       </c>
       <c r="G158" s="8" t="s">
-        <v>703</v>
+        <v>770</v>
       </c>
       <c r="H158" s="9" t="s">
-        <v>709</v>
+        <v>771</v>
       </c>
       <c r="I158" s="10"/>
       <c r="J158" s="9" t="s">
-        <v>710</v>
+        <v>772</v>
       </c>
       <c r="K158" s="10"/>
       <c r="L158" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M158" s="10"/>
       <c r="N158" s="1"/>
     </row>
     <row r="159" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A159" s="1"/>
       <c r="B159" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C159" s="9" t="s">
-        <v>711</v>
+        <v>581</v>
       </c>
       <c r="D159" s="10"/>
       <c r="E159" s="8" t="s">
-        <v>712</v>
+        <v>582</v>
       </c>
       <c r="F159" s="8" t="s">
-        <v>713</v>
+        <v>583</v>
       </c>
       <c r="G159" s="8" t="s">
-        <v>703</v>
+        <v>555</v>
       </c>
       <c r="H159" s="9" t="s">
-        <v>709</v>
+        <v>556</v>
       </c>
       <c r="I159" s="10"/>
       <c r="J159" s="9" t="s">
-        <v>714</v>
+        <v>584</v>
       </c>
       <c r="K159" s="10"/>
       <c r="L159" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M159" s="10"/>
       <c r="N159" s="1"/>
     </row>
     <row r="160" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A160" s="1"/>
       <c r="B160" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C160" s="9" t="s">
-        <v>715</v>
+        <v>739</v>
       </c>
       <c r="D160" s="10"/>
       <c r="E160" s="8" t="s">
-        <v>716</v>
+        <v>740</v>
       </c>
       <c r="F160" s="8" t="s">
-        <v>717</v>
+        <v>741</v>
       </c>
       <c r="G160" s="8" t="s">
-        <v>703</v>
+        <v>742</v>
       </c>
       <c r="H160" s="9" t="s">
-        <v>718</v>
+        <v>743</v>
       </c>
       <c r="I160" s="10"/>
       <c r="J160" s="9" t="s">
-        <v>719</v>
+        <v>744</v>
       </c>
       <c r="K160" s="10"/>
       <c r="L160" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M160" s="10"/>
       <c r="N160" s="1"/>
     </row>
     <row r="161" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A161" s="1"/>
       <c r="B161" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C161" s="9" t="s">
-        <v>720</v>
+        <v>552</v>
       </c>
       <c r="D161" s="10"/>
       <c r="E161" s="8" t="s">
-        <v>721</v>
+        <v>553</v>
       </c>
       <c r="F161" s="8" t="s">
-        <v>722</v>
+        <v>554</v>
       </c>
       <c r="G161" s="8" t="s">
-        <v>703</v>
+        <v>555</v>
       </c>
       <c r="H161" s="9" t="s">
-        <v>718</v>
+        <v>556</v>
       </c>
       <c r="I161" s="10"/>
       <c r="J161" s="9" t="s">
-        <v>723</v>
+        <v>557</v>
       </c>
       <c r="K161" s="10"/>
       <c r="L161" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M161" s="10"/>
       <c r="N161" s="1"/>
     </row>
     <row r="162" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A162" s="1"/>
       <c r="B162" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C162" s="9" t="s">
-        <v>724</v>
+        <v>618</v>
       </c>
       <c r="D162" s="10"/>
       <c r="E162" s="8" t="s">
-        <v>725</v>
+        <v>619</v>
       </c>
       <c r="F162" s="8" t="s">
-        <v>726</v>
+        <v>620</v>
       </c>
       <c r="G162" s="8" t="s">
-        <v>703</v>
+        <v>555</v>
       </c>
       <c r="H162" s="9" t="s">
-        <v>718</v>
+        <v>579</v>
       </c>
       <c r="I162" s="10"/>
       <c r="J162" s="9" t="s">
-        <v>727</v>
+        <v>621</v>
       </c>
       <c r="K162" s="10"/>
       <c r="L162" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M162" s="10"/>
       <c r="N162" s="1"/>
     </row>
     <row r="163" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A163" s="1"/>
       <c r="B163" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C163" s="9" t="s">
-        <v>728</v>
+        <v>753</v>
       </c>
       <c r="D163" s="10"/>
       <c r="E163" s="8" t="s">
-        <v>729</v>
+        <v>754</v>
       </c>
       <c r="F163" s="8" t="s">
-        <v>730</v>
+        <v>755</v>
       </c>
       <c r="G163" s="8" t="s">
-        <v>703</v>
+        <v>742</v>
       </c>
       <c r="H163" s="9" t="s">
-        <v>704</v>
+        <v>743</v>
       </c>
       <c r="I163" s="10"/>
       <c r="J163" s="9" t="s">
-        <v>731</v>
+        <v>756</v>
       </c>
       <c r="K163" s="10"/>
       <c r="L163" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M163" s="10"/>
       <c r="N163" s="1"/>
     </row>
     <row r="164" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A164" s="1"/>
       <c r="B164" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C164" s="9" t="s">
-        <v>732</v>
+        <v>602</v>
       </c>
       <c r="D164" s="10"/>
       <c r="E164" s="8" t="s">
-        <v>733</v>
+        <v>603</v>
       </c>
       <c r="F164" s="8" t="s">
-        <v>734</v>
+        <v>604</v>
       </c>
       <c r="G164" s="8" t="s">
-        <v>703</v>
+        <v>555</v>
       </c>
       <c r="H164" s="9" t="s">
-        <v>709</v>
+        <v>556</v>
       </c>
       <c r="I164" s="10"/>
       <c r="J164" s="9" t="s">
-        <v>735</v>
+        <v>605</v>
       </c>
       <c r="K164" s="10"/>
       <c r="L164" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M164" s="10"/>
       <c r="N164" s="1"/>
     </row>
     <row r="165" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A165" s="1"/>
       <c r="B165" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C165" s="9" t="s">
-        <v>736</v>
+        <v>622</v>
       </c>
       <c r="D165" s="10"/>
       <c r="E165" s="8" t="s">
-        <v>737</v>
+        <v>623</v>
       </c>
       <c r="F165" s="8" t="s">
-        <v>738</v>
+        <v>624</v>
       </c>
       <c r="G165" s="8" t="s">
-        <v>739</v>
+        <v>555</v>
       </c>
       <c r="H165" s="9" t="s">
-        <v>740</v>
+        <v>556</v>
       </c>
       <c r="I165" s="10"/>
       <c r="J165" s="9" t="s">
-        <v>741</v>
+        <v>625</v>
       </c>
       <c r="K165" s="10"/>
       <c r="L165" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M165" s="10"/>
       <c r="N165" s="1"/>
     </row>
     <row r="166" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A166" s="1"/>
       <c r="B166" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="9" t="s">
-        <v>742</v>
+        <v>606</v>
       </c>
       <c r="D166" s="10"/>
       <c r="E166" s="8" t="s">
-        <v>743</v>
+        <v>607</v>
       </c>
       <c r="F166" s="8" t="s">
-        <v>744</v>
+        <v>608</v>
       </c>
       <c r="G166" s="8" t="s">
-        <v>745</v>
+        <v>555</v>
       </c>
       <c r="H166" s="9" t="s">
-        <v>746</v>
+        <v>579</v>
       </c>
       <c r="I166" s="10"/>
       <c r="J166" s="9" t="s">
-        <v>747</v>
+        <v>609</v>
       </c>
       <c r="K166" s="10"/>
       <c r="L166" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M166" s="10"/>
       <c r="N166" s="1"/>
     </row>
     <row r="167" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A167" s="1"/>
       <c r="B167" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C167" s="9" t="s">
-        <v>748</v>
+        <v>610</v>
       </c>
       <c r="D167" s="10"/>
       <c r="E167" s="8" t="s">
-        <v>749</v>
+        <v>611</v>
       </c>
       <c r="F167" s="8" t="s">
-        <v>750</v>
+        <v>612</v>
       </c>
       <c r="G167" s="8" t="s">
-        <v>751</v>
+        <v>555</v>
       </c>
       <c r="H167" s="9" t="s">
-        <v>752</v>
+        <v>556</v>
       </c>
       <c r="I167" s="10"/>
       <c r="J167" s="9" t="s">
-        <v>753</v>
+        <v>613</v>
       </c>
       <c r="K167" s="10"/>
       <c r="L167" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M167" s="10"/>
       <c r="N167" s="1"/>
     </row>
     <row r="168" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A168" s="1"/>
       <c r="B168" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C168" s="9" t="s">
-        <v>754</v>
+        <v>614</v>
       </c>
       <c r="D168" s="10"/>
       <c r="E168" s="8" t="s">
-        <v>755</v>
+        <v>615</v>
       </c>
       <c r="F168" s="8" t="s">
-        <v>756</v>
+        <v>616</v>
       </c>
       <c r="G168" s="8" t="s">
-        <v>751</v>
+        <v>555</v>
       </c>
       <c r="H168" s="9" t="s">
-        <v>752</v>
+        <v>579</v>
       </c>
       <c r="I168" s="10"/>
       <c r="J168" s="9" t="s">
-        <v>757</v>
+        <v>617</v>
       </c>
       <c r="K168" s="10"/>
       <c r="L168" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M168" s="10"/>
       <c r="N168" s="1"/>
     </row>
     <row r="169" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A169" s="1"/>
       <c r="B169" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C169" s="9" t="s">
-        <v>758</v>
+        <v>585</v>
       </c>
       <c r="D169" s="10"/>
       <c r="E169" s="8" t="s">
-        <v>759</v>
+        <v>586</v>
       </c>
       <c r="F169" s="8" t="s">
-        <v>760</v>
+        <v>587</v>
       </c>
       <c r="G169" s="8" t="s">
-        <v>751</v>
+        <v>555</v>
       </c>
       <c r="H169" s="9" t="s">
-        <v>752</v>
+        <v>579</v>
       </c>
       <c r="I169" s="10"/>
       <c r="J169" s="9" t="s">
-        <v>761</v>
+        <v>588</v>
       </c>
       <c r="K169" s="10"/>
       <c r="L169" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M169" s="10"/>
       <c r="N169" s="1"/>
     </row>
     <row r="170" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A170" s="1"/>
       <c r="B170" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C170" s="9" t="s">
-        <v>762</v>
+        <v>589</v>
       </c>
       <c r="D170" s="10"/>
       <c r="E170" s="8" t="s">
-        <v>763</v>
+        <v>590</v>
       </c>
       <c r="F170" s="8" t="s">
-        <v>764</v>
+        <v>591</v>
       </c>
       <c r="G170" s="8" t="s">
-        <v>751</v>
+        <v>555</v>
       </c>
       <c r="H170" s="9" t="s">
-        <v>752</v>
+        <v>579</v>
       </c>
       <c r="I170" s="10"/>
       <c r="J170" s="9" t="s">
-        <v>765</v>
+        <v>592</v>
       </c>
       <c r="K170" s="10"/>
       <c r="L170" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M170" s="10"/>
       <c r="N170" s="1"/>
     </row>
     <row r="171" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A171" s="1"/>
       <c r="B171" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C171" s="9" t="s">
-        <v>766</v>
+        <v>749</v>
       </c>
       <c r="D171" s="10"/>
       <c r="E171" s="8" t="s">
-        <v>767</v>
+        <v>750</v>
       </c>
       <c r="F171" s="8" t="s">
-        <v>768</v>
+        <v>751</v>
       </c>
       <c r="G171" s="8" t="s">
-        <v>769</v>
+        <v>742</v>
       </c>
       <c r="H171" s="9" t="s">
-        <v>770</v>
+        <v>743</v>
       </c>
       <c r="I171" s="10"/>
       <c r="J171" s="9" t="s">
-        <v>771</v>
+        <v>752</v>
       </c>
       <c r="K171" s="10"/>
       <c r="L171" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M171" s="10"/>
       <c r="N171" s="1"/>
     </row>
     <row r="172" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A172" s="1"/>
       <c r="B172" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C172" s="9" t="s">
-        <v>772</v>
+        <v>593</v>
       </c>
       <c r="D172" s="10"/>
       <c r="E172" s="8" t="s">
-        <v>773</v>
+        <v>594</v>
       </c>
       <c r="F172" s="8" t="s">
-        <v>774</v>
+        <v>595</v>
       </c>
       <c r="G172" s="8" t="s">
-        <v>769</v>
+        <v>555</v>
       </c>
       <c r="H172" s="9" t="s">
-        <v>770</v>
+        <v>596</v>
       </c>
       <c r="I172" s="10"/>
       <c r="J172" s="9" t="s">
-        <v>775</v>
+        <v>597</v>
       </c>
       <c r="K172" s="10"/>
       <c r="L172" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M172" s="10"/>
       <c r="N172" s="1"/>
     </row>
     <row r="173" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A173" s="1"/>
       <c r="B173" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C173" s="9" t="s">
-        <v>776</v>
+        <v>626</v>
       </c>
       <c r="D173" s="10"/>
       <c r="E173" s="8" t="s">
-        <v>777</v>
+        <v>627</v>
       </c>
       <c r="F173" s="8" t="s">
-        <v>778</v>
+        <v>628</v>
       </c>
       <c r="G173" s="8" t="s">
-        <v>779</v>
+        <v>555</v>
       </c>
       <c r="H173" s="9" t="s">
-        <v>780</v>
+        <v>579</v>
       </c>
       <c r="I173" s="10"/>
       <c r="J173" s="9" t="s">
-        <v>781</v>
+        <v>629</v>
       </c>
       <c r="K173" s="10"/>
       <c r="L173" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M173" s="10"/>
       <c r="N173" s="1"/>
     </row>
-    <row r="174" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A174" s="1"/>
       <c r="B174" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C174" s="9" t="s">
-        <v>782</v>
+        <v>630</v>
       </c>
       <c r="D174" s="10"/>
       <c r="E174" s="8" t="s">
-        <v>783</v>
+        <v>631</v>
       </c>
       <c r="F174" s="8" t="s">
-        <v>784</v>
+        <v>632</v>
       </c>
       <c r="G174" s="8" t="s">
-        <v>785</v>
+        <v>555</v>
       </c>
       <c r="H174" s="9" t="s">
-        <v>786</v>
+        <v>556</v>
       </c>
       <c r="I174" s="10"/>
       <c r="J174" s="9" t="s">
-        <v>787</v>
+        <v>633</v>
       </c>
       <c r="K174" s="10"/>
       <c r="L174" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M174" s="10"/>
       <c r="N174" s="1"/>
     </row>
     <row r="175" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A175" s="1"/>
       <c r="B175" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C175" s="9" t="s">
-        <v>788</v>
+        <v>638</v>
       </c>
       <c r="D175" s="10"/>
       <c r="E175" s="8" t="s">
-        <v>789</v>
+        <v>639</v>
       </c>
       <c r="F175" s="8" t="s">
-        <v>790</v>
+        <v>640</v>
       </c>
       <c r="G175" s="8" t="s">
-        <v>791</v>
+        <v>641</v>
       </c>
       <c r="H175" s="9" t="s">
-        <v>792</v>
+        <v>642</v>
       </c>
       <c r="I175" s="10"/>
       <c r="J175" s="9" t="s">
-        <v>793</v>
+        <v>643</v>
       </c>
       <c r="K175" s="10"/>
       <c r="L175" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M175" s="10"/>
       <c r="N175" s="1"/>
     </row>
     <row r="176" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A176" s="1"/>
       <c r="B176" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C176" s="9" t="s">
-        <v>794</v>
+        <v>634</v>
       </c>
       <c r="D176" s="10"/>
       <c r="E176" s="8" t="s">
-        <v>795</v>
+        <v>635</v>
       </c>
       <c r="F176" s="8" t="s">
-        <v>796</v>
+        <v>636</v>
       </c>
       <c r="G176" s="8" t="s">
-        <v>791</v>
+        <v>555</v>
       </c>
       <c r="H176" s="9" t="s">
-        <v>792</v>
+        <v>556</v>
       </c>
       <c r="I176" s="10"/>
       <c r="J176" s="9" t="s">
-        <v>797</v>
+        <v>637</v>
       </c>
       <c r="K176" s="10"/>
       <c r="L176" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M176" s="10"/>
       <c r="N176" s="1"/>
     </row>
     <row r="177" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A177" s="1"/>
       <c r="B177" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C177" s="9" t="s">
-        <v>798</v>
+        <v>558</v>
       </c>
       <c r="D177" s="10"/>
       <c r="E177" s="8" t="s">
-        <v>799</v>
+        <v>559</v>
       </c>
       <c r="F177" s="8" t="s">
-        <v>800</v>
+        <v>560</v>
       </c>
       <c r="G177" s="8" t="s">
-        <v>801</v>
+        <v>555</v>
       </c>
       <c r="H177" s="9" t="s">
-        <v>802</v>
+        <v>561</v>
       </c>
       <c r="I177" s="10"/>
       <c r="J177" s="9" t="s">
-        <v>803</v>
+        <v>562</v>
       </c>
       <c r="K177" s="10"/>
       <c r="L177" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M177" s="10"/>
       <c r="N177" s="1"/>
     </row>
     <row r="178" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A178" s="1"/>
       <c r="B178" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C178" s="9" t="s">
-        <v>804</v>
+        <v>598</v>
       </c>
       <c r="D178" s="10"/>
       <c r="E178" s="8" t="s">
-        <v>805</v>
+        <v>599</v>
       </c>
       <c r="F178" s="8" t="s">
-        <v>806</v>
+        <v>600</v>
       </c>
       <c r="G178" s="8" t="s">
-        <v>807</v>
+        <v>555</v>
       </c>
       <c r="H178" s="9" t="s">
-        <v>808</v>
+        <v>574</v>
       </c>
       <c r="I178" s="10"/>
       <c r="J178" s="9" t="s">
-        <v>809</v>
+        <v>601</v>
       </c>
       <c r="K178" s="10"/>
       <c r="L178" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M178" s="10"/>
       <c r="N178" s="1"/>
     </row>
     <row r="179" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A179" s="1"/>
       <c r="B179" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C179" s="9" t="s">
-        <v>810</v>
+        <v>644</v>
       </c>
       <c r="D179" s="10"/>
       <c r="E179" s="8" t="s">
-        <v>811</v>
+        <v>645</v>
       </c>
       <c r="F179" s="8" t="s">
-        <v>812</v>
+        <v>646</v>
       </c>
       <c r="G179" s="8" t="s">
-        <v>813</v>
+        <v>647</v>
       </c>
       <c r="H179" s="9" t="s">
-        <v>814</v>
+        <v>648</v>
       </c>
       <c r="I179" s="10"/>
       <c r="J179" s="9" t="s">
-        <v>815</v>
+        <v>649</v>
       </c>
       <c r="K179" s="10"/>
       <c r="L179" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M179" s="10"/>
       <c r="N179" s="1"/>
     </row>
     <row r="180" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A180" s="1"/>
       <c r="B180" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C180" s="9" t="s">
-        <v>816</v>
+        <v>727</v>
       </c>
       <c r="D180" s="10"/>
       <c r="E180" s="8" t="s">
-        <v>817</v>
+        <v>728</v>
       </c>
       <c r="F180" s="8" t="s">
-        <v>818</v>
+        <v>729</v>
       </c>
       <c r="G180" s="8" t="s">
-        <v>813</v>
+        <v>730</v>
       </c>
       <c r="H180" s="9" t="s">
-        <v>814</v>
+        <v>731</v>
       </c>
       <c r="I180" s="10"/>
       <c r="J180" s="9" t="s">
-        <v>819</v>
+        <v>732</v>
       </c>
       <c r="K180" s="10"/>
       <c r="L180" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M180" s="10"/>
       <c r="N180" s="1"/>
     </row>
     <row r="181" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A181" s="1"/>
       <c r="B181" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C181" s="9" t="s">
-        <v>820</v>
+        <v>2594</v>
       </c>
       <c r="D181" s="10"/>
       <c r="E181" s="8" t="s">
-        <v>821</v>
+        <v>2595</v>
       </c>
       <c r="F181" s="8" t="s">
-        <v>822</v>
+        <v>2596</v>
       </c>
       <c r="G181" s="8" t="s">
-        <v>823</v>
+        <v>555</v>
       </c>
       <c r="H181" s="9" t="s">
-        <v>824</v>
+        <v>556</v>
       </c>
       <c r="I181" s="10"/>
       <c r="J181" s="9" t="s">
-        <v>825</v>
+        <v>2597</v>
       </c>
       <c r="K181" s="10"/>
       <c r="L181" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M181" s="10"/>
       <c r="N181" s="1"/>
     </row>
     <row r="182" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A182" s="1"/>
       <c r="B182" s="5" t="s">
-        <v>826</v>
+        <v>817</v>
       </c>
       <c r="C182" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="D182" s="10"/>
+      <c r="D182" s="12"/>
       <c r="E182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="G182" s="6" t="s">
         <v>9</v>
       </c>
       <c r="H182" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="I182" s="10"/>
+      <c r="I182" s="12"/>
       <c r="J182" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="K182" s="10"/>
+      <c r="K182" s="12"/>
       <c r="L182" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="M182" s="10"/>
+      <c r="M182" s="12"/>
       <c r="N182" s="1"/>
     </row>
     <row r="183" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A183" s="1"/>
       <c r="B183" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C183" s="9" t="s">
-        <v>827</v>
+        <v>866</v>
       </c>
       <c r="D183" s="10"/>
       <c r="E183" s="8" t="s">
-        <v>828</v>
+        <v>867</v>
       </c>
       <c r="F183" s="8" t="s">
-        <v>829</v>
+        <v>868</v>
       </c>
       <c r="G183" s="8" t="s">
-        <v>830</v>
+        <v>869</v>
       </c>
       <c r="H183" s="9" t="s">
-        <v>831</v>
+        <v>870</v>
       </c>
       <c r="I183" s="10"/>
       <c r="J183" s="9" t="s">
-        <v>832</v>
+        <v>871</v>
       </c>
       <c r="K183" s="10"/>
       <c r="L183" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M183" s="10"/>
       <c r="N183" s="1"/>
     </row>
     <row r="184" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A184" s="1"/>
       <c r="B184" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C184" s="9" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="D184" s="10"/>
       <c r="E184" s="8" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="F184" s="8" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="G184" s="8" t="s">
-        <v>836</v>
+        <v>843</v>
       </c>
       <c r="H184" s="9" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="I184" s="10"/>
       <c r="J184" s="9" t="s">
-        <v>838</v>
+        <v>845</v>
       </c>
       <c r="K184" s="10"/>
       <c r="L184" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M184" s="10"/>
       <c r="N184" s="1"/>
     </row>
     <row r="185" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A185" s="1"/>
       <c r="B185" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C185" s="9" t="s">
-        <v>839</v>
+        <v>902</v>
       </c>
       <c r="D185" s="10"/>
       <c r="E185" s="8" t="s">
-        <v>840</v>
+        <v>903</v>
       </c>
       <c r="F185" s="8" t="s">
-        <v>841</v>
+        <v>904</v>
       </c>
       <c r="G185" s="8" t="s">
-        <v>842</v>
+        <v>899</v>
       </c>
       <c r="H185" s="9" t="s">
-        <v>843</v>
+        <v>900</v>
       </c>
       <c r="I185" s="10"/>
       <c r="J185" s="9" t="s">
-        <v>844</v>
+        <v>905</v>
       </c>
       <c r="K185" s="10"/>
       <c r="L185" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M185" s="10"/>
       <c r="N185" s="1"/>
     </row>
     <row r="186" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A186" s="1"/>
       <c r="B186" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C186" s="9" t="s">
-        <v>845</v>
+        <v>896</v>
       </c>
       <c r="D186" s="10"/>
       <c r="E186" s="8" t="s">
-        <v>846</v>
+        <v>897</v>
       </c>
       <c r="F186" s="8" t="s">
-        <v>847</v>
+        <v>898</v>
       </c>
       <c r="G186" s="8" t="s">
-        <v>842</v>
+        <v>899</v>
       </c>
       <c r="H186" s="9" t="s">
-        <v>843</v>
+        <v>900</v>
       </c>
       <c r="I186" s="10"/>
       <c r="J186" s="9" t="s">
-        <v>848</v>
+        <v>901</v>
       </c>
       <c r="K186" s="10"/>
       <c r="L186" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M186" s="10"/>
       <c r="N186" s="1"/>
     </row>
     <row r="187" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A187" s="1"/>
       <c r="B187" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C187" s="9" t="s">
-        <v>849</v>
+        <v>906</v>
       </c>
       <c r="D187" s="10"/>
       <c r="E187" s="8" t="s">
-        <v>850</v>
+        <v>907</v>
       </c>
       <c r="F187" s="8" t="s">
-        <v>851</v>
+        <v>908</v>
       </c>
       <c r="G187" s="8" t="s">
-        <v>852</v>
+        <v>899</v>
       </c>
       <c r="H187" s="9" t="s">
-        <v>853</v>
+        <v>900</v>
       </c>
       <c r="I187" s="10"/>
       <c r="J187" s="9" t="s">
-        <v>854</v>
+        <v>909</v>
       </c>
       <c r="K187" s="10"/>
       <c r="L187" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M187" s="10"/>
       <c r="N187" s="1"/>
     </row>
     <row r="188" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A188" s="1"/>
       <c r="B188" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C188" s="9" t="s">
-        <v>855</v>
+        <v>884</v>
       </c>
       <c r="D188" s="10"/>
       <c r="E188" s="8" t="s">
-        <v>856</v>
+        <v>885</v>
       </c>
       <c r="F188" s="8" t="s">
-        <v>857</v>
+        <v>886</v>
       </c>
       <c r="G188" s="8" t="s">
-        <v>858</v>
+        <v>887</v>
       </c>
       <c r="H188" s="9" t="s">
-        <v>859</v>
+        <v>888</v>
       </c>
       <c r="I188" s="10"/>
       <c r="J188" s="9" t="s">
-        <v>860</v>
+        <v>889</v>
       </c>
       <c r="K188" s="10"/>
       <c r="L188" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M188" s="10"/>
       <c r="N188" s="1"/>
     </row>
     <row r="189" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A189" s="1"/>
       <c r="B189" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C189" s="9" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="D189" s="10"/>
       <c r="E189" s="8" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
       <c r="F189" s="8" t="s">
-        <v>863</v>
+        <v>880</v>
       </c>
       <c r="G189" s="8" t="s">
-        <v>864</v>
+        <v>881</v>
       </c>
       <c r="H189" s="9" t="s">
-        <v>865</v>
+        <v>882</v>
       </c>
       <c r="I189" s="10"/>
       <c r="J189" s="9" t="s">
-        <v>866</v>
+        <v>883</v>
       </c>
       <c r="K189" s="10"/>
       <c r="L189" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M189" s="10"/>
       <c r="N189" s="1"/>
     </row>
     <row r="190" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A190" s="1"/>
       <c r="B190" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C190" s="9" t="s">
-        <v>867</v>
+        <v>934</v>
       </c>
       <c r="D190" s="10"/>
       <c r="E190" s="8" t="s">
-        <v>868</v>
+        <v>935</v>
       </c>
       <c r="F190" s="8" t="s">
-        <v>869</v>
+        <v>936</v>
       </c>
       <c r="G190" s="8" t="s">
-        <v>864</v>
+        <v>937</v>
       </c>
       <c r="H190" s="9" t="s">
-        <v>865</v>
+        <v>938</v>
       </c>
       <c r="I190" s="10"/>
       <c r="J190" s="9" t="s">
-        <v>870</v>
+        <v>939</v>
       </c>
       <c r="K190" s="10"/>
       <c r="L190" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M190" s="10"/>
       <c r="N190" s="1"/>
     </row>
     <row r="191" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A191" s="1"/>
       <c r="B191" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C191" s="9" t="s">
-        <v>871</v>
+        <v>824</v>
       </c>
       <c r="D191" s="10"/>
       <c r="E191" s="8" t="s">
-        <v>872</v>
+        <v>825</v>
       </c>
       <c r="F191" s="8" t="s">
-        <v>873</v>
+        <v>826</v>
       </c>
       <c r="G191" s="8" t="s">
-        <v>864</v>
+        <v>827</v>
       </c>
       <c r="H191" s="9" t="s">
-        <v>865</v>
+        <v>828</v>
       </c>
       <c r="I191" s="10"/>
       <c r="J191" s="9" t="s">
-        <v>874</v>
+        <v>829</v>
       </c>
       <c r="K191" s="10"/>
       <c r="L191" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M191" s="10"/>
       <c r="N191" s="1"/>
     </row>
     <row r="192" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A192" s="1"/>
       <c r="B192" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C192" s="9" t="s">
-        <v>875</v>
+        <v>916</v>
       </c>
       <c r="D192" s="10"/>
       <c r="E192" s="8" t="s">
-        <v>876</v>
+        <v>917</v>
       </c>
       <c r="F192" s="8" t="s">
-        <v>877</v>
+        <v>918</v>
       </c>
       <c r="G192" s="8" t="s">
-        <v>878</v>
+        <v>913</v>
       </c>
       <c r="H192" s="9" t="s">
-        <v>879</v>
+        <v>914</v>
       </c>
       <c r="I192" s="10"/>
       <c r="J192" s="9" t="s">
-        <v>880</v>
+        <v>919</v>
       </c>
       <c r="K192" s="10"/>
       <c r="L192" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M192" s="10"/>
       <c r="N192" s="1"/>
     </row>
     <row r="193" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A193" s="1"/>
       <c r="B193" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C193" s="9" t="s">
-        <v>881</v>
+        <v>910</v>
       </c>
       <c r="D193" s="10"/>
       <c r="E193" s="8" t="s">
-        <v>882</v>
+        <v>911</v>
       </c>
       <c r="F193" s="8" t="s">
-        <v>883</v>
+        <v>912</v>
       </c>
       <c r="G193" s="8" t="s">
-        <v>884</v>
+        <v>913</v>
       </c>
       <c r="H193" s="9" t="s">
-        <v>885</v>
+        <v>914</v>
       </c>
       <c r="I193" s="10"/>
       <c r="J193" s="9" t="s">
-        <v>886</v>
+        <v>915</v>
       </c>
       <c r="K193" s="10"/>
       <c r="L193" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M193" s="10"/>
       <c r="N193" s="1"/>
     </row>
     <row r="194" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A194" s="1"/>
       <c r="B194" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C194" s="9" t="s">
-        <v>887</v>
+        <v>926</v>
       </c>
       <c r="D194" s="10"/>
       <c r="E194" s="8" t="s">
-        <v>888</v>
+        <v>927</v>
       </c>
       <c r="F194" s="8" t="s">
-        <v>889</v>
+        <v>928</v>
       </c>
       <c r="G194" s="8" t="s">
-        <v>890</v>
+        <v>923</v>
       </c>
       <c r="H194" s="9" t="s">
-        <v>891</v>
+        <v>924</v>
       </c>
       <c r="I194" s="10"/>
       <c r="J194" s="9" t="s">
-        <v>892</v>
+        <v>929</v>
       </c>
       <c r="K194" s="10"/>
       <c r="L194" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M194" s="10"/>
       <c r="N194" s="1"/>
     </row>
     <row r="195" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A195" s="1"/>
       <c r="B195" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C195" s="9" t="s">
-        <v>893</v>
+        <v>836</v>
       </c>
       <c r="D195" s="10"/>
       <c r="E195" s="8" t="s">
-        <v>894</v>
+        <v>837</v>
       </c>
       <c r="F195" s="8" t="s">
-        <v>895</v>
+        <v>838</v>
       </c>
       <c r="G195" s="8" t="s">
-        <v>896</v>
+        <v>833</v>
       </c>
       <c r="H195" s="9" t="s">
-        <v>897</v>
+        <v>834</v>
       </c>
       <c r="I195" s="10"/>
       <c r="J195" s="9" t="s">
-        <v>898</v>
+        <v>839</v>
       </c>
       <c r="K195" s="10"/>
       <c r="L195" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M195" s="10"/>
       <c r="N195" s="1"/>
     </row>
     <row r="196" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A196" s="1"/>
       <c r="B196" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C196" s="9" t="s">
-        <v>899</v>
+        <v>920</v>
       </c>
       <c r="D196" s="10"/>
       <c r="E196" s="8" t="s">
-        <v>900</v>
+        <v>921</v>
       </c>
       <c r="F196" s="8" t="s">
-        <v>901</v>
+        <v>922</v>
       </c>
       <c r="G196" s="8" t="s">
-        <v>902</v>
+        <v>923</v>
       </c>
       <c r="H196" s="9" t="s">
-        <v>903</v>
+        <v>924</v>
       </c>
       <c r="I196" s="10"/>
       <c r="J196" s="9" t="s">
-        <v>904</v>
+        <v>925</v>
       </c>
       <c r="K196" s="10"/>
       <c r="L196" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M196" s="10"/>
       <c r="N196" s="1"/>
     </row>
     <row r="197" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A197" s="1"/>
       <c r="B197" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C197" s="9" t="s">
-        <v>905</v>
+        <v>830</v>
       </c>
       <c r="D197" s="10"/>
       <c r="E197" s="8" t="s">
-        <v>906</v>
+        <v>831</v>
       </c>
       <c r="F197" s="8" t="s">
-        <v>907</v>
+        <v>832</v>
       </c>
       <c r="G197" s="8" t="s">
-        <v>908</v>
+        <v>833</v>
       </c>
       <c r="H197" s="9" t="s">
-        <v>909</v>
+        <v>834</v>
       </c>
       <c r="I197" s="10"/>
       <c r="J197" s="9" t="s">
-        <v>910</v>
+        <v>835</v>
       </c>
       <c r="K197" s="10"/>
       <c r="L197" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M197" s="10"/>
       <c r="N197" s="1"/>
     </row>
     <row r="198" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A198" s="1"/>
       <c r="B198" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C198" s="9" t="s">
-        <v>911</v>
+        <v>930</v>
       </c>
       <c r="D198" s="10"/>
       <c r="E198" s="8" t="s">
-        <v>912</v>
+        <v>931</v>
       </c>
       <c r="F198" s="8" t="s">
-        <v>913</v>
+        <v>932</v>
       </c>
       <c r="G198" s="8" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="H198" s="9" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
       <c r="I198" s="10"/>
       <c r="J198" s="9" t="s">
-        <v>916</v>
+        <v>933</v>
       </c>
       <c r="K198" s="10"/>
       <c r="L198" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M198" s="10"/>
       <c r="N198" s="1"/>
     </row>
     <row r="199" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A199" s="1"/>
       <c r="B199" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C199" s="9" t="s">
-        <v>917</v>
+        <v>890</v>
       </c>
       <c r="D199" s="10"/>
       <c r="E199" s="8" t="s">
-        <v>918</v>
+        <v>891</v>
       </c>
       <c r="F199" s="8" t="s">
-        <v>919</v>
+        <v>892</v>
       </c>
       <c r="G199" s="8" t="s">
-        <v>914</v>
+        <v>893</v>
       </c>
       <c r="H199" s="9" t="s">
-        <v>915</v>
+        <v>894</v>
       </c>
       <c r="I199" s="10"/>
       <c r="J199" s="9" t="s">
-        <v>920</v>
+        <v>895</v>
       </c>
       <c r="K199" s="10"/>
       <c r="L199" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M199" s="10"/>
       <c r="N199" s="1"/>
     </row>
     <row r="200" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A200" s="1"/>
       <c r="B200" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C200" s="9" t="s">
-        <v>921</v>
+        <v>818</v>
       </c>
       <c r="D200" s="10"/>
       <c r="E200" s="8" t="s">
-        <v>922</v>
+        <v>819</v>
       </c>
       <c r="F200" s="8" t="s">
-        <v>923</v>
+        <v>820</v>
       </c>
       <c r="G200" s="8" t="s">
-        <v>914</v>
+        <v>821</v>
       </c>
       <c r="H200" s="9" t="s">
-        <v>915</v>
+        <v>822</v>
       </c>
       <c r="I200" s="10"/>
       <c r="J200" s="9" t="s">
-        <v>924</v>
+        <v>823</v>
       </c>
       <c r="K200" s="10"/>
       <c r="L200" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M200" s="10"/>
       <c r="N200" s="1"/>
     </row>
     <row r="201" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A201" s="1"/>
       <c r="B201" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C201" s="9" t="s">
-        <v>925</v>
+        <v>858</v>
       </c>
       <c r="D201" s="10"/>
       <c r="E201" s="8" t="s">
-        <v>926</v>
+        <v>859</v>
       </c>
       <c r="F201" s="8" t="s">
-        <v>927</v>
+        <v>860</v>
       </c>
       <c r="G201" s="8" t="s">
-        <v>928</v>
+        <v>855</v>
       </c>
       <c r="H201" s="9" t="s">
-        <v>929</v>
+        <v>856</v>
       </c>
       <c r="I201" s="10"/>
       <c r="J201" s="9" t="s">
-        <v>930</v>
+        <v>861</v>
       </c>
       <c r="K201" s="10"/>
       <c r="L201" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M201" s="10"/>
       <c r="N201" s="1"/>
     </row>
     <row r="202" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A202" s="1"/>
       <c r="B202" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C202" s="9" t="s">
-        <v>931</v>
+        <v>852</v>
       </c>
       <c r="D202" s="10"/>
       <c r="E202" s="8" t="s">
-        <v>932</v>
+        <v>853</v>
       </c>
       <c r="F202" s="8" t="s">
-        <v>933</v>
+        <v>854</v>
       </c>
       <c r="G202" s="8" t="s">
-        <v>928</v>
+        <v>855</v>
       </c>
       <c r="H202" s="9" t="s">
-        <v>929</v>
+        <v>856</v>
       </c>
       <c r="I202" s="10"/>
       <c r="J202" s="9" t="s">
-        <v>934</v>
+        <v>857</v>
       </c>
       <c r="K202" s="10"/>
       <c r="L202" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M202" s="10"/>
       <c r="N202" s="1"/>
     </row>
     <row r="203" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A203" s="1"/>
       <c r="B203" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C203" s="9" t="s">
-        <v>935</v>
+        <v>862</v>
       </c>
       <c r="D203" s="10"/>
       <c r="E203" s="8" t="s">
-        <v>936</v>
+        <v>863</v>
       </c>
       <c r="F203" s="8" t="s">
-        <v>937</v>
+        <v>864</v>
       </c>
       <c r="G203" s="8" t="s">
-        <v>938</v>
+        <v>855</v>
       </c>
       <c r="H203" s="9" t="s">
-        <v>939</v>
+        <v>856</v>
       </c>
       <c r="I203" s="10"/>
       <c r="J203" s="9" t="s">
-        <v>940</v>
+        <v>865</v>
       </c>
       <c r="K203" s="10"/>
       <c r="L203" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M203" s="10"/>
       <c r="N203" s="1"/>
     </row>
     <row r="204" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A204" s="1"/>
       <c r="B204" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C204" s="9" t="s">
-        <v>941</v>
+        <v>846</v>
       </c>
       <c r="D204" s="10"/>
       <c r="E204" s="8" t="s">
-        <v>942</v>
+        <v>847</v>
       </c>
       <c r="F204" s="8" t="s">
-        <v>943</v>
+        <v>848</v>
       </c>
       <c r="G204" s="8" t="s">
-        <v>938</v>
+        <v>849</v>
       </c>
       <c r="H204" s="9" t="s">
-        <v>939</v>
+        <v>850</v>
       </c>
       <c r="I204" s="10"/>
       <c r="J204" s="9" t="s">
-        <v>944</v>
+        <v>851</v>
       </c>
       <c r="K204" s="10"/>
       <c r="L204" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M204" s="10"/>
       <c r="N204" s="1"/>
     </row>
     <row r="205" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A205" s="1"/>
       <c r="B205" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C205" s="9" t="s">
-        <v>945</v>
+        <v>872</v>
       </c>
       <c r="D205" s="10"/>
       <c r="E205" s="8" t="s">
-        <v>946</v>
+        <v>873</v>
       </c>
       <c r="F205" s="8" t="s">
-        <v>947</v>
+        <v>874</v>
       </c>
       <c r="G205" s="8" t="s">
-        <v>938</v>
+        <v>875</v>
       </c>
       <c r="H205" s="9" t="s">
-        <v>939</v>
+        <v>876</v>
       </c>
       <c r="I205" s="10"/>
       <c r="J205" s="9" t="s">
-        <v>948</v>
+        <v>877</v>
       </c>
       <c r="K205" s="10"/>
       <c r="L205" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M205" s="10"/>
       <c r="N205" s="1"/>
     </row>
-    <row r="206" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A206" s="1"/>
-      <c r="B206" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M206" s="10"/>
+      <c r="B206" s="5" t="s">
+        <v>940</v>
+      </c>
+      <c r="C206" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D206" s="12"/>
+      <c r="E206" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G206" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H206" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I206" s="12"/>
+      <c r="J206" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K206" s="12"/>
+      <c r="L206" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M206" s="12"/>
       <c r="N206" s="1"/>
     </row>
-    <row r="207" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A207" s="1"/>
-      <c r="B207" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B207" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" s="9" t="s">
+        <v>976</v>
       </c>
       <c r="D207" s="10"/>
-      <c r="E207" s="6" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E207" s="8" t="s">
+        <v>977</v>
+      </c>
+      <c r="F207" s="8" t="s">
+        <v>978</v>
+      </c>
+      <c r="G207" s="8" t="s">
+        <v>979</v>
+      </c>
+      <c r="H207" s="9" t="s">
+        <v>980</v>
       </c>
       <c r="I207" s="10"/>
-      <c r="J207" s="11" t="s">
-        <v>9</v>
+      <c r="J207" s="9" t="s">
+        <v>981</v>
       </c>
       <c r="K207" s="10"/>
-      <c r="L207" s="11" t="s">
-        <v>9</v>
+      <c r="L207" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="M207" s="10"/>
       <c r="N207" s="1"/>
     </row>
     <row r="208" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A208" s="1"/>
       <c r="B208" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C208" s="9" t="s">
-        <v>956</v>
+        <v>982</v>
       </c>
       <c r="D208" s="10"/>
       <c r="E208" s="8" t="s">
-        <v>957</v>
+        <v>983</v>
       </c>
       <c r="F208" s="8" t="s">
-        <v>958</v>
+        <v>984</v>
       </c>
       <c r="G208" s="8" t="s">
-        <v>959</v>
+        <v>979</v>
       </c>
       <c r="H208" s="9" t="s">
-        <v>960</v>
+        <v>980</v>
       </c>
       <c r="I208" s="10"/>
       <c r="J208" s="9" t="s">
-        <v>961</v>
+        <v>985</v>
       </c>
       <c r="K208" s="10"/>
       <c r="L208" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M208" s="10"/>
       <c r="N208" s="1"/>
     </row>
     <row r="209" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A209" s="1"/>
       <c r="B209" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C209" s="9" t="s">
-        <v>962</v>
+        <v>990</v>
       </c>
       <c r="D209" s="10"/>
       <c r="E209" s="8" t="s">
-        <v>963</v>
+        <v>991</v>
       </c>
       <c r="F209" s="8" t="s">
-        <v>964</v>
+        <v>992</v>
       </c>
       <c r="G209" s="8" t="s">
-        <v>959</v>
+        <v>979</v>
       </c>
       <c r="H209" s="9" t="s">
-        <v>960</v>
+        <v>980</v>
       </c>
       <c r="I209" s="10"/>
       <c r="J209" s="9" t="s">
-        <v>965</v>
+        <v>993</v>
       </c>
       <c r="K209" s="10"/>
       <c r="L209" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M209" s="10"/>
       <c r="N209" s="1"/>
     </row>
     <row r="210" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A210" s="1"/>
       <c r="B210" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C210" s="9" t="s">
-        <v>966</v>
+        <v>1038</v>
       </c>
       <c r="D210" s="10"/>
       <c r="E210" s="8" t="s">
-        <v>967</v>
+        <v>1039</v>
       </c>
       <c r="F210" s="8" t="s">
-        <v>968</v>
+        <v>1040</v>
       </c>
       <c r="G210" s="8" t="s">
-        <v>959</v>
+        <v>1041</v>
       </c>
       <c r="H210" s="9" t="s">
-        <v>969</v>
+        <v>1042</v>
       </c>
       <c r="I210" s="10"/>
       <c r="J210" s="9" t="s">
-        <v>970</v>
+        <v>1043</v>
       </c>
       <c r="K210" s="10"/>
       <c r="L210" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M210" s="10"/>
       <c r="N210" s="1"/>
     </row>
     <row r="211" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A211" s="1"/>
       <c r="B211" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C211" s="9" t="s">
-        <v>971</v>
+        <v>986</v>
       </c>
       <c r="D211" s="10"/>
       <c r="E211" s="8" t="s">
-        <v>972</v>
+        <v>987</v>
       </c>
       <c r="F211" s="8" t="s">
-        <v>973</v>
+        <v>988</v>
       </c>
       <c r="G211" s="8" t="s">
-        <v>959</v>
+        <v>979</v>
       </c>
       <c r="H211" s="9" t="s">
-        <v>960</v>
+        <v>980</v>
       </c>
       <c r="I211" s="10"/>
       <c r="J211" s="9" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
       <c r="K211" s="10"/>
       <c r="L211" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M211" s="10"/>
       <c r="N211" s="1"/>
     </row>
     <row r="212" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A212" s="1"/>
       <c r="B212" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C212" s="9" t="s">
-        <v>975</v>
+        <v>1100</v>
       </c>
       <c r="D212" s="10"/>
       <c r="E212" s="8" t="s">
-        <v>976</v>
+        <v>1101</v>
       </c>
       <c r="F212" s="8" t="s">
-        <v>977</v>
+        <v>1102</v>
       </c>
       <c r="G212" s="8" t="s">
-        <v>959</v>
+        <v>1103</v>
       </c>
       <c r="H212" s="9" t="s">
-        <v>960</v>
+        <v>1104</v>
       </c>
       <c r="I212" s="10"/>
       <c r="J212" s="9" t="s">
-        <v>978</v>
+        <v>1105</v>
       </c>
       <c r="K212" s="10"/>
       <c r="L212" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M212" s="10"/>
       <c r="N212" s="1"/>
     </row>
     <row r="213" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A213" s="1"/>
       <c r="B213" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C213" s="9" t="s">
-        <v>979</v>
+        <v>14</v>
       </c>
       <c r="D213" s="10"/>
       <c r="E213" s="8" t="s">
-        <v>980</v>
+        <v>1089</v>
       </c>
       <c r="F213" s="8" t="s">
-        <v>981</v>
+        <v>1090</v>
       </c>
       <c r="G213" s="8" t="s">
-        <v>959</v>
+        <v>1086</v>
       </c>
       <c r="H213" s="9" t="s">
-        <v>960</v>
+        <v>1087</v>
       </c>
       <c r="I213" s="10"/>
       <c r="J213" s="9" t="s">
-        <v>982</v>
+        <v>1091</v>
       </c>
       <c r="K213" s="10"/>
       <c r="L213" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M213" s="10"/>
       <c r="N213" s="1"/>
     </row>
     <row r="214" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A214" s="1"/>
       <c r="B214" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C214" s="9" t="s">
-        <v>983</v>
+        <v>945</v>
       </c>
       <c r="D214" s="10"/>
       <c r="E214" s="8" t="s">
-        <v>984</v>
+        <v>1084</v>
       </c>
       <c r="F214" s="8" t="s">
-        <v>985</v>
+        <v>1085</v>
       </c>
       <c r="G214" s="8" t="s">
-        <v>959</v>
+        <v>1086</v>
       </c>
       <c r="H214" s="9" t="s">
-        <v>960</v>
+        <v>1087</v>
       </c>
       <c r="I214" s="10"/>
       <c r="J214" s="9" t="s">
-        <v>986</v>
+        <v>1088</v>
       </c>
       <c r="K214" s="10"/>
       <c r="L214" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M214" s="10"/>
       <c r="N214" s="1"/>
     </row>
     <row r="215" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A215" s="1"/>
       <c r="B215" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C215" s="9" t="s">
-        <v>987</v>
+        <v>1092</v>
       </c>
       <c r="D215" s="10"/>
       <c r="E215" s="8" t="s">
-        <v>988</v>
+        <v>1093</v>
       </c>
       <c r="F215" s="8" t="s">
-        <v>989</v>
+        <v>1094</v>
       </c>
       <c r="G215" s="8" t="s">
-        <v>959</v>
+        <v>1086</v>
       </c>
       <c r="H215" s="9" t="s">
-        <v>960</v>
+        <v>1087</v>
       </c>
       <c r="I215" s="10"/>
       <c r="J215" s="9" t="s">
-        <v>990</v>
+        <v>1095</v>
       </c>
       <c r="K215" s="10"/>
       <c r="L215" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M215" s="10"/>
       <c r="N215" s="1"/>
     </row>
     <row r="216" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A216" s="1"/>
       <c r="B216" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C216" s="9" t="s">
-        <v>991</v>
+        <v>1106</v>
       </c>
       <c r="D216" s="10"/>
       <c r="E216" s="8" t="s">
-        <v>992</v>
+        <v>1107</v>
       </c>
       <c r="F216" s="8" t="s">
-        <v>993</v>
+        <v>1108</v>
       </c>
       <c r="G216" s="8" t="s">
-        <v>994</v>
+        <v>1109</v>
       </c>
       <c r="H216" s="9" t="s">
-        <v>995</v>
+        <v>1110</v>
       </c>
       <c r="I216" s="10"/>
       <c r="J216" s="9" t="s">
-        <v>996</v>
+        <v>1111</v>
       </c>
       <c r="K216" s="10"/>
       <c r="L216" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M216" s="10"/>
       <c r="N216" s="1"/>
     </row>
     <row r="217" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A217" s="1"/>
       <c r="B217" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C217" s="9" t="s">
-        <v>997</v>
+        <v>1096</v>
       </c>
       <c r="D217" s="10"/>
       <c r="E217" s="8" t="s">
-        <v>998</v>
+        <v>1097</v>
       </c>
       <c r="F217" s="8" t="s">
-        <v>999</v>
+        <v>1098</v>
       </c>
       <c r="G217" s="8" t="s">
-        <v>994</v>
+        <v>1086</v>
       </c>
       <c r="H217" s="9" t="s">
-        <v>995</v>
+        <v>1087</v>
       </c>
       <c r="I217" s="10"/>
       <c r="J217" s="9" t="s">
-        <v>1000</v>
+        <v>1099</v>
       </c>
       <c r="K217" s="10"/>
       <c r="L217" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M217" s="10"/>
       <c r="N217" s="1"/>
     </row>
     <row r="218" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A218" s="1"/>
       <c r="B218" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C218" s="9" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="D218" s="10"/>
       <c r="E218" s="8" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F218" s="8" t="s">
         <v>1002</v>
       </c>
-      <c r="F218" s="8" t="s">
+      <c r="G218" s="8" t="s">
         <v>1003</v>
       </c>
-      <c r="G218" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H218" s="9" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="I218" s="10"/>
       <c r="J218" s="9" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="K218" s="10"/>
       <c r="L218" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M218" s="10"/>
       <c r="N218" s="1"/>
     </row>
     <row r="219" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A219" s="1"/>
       <c r="B219" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C219" s="9" t="s">
-        <v>1005</v>
+        <v>1062</v>
       </c>
       <c r="D219" s="10"/>
       <c r="E219" s="8" t="s">
-        <v>1006</v>
+        <v>1063</v>
       </c>
       <c r="F219" s="8" t="s">
-        <v>1007</v>
+        <v>1064</v>
       </c>
       <c r="G219" s="8" t="s">
-        <v>994</v>
+        <v>1065</v>
       </c>
       <c r="H219" s="9" t="s">
-        <v>995</v>
+        <v>1066</v>
       </c>
       <c r="I219" s="10"/>
       <c r="J219" s="9" t="s">
-        <v>1008</v>
+        <v>1067</v>
       </c>
       <c r="K219" s="10"/>
       <c r="L219" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M219" s="10"/>
       <c r="N219" s="1"/>
     </row>
     <row r="220" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A220" s="1"/>
       <c r="B220" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C220" s="9" t="s">
-        <v>1009</v>
+        <v>1044</v>
       </c>
       <c r="D220" s="10"/>
       <c r="E220" s="8" t="s">
-        <v>1010</v>
+        <v>1045</v>
       </c>
       <c r="F220" s="8" t="s">
-        <v>1011</v>
+        <v>1046</v>
       </c>
       <c r="G220" s="8" t="s">
-        <v>1012</v>
+        <v>1047</v>
       </c>
       <c r="H220" s="9" t="s">
-        <v>1013</v>
+        <v>1048</v>
       </c>
       <c r="I220" s="10"/>
       <c r="J220" s="9" t="s">
-        <v>1014</v>
+        <v>1049</v>
       </c>
       <c r="K220" s="10"/>
       <c r="L220" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M220" s="10"/>
       <c r="N220" s="1"/>
     </row>
     <row r="221" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A221" s="1"/>
       <c r="B221" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C221" s="9" t="s">
-        <v>1015</v>
+        <v>1050</v>
       </c>
       <c r="D221" s="10"/>
       <c r="E221" s="8" t="s">
-        <v>1016</v>
+        <v>1051</v>
       </c>
       <c r="F221" s="8" t="s">
-        <v>1017</v>
+        <v>1052</v>
       </c>
       <c r="G221" s="8" t="s">
-        <v>1018</v>
+        <v>1047</v>
       </c>
       <c r="H221" s="9" t="s">
-        <v>1019</v>
+        <v>1048</v>
       </c>
       <c r="I221" s="10"/>
       <c r="J221" s="9" t="s">
-        <v>1020</v>
+        <v>1053</v>
       </c>
       <c r="K221" s="10"/>
       <c r="L221" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M221" s="10"/>
       <c r="N221" s="1"/>
     </row>
     <row r="222" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A222" s="1"/>
       <c r="B222" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C222" s="9" t="s">
-        <v>1021</v>
+        <v>1058</v>
       </c>
       <c r="D222" s="10"/>
       <c r="E222" s="8" t="s">
-        <v>1022</v>
+        <v>1059</v>
       </c>
       <c r="F222" s="8" t="s">
-        <v>1023</v>
+        <v>1060</v>
       </c>
       <c r="G222" s="8" t="s">
-        <v>1024</v>
+        <v>1047</v>
       </c>
       <c r="H222" s="9" t="s">
-        <v>1025</v>
+        <v>1048</v>
       </c>
       <c r="I222" s="10"/>
       <c r="J222" s="9" t="s">
-        <v>1026</v>
+        <v>1061</v>
       </c>
       <c r="K222" s="10"/>
       <c r="L222" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M222" s="10"/>
       <c r="N222" s="1"/>
     </row>
     <row r="223" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A223" s="1"/>
       <c r="B223" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C223" s="9" t="s">
-        <v>1027</v>
+        <v>1054</v>
       </c>
       <c r="D223" s="10"/>
       <c r="E223" s="8" t="s">
-        <v>1028</v>
+        <v>1055</v>
       </c>
       <c r="F223" s="8" t="s">
-        <v>1029</v>
+        <v>1056</v>
       </c>
       <c r="G223" s="8" t="s">
-        <v>1030</v>
+        <v>1047</v>
       </c>
       <c r="H223" s="9" t="s">
-        <v>1031</v>
+        <v>1048</v>
       </c>
       <c r="I223" s="10"/>
       <c r="J223" s="9" t="s">
-        <v>1032</v>
+        <v>1057</v>
       </c>
       <c r="K223" s="10"/>
       <c r="L223" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M223" s="10"/>
       <c r="N223" s="1"/>
     </row>
     <row r="224" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A224" s="1"/>
       <c r="B224" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C224" s="9" t="s">
-        <v>1033</v>
+        <v>1112</v>
       </c>
       <c r="D224" s="10"/>
       <c r="E224" s="8" t="s">
-        <v>1034</v>
+        <v>1113</v>
       </c>
       <c r="F224" s="8" t="s">
-        <v>1035</v>
+        <v>1114</v>
       </c>
       <c r="G224" s="8" t="s">
-        <v>1036</v>
+        <v>1115</v>
       </c>
       <c r="H224" s="9" t="s">
-        <v>1037</v>
+        <v>1116</v>
       </c>
       <c r="I224" s="10"/>
       <c r="J224" s="9" t="s">
-        <v>1038</v>
+        <v>1117</v>
       </c>
       <c r="K224" s="10"/>
       <c r="L224" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M224" s="10"/>
       <c r="N224" s="1"/>
     </row>
     <row r="225" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A225" s="1"/>
       <c r="B225" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C225" s="9" t="s">
-        <v>1039</v>
+        <v>1018</v>
       </c>
       <c r="D225" s="10"/>
       <c r="E225" s="8" t="s">
-        <v>1040</v>
+        <v>1019</v>
       </c>
       <c r="F225" s="8" t="s">
-        <v>1041</v>
+        <v>1020</v>
       </c>
       <c r="G225" s="8" t="s">
-        <v>1036</v>
+        <v>1021</v>
       </c>
       <c r="H225" s="9" t="s">
-        <v>1037</v>
+        <v>1022</v>
       </c>
       <c r="I225" s="10"/>
       <c r="J225" s="9" t="s">
-        <v>1042</v>
+        <v>1023</v>
       </c>
       <c r="K225" s="10"/>
       <c r="L225" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M225" s="10"/>
       <c r="N225" s="1"/>
     </row>
     <row r="226" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A226" s="1"/>
       <c r="B226" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C226" s="9" t="s">
-        <v>1043</v>
+        <v>1024</v>
       </c>
       <c r="D226" s="10"/>
       <c r="E226" s="8" t="s">
-        <v>1044</v>
+        <v>1025</v>
       </c>
       <c r="F226" s="8" t="s">
-        <v>1045</v>
+        <v>1026</v>
       </c>
       <c r="G226" s="8" t="s">
-        <v>1036</v>
+        <v>1021</v>
       </c>
       <c r="H226" s="9" t="s">
-        <v>1037</v>
+        <v>1022</v>
       </c>
       <c r="I226" s="10"/>
       <c r="J226" s="9" t="s">
-        <v>1046</v>
+        <v>1027</v>
       </c>
       <c r="K226" s="10"/>
       <c r="L226" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M226" s="10"/>
       <c r="N226" s="1"/>
     </row>
     <row r="227" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A227" s="1"/>
       <c r="B227" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C227" s="9" t="s">
-        <v>1047</v>
+        <v>1068</v>
       </c>
       <c r="D227" s="10"/>
       <c r="E227" s="8" t="s">
-        <v>1048</v>
+        <v>1069</v>
       </c>
       <c r="F227" s="8" t="s">
-        <v>1049</v>
+        <v>1070</v>
       </c>
       <c r="G227" s="8" t="s">
-        <v>1050</v>
+        <v>1071</v>
       </c>
       <c r="H227" s="9" t="s">
-        <v>1051</v>
+        <v>1072</v>
       </c>
       <c r="I227" s="10"/>
       <c r="J227" s="9" t="s">
-        <v>1052</v>
+        <v>1073</v>
       </c>
       <c r="K227" s="10"/>
       <c r="L227" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M227" s="10"/>
       <c r="N227" s="1"/>
     </row>
     <row r="228" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A228" s="1"/>
       <c r="B228" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C228" s="9" t="s">
-        <v>1053</v>
+        <v>1028</v>
       </c>
       <c r="D228" s="10"/>
       <c r="E228" s="8" t="s">
-        <v>1054</v>
+        <v>1029</v>
       </c>
       <c r="F228" s="8" t="s">
-        <v>1055</v>
+        <v>1030</v>
       </c>
       <c r="G228" s="8" t="s">
-        <v>1056</v>
+        <v>1021</v>
       </c>
       <c r="H228" s="9" t="s">
-        <v>1057</v>
+        <v>1022</v>
       </c>
       <c r="I228" s="10"/>
       <c r="J228" s="9" t="s">
-        <v>1058</v>
+        <v>1031</v>
       </c>
       <c r="K228" s="10"/>
       <c r="L228" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M228" s="10"/>
       <c r="N228" s="1"/>
     </row>
     <row r="229" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A229" s="1"/>
       <c r="B229" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C229" s="9" t="s">
-        <v>1059</v>
+        <v>994</v>
       </c>
       <c r="D229" s="10"/>
       <c r="E229" s="8" t="s">
-        <v>1060</v>
+        <v>995</v>
       </c>
       <c r="F229" s="8" t="s">
-        <v>1061</v>
+        <v>996</v>
       </c>
       <c r="G229" s="8" t="s">
-        <v>1062</v>
+        <v>997</v>
       </c>
       <c r="H229" s="9" t="s">
-        <v>1063</v>
+        <v>998</v>
       </c>
       <c r="I229" s="10"/>
       <c r="J229" s="9" t="s">
-        <v>1064</v>
+        <v>999</v>
       </c>
       <c r="K229" s="10"/>
       <c r="L229" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M229" s="10"/>
       <c r="N229" s="1"/>
     </row>
     <row r="230" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A230" s="1"/>
       <c r="B230" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C230" s="9" t="s">
-        <v>1065</v>
+        <v>941</v>
       </c>
       <c r="D230" s="10"/>
       <c r="E230" s="8" t="s">
-        <v>1066</v>
+        <v>942</v>
       </c>
       <c r="F230" s="8" t="s">
-        <v>1067</v>
+        <v>943</v>
       </c>
       <c r="G230" s="8" t="s">
-        <v>1062</v>
+        <v>944</v>
       </c>
       <c r="H230" s="9" t="s">
-        <v>1063</v>
+        <v>945</v>
       </c>
       <c r="I230" s="10"/>
       <c r="J230" s="9" t="s">
-        <v>1068</v>
+        <v>946</v>
       </c>
       <c r="K230" s="10"/>
       <c r="L230" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M230" s="10"/>
       <c r="N230" s="1"/>
     </row>
     <row r="231" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A231" s="1"/>
       <c r="B231" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C231" s="9" t="s">
-        <v>1069</v>
+        <v>951</v>
       </c>
       <c r="D231" s="10"/>
       <c r="E231" s="8" t="s">
-        <v>1070</v>
+        <v>952</v>
       </c>
       <c r="F231" s="8" t="s">
-        <v>1071</v>
+        <v>953</v>
       </c>
       <c r="G231" s="8" t="s">
-        <v>1062</v>
+        <v>944</v>
       </c>
       <c r="H231" s="9" t="s">
-        <v>1063</v>
+        <v>954</v>
       </c>
       <c r="I231" s="10"/>
       <c r="J231" s="9" t="s">
-        <v>1072</v>
+        <v>955</v>
       </c>
       <c r="K231" s="10"/>
       <c r="L231" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M231" s="10"/>
       <c r="N231" s="1"/>
     </row>
     <row r="232" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A232" s="1"/>
       <c r="B232" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C232" s="9" t="s">
-        <v>1073</v>
+        <v>956</v>
       </c>
       <c r="D232" s="10"/>
       <c r="E232" s="8" t="s">
-        <v>1074</v>
+        <v>957</v>
       </c>
       <c r="F232" s="8" t="s">
-        <v>1075</v>
+        <v>958</v>
       </c>
       <c r="G232" s="8" t="s">
-        <v>1062</v>
+        <v>944</v>
       </c>
       <c r="H232" s="9" t="s">
-        <v>1063</v>
+        <v>945</v>
       </c>
       <c r="I232" s="10"/>
       <c r="J232" s="9" t="s">
-        <v>1076</v>
+        <v>959</v>
       </c>
       <c r="K232" s="10"/>
       <c r="L232" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M232" s="10"/>
       <c r="N232" s="1"/>
     </row>
     <row r="233" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A233" s="1"/>
       <c r="B233" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C233" s="9" t="s">
-        <v>1077</v>
+        <v>1074</v>
       </c>
       <c r="D233" s="10"/>
       <c r="E233" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F233" s="8" t="s">
+        <v>1076</v>
+      </c>
+      <c r="G233" s="8" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H233" s="9" t="s">
         <v>1078</v>
-      </c>
-[...7 lines deleted...]
-        <v>1081</v>
       </c>
       <c r="I233" s="10"/>
       <c r="J233" s="9" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="K233" s="10"/>
       <c r="L233" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M233" s="10"/>
       <c r="N233" s="1"/>
     </row>
     <row r="234" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A234" s="1"/>
       <c r="B234" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C234" s="9" t="s">
-        <v>1083</v>
+        <v>972</v>
       </c>
       <c r="D234" s="10"/>
       <c r="E234" s="8" t="s">
-        <v>1084</v>
+        <v>973</v>
       </c>
       <c r="F234" s="8" t="s">
-        <v>1085</v>
+        <v>974</v>
       </c>
       <c r="G234" s="8" t="s">
-        <v>1086</v>
+        <v>944</v>
       </c>
       <c r="H234" s="9" t="s">
-        <v>1087</v>
+        <v>945</v>
       </c>
       <c r="I234" s="10"/>
       <c r="J234" s="9" t="s">
-        <v>1088</v>
+        <v>975</v>
       </c>
       <c r="K234" s="10"/>
       <c r="L234" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M234" s="10"/>
       <c r="N234" s="1"/>
     </row>
     <row r="235" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A235" s="1"/>
       <c r="B235" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C235" s="9" t="s">
-        <v>1089</v>
+        <v>964</v>
       </c>
       <c r="D235" s="10"/>
       <c r="E235" s="8" t="s">
-        <v>1090</v>
+        <v>965</v>
       </c>
       <c r="F235" s="8" t="s">
-        <v>1091</v>
+        <v>966</v>
       </c>
       <c r="G235" s="8" t="s">
-        <v>1092</v>
+        <v>944</v>
       </c>
       <c r="H235" s="9" t="s">
-        <v>1093</v>
+        <v>945</v>
       </c>
       <c r="I235" s="10"/>
       <c r="J235" s="9" t="s">
-        <v>1094</v>
+        <v>967</v>
       </c>
       <c r="K235" s="10"/>
       <c r="L235" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M235" s="10"/>
       <c r="N235" s="1"/>
     </row>
     <row r="236" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A236" s="1"/>
       <c r="B236" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C236" s="9" t="s">
-        <v>1095</v>
+        <v>947</v>
       </c>
       <c r="D236" s="10"/>
       <c r="E236" s="8" t="s">
-        <v>1096</v>
+        <v>948</v>
       </c>
       <c r="F236" s="8" t="s">
-        <v>1097</v>
+        <v>949</v>
       </c>
       <c r="G236" s="8" t="s">
-        <v>1092</v>
+        <v>944</v>
       </c>
       <c r="H236" s="9" t="s">
-        <v>1093</v>
+        <v>945</v>
       </c>
       <c r="I236" s="10"/>
       <c r="J236" s="9" t="s">
-        <v>1098</v>
+        <v>950</v>
       </c>
       <c r="K236" s="10"/>
       <c r="L236" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M236" s="10"/>
       <c r="N236" s="1"/>
     </row>
     <row r="237" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A237" s="1"/>
       <c r="B237" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C237" s="9" t="s">
         <v>960</v>
       </c>
       <c r="D237" s="10"/>
       <c r="E237" s="8" t="s">
-        <v>1099</v>
+        <v>961</v>
       </c>
       <c r="F237" s="8" t="s">
-        <v>1100</v>
+        <v>962</v>
       </c>
       <c r="G237" s="8" t="s">
-        <v>1101</v>
+        <v>944</v>
       </c>
       <c r="H237" s="9" t="s">
-        <v>1102</v>
+        <v>945</v>
       </c>
       <c r="I237" s="10"/>
       <c r="J237" s="9" t="s">
-        <v>1103</v>
+        <v>963</v>
       </c>
       <c r="K237" s="10"/>
       <c r="L237" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M237" s="10"/>
       <c r="N237" s="1"/>
     </row>
     <row r="238" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A238" s="1"/>
       <c r="B238" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C238" s="9" t="s">
-        <v>14</v>
+        <v>1032</v>
       </c>
       <c r="D238" s="10"/>
       <c r="E238" s="8" t="s">
-        <v>1104</v>
+        <v>1033</v>
       </c>
       <c r="F238" s="8" t="s">
-        <v>1105</v>
+        <v>1034</v>
       </c>
       <c r="G238" s="8" t="s">
-        <v>1101</v>
+        <v>1035</v>
       </c>
       <c r="H238" s="9" t="s">
-        <v>1102</v>
+        <v>1036</v>
       </c>
       <c r="I238" s="10"/>
       <c r="J238" s="9" t="s">
-        <v>1106</v>
+        <v>1037</v>
       </c>
       <c r="K238" s="10"/>
       <c r="L238" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M238" s="10"/>
       <c r="N238" s="1"/>
     </row>
     <row r="239" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A239" s="1"/>
       <c r="B239" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C239" s="9" t="s">
-        <v>1107</v>
+        <v>968</v>
       </c>
       <c r="D239" s="10"/>
       <c r="E239" s="8" t="s">
-        <v>1108</v>
+        <v>969</v>
       </c>
       <c r="F239" s="8" t="s">
-        <v>1109</v>
+        <v>970</v>
       </c>
       <c r="G239" s="8" t="s">
-        <v>1101</v>
+        <v>944</v>
       </c>
       <c r="H239" s="9" t="s">
-        <v>1102</v>
+        <v>945</v>
       </c>
       <c r="I239" s="10"/>
       <c r="J239" s="9" t="s">
-        <v>1110</v>
+        <v>971</v>
       </c>
       <c r="K239" s="10"/>
       <c r="L239" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M239" s="10"/>
       <c r="N239" s="1"/>
     </row>
     <row r="240" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A240" s="1"/>
       <c r="B240" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C240" s="9" t="s">
-        <v>1111</v>
+        <v>1080</v>
       </c>
       <c r="D240" s="10"/>
       <c r="E240" s="8" t="s">
-        <v>1112</v>
+        <v>1081</v>
       </c>
       <c r="F240" s="8" t="s">
-        <v>1113</v>
+        <v>1082</v>
       </c>
       <c r="G240" s="8" t="s">
-        <v>1101</v>
+        <v>1077</v>
       </c>
       <c r="H240" s="9" t="s">
-        <v>1102</v>
+        <v>1078</v>
       </c>
       <c r="I240" s="10"/>
       <c r="J240" s="9" t="s">
-        <v>1114</v>
+        <v>1083</v>
       </c>
       <c r="K240" s="10"/>
       <c r="L240" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M240" s="10"/>
       <c r="N240" s="1"/>
     </row>
     <row r="241" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A241" s="1"/>
       <c r="B241" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C241" s="9" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="D241" s="10"/>
       <c r="E241" s="8" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="F241" s="8" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="G241" s="8" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="H241" s="9" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="I241" s="10"/>
       <c r="J241" s="9" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="K241" s="10"/>
       <c r="L241" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M241" s="10"/>
       <c r="N241" s="1"/>
     </row>
     <row r="242" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A242" s="1"/>
       <c r="B242" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C242" s="9" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="D242" s="10"/>
       <c r="E242" s="8" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="F242" s="8" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="G242" s="8" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="H242" s="9" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="I242" s="10"/>
       <c r="J242" s="9" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="K242" s="10"/>
       <c r="L242" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M242" s="10"/>
       <c r="N242" s="1"/>
     </row>
     <row r="243" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A243" s="1"/>
       <c r="B243" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C243" s="9" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="D243" s="10"/>
       <c r="E243" s="8" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F243" s="8" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G243" s="8" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H243" s="9" t="s">
         <v>1128</v>
-      </c>
-[...7 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="I243" s="10"/>
       <c r="J243" s="9" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="K243" s="10"/>
       <c r="L243" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M243" s="10"/>
       <c r="N243" s="1"/>
     </row>
     <row r="244" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A244" s="1"/>
       <c r="B244" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C244" s="9" t="s">
-        <v>1133</v>
+        <v>1012</v>
       </c>
       <c r="D244" s="10"/>
       <c r="E244" s="8" t="s">
-        <v>1134</v>
+        <v>1013</v>
       </c>
       <c r="F244" s="8" t="s">
-        <v>1135</v>
+        <v>1014</v>
       </c>
       <c r="G244" s="8" t="s">
-        <v>1136</v>
+        <v>1015</v>
       </c>
       <c r="H244" s="9" t="s">
-        <v>1137</v>
+        <v>1016</v>
       </c>
       <c r="I244" s="10"/>
       <c r="J244" s="9" t="s">
-        <v>1138</v>
+        <v>1017</v>
       </c>
       <c r="K244" s="10"/>
       <c r="L244" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M244" s="10"/>
       <c r="N244" s="1"/>
     </row>
     <row r="245" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A245" s="1"/>
       <c r="B245" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C245" s="9" t="s">
-        <v>1139</v>
+        <v>1006</v>
       </c>
       <c r="D245" s="10"/>
       <c r="E245" s="8" t="s">
-        <v>1140</v>
+        <v>1007</v>
       </c>
       <c r="F245" s="8" t="s">
-        <v>1141</v>
+        <v>1008</v>
       </c>
       <c r="G245" s="8" t="s">
-        <v>1142</v>
+        <v>1009</v>
       </c>
       <c r="H245" s="9" t="s">
-        <v>1143</v>
+        <v>1010</v>
       </c>
       <c r="I245" s="10"/>
       <c r="J245" s="9" t="s">
-        <v>1144</v>
+        <v>1011</v>
       </c>
       <c r="K245" s="10"/>
       <c r="L245" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M245" s="10"/>
       <c r="N245" s="1"/>
     </row>
     <row r="246" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A246" s="1"/>
       <c r="B246" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C246" s="9" t="s">
-        <v>1145</v>
+        <v>1134</v>
       </c>
       <c r="D246" s="10"/>
       <c r="E246" s="8" t="s">
-        <v>1146</v>
+        <v>1135</v>
       </c>
       <c r="F246" s="8" t="s">
-        <v>1147</v>
+        <v>1136</v>
       </c>
       <c r="G246" s="8" t="s">
-        <v>1142</v>
+        <v>1137</v>
       </c>
       <c r="H246" s="9" t="s">
-        <v>1143</v>
+        <v>1138</v>
       </c>
       <c r="I246" s="10"/>
       <c r="J246" s="9" t="s">
-        <v>1148</v>
+        <v>1139</v>
       </c>
       <c r="K246" s="10"/>
       <c r="L246" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M246" s="10"/>
       <c r="N246" s="1"/>
     </row>
-    <row r="247" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A247" s="1"/>
-      <c r="B247" s="7" t="s">
-[...6 lines deleted...]
-      <c r="E247" s="8" t="s">
+      <c r="B247" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C247" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D247" s="12"/>
+      <c r="E247" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F247" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G247" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H247" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I247" s="12"/>
+      <c r="J247" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K247" s="12"/>
+      <c r="L247" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M247" s="12"/>
+      <c r="N247" s="1"/>
+    </row>
+    <row r="248" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A248" s="1"/>
+      <c r="B248" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" s="9" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D248" s="10"/>
+      <c r="E248" s="8" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F248" s="8" t="s">
+        <v>1155</v>
+      </c>
+      <c r="G248" s="8" t="s">
         <v>1150</v>
       </c>
-      <c r="F247" s="8" t="s">
+      <c r="H248" s="9" t="s">
         <v>1151</v>
       </c>
-      <c r="G247" s="8" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="I248" s="10"/>
-      <c r="J248" s="11" t="s">
-        <v>9</v>
+      <c r="J248" s="9" t="s">
+        <v>1156</v>
       </c>
       <c r="K248" s="10"/>
-      <c r="L248" s="11" t="s">
-        <v>9</v>
+      <c r="L248" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="M248" s="10"/>
       <c r="N248" s="1"/>
     </row>
     <row r="249" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A249" s="1"/>
       <c r="B249" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C249" s="9" t="s">
-        <v>1156</v>
+        <v>1147</v>
       </c>
       <c r="D249" s="10"/>
       <c r="E249" s="8" t="s">
-        <v>1157</v>
+        <v>1148</v>
       </c>
       <c r="F249" s="8" t="s">
-        <v>1158</v>
+        <v>1149</v>
       </c>
       <c r="G249" s="8" t="s">
-        <v>1159</v>
+        <v>1150</v>
       </c>
       <c r="H249" s="9" t="s">
-        <v>1160</v>
+        <v>1151</v>
       </c>
       <c r="I249" s="10"/>
       <c r="J249" s="9" t="s">
-        <v>1161</v>
+        <v>1152</v>
       </c>
       <c r="K249" s="10"/>
       <c r="L249" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M249" s="10"/>
       <c r="N249" s="1"/>
     </row>
     <row r="250" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A250" s="1"/>
       <c r="B250" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C250" s="9" t="s">
-        <v>1162</v>
+        <v>1233</v>
       </c>
       <c r="D250" s="10"/>
       <c r="E250" s="8" t="s">
-        <v>1163</v>
+        <v>1234</v>
       </c>
       <c r="F250" s="8" t="s">
-        <v>1164</v>
+        <v>1235</v>
       </c>
       <c r="G250" s="8" t="s">
-        <v>1165</v>
+        <v>1236</v>
       </c>
       <c r="H250" s="9" t="s">
-        <v>1166</v>
+        <v>1237</v>
       </c>
       <c r="I250" s="10"/>
       <c r="J250" s="9" t="s">
-        <v>1167</v>
+        <v>1238</v>
       </c>
       <c r="K250" s="10"/>
       <c r="L250" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M250" s="10"/>
       <c r="N250" s="1"/>
     </row>
     <row r="251" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A251" s="1"/>
       <c r="B251" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C251" s="9" t="s">
-        <v>1168</v>
+        <v>1317</v>
       </c>
       <c r="D251" s="10"/>
       <c r="E251" s="8" t="s">
-        <v>1169</v>
+        <v>1318</v>
       </c>
       <c r="F251" s="8" t="s">
-        <v>1170</v>
+        <v>1319</v>
       </c>
       <c r="G251" s="8" t="s">
-        <v>1165</v>
+        <v>1320</v>
       </c>
       <c r="H251" s="9" t="s">
-        <v>1166</v>
+        <v>1321</v>
       </c>
       <c r="I251" s="10"/>
       <c r="J251" s="9" t="s">
-        <v>1171</v>
+        <v>1322</v>
       </c>
       <c r="K251" s="10"/>
       <c r="L251" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M251" s="10"/>
       <c r="N251" s="1"/>
     </row>
     <row r="252" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A252" s="1"/>
       <c r="B252" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C252" s="9" t="s">
-        <v>1172</v>
+        <v>1323</v>
       </c>
       <c r="D252" s="10"/>
       <c r="E252" s="8" t="s">
-        <v>1173</v>
+        <v>1324</v>
       </c>
       <c r="F252" s="8" t="s">
-        <v>1174</v>
+        <v>1325</v>
       </c>
       <c r="G252" s="8" t="s">
-        <v>1175</v>
+        <v>1320</v>
       </c>
       <c r="H252" s="9" t="s">
-        <v>1176</v>
+        <v>1321</v>
       </c>
       <c r="I252" s="10"/>
       <c r="J252" s="9" t="s">
-        <v>1177</v>
+        <v>1326</v>
       </c>
       <c r="K252" s="10"/>
       <c r="L252" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M252" s="10"/>
       <c r="N252" s="1"/>
     </row>
     <row r="253" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A253" s="1"/>
       <c r="B253" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C253" s="9" t="s">
-        <v>1178</v>
+        <v>1327</v>
       </c>
       <c r="D253" s="10"/>
       <c r="E253" s="8" t="s">
-        <v>1179</v>
+        <v>1328</v>
       </c>
       <c r="F253" s="8" t="s">
-        <v>1180</v>
+        <v>1329</v>
       </c>
       <c r="G253" s="8" t="s">
-        <v>1175</v>
+        <v>1320</v>
       </c>
       <c r="H253" s="9" t="s">
-        <v>1176</v>
+        <v>1321</v>
       </c>
       <c r="I253" s="10"/>
       <c r="J253" s="9" t="s">
-        <v>1181</v>
+        <v>1330</v>
       </c>
       <c r="K253" s="10"/>
       <c r="L253" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M253" s="10"/>
       <c r="N253" s="1"/>
     </row>
     <row r="254" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A254" s="1"/>
       <c r="B254" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C254" s="9" t="s">
-        <v>1182</v>
+        <v>1331</v>
       </c>
       <c r="D254" s="10"/>
       <c r="E254" s="8" t="s">
-        <v>1183</v>
+        <v>1332</v>
       </c>
       <c r="F254" s="8" t="s">
-        <v>1184</v>
+        <v>1333</v>
       </c>
       <c r="G254" s="8" t="s">
-        <v>1185</v>
+        <v>1320</v>
       </c>
       <c r="H254" s="9" t="s">
-        <v>1186</v>
+        <v>1321</v>
       </c>
       <c r="I254" s="10"/>
       <c r="J254" s="9" t="s">
-        <v>1187</v>
+        <v>1334</v>
       </c>
       <c r="K254" s="10"/>
       <c r="L254" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M254" s="10"/>
       <c r="N254" s="1"/>
     </row>
     <row r="255" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A255" s="1"/>
       <c r="B255" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C255" s="9" t="s">
-        <v>1188</v>
+        <v>1341</v>
       </c>
       <c r="D255" s="10"/>
       <c r="E255" s="8" t="s">
-        <v>1189</v>
+        <v>1342</v>
       </c>
       <c r="F255" s="8" t="s">
-        <v>1190</v>
+        <v>1343</v>
       </c>
       <c r="G255" s="8" t="s">
-        <v>1185</v>
+        <v>1338</v>
       </c>
       <c r="H255" s="9" t="s">
-        <v>1186</v>
+        <v>1339</v>
       </c>
       <c r="I255" s="10"/>
       <c r="J255" s="9" t="s">
-        <v>1191</v>
+        <v>1344</v>
       </c>
       <c r="K255" s="10"/>
       <c r="L255" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M255" s="10"/>
       <c r="N255" s="1"/>
     </row>
     <row r="256" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A256" s="1"/>
       <c r="B256" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C256" s="9" t="s">
-        <v>1192</v>
+        <v>1335</v>
       </c>
       <c r="D256" s="10"/>
       <c r="E256" s="8" t="s">
-        <v>1193</v>
+        <v>1336</v>
       </c>
       <c r="F256" s="8" t="s">
-        <v>1194</v>
+        <v>1337</v>
       </c>
       <c r="G256" s="8" t="s">
-        <v>1195</v>
+        <v>1338</v>
       </c>
       <c r="H256" s="9" t="s">
-        <v>1196</v>
+        <v>1339</v>
       </c>
       <c r="I256" s="10"/>
       <c r="J256" s="9" t="s">
-        <v>1197</v>
+        <v>1340</v>
       </c>
       <c r="K256" s="10"/>
       <c r="L256" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M256" s="10"/>
       <c r="N256" s="1"/>
     </row>
     <row r="257" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A257" s="1"/>
       <c r="B257" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C257" s="9" t="s">
-        <v>1198</v>
+        <v>1345</v>
       </c>
       <c r="D257" s="10"/>
       <c r="E257" s="8" t="s">
-        <v>1199</v>
+        <v>1346</v>
       </c>
       <c r="F257" s="8" t="s">
-        <v>1200</v>
+        <v>1347</v>
       </c>
       <c r="G257" s="8" t="s">
-        <v>1201</v>
+        <v>1338</v>
       </c>
       <c r="H257" s="9" t="s">
-        <v>1202</v>
+        <v>1339</v>
       </c>
       <c r="I257" s="10"/>
       <c r="J257" s="9" t="s">
-        <v>1203</v>
+        <v>1348</v>
       </c>
       <c r="K257" s="10"/>
       <c r="L257" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M257" s="10"/>
       <c r="N257" s="1"/>
     </row>
     <row r="258" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A258" s="1"/>
       <c r="B258" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C258" s="9" t="s">
-        <v>1204</v>
+        <v>1239</v>
       </c>
       <c r="D258" s="10"/>
       <c r="E258" s="8" t="s">
-        <v>1205</v>
+        <v>1240</v>
       </c>
       <c r="F258" s="8" t="s">
-        <v>1206</v>
+        <v>1241</v>
       </c>
       <c r="G258" s="8" t="s">
-        <v>1207</v>
+        <v>1242</v>
       </c>
       <c r="H258" s="9" t="s">
-        <v>1208</v>
+        <v>1243</v>
       </c>
       <c r="I258" s="10"/>
       <c r="J258" s="9" t="s">
-        <v>1209</v>
+        <v>1244</v>
       </c>
       <c r="K258" s="10"/>
       <c r="L258" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M258" s="10"/>
       <c r="N258" s="1"/>
     </row>
     <row r="259" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A259" s="1"/>
       <c r="B259" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C259" s="9" t="s">
-        <v>1210</v>
+        <v>1167</v>
       </c>
       <c r="D259" s="10"/>
       <c r="E259" s="8" t="s">
-        <v>1211</v>
+        <v>1168</v>
       </c>
       <c r="F259" s="8" t="s">
-        <v>1212</v>
+        <v>1169</v>
       </c>
       <c r="G259" s="8" t="s">
-        <v>1213</v>
+        <v>1170</v>
       </c>
       <c r="H259" s="9" t="s">
-        <v>1214</v>
+        <v>1171</v>
       </c>
       <c r="I259" s="10"/>
       <c r="J259" s="9" t="s">
-        <v>1215</v>
+        <v>1172</v>
       </c>
       <c r="K259" s="10"/>
       <c r="L259" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M259" s="10"/>
       <c r="N259" s="1"/>
     </row>
     <row r="260" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A260" s="1"/>
       <c r="B260" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C260" s="9" t="s">
-        <v>1216</v>
+        <v>1173</v>
       </c>
       <c r="D260" s="10"/>
       <c r="E260" s="8" t="s">
-        <v>1217</v>
+        <v>1174</v>
       </c>
       <c r="F260" s="8" t="s">
-        <v>1218</v>
+        <v>1175</v>
       </c>
       <c r="G260" s="8" t="s">
-        <v>1219</v>
+        <v>1170</v>
       </c>
       <c r="H260" s="9" t="s">
-        <v>1220</v>
+        <v>1171</v>
       </c>
       <c r="I260" s="10"/>
       <c r="J260" s="9" t="s">
-        <v>1221</v>
+        <v>1176</v>
       </c>
       <c r="K260" s="10"/>
       <c r="L260" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M260" s="10"/>
       <c r="N260" s="1"/>
     </row>
     <row r="261" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A261" s="1"/>
       <c r="B261" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C261" s="9" t="s">
-        <v>1222</v>
+        <v>1177</v>
       </c>
       <c r="D261" s="10"/>
       <c r="E261" s="8" t="s">
-        <v>1223</v>
+        <v>1178</v>
       </c>
       <c r="F261" s="8" t="s">
-        <v>1224</v>
+        <v>1179</v>
       </c>
       <c r="G261" s="8" t="s">
-        <v>1225</v>
+        <v>1180</v>
       </c>
       <c r="H261" s="9" t="s">
-        <v>1226</v>
+        <v>1181</v>
       </c>
       <c r="I261" s="10"/>
       <c r="J261" s="9" t="s">
-        <v>1227</v>
+        <v>1182</v>
       </c>
       <c r="K261" s="10"/>
       <c r="L261" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M261" s="10"/>
       <c r="N261" s="1"/>
     </row>
     <row r="262" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A262" s="1"/>
       <c r="B262" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C262" s="9" t="s">
-        <v>1228</v>
+        <v>1213</v>
       </c>
       <c r="D262" s="10"/>
       <c r="E262" s="8" t="s">
-        <v>1229</v>
+        <v>1214</v>
       </c>
       <c r="F262" s="8" t="s">
-        <v>1230</v>
+        <v>1215</v>
       </c>
       <c r="G262" s="8" t="s">
-        <v>1231</v>
+        <v>1216</v>
       </c>
       <c r="H262" s="9" t="s">
-        <v>1232</v>
+        <v>1217</v>
       </c>
       <c r="I262" s="10"/>
       <c r="J262" s="9" t="s">
-        <v>1233</v>
+        <v>1218</v>
       </c>
       <c r="K262" s="10"/>
       <c r="L262" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M262" s="10"/>
       <c r="N262" s="1"/>
     </row>
     <row r="263" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A263" s="1"/>
       <c r="B263" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C263" s="9" t="s">
-        <v>1234</v>
+        <v>1271</v>
       </c>
       <c r="D263" s="10"/>
       <c r="E263" s="8" t="s">
-        <v>1235</v>
+        <v>1240</v>
       </c>
       <c r="F263" s="8" t="s">
-        <v>1236</v>
+        <v>1272</v>
       </c>
       <c r="G263" s="8" t="s">
-        <v>1237</v>
+        <v>1273</v>
       </c>
       <c r="H263" s="9" t="s">
-        <v>1238</v>
+        <v>1274</v>
       </c>
       <c r="I263" s="10"/>
       <c r="J263" s="9" t="s">
-        <v>1239</v>
+        <v>1275</v>
       </c>
       <c r="K263" s="10"/>
       <c r="L263" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M263" s="10"/>
       <c r="N263" s="1"/>
     </row>
     <row r="264" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A264" s="1"/>
       <c r="B264" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C264" s="9" t="s">
-        <v>1240</v>
+        <v>1293</v>
       </c>
       <c r="D264" s="10"/>
       <c r="E264" s="8" t="s">
-        <v>1241</v>
+        <v>1294</v>
       </c>
       <c r="F264" s="8" t="s">
-        <v>1242</v>
+        <v>1295</v>
       </c>
       <c r="G264" s="8" t="s">
-        <v>1243</v>
+        <v>1290</v>
       </c>
       <c r="H264" s="9" t="s">
-        <v>1244</v>
+        <v>1291</v>
       </c>
       <c r="I264" s="10"/>
       <c r="J264" s="9" t="s">
-        <v>1245</v>
+        <v>1296</v>
       </c>
       <c r="K264" s="10"/>
       <c r="L264" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M264" s="10"/>
       <c r="N264" s="1"/>
     </row>
     <row r="265" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A265" s="1"/>
       <c r="B265" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C265" s="9" t="s">
-        <v>1246</v>
+        <v>1281</v>
       </c>
       <c r="D265" s="10"/>
       <c r="E265" s="8" t="s">
-        <v>1247</v>
+        <v>1282</v>
       </c>
       <c r="F265" s="8" t="s">
-        <v>1248</v>
+        <v>1283</v>
       </c>
       <c r="G265" s="8" t="s">
-        <v>1243</v>
+        <v>1284</v>
       </c>
       <c r="H265" s="9" t="s">
-        <v>1244</v>
+        <v>1285</v>
       </c>
       <c r="I265" s="10"/>
       <c r="J265" s="9" t="s">
-        <v>1249</v>
+        <v>1286</v>
       </c>
       <c r="K265" s="10"/>
       <c r="L265" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M265" s="10"/>
       <c r="N265" s="1"/>
     </row>
     <row r="266" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A266" s="1"/>
       <c r="B266" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C266" s="9" t="s">
-        <v>1250</v>
+        <v>1287</v>
       </c>
       <c r="D266" s="10"/>
       <c r="E266" s="8" t="s">
-        <v>1251</v>
+        <v>1288</v>
       </c>
       <c r="F266" s="8" t="s">
-        <v>1252</v>
+        <v>1289</v>
       </c>
       <c r="G266" s="8" t="s">
-        <v>1243</v>
+        <v>1290</v>
       </c>
       <c r="H266" s="9" t="s">
-        <v>1244</v>
+        <v>1291</v>
       </c>
       <c r="I266" s="10"/>
       <c r="J266" s="9" t="s">
-        <v>1253</v>
+        <v>1292</v>
       </c>
       <c r="K266" s="10"/>
       <c r="L266" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M266" s="10"/>
       <c r="N266" s="1"/>
     </row>
     <row r="267" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A267" s="1"/>
       <c r="B267" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C267" s="9" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="D267" s="10"/>
       <c r="E267" s="8" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="F267" s="8" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="G267" s="8" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="H267" s="9" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="I267" s="10"/>
       <c r="J267" s="9" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="K267" s="10"/>
       <c r="L267" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M267" s="10"/>
       <c r="N267" s="1"/>
     </row>
     <row r="268" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A268" s="1"/>
       <c r="B268" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C268" s="9" t="s">
-        <v>1260</v>
+        <v>1207</v>
       </c>
       <c r="D268" s="10"/>
       <c r="E268" s="8" t="s">
-        <v>1261</v>
+        <v>1208</v>
       </c>
       <c r="F268" s="8" t="s">
-        <v>1262</v>
+        <v>1209</v>
       </c>
       <c r="G268" s="8" t="s">
-        <v>1263</v>
+        <v>1210</v>
       </c>
       <c r="H268" s="9" t="s">
-        <v>1264</v>
+        <v>1211</v>
       </c>
       <c r="I268" s="10"/>
       <c r="J268" s="9" t="s">
-        <v>1265</v>
+        <v>1212</v>
       </c>
       <c r="K268" s="10"/>
       <c r="L268" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M268" s="10"/>
       <c r="N268" s="1"/>
     </row>
     <row r="269" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A269" s="1"/>
       <c r="B269" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C269" s="9" t="s">
-        <v>1266</v>
+        <v>1189</v>
       </c>
       <c r="D269" s="10"/>
       <c r="E269" s="8" t="s">
-        <v>1267</v>
+        <v>1190</v>
       </c>
       <c r="F269" s="8" t="s">
-        <v>1268</v>
+        <v>1191</v>
       </c>
       <c r="G269" s="8" t="s">
-        <v>1269</v>
+        <v>1192</v>
       </c>
       <c r="H269" s="9" t="s">
-        <v>1270</v>
+        <v>1193</v>
       </c>
       <c r="I269" s="10"/>
       <c r="J269" s="9" t="s">
-        <v>1271</v>
+        <v>1194</v>
       </c>
       <c r="K269" s="10"/>
       <c r="L269" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M269" s="10"/>
       <c r="N269" s="1"/>
     </row>
     <row r="270" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A270" s="1"/>
       <c r="B270" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C270" s="9" t="s">
-        <v>1272</v>
+        <v>1297</v>
       </c>
       <c r="D270" s="10"/>
       <c r="E270" s="8" t="s">
-        <v>1273</v>
+        <v>1298</v>
       </c>
       <c r="F270" s="8" t="s">
-        <v>1274</v>
+        <v>1299</v>
       </c>
       <c r="G270" s="8" t="s">
-        <v>1269</v>
+        <v>1300</v>
       </c>
       <c r="H270" s="9" t="s">
-        <v>1270</v>
+        <v>1301</v>
       </c>
       <c r="I270" s="10"/>
       <c r="J270" s="9" t="s">
-        <v>1275</v>
+        <v>1302</v>
       </c>
       <c r="K270" s="10"/>
       <c r="L270" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M270" s="10"/>
       <c r="N270" s="1"/>
     </row>
     <row r="271" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A271" s="1"/>
       <c r="B271" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C271" s="9" t="s">
-        <v>1276</v>
+        <v>1157</v>
       </c>
       <c r="D271" s="10"/>
       <c r="E271" s="8" t="s">
-        <v>1277</v>
+        <v>1158</v>
       </c>
       <c r="F271" s="8" t="s">
-        <v>1278</v>
+        <v>1159</v>
       </c>
       <c r="G271" s="8" t="s">
-        <v>1269</v>
+        <v>1160</v>
       </c>
       <c r="H271" s="9" t="s">
-        <v>1270</v>
+        <v>1161</v>
       </c>
       <c r="I271" s="10"/>
       <c r="J271" s="9" t="s">
-        <v>1279</v>
+        <v>1162</v>
       </c>
       <c r="K271" s="10"/>
       <c r="L271" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M271" s="10"/>
       <c r="N271" s="1"/>
     </row>
     <row r="272" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A272" s="1"/>
       <c r="B272" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C272" s="9" t="s">
-        <v>1280</v>
+        <v>1183</v>
       </c>
       <c r="D272" s="10"/>
       <c r="E272" s="8" t="s">
-        <v>1281</v>
+        <v>1184</v>
       </c>
       <c r="F272" s="8" t="s">
-        <v>1282</v>
+        <v>1185</v>
       </c>
       <c r="G272" s="8" t="s">
-        <v>1283</v>
+        <v>1186</v>
       </c>
       <c r="H272" s="9" t="s">
-        <v>1284</v>
+        <v>1187</v>
       </c>
       <c r="I272" s="10"/>
       <c r="J272" s="9" t="s">
-        <v>1285</v>
+        <v>1188</v>
       </c>
       <c r="K272" s="10"/>
       <c r="L272" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M272" s="10"/>
       <c r="N272" s="1"/>
     </row>
     <row r="273" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A273" s="1"/>
       <c r="B273" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C273" s="9" t="s">
-        <v>1286</v>
+        <v>1349</v>
       </c>
       <c r="D273" s="10"/>
       <c r="E273" s="8" t="s">
-        <v>1287</v>
+        <v>1350</v>
       </c>
       <c r="F273" s="8" t="s">
-        <v>1288</v>
+        <v>1351</v>
       </c>
       <c r="G273" s="8" t="s">
-        <v>1289</v>
+        <v>1352</v>
       </c>
       <c r="H273" s="9" t="s">
-        <v>1290</v>
+        <v>1353</v>
       </c>
       <c r="I273" s="10"/>
       <c r="J273" s="9" t="s">
-        <v>1291</v>
+        <v>1354</v>
       </c>
       <c r="K273" s="10"/>
       <c r="L273" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M273" s="10"/>
       <c r="N273" s="1"/>
     </row>
     <row r="274" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A274" s="1"/>
       <c r="B274" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C274" s="9" t="s">
-        <v>1292</v>
+        <v>1163</v>
       </c>
       <c r="D274" s="10"/>
       <c r="E274" s="8" t="s">
-        <v>1261</v>
+        <v>1164</v>
       </c>
       <c r="F274" s="8" t="s">
-        <v>1293</v>
+        <v>1165</v>
       </c>
       <c r="G274" s="8" t="s">
-        <v>1294</v>
+        <v>1160</v>
       </c>
       <c r="H274" s="9" t="s">
-        <v>1295</v>
+        <v>1161</v>
       </c>
       <c r="I274" s="10"/>
       <c r="J274" s="9" t="s">
-        <v>1296</v>
+        <v>1166</v>
       </c>
       <c r="K274" s="10"/>
       <c r="L274" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M274" s="10"/>
       <c r="N274" s="1"/>
     </row>
     <row r="275" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A275" s="1"/>
       <c r="B275" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C275" s="9" t="s">
-        <v>1297</v>
+        <v>1219</v>
       </c>
       <c r="D275" s="10"/>
       <c r="E275" s="8" t="s">
-        <v>1261</v>
+        <v>1220</v>
       </c>
       <c r="F275" s="8" t="s">
-        <v>1298</v>
+        <v>1221</v>
       </c>
       <c r="G275" s="8" t="s">
-        <v>1299</v>
+        <v>1222</v>
       </c>
       <c r="H275" s="9" t="s">
-        <v>1300</v>
+        <v>1223</v>
       </c>
       <c r="I275" s="10"/>
       <c r="J275" s="9" t="s">
-        <v>1301</v>
+        <v>1224</v>
       </c>
       <c r="K275" s="10"/>
       <c r="L275" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M275" s="10"/>
       <c r="N275" s="1"/>
     </row>
     <row r="276" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A276" s="1"/>
       <c r="B276" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C276" s="9" t="s">
-        <v>1302</v>
+        <v>1225</v>
       </c>
       <c r="D276" s="10"/>
       <c r="E276" s="8" t="s">
-        <v>1303</v>
+        <v>1226</v>
       </c>
       <c r="F276" s="8" t="s">
-        <v>1304</v>
+        <v>1227</v>
       </c>
       <c r="G276" s="8" t="s">
-        <v>1305</v>
+        <v>1222</v>
       </c>
       <c r="H276" s="9" t="s">
-        <v>1306</v>
+        <v>1223</v>
       </c>
       <c r="I276" s="10"/>
       <c r="J276" s="9" t="s">
-        <v>1307</v>
+        <v>1228</v>
       </c>
       <c r="K276" s="10"/>
       <c r="L276" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M276" s="10"/>
       <c r="N276" s="1"/>
     </row>
     <row r="277" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A277" s="1"/>
       <c r="B277" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C277" s="9" t="s">
-        <v>1308</v>
+        <v>1141</v>
       </c>
       <c r="D277" s="10"/>
       <c r="E277" s="8" t="s">
-        <v>1309</v>
+        <v>1142</v>
       </c>
       <c r="F277" s="8" t="s">
-        <v>1310</v>
+        <v>1143</v>
       </c>
       <c r="G277" s="8" t="s">
-        <v>1311</v>
+        <v>1144</v>
       </c>
       <c r="H277" s="9" t="s">
-        <v>1312</v>
+        <v>1145</v>
       </c>
       <c r="I277" s="10"/>
       <c r="J277" s="9" t="s">
-        <v>1313</v>
+        <v>1146</v>
       </c>
       <c r="K277" s="10"/>
       <c r="L277" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M277" s="10"/>
       <c r="N277" s="1"/>
     </row>
     <row r="278" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A278" s="1"/>
       <c r="B278" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C278" s="9" t="s">
-        <v>1314</v>
+        <v>1229</v>
       </c>
       <c r="D278" s="10"/>
       <c r="E278" s="8" t="s">
-        <v>1315</v>
+        <v>1230</v>
       </c>
       <c r="F278" s="8" t="s">
-        <v>1316</v>
+        <v>1231</v>
       </c>
       <c r="G278" s="8" t="s">
-        <v>1311</v>
+        <v>1222</v>
       </c>
       <c r="H278" s="9" t="s">
-        <v>1312</v>
+        <v>1223</v>
       </c>
       <c r="I278" s="10"/>
       <c r="J278" s="9" t="s">
-        <v>1317</v>
+        <v>1232</v>
       </c>
       <c r="K278" s="10"/>
       <c r="L278" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M278" s="10"/>
       <c r="N278" s="1"/>
     </row>
     <row r="279" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A279" s="1"/>
       <c r="B279" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C279" s="9" t="s">
-        <v>1318</v>
+        <v>1265</v>
       </c>
       <c r="D279" s="10"/>
       <c r="E279" s="8" t="s">
-        <v>1319</v>
+        <v>1266</v>
       </c>
       <c r="F279" s="8" t="s">
-        <v>1320</v>
+        <v>1267</v>
       </c>
       <c r="G279" s="8" t="s">
-        <v>1321</v>
+        <v>1268</v>
       </c>
       <c r="H279" s="9" t="s">
-        <v>1322</v>
+        <v>1269</v>
       </c>
       <c r="I279" s="10"/>
       <c r="J279" s="9" t="s">
-        <v>1323</v>
+        <v>1270</v>
       </c>
       <c r="K279" s="10"/>
       <c r="L279" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M279" s="10"/>
       <c r="N279" s="1"/>
     </row>
     <row r="280" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A280" s="1"/>
       <c r="B280" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C280" s="9" t="s">
-        <v>1324</v>
+        <v>1309</v>
       </c>
       <c r="D280" s="10"/>
       <c r="E280" s="8" t="s">
-        <v>1325</v>
+        <v>1310</v>
       </c>
       <c r="F280" s="8" t="s">
-        <v>1326</v>
+        <v>1311</v>
       </c>
       <c r="G280" s="8" t="s">
-        <v>1327</v>
+        <v>1306</v>
       </c>
       <c r="H280" s="9" t="s">
-        <v>1328</v>
+        <v>1307</v>
       </c>
       <c r="I280" s="10"/>
       <c r="J280" s="9" t="s">
-        <v>1329</v>
+        <v>1312</v>
       </c>
       <c r="K280" s="10"/>
       <c r="L280" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M280" s="10"/>
       <c r="N280" s="1"/>
     </row>
     <row r="281" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A281" s="1"/>
       <c r="B281" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C281" s="9" t="s">
-        <v>1330</v>
+        <v>1303</v>
       </c>
       <c r="D281" s="10"/>
       <c r="E281" s="8" t="s">
-        <v>1331</v>
+        <v>1304</v>
       </c>
       <c r="F281" s="8" t="s">
-        <v>1332</v>
+        <v>1305</v>
       </c>
       <c r="G281" s="8" t="s">
-        <v>1327</v>
+        <v>1306</v>
       </c>
       <c r="H281" s="9" t="s">
-        <v>1328</v>
+        <v>1307</v>
       </c>
       <c r="I281" s="10"/>
       <c r="J281" s="9" t="s">
-        <v>1333</v>
+        <v>1308</v>
       </c>
       <c r="K281" s="10"/>
       <c r="L281" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M281" s="10"/>
       <c r="N281" s="1"/>
     </row>
     <row r="282" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A282" s="1"/>
       <c r="B282" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C282" s="9" t="s">
-        <v>1334</v>
+        <v>1251</v>
       </c>
       <c r="D282" s="10"/>
       <c r="E282" s="8" t="s">
-        <v>1335</v>
+        <v>1252</v>
       </c>
       <c r="F282" s="8" t="s">
-        <v>1336</v>
+        <v>1253</v>
       </c>
       <c r="G282" s="8" t="s">
-        <v>1327</v>
+        <v>1248</v>
       </c>
       <c r="H282" s="9" t="s">
-        <v>1328</v>
+        <v>1249</v>
       </c>
       <c r="I282" s="10"/>
       <c r="J282" s="9" t="s">
-        <v>1337</v>
+        <v>1254</v>
       </c>
       <c r="K282" s="10"/>
       <c r="L282" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M282" s="10"/>
       <c r="N282" s="1"/>
     </row>
     <row r="283" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A283" s="1"/>
       <c r="B283" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C283" s="9" t="s">
-        <v>1338</v>
+        <v>1313</v>
       </c>
       <c r="D283" s="10"/>
       <c r="E283" s="8" t="s">
-        <v>1339</v>
+        <v>1314</v>
       </c>
       <c r="F283" s="8" t="s">
-        <v>1340</v>
+        <v>1315</v>
       </c>
       <c r="G283" s="8" t="s">
-        <v>1341</v>
+        <v>1306</v>
       </c>
       <c r="H283" s="9" t="s">
-        <v>1342</v>
+        <v>1307</v>
       </c>
       <c r="I283" s="10"/>
       <c r="J283" s="9" t="s">
-        <v>1343</v>
+        <v>1316</v>
       </c>
       <c r="K283" s="10"/>
       <c r="L283" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M283" s="10"/>
       <c r="N283" s="1"/>
     </row>
     <row r="284" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A284" s="1"/>
       <c r="B284" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C284" s="9" t="s">
-        <v>1344</v>
+        <v>1195</v>
       </c>
       <c r="D284" s="10"/>
       <c r="E284" s="8" t="s">
-        <v>1345</v>
+        <v>1196</v>
       </c>
       <c r="F284" s="8" t="s">
-        <v>1346</v>
+        <v>1197</v>
       </c>
       <c r="G284" s="8" t="s">
-        <v>1341</v>
+        <v>1198</v>
       </c>
       <c r="H284" s="9" t="s">
-        <v>1342</v>
+        <v>1199</v>
       </c>
       <c r="I284" s="10"/>
       <c r="J284" s="9" t="s">
-        <v>1347</v>
+        <v>1200</v>
       </c>
       <c r="K284" s="10"/>
       <c r="L284" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M284" s="10"/>
       <c r="N284" s="1"/>
     </row>
     <row r="285" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A285" s="1"/>
       <c r="B285" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C285" s="9" t="s">
-        <v>1348</v>
+        <v>1276</v>
       </c>
       <c r="D285" s="10"/>
       <c r="E285" s="8" t="s">
-        <v>1349</v>
+        <v>1240</v>
       </c>
       <c r="F285" s="8" t="s">
-        <v>1350</v>
+        <v>1277</v>
       </c>
       <c r="G285" s="8" t="s">
-        <v>1341</v>
+        <v>1278</v>
       </c>
       <c r="H285" s="9" t="s">
-        <v>1342</v>
+        <v>1279</v>
       </c>
       <c r="I285" s="10"/>
       <c r="J285" s="9" t="s">
-        <v>1351</v>
+        <v>1280</v>
       </c>
       <c r="K285" s="10"/>
       <c r="L285" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M285" s="10"/>
       <c r="N285" s="1"/>
     </row>
     <row r="286" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A286" s="1"/>
       <c r="B286" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C286" s="9" t="s">
-        <v>1352</v>
+        <v>1255</v>
       </c>
       <c r="D286" s="10"/>
       <c r="E286" s="8" t="s">
-        <v>1353</v>
+        <v>1256</v>
       </c>
       <c r="F286" s="8" t="s">
-        <v>1354</v>
+        <v>1257</v>
       </c>
       <c r="G286" s="8" t="s">
-        <v>1341</v>
+        <v>1248</v>
       </c>
       <c r="H286" s="9" t="s">
-        <v>1342</v>
+        <v>1249</v>
       </c>
       <c r="I286" s="10"/>
       <c r="J286" s="9" t="s">
-        <v>1355</v>
+        <v>1258</v>
       </c>
       <c r="K286" s="10"/>
       <c r="L286" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M286" s="10"/>
       <c r="N286" s="1"/>
     </row>
     <row r="287" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A287" s="1"/>
       <c r="B287" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C287" s="9" t="s">
-        <v>1356</v>
+        <v>1245</v>
       </c>
       <c r="D287" s="10"/>
       <c r="E287" s="8" t="s">
-        <v>1357</v>
+        <v>1246</v>
       </c>
       <c r="F287" s="8" t="s">
-        <v>1358</v>
+        <v>1247</v>
       </c>
       <c r="G287" s="8" t="s">
-        <v>1359</v>
+        <v>1248</v>
       </c>
       <c r="H287" s="9" t="s">
-        <v>1360</v>
+        <v>1249</v>
       </c>
       <c r="I287" s="10"/>
       <c r="J287" s="9" t="s">
-        <v>1361</v>
+        <v>1250</v>
       </c>
       <c r="K287" s="10"/>
       <c r="L287" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M287" s="10"/>
       <c r="N287" s="1"/>
     </row>
     <row r="288" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A288" s="1"/>
       <c r="B288" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C288" s="9" t="s">
-        <v>1362</v>
+        <v>1201</v>
       </c>
       <c r="D288" s="10"/>
       <c r="E288" s="8" t="s">
-        <v>1363</v>
+        <v>1202</v>
       </c>
       <c r="F288" s="8" t="s">
-        <v>1364</v>
+        <v>1203</v>
       </c>
       <c r="G288" s="8" t="s">
-        <v>1359</v>
+        <v>1204</v>
       </c>
       <c r="H288" s="9" t="s">
-        <v>1360</v>
+        <v>1205</v>
       </c>
       <c r="I288" s="10"/>
       <c r="J288" s="9" t="s">
-        <v>1365</v>
+        <v>1206</v>
       </c>
       <c r="K288" s="10"/>
       <c r="L288" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M288" s="10"/>
       <c r="N288" s="1"/>
     </row>
-    <row r="289" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="289" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A289" s="1"/>
-      <c r="B289" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M289" s="10"/>
+      <c r="B289" s="5" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C289" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D289" s="12"/>
+      <c r="E289" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F289" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G289" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H289" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I289" s="12"/>
+      <c r="J289" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K289" s="12"/>
+      <c r="L289" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M289" s="12"/>
       <c r="N289" s="1"/>
     </row>
     <row r="290" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A290" s="1"/>
       <c r="B290" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C290" s="9" t="s">
-        <v>1370</v>
+        <v>1485</v>
       </c>
       <c r="D290" s="10"/>
       <c r="E290" s="8" t="s">
-        <v>1371</v>
+        <v>1486</v>
       </c>
       <c r="F290" s="8" t="s">
-        <v>1372</v>
+        <v>1487</v>
       </c>
       <c r="G290" s="8" t="s">
-        <v>1373</v>
+        <v>1488</v>
       </c>
       <c r="H290" s="9" t="s">
-        <v>1374</v>
+        <v>1489</v>
       </c>
       <c r="I290" s="10"/>
       <c r="J290" s="9" t="s">
-        <v>1375</v>
+        <v>1490</v>
       </c>
       <c r="K290" s="10"/>
       <c r="L290" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M290" s="10"/>
       <c r="N290" s="1"/>
     </row>
-    <row r="291" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A291" s="1"/>
-      <c r="B291" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B291" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" s="9" t="s">
+        <v>1422</v>
       </c>
       <c r="D291" s="10"/>
-      <c r="E291" s="6" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E291" s="8" t="s">
+        <v>1423</v>
+      </c>
+      <c r="F291" s="8" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G291" s="8" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H291" s="9" t="s">
+        <v>1426</v>
       </c>
       <c r="I291" s="10"/>
-      <c r="J291" s="11" t="s">
-        <v>9</v>
+      <c r="J291" s="9" t="s">
+        <v>1427</v>
       </c>
       <c r="K291" s="10"/>
-      <c r="L291" s="11" t="s">
-        <v>9</v>
+      <c r="L291" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="M291" s="10"/>
       <c r="N291" s="1"/>
     </row>
     <row r="292" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A292" s="1"/>
       <c r="B292" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C292" s="9" t="s">
-        <v>1377</v>
+        <v>1366</v>
       </c>
       <c r="D292" s="10"/>
       <c r="E292" s="8" t="s">
-        <v>1378</v>
+        <v>1367</v>
       </c>
       <c r="F292" s="8" t="s">
-        <v>1379</v>
+        <v>1368</v>
       </c>
       <c r="G292" s="8" t="s">
-        <v>1380</v>
+        <v>1369</v>
       </c>
       <c r="H292" s="9" t="s">
-        <v>1381</v>
+        <v>1370</v>
       </c>
       <c r="I292" s="10"/>
       <c r="J292" s="9" t="s">
-        <v>1382</v>
+        <v>1371</v>
       </c>
       <c r="K292" s="10"/>
       <c r="L292" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M292" s="10"/>
       <c r="N292" s="1"/>
     </row>
     <row r="293" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A293" s="1"/>
       <c r="B293" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C293" s="9" t="s">
-        <v>1383</v>
+        <v>1400</v>
       </c>
       <c r="D293" s="10"/>
       <c r="E293" s="8" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="F293" s="8" t="s">
-        <v>1385</v>
+        <v>1402</v>
       </c>
       <c r="G293" s="8" t="s">
-        <v>1380</v>
+        <v>1403</v>
       </c>
       <c r="H293" s="9" t="s">
-        <v>1381</v>
+        <v>1404</v>
       </c>
       <c r="I293" s="10"/>
       <c r="J293" s="9" t="s">
-        <v>1386</v>
+        <v>1405</v>
       </c>
       <c r="K293" s="10"/>
       <c r="L293" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M293" s="10"/>
       <c r="N293" s="1"/>
     </row>
     <row r="294" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A294" s="1"/>
       <c r="B294" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C294" s="9" t="s">
-        <v>1387</v>
+        <v>1444</v>
       </c>
       <c r="D294" s="10"/>
       <c r="E294" s="8" t="s">
-        <v>1388</v>
+        <v>1445</v>
       </c>
       <c r="F294" s="8" t="s">
-        <v>1389</v>
+        <v>1446</v>
       </c>
       <c r="G294" s="8" t="s">
-        <v>1390</v>
+        <v>1447</v>
       </c>
       <c r="H294" s="9" t="s">
-        <v>1391</v>
+        <v>1448</v>
       </c>
       <c r="I294" s="10"/>
       <c r="J294" s="9" t="s">
-        <v>1392</v>
+        <v>1449</v>
       </c>
       <c r="K294" s="10"/>
       <c r="L294" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M294" s="10"/>
       <c r="N294" s="1"/>
     </row>
     <row r="295" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A295" s="1"/>
       <c r="B295" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C295" s="9" t="s">
-        <v>1393</v>
+        <v>1450</v>
       </c>
       <c r="D295" s="10"/>
       <c r="E295" s="8" t="s">
-        <v>1394</v>
+        <v>1451</v>
       </c>
       <c r="F295" s="8" t="s">
-        <v>1395</v>
+        <v>1452</v>
       </c>
       <c r="G295" s="8" t="s">
-        <v>1396</v>
+        <v>1447</v>
       </c>
       <c r="H295" s="9" t="s">
-        <v>1397</v>
+        <v>1448</v>
       </c>
       <c r="I295" s="10"/>
       <c r="J295" s="9" t="s">
-        <v>1398</v>
+        <v>1453</v>
       </c>
       <c r="K295" s="10"/>
       <c r="L295" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M295" s="10"/>
       <c r="N295" s="1"/>
     </row>
     <row r="296" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A296" s="1"/>
       <c r="B296" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C296" s="9" t="s">
-        <v>1399</v>
+        <v>1454</v>
       </c>
       <c r="D296" s="10"/>
       <c r="E296" s="8" t="s">
-        <v>1400</v>
+        <v>1455</v>
       </c>
       <c r="F296" s="8" t="s">
-        <v>1401</v>
+        <v>1456</v>
       </c>
       <c r="G296" s="8" t="s">
-        <v>1402</v>
+        <v>1447</v>
       </c>
       <c r="H296" s="9" t="s">
-        <v>1403</v>
+        <v>1448</v>
       </c>
       <c r="I296" s="10"/>
       <c r="J296" s="9" t="s">
-        <v>1404</v>
+        <v>1457</v>
       </c>
       <c r="K296" s="10"/>
       <c r="L296" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M296" s="10"/>
       <c r="N296" s="1"/>
     </row>
     <row r="297" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A297" s="1"/>
       <c r="B297" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C297" s="9" t="s">
-        <v>1405</v>
+        <v>1462</v>
       </c>
       <c r="D297" s="10"/>
       <c r="E297" s="8" t="s">
-        <v>1406</v>
+        <v>1463</v>
       </c>
       <c r="F297" s="8" t="s">
-        <v>1407</v>
+        <v>1464</v>
       </c>
       <c r="G297" s="8" t="s">
-        <v>1408</v>
+        <v>1447</v>
       </c>
       <c r="H297" s="9" t="s">
-        <v>1409</v>
+        <v>1448</v>
       </c>
       <c r="I297" s="10"/>
       <c r="J297" s="9" t="s">
-        <v>1410</v>
+        <v>1465</v>
       </c>
       <c r="K297" s="10"/>
       <c r="L297" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M297" s="10"/>
       <c r="N297" s="1"/>
     </row>
     <row r="298" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A298" s="1"/>
       <c r="B298" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C298" s="9" t="s">
-        <v>1411</v>
+        <v>1470</v>
       </c>
       <c r="D298" s="10"/>
       <c r="E298" s="8" t="s">
-        <v>1412</v>
+        <v>1471</v>
       </c>
       <c r="F298" s="8" t="s">
-        <v>1413</v>
+        <v>1472</v>
       </c>
       <c r="G298" s="8" t="s">
-        <v>1414</v>
+        <v>1447</v>
       </c>
       <c r="H298" s="9" t="s">
-        <v>1415</v>
+        <v>1448</v>
       </c>
       <c r="I298" s="10"/>
       <c r="J298" s="9" t="s">
-        <v>1416</v>
+        <v>1473</v>
       </c>
       <c r="K298" s="10"/>
       <c r="L298" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M298" s="10"/>
       <c r="N298" s="1"/>
     </row>
     <row r="299" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A299" s="1"/>
       <c r="B299" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C299" s="9" t="s">
-        <v>1417</v>
+        <v>1466</v>
       </c>
       <c r="D299" s="10"/>
       <c r="E299" s="8" t="s">
-        <v>1418</v>
+        <v>1467</v>
       </c>
       <c r="F299" s="8" t="s">
-        <v>1419</v>
+        <v>1468</v>
       </c>
       <c r="G299" s="8" t="s">
-        <v>1414</v>
+        <v>1447</v>
       </c>
       <c r="H299" s="9" t="s">
-        <v>1415</v>
+        <v>1448</v>
       </c>
       <c r="I299" s="10"/>
       <c r="J299" s="9" t="s">
-        <v>1420</v>
+        <v>1469</v>
       </c>
       <c r="K299" s="10"/>
       <c r="L299" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M299" s="10"/>
       <c r="N299" s="1"/>
     </row>
     <row r="300" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A300" s="1"/>
       <c r="B300" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C300" s="9" t="s">
-        <v>1421</v>
+        <v>1406</v>
       </c>
       <c r="D300" s="10"/>
       <c r="E300" s="8" t="s">
-        <v>1422</v>
+        <v>1407</v>
       </c>
       <c r="F300" s="8" t="s">
-        <v>1423</v>
+        <v>1408</v>
       </c>
       <c r="G300" s="8" t="s">
-        <v>1424</v>
+        <v>1403</v>
       </c>
       <c r="H300" s="9" t="s">
-        <v>1425</v>
+        <v>1404</v>
       </c>
       <c r="I300" s="10"/>
       <c r="J300" s="9" t="s">
-        <v>1426</v>
+        <v>1409</v>
       </c>
       <c r="K300" s="10"/>
       <c r="L300" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M300" s="10"/>
       <c r="N300" s="1"/>
     </row>
     <row r="301" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A301" s="1"/>
       <c r="B301" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C301" s="9" t="s">
-        <v>1427</v>
+        <v>1458</v>
       </c>
       <c r="D301" s="10"/>
       <c r="E301" s="8" t="s">
-        <v>1428</v>
+        <v>1459</v>
       </c>
       <c r="F301" s="8" t="s">
-        <v>1429</v>
+        <v>1460</v>
       </c>
       <c r="G301" s="8" t="s">
-        <v>1424</v>
+        <v>1447</v>
       </c>
       <c r="H301" s="9" t="s">
-        <v>1425</v>
+        <v>1448</v>
       </c>
       <c r="I301" s="10"/>
       <c r="J301" s="9" t="s">
-        <v>1430</v>
+        <v>1461</v>
       </c>
       <c r="K301" s="10"/>
       <c r="L301" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M301" s="10"/>
       <c r="N301" s="1"/>
     </row>
     <row r="302" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A302" s="1"/>
       <c r="B302" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C302" s="9" t="s">
-        <v>1431</v>
+        <v>1396</v>
       </c>
       <c r="D302" s="10"/>
       <c r="E302" s="8" t="s">
-        <v>1432</v>
+        <v>1397</v>
       </c>
       <c r="F302" s="8" t="s">
-        <v>1433</v>
+        <v>1398</v>
       </c>
       <c r="G302" s="8" t="s">
-        <v>1434</v>
+        <v>1393</v>
       </c>
       <c r="H302" s="9" t="s">
-        <v>1435</v>
+        <v>1394</v>
       </c>
       <c r="I302" s="10"/>
       <c r="J302" s="9" t="s">
-        <v>1436</v>
+        <v>1399</v>
       </c>
       <c r="K302" s="10"/>
       <c r="L302" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M302" s="10"/>
       <c r="N302" s="1"/>
     </row>
     <row r="303" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A303" s="1"/>
       <c r="B303" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C303" s="9" t="s">
-        <v>1437</v>
+        <v>1390</v>
       </c>
       <c r="D303" s="10"/>
       <c r="E303" s="8" t="s">
-        <v>1438</v>
+        <v>1391</v>
       </c>
       <c r="F303" s="8" t="s">
-        <v>1439</v>
+        <v>1392</v>
       </c>
       <c r="G303" s="8" t="s">
-        <v>1440</v>
+        <v>1393</v>
       </c>
       <c r="H303" s="9" t="s">
-        <v>1441</v>
+        <v>1394</v>
       </c>
       <c r="I303" s="10"/>
       <c r="J303" s="9" t="s">
-        <v>1442</v>
+        <v>1395</v>
       </c>
       <c r="K303" s="10"/>
       <c r="L303" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M303" s="10"/>
       <c r="N303" s="1"/>
     </row>
     <row r="304" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A304" s="1"/>
       <c r="B304" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C304" s="9" t="s">
-        <v>1443</v>
+        <v>1428</v>
       </c>
       <c r="D304" s="10"/>
       <c r="E304" s="8" t="s">
-        <v>1444</v>
+        <v>1429</v>
       </c>
       <c r="F304" s="8" t="s">
-        <v>1445</v>
+        <v>1430</v>
       </c>
       <c r="G304" s="8" t="s">
-        <v>1446</v>
+        <v>1431</v>
       </c>
       <c r="H304" s="9" t="s">
-        <v>1447</v>
+        <v>1432</v>
       </c>
       <c r="I304" s="10"/>
       <c r="J304" s="9" t="s">
-        <v>1448</v>
+        <v>1433</v>
       </c>
       <c r="K304" s="10"/>
       <c r="L304" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M304" s="10"/>
       <c r="N304" s="1"/>
     </row>
     <row r="305" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A305" s="1"/>
       <c r="B305" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C305" s="9" t="s">
-        <v>1449</v>
+        <v>1434</v>
       </c>
       <c r="D305" s="10"/>
       <c r="E305" s="8" t="s">
-        <v>1450</v>
+        <v>1435</v>
       </c>
       <c r="F305" s="8" t="s">
-        <v>1451</v>
+        <v>1436</v>
       </c>
       <c r="G305" s="8" t="s">
-        <v>1452</v>
+        <v>1431</v>
       </c>
       <c r="H305" s="9" t="s">
-        <v>1453</v>
+        <v>1432</v>
       </c>
       <c r="I305" s="10"/>
       <c r="J305" s="9" t="s">
-        <v>1454</v>
+        <v>1437</v>
       </c>
       <c r="K305" s="10"/>
       <c r="L305" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M305" s="10"/>
       <c r="N305" s="1"/>
     </row>
     <row r="306" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A306" s="1"/>
       <c r="B306" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C306" s="9" t="s">
-        <v>1455</v>
+        <v>1378</v>
       </c>
       <c r="D306" s="10"/>
       <c r="E306" s="8" t="s">
-        <v>1456</v>
+        <v>1379</v>
       </c>
       <c r="F306" s="8" t="s">
-        <v>1457</v>
+        <v>1380</v>
       </c>
       <c r="G306" s="8" t="s">
-        <v>1458</v>
+        <v>1381</v>
       </c>
       <c r="H306" s="9" t="s">
-        <v>1459</v>
+        <v>1382</v>
       </c>
       <c r="I306" s="10"/>
       <c r="J306" s="9" t="s">
-        <v>1460</v>
+        <v>1383</v>
       </c>
       <c r="K306" s="10"/>
       <c r="L306" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M306" s="10"/>
       <c r="N306" s="1"/>
     </row>
     <row r="307" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A307" s="1"/>
       <c r="B307" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C307" s="9" t="s">
-        <v>1461</v>
+        <v>1416</v>
       </c>
       <c r="D307" s="10"/>
       <c r="E307" s="8" t="s">
-        <v>1462</v>
+        <v>1417</v>
       </c>
       <c r="F307" s="8" t="s">
-        <v>1463</v>
+        <v>1418</v>
       </c>
       <c r="G307" s="8" t="s">
-        <v>1458</v>
+        <v>1419</v>
       </c>
       <c r="H307" s="9" t="s">
-        <v>1459</v>
+        <v>1420</v>
       </c>
       <c r="I307" s="10"/>
       <c r="J307" s="9" t="s">
-        <v>1464</v>
+        <v>1421</v>
       </c>
       <c r="K307" s="10"/>
       <c r="L307" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M307" s="10"/>
       <c r="N307" s="1"/>
     </row>
     <row r="308" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A308" s="1"/>
       <c r="B308" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C308" s="9" t="s">
-        <v>1465</v>
+        <v>1356</v>
       </c>
       <c r="D308" s="10"/>
       <c r="E308" s="8" t="s">
-        <v>1466</v>
+        <v>1357</v>
       </c>
       <c r="F308" s="8" t="s">
-        <v>1467</v>
+        <v>1358</v>
       </c>
       <c r="G308" s="8" t="s">
-        <v>1468</v>
+        <v>1359</v>
       </c>
       <c r="H308" s="9" t="s">
-        <v>1469</v>
+        <v>1360</v>
       </c>
       <c r="I308" s="10"/>
       <c r="J308" s="9" t="s">
-        <v>1470</v>
+        <v>1361</v>
       </c>
       <c r="K308" s="10"/>
       <c r="L308" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M308" s="10"/>
       <c r="N308" s="1"/>
     </row>
     <row r="309" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A309" s="1"/>
       <c r="B309" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C309" s="9" t="s">
-        <v>1471</v>
+        <v>1362</v>
       </c>
       <c r="D309" s="10"/>
       <c r="E309" s="8" t="s">
-        <v>1472</v>
+        <v>1363</v>
       </c>
       <c r="F309" s="8" t="s">
-        <v>1473</v>
+        <v>1364</v>
       </c>
       <c r="G309" s="8" t="s">
-        <v>1474</v>
+        <v>1359</v>
       </c>
       <c r="H309" s="9" t="s">
-        <v>1475</v>
+        <v>1360</v>
       </c>
       <c r="I309" s="10"/>
       <c r="J309" s="9" t="s">
-        <v>1476</v>
+        <v>1365</v>
       </c>
       <c r="K309" s="10"/>
       <c r="L309" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M309" s="10"/>
       <c r="N309" s="1"/>
     </row>
     <row r="310" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A310" s="1"/>
       <c r="B310" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C310" s="9" t="s">
-        <v>1477</v>
+        <v>1372</v>
       </c>
       <c r="D310" s="10"/>
       <c r="E310" s="8" t="s">
-        <v>1478</v>
+        <v>1373</v>
       </c>
       <c r="F310" s="8" t="s">
-        <v>1479</v>
+        <v>1374</v>
       </c>
       <c r="G310" s="8" t="s">
-        <v>1474</v>
+        <v>1375</v>
       </c>
       <c r="H310" s="9" t="s">
-        <v>1475</v>
+        <v>1376</v>
       </c>
       <c r="I310" s="10"/>
       <c r="J310" s="9" t="s">
-        <v>1480</v>
+        <v>1377</v>
       </c>
       <c r="K310" s="10"/>
       <c r="L310" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M310" s="10"/>
       <c r="N310" s="1"/>
     </row>
     <row r="311" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A311" s="1"/>
       <c r="B311" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C311" s="9" t="s">
-        <v>1481</v>
+        <v>1497</v>
       </c>
       <c r="D311" s="10"/>
       <c r="E311" s="8" t="s">
-        <v>1482</v>
+        <v>1498</v>
       </c>
       <c r="F311" s="8" t="s">
-        <v>1483</v>
+        <v>1499</v>
       </c>
       <c r="G311" s="8" t="s">
-        <v>1474</v>
+        <v>1500</v>
       </c>
       <c r="H311" s="9" t="s">
-        <v>1475</v>
+        <v>1501</v>
       </c>
       <c r="I311" s="10"/>
       <c r="J311" s="9" t="s">
-        <v>1484</v>
+        <v>1502</v>
       </c>
       <c r="K311" s="10"/>
       <c r="L311" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M311" s="10"/>
       <c r="N311" s="1"/>
     </row>
     <row r="312" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A312" s="1"/>
       <c r="B312" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C312" s="9" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="D312" s="10"/>
       <c r="E312" s="8" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="F312" s="8" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="G312" s="8" t="s">
-        <v>1474</v>
+        <v>1494</v>
       </c>
       <c r="H312" s="9" t="s">
-        <v>1475</v>
+        <v>1495</v>
       </c>
       <c r="I312" s="10"/>
       <c r="J312" s="9" t="s">
-        <v>1488</v>
+        <v>1496</v>
       </c>
       <c r="K312" s="10"/>
       <c r="L312" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M312" s="10"/>
       <c r="N312" s="1"/>
     </row>
     <row r="313" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A313" s="1"/>
       <c r="B313" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C313" s="9" t="s">
-        <v>1489</v>
+        <v>1480</v>
       </c>
       <c r="D313" s="10"/>
       <c r="E313" s="8" t="s">
-        <v>1490</v>
+        <v>1407</v>
       </c>
       <c r="F313" s="8" t="s">
-        <v>1491</v>
+        <v>1481</v>
       </c>
       <c r="G313" s="8" t="s">
-        <v>1474</v>
+        <v>1482</v>
       </c>
       <c r="H313" s="9" t="s">
-        <v>1475</v>
+        <v>1483</v>
       </c>
       <c r="I313" s="10"/>
       <c r="J313" s="9" t="s">
-        <v>1492</v>
+        <v>1484</v>
       </c>
       <c r="K313" s="10"/>
       <c r="L313" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M313" s="10"/>
       <c r="N313" s="1"/>
     </row>
     <row r="314" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A314" s="1"/>
       <c r="B314" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C314" s="9" t="s">
-        <v>1493</v>
+        <v>1438</v>
       </c>
       <c r="D314" s="10"/>
       <c r="E314" s="8" t="s">
-        <v>1494</v>
+        <v>1439</v>
       </c>
       <c r="F314" s="8" t="s">
-        <v>1495</v>
+        <v>1440</v>
       </c>
       <c r="G314" s="8" t="s">
-        <v>1474</v>
+        <v>1441</v>
       </c>
       <c r="H314" s="9" t="s">
-        <v>1475</v>
+        <v>1442</v>
       </c>
       <c r="I314" s="10"/>
       <c r="J314" s="9" t="s">
-        <v>1496</v>
+        <v>1443</v>
       </c>
       <c r="K314" s="10"/>
       <c r="L314" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M314" s="10"/>
       <c r="N314" s="1"/>
     </row>
     <row r="315" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A315" s="1"/>
       <c r="B315" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C315" s="9" t="s">
-        <v>1497</v>
+        <v>1410</v>
       </c>
       <c r="D315" s="10"/>
       <c r="E315" s="8" t="s">
-        <v>1498</v>
+        <v>1411</v>
       </c>
       <c r="F315" s="8" t="s">
-        <v>1499</v>
+        <v>1412</v>
       </c>
       <c r="G315" s="8" t="s">
-        <v>1474</v>
+        <v>1413</v>
       </c>
       <c r="H315" s="9" t="s">
-        <v>1475</v>
+        <v>1414</v>
       </c>
       <c r="I315" s="10"/>
       <c r="J315" s="9" t="s">
-        <v>1500</v>
+        <v>1415</v>
       </c>
       <c r="K315" s="10"/>
       <c r="L315" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M315" s="10"/>
       <c r="N315" s="1"/>
     </row>
     <row r="316" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A316" s="1"/>
       <c r="B316" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C316" s="9" t="s">
-        <v>1501</v>
+        <v>1384</v>
       </c>
       <c r="D316" s="10"/>
       <c r="E316" s="8" t="s">
-        <v>1502</v>
+        <v>1385</v>
       </c>
       <c r="F316" s="8" t="s">
-        <v>1503</v>
+        <v>1386</v>
       </c>
       <c r="G316" s="8" t="s">
-        <v>1504</v>
+        <v>1387</v>
       </c>
       <c r="H316" s="9" t="s">
-        <v>1505</v>
+        <v>1388</v>
       </c>
       <c r="I316" s="10"/>
       <c r="J316" s="9" t="s">
-        <v>1506</v>
+        <v>1389</v>
       </c>
       <c r="K316" s="10"/>
       <c r="L316" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M316" s="10"/>
       <c r="N316" s="1"/>
     </row>
     <row r="317" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A317" s="1"/>
       <c r="B317" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C317" s="9" t="s">
-        <v>1507</v>
+        <v>1474</v>
       </c>
       <c r="D317" s="10"/>
       <c r="E317" s="8" t="s">
-        <v>1428</v>
+        <v>1475</v>
       </c>
       <c r="F317" s="8" t="s">
-        <v>1508</v>
+        <v>1476</v>
       </c>
       <c r="G317" s="8" t="s">
-        <v>1509</v>
+        <v>1477</v>
       </c>
       <c r="H317" s="9" t="s">
-        <v>1510</v>
+        <v>1478</v>
       </c>
       <c r="I317" s="10"/>
       <c r="J317" s="9" t="s">
-        <v>1511</v>
+        <v>1479</v>
       </c>
       <c r="K317" s="10"/>
       <c r="L317" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M317" s="10"/>
       <c r="N317" s="1"/>
     </row>
     <row r="318" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A318" s="1"/>
-      <c r="B318" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M318" s="10"/>
+      <c r="B318" s="5" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C318" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D318" s="12"/>
+      <c r="E318" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F318" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G318" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H318" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I318" s="12"/>
+      <c r="J318" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K318" s="12"/>
+      <c r="L318" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M318" s="12"/>
       <c r="N318" s="1"/>
     </row>
     <row r="319" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A319" s="1"/>
       <c r="B319" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C319" s="9" t="s">
-        <v>1518</v>
+        <v>1656</v>
       </c>
       <c r="D319" s="10"/>
       <c r="E319" s="8" t="s">
-        <v>1519</v>
+        <v>1657</v>
       </c>
       <c r="F319" s="8" t="s">
-        <v>1520</v>
+        <v>1658</v>
       </c>
       <c r="G319" s="8" t="s">
-        <v>1521</v>
+        <v>1659</v>
       </c>
       <c r="H319" s="9" t="s">
-        <v>1522</v>
+        <v>1660</v>
       </c>
       <c r="I319" s="10"/>
       <c r="J319" s="9" t="s">
-        <v>1523</v>
+        <v>1661</v>
       </c>
       <c r="K319" s="10"/>
       <c r="L319" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M319" s="10"/>
       <c r="N319" s="1"/>
     </row>
     <row r="320" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A320" s="1"/>
       <c r="B320" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C320" s="9" t="s">
-        <v>1524</v>
+        <v>1662</v>
       </c>
       <c r="D320" s="10"/>
       <c r="E320" s="8" t="s">
-        <v>236</v>
+        <v>1663</v>
       </c>
       <c r="F320" s="8" t="s">
-        <v>1525</v>
+        <v>1664</v>
       </c>
       <c r="G320" s="8" t="s">
-        <v>1526</v>
+        <v>1659</v>
       </c>
       <c r="H320" s="9" t="s">
-        <v>1527</v>
+        <v>1660</v>
       </c>
       <c r="I320" s="10"/>
       <c r="J320" s="9" t="s">
-        <v>1528</v>
+        <v>1665</v>
       </c>
       <c r="K320" s="10"/>
       <c r="L320" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M320" s="10"/>
       <c r="N320" s="1"/>
     </row>
     <row r="321" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A321" s="1"/>
       <c r="B321" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C321" s="9" t="s">
-        <v>1529</v>
+        <v>1614</v>
       </c>
       <c r="D321" s="10"/>
       <c r="E321" s="8" t="s">
-        <v>1530</v>
+        <v>1615</v>
       </c>
       <c r="F321" s="8" t="s">
-        <v>1531</v>
+        <v>1616</v>
       </c>
       <c r="G321" s="8" t="s">
-        <v>1532</v>
+        <v>1617</v>
       </c>
       <c r="H321" s="9" t="s">
-        <v>1533</v>
+        <v>1618</v>
       </c>
       <c r="I321" s="10"/>
       <c r="J321" s="9" t="s">
-        <v>1534</v>
+        <v>1619</v>
       </c>
       <c r="K321" s="10"/>
       <c r="L321" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M321" s="10"/>
       <c r="N321" s="1"/>
     </row>
     <row r="322" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A322" s="1"/>
-      <c r="B322" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B322" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" s="9" t="s">
+        <v>1666</v>
       </c>
       <c r="D322" s="10"/>
-      <c r="E322" s="6" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E322" s="8" t="s">
+        <v>1667</v>
+      </c>
+      <c r="F322" s="8" t="s">
+        <v>1668</v>
+      </c>
+      <c r="G322" s="8" t="s">
+        <v>1659</v>
+      </c>
+      <c r="H322" s="9" t="s">
+        <v>1660</v>
       </c>
       <c r="I322" s="10"/>
-      <c r="J322" s="11" t="s">
-        <v>9</v>
+      <c r="J322" s="9" t="s">
+        <v>1669</v>
       </c>
       <c r="K322" s="10"/>
-      <c r="L322" s="11" t="s">
-        <v>9</v>
+      <c r="L322" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="M322" s="10"/>
       <c r="N322" s="1"/>
     </row>
     <row r="323" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A323" s="1"/>
       <c r="B323" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C323" s="9" t="s">
-        <v>1536</v>
+        <v>1635</v>
       </c>
       <c r="D323" s="10"/>
       <c r="E323" s="8" t="s">
-        <v>1537</v>
+        <v>1636</v>
       </c>
       <c r="F323" s="8" t="s">
-        <v>1538</v>
+        <v>1637</v>
       </c>
       <c r="G323" s="8" t="s">
-        <v>1539</v>
+        <v>1638</v>
       </c>
       <c r="H323" s="9" t="s">
-        <v>700</v>
+        <v>1639</v>
       </c>
       <c r="I323" s="10"/>
       <c r="J323" s="9" t="s">
-        <v>1540</v>
+        <v>1640</v>
       </c>
       <c r="K323" s="10"/>
       <c r="L323" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M323" s="10"/>
       <c r="N323" s="1"/>
     </row>
     <row r="324" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A324" s="1"/>
       <c r="B324" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C324" s="9" t="s">
-        <v>1541</v>
+        <v>1608</v>
       </c>
       <c r="D324" s="10"/>
       <c r="E324" s="8" t="s">
-        <v>1542</v>
+        <v>1609</v>
       </c>
       <c r="F324" s="8" t="s">
-        <v>1543</v>
+        <v>1610</v>
       </c>
       <c r="G324" s="8" t="s">
-        <v>1544</v>
+        <v>1611</v>
       </c>
       <c r="H324" s="9" t="s">
-        <v>1545</v>
+        <v>1612</v>
       </c>
       <c r="I324" s="10"/>
       <c r="J324" s="9" t="s">
-        <v>1546</v>
+        <v>1613</v>
       </c>
       <c r="K324" s="10"/>
       <c r="L324" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M324" s="10"/>
       <c r="N324" s="1"/>
     </row>
     <row r="325" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A325" s="1"/>
       <c r="B325" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C325" s="9" t="s">
-        <v>1547</v>
+        <v>1596</v>
       </c>
       <c r="D325" s="10"/>
       <c r="E325" s="8" t="s">
-        <v>1548</v>
+        <v>1597</v>
       </c>
       <c r="F325" s="8" t="s">
-        <v>1549</v>
+        <v>1598</v>
       </c>
       <c r="G325" s="8" t="s">
-        <v>1544</v>
+        <v>1599</v>
       </c>
       <c r="H325" s="9" t="s">
-        <v>1545</v>
+        <v>1600</v>
       </c>
       <c r="I325" s="10"/>
       <c r="J325" s="9" t="s">
-        <v>1550</v>
+        <v>1601</v>
       </c>
       <c r="K325" s="10"/>
       <c r="L325" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M325" s="10"/>
       <c r="N325" s="1"/>
     </row>
     <row r="326" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A326" s="1"/>
       <c r="B326" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C326" s="9" t="s">
-        <v>1551</v>
+        <v>1584</v>
       </c>
       <c r="D326" s="10"/>
       <c r="E326" s="8" t="s">
-        <v>1552</v>
+        <v>1585</v>
       </c>
       <c r="F326" s="8" t="s">
-        <v>1553</v>
+        <v>1586</v>
       </c>
       <c r="G326" s="8" t="s">
-        <v>1554</v>
+        <v>1587</v>
       </c>
       <c r="H326" s="9" t="s">
-        <v>1555</v>
+        <v>1588</v>
       </c>
       <c r="I326" s="10"/>
       <c r="J326" s="9" t="s">
-        <v>1556</v>
+        <v>1589</v>
       </c>
       <c r="K326" s="10"/>
       <c r="L326" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M326" s="10"/>
       <c r="N326" s="1"/>
     </row>
     <row r="327" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A327" s="1"/>
       <c r="B327" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C327" s="9" t="s">
-        <v>1557</v>
+        <v>1620</v>
       </c>
       <c r="D327" s="10"/>
       <c r="E327" s="8" t="s">
-        <v>1558</v>
+        <v>1621</v>
       </c>
       <c r="F327" s="8" t="s">
-        <v>1559</v>
+        <v>1622</v>
       </c>
       <c r="G327" s="8" t="s">
-        <v>1554</v>
+        <v>1623</v>
       </c>
       <c r="H327" s="9" t="s">
-        <v>1555</v>
+        <v>1624</v>
       </c>
       <c r="I327" s="10"/>
       <c r="J327" s="9" t="s">
-        <v>1560</v>
+        <v>1625</v>
       </c>
       <c r="K327" s="10"/>
       <c r="L327" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M327" s="10"/>
       <c r="N327" s="1"/>
     </row>
     <row r="328" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A328" s="1"/>
       <c r="B328" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C328" s="9" t="s">
-        <v>1561</v>
+        <v>1630</v>
       </c>
       <c r="D328" s="10"/>
       <c r="E328" s="8" t="s">
-        <v>1562</v>
+        <v>1631</v>
       </c>
       <c r="F328" s="8" t="s">
-        <v>1563</v>
+        <v>1632</v>
       </c>
       <c r="G328" s="8" t="s">
-        <v>1554</v>
+        <v>1623</v>
       </c>
       <c r="H328" s="9" t="s">
-        <v>1555</v>
+        <v>1624</v>
       </c>
       <c r="I328" s="10"/>
       <c r="J328" s="9" t="s">
-        <v>1564</v>
+        <v>1633</v>
       </c>
       <c r="K328" s="10"/>
       <c r="L328" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M328" s="10"/>
       <c r="N328" s="1"/>
     </row>
     <row r="329" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A329" s="1"/>
       <c r="B329" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C329" s="9" t="s">
-        <v>1565</v>
+        <v>1626</v>
       </c>
       <c r="D329" s="10"/>
       <c r="E329" s="8" t="s">
-        <v>1566</v>
+        <v>1627</v>
       </c>
       <c r="F329" s="8" t="s">
-        <v>1567</v>
+        <v>1628</v>
       </c>
       <c r="G329" s="8" t="s">
-        <v>1568</v>
+        <v>1623</v>
       </c>
       <c r="H329" s="9" t="s">
-        <v>1569</v>
+        <v>1624</v>
       </c>
       <c r="I329" s="10"/>
       <c r="J329" s="9" t="s">
-        <v>1570</v>
+        <v>1629</v>
       </c>
       <c r="K329" s="10"/>
       <c r="L329" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M329" s="10"/>
       <c r="N329" s="1"/>
     </row>
     <row r="330" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A330" s="1"/>
       <c r="B330" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C330" s="9" t="s">
-        <v>1571</v>
+        <v>1602</v>
       </c>
       <c r="D330" s="10"/>
       <c r="E330" s="8" t="s">
-        <v>1572</v>
+        <v>1603</v>
       </c>
       <c r="F330" s="8" t="s">
-        <v>1573</v>
+        <v>1604</v>
       </c>
       <c r="G330" s="8" t="s">
-        <v>1568</v>
+        <v>1605</v>
       </c>
       <c r="H330" s="9" t="s">
-        <v>1574</v>
+        <v>1606</v>
       </c>
       <c r="I330" s="10"/>
       <c r="J330" s="9" t="s">
-        <v>1575</v>
+        <v>1607</v>
       </c>
       <c r="K330" s="10"/>
       <c r="L330" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M330" s="10"/>
       <c r="N330" s="1"/>
     </row>
     <row r="331" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A331" s="1"/>
       <c r="B331" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C331" s="9" t="s">
-        <v>1576</v>
+        <v>1544</v>
       </c>
       <c r="D331" s="10"/>
       <c r="E331" s="8" t="s">
-        <v>1577</v>
+        <v>1545</v>
       </c>
       <c r="F331" s="8" t="s">
-        <v>1578</v>
+        <v>1546</v>
       </c>
       <c r="G331" s="8" t="s">
-        <v>1568</v>
+        <v>1536</v>
       </c>
       <c r="H331" s="9" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="I331" s="10"/>
       <c r="J331" s="9" t="s">
-        <v>1579</v>
+        <v>1547</v>
       </c>
       <c r="K331" s="10"/>
       <c r="L331" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M331" s="10"/>
       <c r="N331" s="1"/>
     </row>
     <row r="332" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A332" s="1"/>
       <c r="B332" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C332" s="9" t="s">
-        <v>1580</v>
+        <v>1563</v>
       </c>
       <c r="D332" s="10"/>
       <c r="E332" s="8" t="s">
-        <v>1581</v>
+        <v>1564</v>
       </c>
       <c r="F332" s="8" t="s">
-        <v>1582</v>
+        <v>1565</v>
       </c>
       <c r="G332" s="8" t="s">
-        <v>1568</v>
+        <v>1536</v>
       </c>
       <c r="H332" s="9" t="s">
-        <v>1574</v>
+        <v>1542</v>
       </c>
       <c r="I332" s="10"/>
       <c r="J332" s="9" t="s">
-        <v>1583</v>
+        <v>1566</v>
       </c>
       <c r="K332" s="10"/>
       <c r="L332" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M332" s="10"/>
       <c r="N332" s="1"/>
     </row>
     <row r="333" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A333" s="1"/>
       <c r="B333" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C333" s="9" t="s">
-        <v>1584</v>
+        <v>1559</v>
       </c>
       <c r="D333" s="10"/>
       <c r="E333" s="8" t="s">
-        <v>1585</v>
+        <v>1560</v>
       </c>
       <c r="F333" s="8" t="s">
-        <v>1586</v>
+        <v>1561</v>
       </c>
       <c r="G333" s="8" t="s">
-        <v>1568</v>
+        <v>1536</v>
       </c>
       <c r="H333" s="9" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="I333" s="10"/>
       <c r="J333" s="9" t="s">
-        <v>1587</v>
+        <v>1562</v>
       </c>
       <c r="K333" s="10"/>
       <c r="L333" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M333" s="10"/>
       <c r="N333" s="1"/>
     </row>
     <row r="334" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A334" s="1"/>
       <c r="B334" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C334" s="9" t="s">
-        <v>1588</v>
+        <v>1548</v>
       </c>
       <c r="D334" s="10"/>
       <c r="E334" s="8" t="s">
-        <v>1589</v>
+        <v>1549</v>
       </c>
       <c r="F334" s="8" t="s">
-        <v>1578</v>
+        <v>1550</v>
       </c>
       <c r="G334" s="8" t="s">
-        <v>1568</v>
+        <v>1536</v>
       </c>
       <c r="H334" s="9" t="s">
-        <v>711</v>
+        <v>1542</v>
       </c>
       <c r="I334" s="10"/>
       <c r="J334" s="9" t="s">
-        <v>1590</v>
+        <v>1551</v>
       </c>
       <c r="K334" s="10"/>
       <c r="L334" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M334" s="10"/>
       <c r="N334" s="1"/>
     </row>
     <row r="335" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A335" s="1"/>
       <c r="B335" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C335" s="9" t="s">
-        <v>1591</v>
+        <v>1575</v>
       </c>
       <c r="D335" s="10"/>
       <c r="E335" s="8" t="s">
-        <v>1592</v>
+        <v>1576</v>
       </c>
       <c r="F335" s="8" t="s">
-        <v>1593</v>
+        <v>1577</v>
       </c>
       <c r="G335" s="8" t="s">
-        <v>1568</v>
+        <v>1578</v>
       </c>
       <c r="H335" s="9" t="s">
-        <v>711</v>
+        <v>779</v>
       </c>
       <c r="I335" s="10"/>
       <c r="J335" s="9" t="s">
-        <v>1594</v>
+        <v>1579</v>
       </c>
       <c r="K335" s="10"/>
       <c r="L335" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M335" s="10"/>
       <c r="N335" s="1"/>
     </row>
     <row r="336" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A336" s="1"/>
       <c r="B336" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C336" s="9" t="s">
-        <v>1595</v>
+        <v>1567</v>
       </c>
       <c r="D336" s="10"/>
       <c r="E336" s="8" t="s">
-        <v>1596</v>
+        <v>1568</v>
       </c>
       <c r="F336" s="8" t="s">
-        <v>1597</v>
+        <v>1569</v>
       </c>
       <c r="G336" s="8" t="s">
-        <v>1568</v>
+        <v>1536</v>
       </c>
       <c r="H336" s="9" t="s">
-        <v>1574</v>
+        <v>1542</v>
       </c>
       <c r="I336" s="10"/>
       <c r="J336" s="9" t="s">
-        <v>1598</v>
+        <v>1570</v>
       </c>
       <c r="K336" s="10"/>
       <c r="L336" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M336" s="10"/>
       <c r="N336" s="1"/>
     </row>
     <row r="337" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A337" s="1"/>
       <c r="B337" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C337" s="9" t="s">
-        <v>1599</v>
+        <v>1533</v>
       </c>
       <c r="D337" s="10"/>
       <c r="E337" s="8" t="s">
-        <v>1600</v>
+        <v>1534</v>
       </c>
       <c r="F337" s="8" t="s">
-        <v>1601</v>
+        <v>1535</v>
       </c>
       <c r="G337" s="8" t="s">
-        <v>1568</v>
+        <v>1536</v>
       </c>
       <c r="H337" s="9" t="s">
-        <v>1574</v>
+        <v>1537</v>
       </c>
       <c r="I337" s="10"/>
       <c r="J337" s="9" t="s">
-        <v>1602</v>
+        <v>1538</v>
       </c>
       <c r="K337" s="10"/>
       <c r="L337" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M337" s="10"/>
       <c r="N337" s="1"/>
     </row>
     <row r="338" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A338" s="1"/>
       <c r="B338" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C338" s="9" t="s">
-        <v>1603</v>
+        <v>1552</v>
       </c>
       <c r="D338" s="10"/>
       <c r="E338" s="8" t="s">
-        <v>1604</v>
+        <v>1553</v>
       </c>
       <c r="F338" s="8" t="s">
-        <v>1605</v>
+        <v>1554</v>
       </c>
       <c r="G338" s="8" t="s">
-        <v>1568</v>
+        <v>1536</v>
       </c>
       <c r="H338" s="9" t="s">
-        <v>1569</v>
+        <v>702</v>
       </c>
       <c r="I338" s="10"/>
       <c r="J338" s="9" t="s">
-        <v>1606</v>
+        <v>1555</v>
       </c>
       <c r="K338" s="10"/>
       <c r="L338" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M338" s="10"/>
       <c r="N338" s="1"/>
     </row>
     <row r="339" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A339" s="1"/>
       <c r="B339" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C339" s="9" t="s">
-        <v>1607</v>
+        <v>1504</v>
       </c>
       <c r="D339" s="10"/>
       <c r="E339" s="8" t="s">
-        <v>1608</v>
+        <v>1505</v>
       </c>
       <c r="F339" s="8" t="s">
-        <v>1609</v>
+        <v>1506</v>
       </c>
       <c r="G339" s="8" t="s">
-        <v>1610</v>
+        <v>1507</v>
       </c>
       <c r="H339" s="9" t="s">
-        <v>788</v>
+        <v>691</v>
       </c>
       <c r="I339" s="10"/>
       <c r="J339" s="9" t="s">
-        <v>1611</v>
+        <v>1508</v>
       </c>
       <c r="K339" s="10"/>
       <c r="L339" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M339" s="10"/>
       <c r="N339" s="1"/>
     </row>
     <row r="340" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A340" s="1"/>
       <c r="B340" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C340" s="9" t="s">
-        <v>1612</v>
+        <v>1571</v>
       </c>
       <c r="D340" s="10"/>
       <c r="E340" s="8" t="s">
-        <v>1613</v>
+        <v>1572</v>
       </c>
       <c r="F340" s="8" t="s">
-        <v>1614</v>
+        <v>1573</v>
       </c>
       <c r="G340" s="8" t="s">
-        <v>1610</v>
+        <v>1536</v>
       </c>
       <c r="H340" s="9" t="s">
-        <v>788</v>
+        <v>1537</v>
       </c>
       <c r="I340" s="10"/>
       <c r="J340" s="9" t="s">
-        <v>1615</v>
+        <v>1574</v>
       </c>
       <c r="K340" s="10"/>
       <c r="L340" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M340" s="10"/>
       <c r="N340" s="1"/>
     </row>
     <row r="341" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A341" s="1"/>
       <c r="B341" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C341" s="9" t="s">
-        <v>1616</v>
+        <v>1539</v>
       </c>
       <c r="D341" s="10"/>
       <c r="E341" s="8" t="s">
-        <v>1617</v>
+        <v>1540</v>
       </c>
       <c r="F341" s="8" t="s">
-        <v>1618</v>
+        <v>1541</v>
       </c>
       <c r="G341" s="8" t="s">
-        <v>1619</v>
+        <v>1536</v>
       </c>
       <c r="H341" s="9" t="s">
-        <v>1620</v>
+        <v>1542</v>
       </c>
       <c r="I341" s="10"/>
       <c r="J341" s="9" t="s">
-        <v>1621</v>
+        <v>1543</v>
       </c>
       <c r="K341" s="10"/>
       <c r="L341" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M341" s="10"/>
       <c r="N341" s="1"/>
     </row>
     <row r="342" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A342" s="1"/>
       <c r="B342" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C342" s="9" t="s">
-        <v>1622</v>
+        <v>1556</v>
       </c>
       <c r="D342" s="10"/>
       <c r="E342" s="8" t="s">
-        <v>1623</v>
+        <v>1557</v>
       </c>
       <c r="F342" s="8" t="s">
-        <v>1624</v>
+        <v>1546</v>
       </c>
       <c r="G342" s="8" t="s">
-        <v>1625</v>
+        <v>1536</v>
       </c>
       <c r="H342" s="9" t="s">
-        <v>1626</v>
+        <v>702</v>
       </c>
       <c r="I342" s="10"/>
       <c r="J342" s="9" t="s">
-        <v>1627</v>
+        <v>1558</v>
       </c>
       <c r="K342" s="10"/>
       <c r="L342" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M342" s="10"/>
       <c r="N342" s="1"/>
     </row>
     <row r="343" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A343" s="1"/>
       <c r="B343" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C343" s="9" t="s">
-        <v>1628</v>
+        <v>1651</v>
       </c>
       <c r="D343" s="10"/>
       <c r="E343" s="8" t="s">
-        <v>1629</v>
+        <v>1652</v>
       </c>
       <c r="F343" s="8" t="s">
-        <v>1630</v>
+        <v>1653</v>
       </c>
       <c r="G343" s="8" t="s">
-        <v>1631</v>
+        <v>1654</v>
       </c>
       <c r="H343" s="9" t="s">
-        <v>1632</v>
+        <v>715</v>
       </c>
       <c r="I343" s="10"/>
       <c r="J343" s="9" t="s">
-        <v>1633</v>
+        <v>1655</v>
       </c>
       <c r="K343" s="10"/>
       <c r="L343" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M343" s="10"/>
       <c r="N343" s="1"/>
     </row>
     <row r="344" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A344" s="1"/>
       <c r="B344" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C344" s="9" t="s">
-        <v>1634</v>
+        <v>1580</v>
       </c>
       <c r="D344" s="10"/>
       <c r="E344" s="8" t="s">
-        <v>1635</v>
+        <v>1581</v>
       </c>
       <c r="F344" s="8" t="s">
-        <v>1636</v>
+        <v>1582</v>
       </c>
       <c r="G344" s="8" t="s">
-        <v>1637</v>
+        <v>1578</v>
       </c>
       <c r="H344" s="9" t="s">
-        <v>1638</v>
+        <v>779</v>
       </c>
       <c r="I344" s="10"/>
       <c r="J344" s="9" t="s">
-        <v>1639</v>
+        <v>1583</v>
       </c>
       <c r="K344" s="10"/>
       <c r="L344" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M344" s="10"/>
       <c r="N344" s="1"/>
     </row>
     <row r="345" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A345" s="1"/>
       <c r="B345" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C345" s="9" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="D345" s="10"/>
       <c r="E345" s="8" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="F345" s="8" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="G345" s="8" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="H345" s="9" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="I345" s="10"/>
       <c r="J345" s="9" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="K345" s="10"/>
       <c r="L345" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M345" s="10"/>
       <c r="N345" s="1"/>
     </row>
     <row r="346" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A346" s="1"/>
       <c r="B346" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C346" s="9" t="s">
-        <v>1646</v>
+        <v>1670</v>
       </c>
       <c r="D346" s="10"/>
       <c r="E346" s="8" t="s">
-        <v>1647</v>
+        <v>1634</v>
       </c>
       <c r="F346" s="8" t="s">
-        <v>1648</v>
+        <v>1671</v>
       </c>
       <c r="G346" s="8" t="s">
-        <v>1649</v>
+        <v>1672</v>
       </c>
       <c r="H346" s="9" t="s">
-        <v>1650</v>
+        <v>1673</v>
       </c>
       <c r="I346" s="10"/>
       <c r="J346" s="9" t="s">
-        <v>1651</v>
+        <v>1674</v>
       </c>
       <c r="K346" s="10"/>
       <c r="L346" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M346" s="10"/>
       <c r="N346" s="1"/>
     </row>
     <row r="347" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A347" s="1"/>
       <c r="B347" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C347" s="9" t="s">
-        <v>1652</v>
+        <v>1647</v>
       </c>
       <c r="D347" s="10"/>
       <c r="E347" s="8" t="s">
-        <v>1653</v>
+        <v>1648</v>
       </c>
       <c r="F347" s="8" t="s">
-        <v>1654</v>
+        <v>1649</v>
       </c>
       <c r="G347" s="8" t="s">
-        <v>1655</v>
+        <v>1644</v>
       </c>
       <c r="H347" s="9" t="s">
-        <v>1656</v>
+        <v>1645</v>
       </c>
       <c r="I347" s="10"/>
       <c r="J347" s="9" t="s">
-        <v>1657</v>
+        <v>1650</v>
       </c>
       <c r="K347" s="10"/>
       <c r="L347" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M347" s="10"/>
       <c r="N347" s="1"/>
     </row>
     <row r="348" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A348" s="1"/>
       <c r="B348" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C348" s="9" t="s">
-        <v>1658</v>
+        <v>1590</v>
       </c>
       <c r="D348" s="10"/>
       <c r="E348" s="8" t="s">
-        <v>1659</v>
+        <v>1591</v>
       </c>
       <c r="F348" s="8" t="s">
-        <v>1660</v>
+        <v>1592</v>
       </c>
       <c r="G348" s="8" t="s">
-        <v>1655</v>
+        <v>1593</v>
       </c>
       <c r="H348" s="9" t="s">
-        <v>1656</v>
+        <v>1594</v>
       </c>
       <c r="I348" s="10"/>
       <c r="J348" s="9" t="s">
-        <v>1661</v>
+        <v>1595</v>
       </c>
       <c r="K348" s="10"/>
       <c r="L348" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M348" s="10"/>
       <c r="N348" s="1"/>
     </row>
     <row r="349" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A349" s="1"/>
       <c r="B349" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C349" s="9" t="s">
-        <v>1662</v>
+        <v>1509</v>
       </c>
       <c r="D349" s="10"/>
       <c r="E349" s="8" t="s">
-        <v>1663</v>
+        <v>1510</v>
       </c>
       <c r="F349" s="8" t="s">
-        <v>1664</v>
+        <v>1511</v>
       </c>
       <c r="G349" s="8" t="s">
-        <v>1655</v>
+        <v>1512</v>
       </c>
       <c r="H349" s="9" t="s">
-        <v>1656</v>
+        <v>1513</v>
       </c>
       <c r="I349" s="10"/>
       <c r="J349" s="9" t="s">
-        <v>1665</v>
+        <v>1514</v>
       </c>
       <c r="K349" s="10"/>
       <c r="L349" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M349" s="10"/>
       <c r="N349" s="1"/>
     </row>
     <row r="350" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A350" s="1"/>
       <c r="B350" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C350" s="9" t="s">
-        <v>1666</v>
+        <v>1515</v>
       </c>
       <c r="D350" s="10"/>
       <c r="E350" s="8" t="s">
-        <v>1667</v>
+        <v>1516</v>
       </c>
       <c r="F350" s="8" t="s">
-        <v>1668</v>
+        <v>1517</v>
       </c>
       <c r="G350" s="8" t="s">
-        <v>1669</v>
+        <v>1512</v>
       </c>
       <c r="H350" s="9" t="s">
-        <v>1670</v>
+        <v>1513</v>
       </c>
       <c r="I350" s="10"/>
       <c r="J350" s="9" t="s">
-        <v>1671</v>
+        <v>1518</v>
       </c>
       <c r="K350" s="10"/>
       <c r="L350" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M350" s="10"/>
       <c r="N350" s="1"/>
     </row>
     <row r="351" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A351" s="1"/>
       <c r="B351" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C351" s="9" t="s">
-        <v>1672</v>
+        <v>1519</v>
       </c>
       <c r="D351" s="10"/>
       <c r="E351" s="8" t="s">
-        <v>1673</v>
+        <v>1520</v>
       </c>
       <c r="F351" s="8" t="s">
-        <v>1674</v>
+        <v>1521</v>
       </c>
       <c r="G351" s="8" t="s">
-        <v>1675</v>
+        <v>1522</v>
       </c>
       <c r="H351" s="9" t="s">
-        <v>1676</v>
+        <v>1523</v>
       </c>
       <c r="I351" s="10"/>
       <c r="J351" s="9" t="s">
-        <v>1677</v>
+        <v>1524</v>
       </c>
       <c r="K351" s="10"/>
       <c r="L351" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M351" s="10"/>
       <c r="N351" s="1"/>
     </row>
     <row r="352" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A352" s="1"/>
       <c r="B352" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C352" s="9" t="s">
-        <v>1678</v>
+        <v>1529</v>
       </c>
       <c r="D352" s="10"/>
       <c r="E352" s="8" t="s">
-        <v>1679</v>
+        <v>1530</v>
       </c>
       <c r="F352" s="8" t="s">
-        <v>1680</v>
+        <v>1531</v>
       </c>
       <c r="G352" s="8" t="s">
-        <v>1681</v>
+        <v>1522</v>
       </c>
       <c r="H352" s="9" t="s">
-        <v>1682</v>
+        <v>1523</v>
       </c>
       <c r="I352" s="10"/>
       <c r="J352" s="9" t="s">
-        <v>1683</v>
+        <v>1532</v>
       </c>
       <c r="K352" s="10"/>
       <c r="L352" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M352" s="10"/>
       <c r="N352" s="1"/>
     </row>
     <row r="353" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A353" s="1"/>
       <c r="B353" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C353" s="9" t="s">
-        <v>1684</v>
+        <v>1525</v>
       </c>
       <c r="D353" s="10"/>
       <c r="E353" s="8" t="s">
-        <v>1685</v>
+        <v>1526</v>
       </c>
       <c r="F353" s="8" t="s">
-        <v>1686</v>
+        <v>1527</v>
       </c>
       <c r="G353" s="8" t="s">
-        <v>1681</v>
+        <v>1522</v>
       </c>
       <c r="H353" s="9" t="s">
-        <v>1682</v>
+        <v>1523</v>
       </c>
       <c r="I353" s="10"/>
       <c r="J353" s="9" t="s">
-        <v>1687</v>
+        <v>1528</v>
       </c>
       <c r="K353" s="10"/>
       <c r="L353" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M353" s="10"/>
       <c r="N353" s="1"/>
     </row>
-    <row r="354" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="354" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A354" s="1"/>
-      <c r="B354" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M354" s="10"/>
+      <c r="B354" s="5" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C354" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D354" s="12"/>
+      <c r="E354" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F354" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G354" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H354" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I354" s="12"/>
+      <c r="J354" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K354" s="12"/>
+      <c r="L354" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M354" s="12"/>
       <c r="N354" s="1"/>
     </row>
     <row r="355" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A355" s="1"/>
       <c r="B355" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C355" s="9" t="s">
-        <v>1693</v>
+        <v>1686</v>
       </c>
       <c r="D355" s="10"/>
       <c r="E355" s="8" t="s">
-        <v>1694</v>
+        <v>1687</v>
       </c>
       <c r="F355" s="8" t="s">
-        <v>1695</v>
+        <v>1688</v>
       </c>
       <c r="G355" s="8" t="s">
-        <v>1696</v>
+        <v>1679</v>
       </c>
       <c r="H355" s="9" t="s">
-        <v>1697</v>
+        <v>1680</v>
       </c>
       <c r="I355" s="10"/>
       <c r="J355" s="9" t="s">
-        <v>1698</v>
+        <v>1689</v>
       </c>
       <c r="K355" s="10"/>
       <c r="L355" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M355" s="10"/>
       <c r="N355" s="1"/>
     </row>
     <row r="356" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A356" s="1"/>
       <c r="B356" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C356" s="9" t="s">
-        <v>1699</v>
+        <v>1771</v>
       </c>
       <c r="D356" s="10"/>
       <c r="E356" s="8" t="s">
-        <v>1700</v>
+        <v>1772</v>
       </c>
       <c r="F356" s="8" t="s">
-        <v>1701</v>
+        <v>1773</v>
       </c>
       <c r="G356" s="8" t="s">
-        <v>1696</v>
+        <v>1759</v>
       </c>
       <c r="H356" s="9" t="s">
-        <v>1697</v>
+        <v>1764</v>
       </c>
       <c r="I356" s="10"/>
       <c r="J356" s="9" t="s">
-        <v>1702</v>
+        <v>1774</v>
       </c>
       <c r="K356" s="10"/>
       <c r="L356" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M356" s="10"/>
       <c r="N356" s="1"/>
     </row>
     <row r="357" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A357" s="1"/>
       <c r="B357" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C357" s="9" t="s">
-        <v>1703</v>
+        <v>1775</v>
       </c>
       <c r="D357" s="10"/>
       <c r="E357" s="8" t="s">
-        <v>1704</v>
+        <v>1776</v>
       </c>
       <c r="F357" s="8" t="s">
-        <v>1705</v>
+        <v>1777</v>
       </c>
       <c r="G357" s="8" t="s">
-        <v>1696</v>
+        <v>1759</v>
       </c>
       <c r="H357" s="9" t="s">
-        <v>1697</v>
+        <v>1764</v>
       </c>
       <c r="I357" s="10"/>
       <c r="J357" s="9" t="s">
-        <v>1706</v>
+        <v>1778</v>
       </c>
       <c r="K357" s="10"/>
       <c r="L357" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M357" s="10"/>
       <c r="N357" s="1"/>
     </row>
     <row r="358" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A358" s="1"/>
       <c r="B358" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C358" s="9" t="s">
-        <v>1707</v>
+        <v>1766</v>
       </c>
       <c r="D358" s="10"/>
       <c r="E358" s="8" t="s">
-        <v>1667</v>
+        <v>1767</v>
       </c>
       <c r="F358" s="8" t="s">
-        <v>1708</v>
+        <v>1768</v>
       </c>
       <c r="G358" s="8" t="s">
-        <v>1709</v>
+        <v>1759</v>
       </c>
       <c r="H358" s="9" t="s">
-        <v>1710</v>
+        <v>1769</v>
       </c>
       <c r="I358" s="10"/>
       <c r="J358" s="9" t="s">
-        <v>1711</v>
+        <v>1770</v>
       </c>
       <c r="K358" s="10"/>
       <c r="L358" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M358" s="10"/>
       <c r="N358" s="1"/>
     </row>
-    <row r="359" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A359" s="1"/>
-      <c r="B359" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B359" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" s="9" t="s">
+        <v>1791</v>
       </c>
       <c r="D359" s="10"/>
-      <c r="E359" s="6" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E359" s="8" t="s">
+        <v>1792</v>
+      </c>
+      <c r="F359" s="8" t="s">
+        <v>1793</v>
+      </c>
+      <c r="G359" s="8" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H359" s="9" t="s">
+        <v>1769</v>
       </c>
       <c r="I359" s="10"/>
-      <c r="J359" s="11" t="s">
-        <v>9</v>
+      <c r="J359" s="9" t="s">
+        <v>1794</v>
       </c>
       <c r="K359" s="10"/>
-      <c r="L359" s="11" t="s">
-        <v>9</v>
+      <c r="L359" s="9" t="s">
+        <v>39</v>
       </c>
       <c r="M359" s="10"/>
       <c r="N359" s="1"/>
     </row>
     <row r="360" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A360" s="1"/>
       <c r="B360" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C360" s="9" t="s">
-        <v>1713</v>
+        <v>1676</v>
       </c>
       <c r="D360" s="10"/>
       <c r="E360" s="8" t="s">
-        <v>1714</v>
+        <v>1677</v>
       </c>
       <c r="F360" s="8" t="s">
-        <v>1715</v>
+        <v>1678</v>
       </c>
       <c r="G360" s="8" t="s">
-        <v>1716</v>
+        <v>1679</v>
       </c>
       <c r="H360" s="9" t="s">
-        <v>1717</v>
+        <v>1680</v>
       </c>
       <c r="I360" s="10"/>
       <c r="J360" s="9" t="s">
-        <v>1718</v>
+        <v>1681</v>
       </c>
       <c r="K360" s="10"/>
       <c r="L360" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M360" s="10"/>
       <c r="N360" s="1"/>
     </row>
     <row r="361" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A361" s="1"/>
       <c r="B361" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C361" s="9" t="s">
-        <v>1719</v>
+        <v>1779</v>
       </c>
       <c r="D361" s="10"/>
       <c r="E361" s="8" t="s">
-        <v>1720</v>
+        <v>1780</v>
       </c>
       <c r="F361" s="8" t="s">
-        <v>1721</v>
+        <v>1781</v>
       </c>
       <c r="G361" s="8" t="s">
-        <v>1716</v>
+        <v>1759</v>
       </c>
       <c r="H361" s="9" t="s">
-        <v>1717</v>
+        <v>1764</v>
       </c>
       <c r="I361" s="10"/>
       <c r="J361" s="9" t="s">
-        <v>1722</v>
+        <v>1782</v>
       </c>
       <c r="K361" s="10"/>
       <c r="L361" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M361" s="10"/>
       <c r="N361" s="1"/>
     </row>
     <row r="362" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A362" s="1"/>
       <c r="B362" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C362" s="9" t="s">
-        <v>1723</v>
+        <v>1783</v>
       </c>
       <c r="D362" s="10"/>
       <c r="E362" s="8" t="s">
-        <v>1724</v>
+        <v>1784</v>
       </c>
       <c r="F362" s="8" t="s">
-        <v>1725</v>
+        <v>1785</v>
       </c>
       <c r="G362" s="8" t="s">
-        <v>1716</v>
+        <v>1759</v>
       </c>
       <c r="H362" s="9" t="s">
-        <v>1717</v>
+        <v>1764</v>
       </c>
       <c r="I362" s="10"/>
       <c r="J362" s="9" t="s">
-        <v>1726</v>
+        <v>1786</v>
       </c>
       <c r="K362" s="10"/>
       <c r="L362" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M362" s="10"/>
       <c r="N362" s="1"/>
     </row>
     <row r="363" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A363" s="1"/>
       <c r="B363" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C363" s="9" t="s">
-        <v>1727</v>
+        <v>1795</v>
       </c>
       <c r="D363" s="10"/>
       <c r="E363" s="8" t="s">
-        <v>1728</v>
+        <v>1796</v>
       </c>
       <c r="F363" s="8" t="s">
-        <v>1729</v>
+        <v>1797</v>
       </c>
       <c r="G363" s="8" t="s">
-        <v>1716</v>
+        <v>1759</v>
       </c>
       <c r="H363" s="9" t="s">
-        <v>1717</v>
+        <v>1769</v>
       </c>
       <c r="I363" s="10"/>
       <c r="J363" s="9" t="s">
-        <v>1730</v>
+        <v>1798</v>
       </c>
       <c r="K363" s="10"/>
       <c r="L363" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M363" s="10"/>
       <c r="N363" s="1"/>
     </row>
     <row r="364" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A364" s="1"/>
       <c r="B364" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C364" s="9" t="s">
-        <v>1731</v>
+        <v>1694</v>
       </c>
       <c r="D364" s="10"/>
       <c r="E364" s="8" t="s">
-        <v>1732</v>
+        <v>1695</v>
       </c>
       <c r="F364" s="8" t="s">
-        <v>1733</v>
+        <v>1696</v>
       </c>
       <c r="G364" s="8" t="s">
-        <v>1716</v>
+        <v>1679</v>
       </c>
       <c r="H364" s="9" t="s">
-        <v>1717</v>
+        <v>1680</v>
       </c>
       <c r="I364" s="10"/>
       <c r="J364" s="9" t="s">
-        <v>1734</v>
+        <v>1697</v>
       </c>
       <c r="K364" s="10"/>
       <c r="L364" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M364" s="10"/>
       <c r="N364" s="1"/>
     </row>
     <row r="365" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A365" s="1"/>
       <c r="B365" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C365" s="9" t="s">
-        <v>1735</v>
+        <v>1698</v>
       </c>
       <c r="D365" s="10"/>
       <c r="E365" s="8" t="s">
-        <v>1736</v>
+        <v>1699</v>
       </c>
       <c r="F365" s="8" t="s">
-        <v>1737</v>
+        <v>1700</v>
       </c>
       <c r="G365" s="8" t="s">
-        <v>1716</v>
+        <v>1679</v>
       </c>
       <c r="H365" s="9" t="s">
-        <v>1717</v>
+        <v>1680</v>
       </c>
       <c r="I365" s="10"/>
       <c r="J365" s="9" t="s">
-        <v>1738</v>
+        <v>1701</v>
       </c>
       <c r="K365" s="10"/>
       <c r="L365" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M365" s="10"/>
       <c r="N365" s="1"/>
     </row>
     <row r="366" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A366" s="1"/>
       <c r="B366" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C366" s="9" t="s">
-        <v>1739</v>
+        <v>1799</v>
       </c>
       <c r="D366" s="10"/>
       <c r="E366" s="8" t="s">
-        <v>1740</v>
+        <v>1800</v>
       </c>
       <c r="F366" s="8" t="s">
-        <v>1741</v>
+        <v>1801</v>
       </c>
       <c r="G366" s="8" t="s">
-        <v>1716</v>
+        <v>1759</v>
       </c>
       <c r="H366" s="9" t="s">
-        <v>1717</v>
+        <v>1764</v>
       </c>
       <c r="I366" s="10"/>
       <c r="J366" s="9" t="s">
-        <v>1742</v>
+        <v>1802</v>
       </c>
       <c r="K366" s="10"/>
       <c r="L366" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M366" s="10"/>
       <c r="N366" s="1"/>
     </row>
     <row r="367" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A367" s="1"/>
       <c r="B367" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C367" s="9" t="s">
-        <v>1743</v>
+        <v>1712</v>
       </c>
       <c r="D367" s="10"/>
       <c r="E367" s="8" t="s">
-        <v>1744</v>
+        <v>1713</v>
       </c>
       <c r="F367" s="8" t="s">
-        <v>1745</v>
+        <v>1714</v>
       </c>
       <c r="G367" s="8" t="s">
-        <v>1746</v>
+        <v>1715</v>
       </c>
       <c r="H367" s="9" t="s">
-        <v>1747</v>
+        <v>1716</v>
       </c>
       <c r="I367" s="10"/>
       <c r="J367" s="9" t="s">
-        <v>1748</v>
+        <v>1717</v>
       </c>
       <c r="K367" s="10"/>
       <c r="L367" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M367" s="10"/>
       <c r="N367" s="1"/>
     </row>
     <row r="368" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A368" s="1"/>
       <c r="B368" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C368" s="9" t="s">
-        <v>1749</v>
+        <v>1702</v>
       </c>
       <c r="D368" s="10"/>
       <c r="E368" s="8" t="s">
-        <v>1750</v>
+        <v>1703</v>
       </c>
       <c r="F368" s="8" t="s">
-        <v>1751</v>
+        <v>1704</v>
       </c>
       <c r="G368" s="8" t="s">
-        <v>1752</v>
+        <v>1679</v>
       </c>
       <c r="H368" s="9" t="s">
-        <v>1753</v>
+        <v>1680</v>
       </c>
       <c r="I368" s="10"/>
       <c r="J368" s="9" t="s">
-        <v>1754</v>
+        <v>1705</v>
       </c>
       <c r="K368" s="10"/>
       <c r="L368" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M368" s="10"/>
       <c r="N368" s="1"/>
     </row>
     <row r="369" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A369" s="1"/>
       <c r="B369" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C369" s="9" t="s">
-        <v>1755</v>
+        <v>1803</v>
       </c>
       <c r="D369" s="10"/>
       <c r="E369" s="8" t="s">
-        <v>1756</v>
+        <v>1804</v>
       </c>
       <c r="F369" s="8" t="s">
-        <v>1757</v>
+        <v>1805</v>
       </c>
       <c r="G369" s="8" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="H369" s="9" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="I369" s="10"/>
       <c r="J369" s="9" t="s">
-        <v>1760</v>
+        <v>1806</v>
       </c>
       <c r="K369" s="10"/>
       <c r="L369" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M369" s="10"/>
       <c r="N369" s="1"/>
     </row>
     <row r="370" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A370" s="1"/>
       <c r="B370" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C370" s="9" t="s">
-        <v>1761</v>
+        <v>1690</v>
       </c>
       <c r="D370" s="10"/>
       <c r="E370" s="8" t="s">
-        <v>1762</v>
+        <v>1691</v>
       </c>
       <c r="F370" s="8" t="s">
-        <v>1763</v>
+        <v>1692</v>
       </c>
       <c r="G370" s="8" t="s">
-        <v>1764</v>
+        <v>1679</v>
       </c>
       <c r="H370" s="9" t="s">
-        <v>1765</v>
+        <v>1680</v>
       </c>
       <c r="I370" s="10"/>
       <c r="J370" s="9" t="s">
-        <v>1766</v>
+        <v>1693</v>
       </c>
       <c r="K370" s="10"/>
       <c r="L370" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M370" s="10"/>
       <c r="N370" s="1"/>
     </row>
     <row r="371" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A371" s="1"/>
       <c r="B371" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C371" s="9" t="s">
-        <v>1767</v>
+        <v>1682</v>
       </c>
       <c r="D371" s="10"/>
       <c r="E371" s="8" t="s">
-        <v>1768</v>
+        <v>1683</v>
       </c>
       <c r="F371" s="8" t="s">
-        <v>1769</v>
+        <v>1684</v>
       </c>
       <c r="G371" s="8" t="s">
-        <v>1770</v>
+        <v>1679</v>
       </c>
       <c r="H371" s="9" t="s">
-        <v>1771</v>
+        <v>1680</v>
       </c>
       <c r="I371" s="10"/>
       <c r="J371" s="9" t="s">
-        <v>1772</v>
+        <v>1685</v>
       </c>
       <c r="K371" s="10"/>
       <c r="L371" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M371" s="10"/>
       <c r="N371" s="1"/>
     </row>
     <row r="372" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A372" s="1"/>
       <c r="B372" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C372" s="9" t="s">
-        <v>1773</v>
+        <v>1762</v>
       </c>
       <c r="D372" s="10"/>
       <c r="E372" s="8" t="s">
-        <v>1774</v>
+        <v>1113</v>
       </c>
       <c r="F372" s="8" t="s">
-        <v>1775</v>
+        <v>1763</v>
       </c>
       <c r="G372" s="8" t="s">
-        <v>1770</v>
+        <v>1759</v>
       </c>
       <c r="H372" s="9" t="s">
-        <v>1771</v>
+        <v>1764</v>
       </c>
       <c r="I372" s="10"/>
       <c r="J372" s="9" t="s">
-        <v>1776</v>
+        <v>1765</v>
       </c>
       <c r="K372" s="10"/>
       <c r="L372" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M372" s="10"/>
       <c r="N372" s="1"/>
     </row>
     <row r="373" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A373" s="1"/>
       <c r="B373" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C373" s="9" t="s">
-        <v>1777</v>
+        <v>1787</v>
       </c>
       <c r="D373" s="10"/>
       <c r="E373" s="8" t="s">
-        <v>1778</v>
+        <v>1788</v>
       </c>
       <c r="F373" s="8" t="s">
-        <v>1779</v>
+        <v>1789</v>
       </c>
       <c r="G373" s="8" t="s">
-        <v>1770</v>
+        <v>1759</v>
       </c>
       <c r="H373" s="9" t="s">
-        <v>1771</v>
+        <v>1769</v>
       </c>
       <c r="I373" s="10"/>
       <c r="J373" s="9" t="s">
-        <v>1780</v>
+        <v>1790</v>
       </c>
       <c r="K373" s="10"/>
       <c r="L373" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M373" s="10"/>
       <c r="N373" s="1"/>
     </row>
     <row r="374" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A374" s="1"/>
       <c r="B374" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C374" s="9" t="s">
-        <v>1781</v>
+        <v>1756</v>
       </c>
       <c r="D374" s="10"/>
       <c r="E374" s="8" t="s">
-        <v>1782</v>
+        <v>1757</v>
       </c>
       <c r="F374" s="8" t="s">
-        <v>1783</v>
+        <v>1758</v>
       </c>
       <c r="G374" s="8" t="s">
-        <v>1784</v>
+        <v>1759</v>
       </c>
       <c r="H374" s="9" t="s">
-        <v>1785</v>
+        <v>1760</v>
       </c>
       <c r="I374" s="10"/>
       <c r="J374" s="9" t="s">
-        <v>1786</v>
+        <v>1761</v>
       </c>
       <c r="K374" s="10"/>
       <c r="L374" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M374" s="10"/>
       <c r="N374" s="1"/>
     </row>
     <row r="375" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A375" s="1"/>
       <c r="B375" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C375" s="9" t="s">
-        <v>1787</v>
+        <v>1724</v>
       </c>
       <c r="D375" s="10"/>
       <c r="E375" s="8" t="s">
-        <v>1788</v>
+        <v>1725</v>
       </c>
       <c r="F375" s="8" t="s">
-        <v>1789</v>
+        <v>1726</v>
       </c>
       <c r="G375" s="8" t="s">
-        <v>1790</v>
+        <v>1727</v>
       </c>
       <c r="H375" s="9" t="s">
-        <v>1791</v>
+        <v>1728</v>
       </c>
       <c r="I375" s="10"/>
       <c r="J375" s="9" t="s">
-        <v>1792</v>
+        <v>1729</v>
       </c>
       <c r="K375" s="10"/>
       <c r="L375" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M375" s="10"/>
       <c r="N375" s="1"/>
     </row>
     <row r="376" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A376" s="1"/>
       <c r="B376" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C376" s="9" t="s">
-        <v>1793</v>
+        <v>1807</v>
       </c>
       <c r="D376" s="10"/>
       <c r="E376" s="8" t="s">
-        <v>1794</v>
+        <v>1808</v>
       </c>
       <c r="F376" s="8" t="s">
-        <v>1795</v>
+        <v>1809</v>
       </c>
       <c r="G376" s="8" t="s">
-        <v>1796</v>
+        <v>1810</v>
       </c>
       <c r="H376" s="9" t="s">
-        <v>1797</v>
+        <v>1811</v>
       </c>
       <c r="I376" s="10"/>
       <c r="J376" s="9" t="s">
-        <v>1798</v>
+        <v>1812</v>
       </c>
       <c r="K376" s="10"/>
       <c r="L376" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M376" s="10"/>
       <c r="N376" s="1"/>
     </row>
     <row r="377" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A377" s="1"/>
       <c r="B377" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C377" s="9" t="s">
-        <v>1799</v>
+        <v>1813</v>
       </c>
       <c r="D377" s="10"/>
       <c r="E377" s="8" t="s">
-        <v>1128</v>
+        <v>1814</v>
       </c>
       <c r="F377" s="8" t="s">
-        <v>1800</v>
+        <v>1815</v>
       </c>
       <c r="G377" s="8" t="s">
-        <v>1796</v>
+        <v>1810</v>
       </c>
       <c r="H377" s="9" t="s">
-        <v>1801</v>
+        <v>1811</v>
       </c>
       <c r="I377" s="10"/>
       <c r="J377" s="9" t="s">
-        <v>1802</v>
+        <v>1816</v>
       </c>
       <c r="K377" s="10"/>
       <c r="L377" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M377" s="10"/>
       <c r="N377" s="1"/>
     </row>
     <row r="378" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A378" s="1"/>
       <c r="B378" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C378" s="9" t="s">
-        <v>1803</v>
+        <v>1817</v>
       </c>
       <c r="D378" s="10"/>
       <c r="E378" s="8" t="s">
-        <v>1804</v>
+        <v>1818</v>
       </c>
       <c r="F378" s="8" t="s">
-        <v>1805</v>
+        <v>1819</v>
       </c>
       <c r="G378" s="8" t="s">
-        <v>1796</v>
+        <v>1810</v>
       </c>
       <c r="H378" s="9" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="I378" s="10"/>
       <c r="J378" s="9" t="s">
-        <v>1807</v>
+        <v>1820</v>
       </c>
       <c r="K378" s="10"/>
       <c r="L378" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M378" s="10"/>
       <c r="N378" s="1"/>
     </row>
     <row r="379" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A379" s="1"/>
       <c r="B379" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C379" s="9" t="s">
-        <v>1808</v>
+        <v>1821</v>
       </c>
       <c r="D379" s="10"/>
       <c r="E379" s="8" t="s">
-        <v>1809</v>
+        <v>1822</v>
       </c>
       <c r="F379" s="8" t="s">
+        <v>1823</v>
+      </c>
+      <c r="G379" s="8" t="s">
         <v>1810</v>
       </c>
-      <c r="G379" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H379" s="9" t="s">
-        <v>1801</v>
+        <v>1811</v>
       </c>
       <c r="I379" s="10"/>
       <c r="J379" s="9" t="s">
-        <v>1811</v>
+        <v>1824</v>
       </c>
       <c r="K379" s="10"/>
       <c r="L379" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M379" s="10"/>
       <c r="N379" s="1"/>
     </row>
     <row r="380" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A380" s="1"/>
       <c r="B380" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C380" s="9" t="s">
-        <v>1812</v>
+        <v>1750</v>
       </c>
       <c r="D380" s="10"/>
       <c r="E380" s="8" t="s">
-        <v>1813</v>
+        <v>1751</v>
       </c>
       <c r="F380" s="8" t="s">
-        <v>1814</v>
+        <v>1752</v>
       </c>
       <c r="G380" s="8" t="s">
-        <v>1796</v>
+        <v>1753</v>
       </c>
       <c r="H380" s="9" t="s">
-        <v>1801</v>
+        <v>1754</v>
       </c>
       <c r="I380" s="10"/>
       <c r="J380" s="9" t="s">
-        <v>1815</v>
+        <v>1755</v>
       </c>
       <c r="K380" s="10"/>
       <c r="L380" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M380" s="10"/>
       <c r="N380" s="1"/>
     </row>
     <row r="381" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A381" s="1"/>
       <c r="B381" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C381" s="9" t="s">
-        <v>1816</v>
+        <v>1706</v>
       </c>
       <c r="D381" s="10"/>
       <c r="E381" s="8" t="s">
-        <v>1817</v>
+        <v>1707</v>
       </c>
       <c r="F381" s="8" t="s">
-        <v>1818</v>
+        <v>1708</v>
       </c>
       <c r="G381" s="8" t="s">
-        <v>1796</v>
+        <v>1709</v>
       </c>
       <c r="H381" s="9" t="s">
-        <v>1801</v>
+        <v>1710</v>
       </c>
       <c r="I381" s="10"/>
       <c r="J381" s="9" t="s">
-        <v>1819</v>
+        <v>1711</v>
       </c>
       <c r="K381" s="10"/>
       <c r="L381" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M381" s="10"/>
       <c r="N381" s="1"/>
     </row>
     <row r="382" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A382" s="1"/>
       <c r="B382" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C382" s="9" t="s">
-        <v>1820</v>
+        <v>1730</v>
       </c>
       <c r="D382" s="10"/>
       <c r="E382" s="8" t="s">
-        <v>1821</v>
+        <v>1731</v>
       </c>
       <c r="F382" s="8" t="s">
-        <v>1822</v>
+        <v>1732</v>
       </c>
       <c r="G382" s="8" t="s">
-        <v>1796</v>
+        <v>1733</v>
       </c>
       <c r="H382" s="9" t="s">
-        <v>1801</v>
+        <v>1734</v>
       </c>
       <c r="I382" s="10"/>
       <c r="J382" s="9" t="s">
-        <v>1823</v>
+        <v>1735</v>
       </c>
       <c r="K382" s="10"/>
       <c r="L382" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M382" s="10"/>
       <c r="N382" s="1"/>
     </row>
     <row r="383" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A383" s="1"/>
       <c r="B383" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C383" s="9" t="s">
-        <v>1824</v>
+        <v>1740</v>
       </c>
       <c r="D383" s="10"/>
       <c r="E383" s="8" t="s">
-        <v>1825</v>
+        <v>1741</v>
       </c>
       <c r="F383" s="8" t="s">
-        <v>1826</v>
+        <v>1742</v>
       </c>
       <c r="G383" s="8" t="s">
-        <v>1796</v>
+        <v>1733</v>
       </c>
       <c r="H383" s="9" t="s">
-        <v>1806</v>
+        <v>1734</v>
       </c>
       <c r="I383" s="10"/>
       <c r="J383" s="9" t="s">
-        <v>1827</v>
+        <v>1743</v>
       </c>
       <c r="K383" s="10"/>
       <c r="L383" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M383" s="10"/>
       <c r="N383" s="1"/>
     </row>
     <row r="384" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A384" s="1"/>
       <c r="B384" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C384" s="9" t="s">
-        <v>1828</v>
+        <v>1736</v>
       </c>
       <c r="D384" s="10"/>
       <c r="E384" s="8" t="s">
-        <v>1829</v>
+        <v>1737</v>
       </c>
       <c r="F384" s="8" t="s">
-        <v>1830</v>
+        <v>1738</v>
       </c>
       <c r="G384" s="8" t="s">
-        <v>1796</v>
+        <v>1733</v>
       </c>
       <c r="H384" s="9" t="s">
-        <v>1806</v>
+        <v>1734</v>
       </c>
       <c r="I384" s="10"/>
       <c r="J384" s="9" t="s">
-        <v>1831</v>
+        <v>1739</v>
       </c>
       <c r="K384" s="10"/>
       <c r="L384" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M384" s="10"/>
       <c r="N384" s="1"/>
     </row>
     <row r="385" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A385" s="1"/>
       <c r="B385" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C385" s="9" t="s">
-        <v>1832</v>
+        <v>1718</v>
       </c>
       <c r="D385" s="10"/>
       <c r="E385" s="8" t="s">
-        <v>1833</v>
+        <v>1719</v>
       </c>
       <c r="F385" s="8" t="s">
-        <v>1834</v>
+        <v>1720</v>
       </c>
       <c r="G385" s="8" t="s">
-        <v>1796</v>
+        <v>1721</v>
       </c>
       <c r="H385" s="9" t="s">
-        <v>1806</v>
+        <v>1722</v>
       </c>
       <c r="I385" s="10"/>
       <c r="J385" s="9" t="s">
-        <v>1835</v>
+        <v>1723</v>
       </c>
       <c r="K385" s="10"/>
       <c r="L385" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M385" s="10"/>
       <c r="N385" s="1"/>
     </row>
     <row r="386" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A386" s="1"/>
       <c r="B386" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C386" s="9" t="s">
-        <v>1836</v>
+        <v>1744</v>
       </c>
       <c r="D386" s="10"/>
       <c r="E386" s="8" t="s">
-        <v>1837</v>
+        <v>1745</v>
       </c>
       <c r="F386" s="8" t="s">
-        <v>1838</v>
+        <v>1746</v>
       </c>
       <c r="G386" s="8" t="s">
-        <v>1796</v>
+        <v>1747</v>
       </c>
       <c r="H386" s="9" t="s">
-        <v>1801</v>
+        <v>1748</v>
       </c>
       <c r="I386" s="10"/>
       <c r="J386" s="9" t="s">
-        <v>1839</v>
+        <v>1749</v>
       </c>
       <c r="K386" s="10"/>
       <c r="L386" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M386" s="10"/>
       <c r="N386" s="1"/>
     </row>
-    <row r="387" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="387" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A387" s="1"/>
-      <c r="B387" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M387" s="10"/>
+      <c r="B387" s="5" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C387" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D387" s="12"/>
+      <c r="E387" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F387" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G387" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H387" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I387" s="12"/>
+      <c r="J387" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K387" s="12"/>
+      <c r="L387" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M387" s="12"/>
       <c r="N387" s="1"/>
     </row>
     <row r="388" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A388" s="1"/>
       <c r="B388" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C388" s="9" t="s">
-        <v>1844</v>
+        <v>1832</v>
       </c>
       <c r="D388" s="10"/>
       <c r="E388" s="8" t="s">
-        <v>1845</v>
+        <v>1833</v>
       </c>
       <c r="F388" s="8" t="s">
-        <v>1846</v>
+        <v>1834</v>
       </c>
       <c r="G388" s="8" t="s">
-        <v>1847</v>
+        <v>1829</v>
       </c>
       <c r="H388" s="9" t="s">
-        <v>1848</v>
+        <v>1830</v>
       </c>
       <c r="I388" s="10"/>
       <c r="J388" s="9" t="s">
-        <v>1849</v>
+        <v>1835</v>
       </c>
       <c r="K388" s="10"/>
       <c r="L388" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M388" s="10"/>
       <c r="N388" s="1"/>
     </row>
     <row r="389" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A389" s="1"/>
       <c r="B389" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C389" s="9" t="s">
-        <v>1850</v>
+        <v>1836</v>
       </c>
       <c r="D389" s="10"/>
       <c r="E389" s="8" t="s">
-        <v>1851</v>
+        <v>1837</v>
       </c>
       <c r="F389" s="8" t="s">
-        <v>1852</v>
+        <v>1838</v>
       </c>
       <c r="G389" s="8" t="s">
-        <v>1847</v>
+        <v>1829</v>
       </c>
       <c r="H389" s="9" t="s">
-        <v>1848</v>
+        <v>1830</v>
       </c>
       <c r="I389" s="10"/>
       <c r="J389" s="9" t="s">
-        <v>1853</v>
+        <v>1839</v>
       </c>
       <c r="K389" s="10"/>
       <c r="L389" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M389" s="10"/>
       <c r="N389" s="1"/>
     </row>
     <row r="390" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A390" s="1"/>
       <c r="B390" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C390" s="9" t="s">
-        <v>1854</v>
+        <v>1840</v>
       </c>
       <c r="D390" s="10"/>
       <c r="E390" s="8" t="s">
-        <v>1855</v>
+        <v>1841</v>
       </c>
       <c r="F390" s="8" t="s">
-        <v>1856</v>
+        <v>1842</v>
       </c>
       <c r="G390" s="8" t="s">
-        <v>1847</v>
+        <v>1829</v>
       </c>
       <c r="H390" s="9" t="s">
-        <v>1848</v>
+        <v>1830</v>
       </c>
       <c r="I390" s="10"/>
       <c r="J390" s="9" t="s">
-        <v>1857</v>
+        <v>1843</v>
       </c>
       <c r="K390" s="10"/>
       <c r="L390" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M390" s="10"/>
       <c r="N390" s="1"/>
     </row>
     <row r="391" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A391" s="1"/>
       <c r="B391" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C391" s="9" t="s">
-        <v>1858</v>
+        <v>1844</v>
       </c>
       <c r="D391" s="10"/>
       <c r="E391" s="8" t="s">
-        <v>1859</v>
+        <v>1845</v>
       </c>
       <c r="F391" s="8" t="s">
-        <v>1860</v>
+        <v>1846</v>
       </c>
       <c r="G391" s="8" t="s">
-        <v>1847</v>
+        <v>1829</v>
       </c>
       <c r="H391" s="9" t="s">
-        <v>1848</v>
+        <v>1830</v>
       </c>
       <c r="I391" s="10"/>
       <c r="J391" s="9" t="s">
-        <v>1861</v>
+        <v>1847</v>
       </c>
       <c r="K391" s="10"/>
       <c r="L391" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M391" s="10"/>
       <c r="N391" s="1"/>
     </row>
-    <row r="392" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+    <row r="392" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A392" s="1"/>
-      <c r="B392" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B392" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" s="9" t="s">
+        <v>1944</v>
       </c>
       <c r="D392" s="10"/>
-      <c r="E392" s="6" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E392" s="8" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F392" s="8" t="s">
+        <v>1946</v>
+      </c>
+      <c r="G392" s="8" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H392" s="9" t="s">
+        <v>1948</v>
       </c>
       <c r="I392" s="10"/>
-      <c r="J392" s="11" t="s">
-        <v>9</v>
+      <c r="J392" s="9" t="s">
+        <v>1949</v>
       </c>
       <c r="K392" s="10"/>
-      <c r="L392" s="11" t="s">
-        <v>9</v>
+      <c r="L392" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="M392" s="10"/>
       <c r="N392" s="1"/>
     </row>
     <row r="393" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A393" s="1"/>
       <c r="B393" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C393" s="9" t="s">
-        <v>1863</v>
+        <v>1826</v>
       </c>
       <c r="D393" s="10"/>
       <c r="E393" s="8" t="s">
-        <v>1864</v>
+        <v>1827</v>
       </c>
       <c r="F393" s="8" t="s">
-        <v>1865</v>
+        <v>1828</v>
       </c>
       <c r="G393" s="8" t="s">
-        <v>1866</v>
+        <v>1829</v>
       </c>
       <c r="H393" s="9" t="s">
-        <v>1867</v>
+        <v>1830</v>
       </c>
       <c r="I393" s="10"/>
       <c r="J393" s="9" t="s">
-        <v>1868</v>
+        <v>1831</v>
       </c>
       <c r="K393" s="10"/>
       <c r="L393" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M393" s="10"/>
       <c r="N393" s="1"/>
     </row>
     <row r="394" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A394" s="1"/>
       <c r="B394" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C394" s="9" t="s">
-        <v>1869</v>
+        <v>1886</v>
       </c>
       <c r="D394" s="10"/>
       <c r="E394" s="8" t="s">
-        <v>1870</v>
+        <v>1887</v>
       </c>
       <c r="F394" s="8" t="s">
-        <v>1871</v>
+        <v>1888</v>
       </c>
       <c r="G394" s="8" t="s">
-        <v>1866</v>
+        <v>1889</v>
       </c>
       <c r="H394" s="9" t="s">
-        <v>1867</v>
+        <v>1890</v>
       </c>
       <c r="I394" s="10"/>
       <c r="J394" s="9" t="s">
-        <v>1872</v>
+        <v>1891</v>
       </c>
       <c r="K394" s="10"/>
       <c r="L394" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M394" s="10"/>
       <c r="N394" s="1"/>
     </row>
     <row r="395" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A395" s="1"/>
       <c r="B395" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C395" s="9" t="s">
-        <v>1873</v>
+        <v>1892</v>
       </c>
       <c r="D395" s="10"/>
       <c r="E395" s="8" t="s">
-        <v>1874</v>
+        <v>1893</v>
       </c>
       <c r="F395" s="8" t="s">
-        <v>1875</v>
+        <v>1894</v>
       </c>
       <c r="G395" s="8" t="s">
-        <v>1866</v>
+        <v>1895</v>
       </c>
       <c r="H395" s="9" t="s">
-        <v>1867</v>
+        <v>1896</v>
       </c>
       <c r="I395" s="10"/>
       <c r="J395" s="9" t="s">
-        <v>1876</v>
+        <v>1897</v>
       </c>
       <c r="K395" s="10"/>
       <c r="L395" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M395" s="10"/>
       <c r="N395" s="1"/>
     </row>
     <row r="396" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A396" s="1"/>
       <c r="B396" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C396" s="9" t="s">
-        <v>1877</v>
+        <v>1898</v>
       </c>
       <c r="D396" s="10"/>
       <c r="E396" s="8" t="s">
-        <v>1878</v>
+        <v>1899</v>
       </c>
       <c r="F396" s="8" t="s">
-        <v>1879</v>
+        <v>1900</v>
       </c>
       <c r="G396" s="8" t="s">
-        <v>1866</v>
+        <v>1895</v>
       </c>
       <c r="H396" s="9" t="s">
-        <v>1867</v>
+        <v>1896</v>
       </c>
       <c r="I396" s="10"/>
       <c r="J396" s="9" t="s">
-        <v>1880</v>
+        <v>1901</v>
       </c>
       <c r="K396" s="10"/>
       <c r="L396" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M396" s="10"/>
       <c r="N396" s="1"/>
     </row>
     <row r="397" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A397" s="1"/>
       <c r="B397" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C397" s="9" t="s">
-        <v>1881</v>
+        <v>1858</v>
       </c>
       <c r="D397" s="10"/>
       <c r="E397" s="8" t="s">
-        <v>1882</v>
+        <v>1859</v>
       </c>
       <c r="F397" s="8" t="s">
-        <v>1883</v>
+        <v>1860</v>
       </c>
       <c r="G397" s="8" t="s">
-        <v>1866</v>
+        <v>1855</v>
       </c>
       <c r="H397" s="9" t="s">
-        <v>1867</v>
+        <v>1856</v>
       </c>
       <c r="I397" s="10"/>
       <c r="J397" s="9" t="s">
-        <v>1884</v>
+        <v>1861</v>
       </c>
       <c r="K397" s="10"/>
       <c r="L397" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M397" s="10"/>
       <c r="N397" s="1"/>
     </row>
     <row r="398" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A398" s="1"/>
       <c r="B398" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C398" s="9" t="s">
-        <v>1885</v>
+        <v>1872</v>
       </c>
       <c r="D398" s="10"/>
       <c r="E398" s="8" t="s">
-        <v>1886</v>
+        <v>1873</v>
       </c>
       <c r="F398" s="8" t="s">
-        <v>1887</v>
+        <v>1874</v>
       </c>
       <c r="G398" s="8" t="s">
-        <v>1888</v>
+        <v>1875</v>
       </c>
       <c r="H398" s="9" t="s">
-        <v>1889</v>
+        <v>1876</v>
       </c>
       <c r="I398" s="10"/>
       <c r="J398" s="9" t="s">
-        <v>1890</v>
+        <v>1877</v>
       </c>
       <c r="K398" s="10"/>
       <c r="L398" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M398" s="10"/>
       <c r="N398" s="1"/>
     </row>
     <row r="399" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A399" s="1"/>
       <c r="B399" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C399" s="9" t="s">
-        <v>1891</v>
+        <v>1882</v>
       </c>
       <c r="D399" s="10"/>
       <c r="E399" s="8" t="s">
-        <v>1892</v>
+        <v>1883</v>
       </c>
       <c r="F399" s="8" t="s">
-        <v>1893</v>
+        <v>1884</v>
       </c>
       <c r="G399" s="8" t="s">
-        <v>1894</v>
+        <v>1875</v>
       </c>
       <c r="H399" s="9" t="s">
-        <v>1895</v>
+        <v>1876</v>
       </c>
       <c r="I399" s="10"/>
       <c r="J399" s="9" t="s">
-        <v>1896</v>
+        <v>1885</v>
       </c>
       <c r="K399" s="10"/>
       <c r="L399" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M399" s="10"/>
       <c r="N399" s="1"/>
     </row>
     <row r="400" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A400" s="1"/>
       <c r="B400" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C400" s="9" t="s">
-        <v>1897</v>
+        <v>1878</v>
       </c>
       <c r="D400" s="10"/>
       <c r="E400" s="8" t="s">
-        <v>1898</v>
+        <v>1879</v>
       </c>
       <c r="F400" s="8" t="s">
-        <v>1899</v>
+        <v>1880</v>
       </c>
       <c r="G400" s="8" t="s">
-        <v>1894</v>
+        <v>1875</v>
       </c>
       <c r="H400" s="9" t="s">
-        <v>1895</v>
+        <v>1876</v>
       </c>
       <c r="I400" s="10"/>
       <c r="J400" s="9" t="s">
-        <v>1900</v>
+        <v>1881</v>
       </c>
       <c r="K400" s="10"/>
       <c r="L400" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M400" s="10"/>
       <c r="N400" s="1"/>
     </row>
     <row r="401" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A401" s="1"/>
       <c r="B401" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C401" s="9" t="s">
-        <v>1901</v>
+        <v>1862</v>
       </c>
       <c r="D401" s="10"/>
       <c r="E401" s="8" t="s">
-        <v>1902</v>
+        <v>1863</v>
       </c>
       <c r="F401" s="8" t="s">
-        <v>1903</v>
+        <v>1864</v>
       </c>
       <c r="G401" s="8" t="s">
-        <v>1894</v>
+        <v>1855</v>
       </c>
       <c r="H401" s="9" t="s">
-        <v>1895</v>
+        <v>1856</v>
       </c>
       <c r="I401" s="10"/>
       <c r="J401" s="9" t="s">
-        <v>1904</v>
+        <v>1865</v>
       </c>
       <c r="K401" s="10"/>
       <c r="L401" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M401" s="10"/>
       <c r="N401" s="1"/>
     </row>
     <row r="402" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A402" s="1"/>
       <c r="B402" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C402" s="9" t="s">
-        <v>1905</v>
+        <v>1956</v>
       </c>
       <c r="D402" s="10"/>
       <c r="E402" s="8" t="s">
-        <v>1906</v>
+        <v>1957</v>
       </c>
       <c r="F402" s="8" t="s">
-        <v>1907</v>
+        <v>1958</v>
       </c>
       <c r="G402" s="8" t="s">
-        <v>1908</v>
+        <v>1959</v>
       </c>
       <c r="H402" s="9" t="s">
-        <v>1909</v>
+        <v>1960</v>
       </c>
       <c r="I402" s="10"/>
       <c r="J402" s="9" t="s">
-        <v>1910</v>
+        <v>1961</v>
       </c>
       <c r="K402" s="10"/>
       <c r="L402" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M402" s="10"/>
       <c r="N402" s="1"/>
     </row>
     <row r="403" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A403" s="1"/>
       <c r="B403" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C403" s="9" t="s">
-        <v>1911</v>
+        <v>1852</v>
       </c>
       <c r="D403" s="10"/>
       <c r="E403" s="8" t="s">
-        <v>1912</v>
+        <v>1853</v>
       </c>
       <c r="F403" s="8" t="s">
-        <v>1913</v>
+        <v>1854</v>
       </c>
       <c r="G403" s="8" t="s">
-        <v>1914</v>
+        <v>1855</v>
       </c>
       <c r="H403" s="9" t="s">
-        <v>1915</v>
+        <v>1856</v>
       </c>
       <c r="I403" s="10"/>
       <c r="J403" s="9" t="s">
-        <v>1916</v>
+        <v>1857</v>
       </c>
       <c r="K403" s="10"/>
       <c r="L403" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M403" s="10"/>
       <c r="N403" s="1"/>
     </row>
     <row r="404" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A404" s="1"/>
       <c r="B404" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C404" s="9" t="s">
-        <v>1917</v>
+        <v>2598</v>
       </c>
       <c r="D404" s="10"/>
       <c r="E404" s="8" t="s">
-        <v>1918</v>
+        <v>1848</v>
       </c>
       <c r="F404" s="8" t="s">
-        <v>1919</v>
+        <v>2599</v>
       </c>
       <c r="G404" s="8" t="s">
-        <v>1914</v>
+        <v>1849</v>
       </c>
       <c r="H404" s="9" t="s">
-        <v>1915</v>
+        <v>1850</v>
       </c>
       <c r="I404" s="10"/>
       <c r="J404" s="9" t="s">
-        <v>1920</v>
+        <v>1851</v>
       </c>
       <c r="K404" s="10"/>
       <c r="L404" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M404" s="10"/>
       <c r="N404" s="1"/>
     </row>
     <row r="405" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A405" s="1"/>
       <c r="B405" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C405" s="9" t="s">
-        <v>1921</v>
+        <v>1908</v>
       </c>
       <c r="D405" s="10"/>
       <c r="E405" s="8" t="s">
-        <v>1922</v>
+        <v>1909</v>
       </c>
       <c r="F405" s="8" t="s">
-        <v>1923</v>
+        <v>1910</v>
       </c>
       <c r="G405" s="8" t="s">
-        <v>1914</v>
+        <v>1905</v>
       </c>
       <c r="H405" s="9" t="s">
-        <v>1915</v>
+        <v>1906</v>
       </c>
       <c r="I405" s="10"/>
       <c r="J405" s="9" t="s">
-        <v>1924</v>
+        <v>1911</v>
       </c>
       <c r="K405" s="10"/>
       <c r="L405" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M405" s="10"/>
       <c r="N405" s="1"/>
     </row>
     <row r="406" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A406" s="1"/>
       <c r="B406" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C406" s="9" t="s">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="D406" s="10"/>
       <c r="E406" s="8" t="s">
-        <v>1926</v>
+        <v>1921</v>
       </c>
       <c r="F406" s="8" t="s">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="G406" s="8" t="s">
-        <v>1928</v>
+        <v>1905</v>
       </c>
       <c r="H406" s="9" t="s">
-        <v>1929</v>
+        <v>1906</v>
       </c>
       <c r="I406" s="10"/>
       <c r="J406" s="9" t="s">
-        <v>1930</v>
+        <v>1923</v>
       </c>
       <c r="K406" s="10"/>
       <c r="L406" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M406" s="10"/>
       <c r="N406" s="1"/>
     </row>
     <row r="407" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A407" s="1"/>
       <c r="B407" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C407" s="9" t="s">
-        <v>1931</v>
+        <v>1916</v>
       </c>
       <c r="D407" s="10"/>
       <c r="E407" s="8" t="s">
-        <v>1932</v>
+        <v>1917</v>
       </c>
       <c r="F407" s="8" t="s">
-        <v>1933</v>
+        <v>1918</v>
       </c>
       <c r="G407" s="8" t="s">
-        <v>1934</v>
+        <v>1905</v>
       </c>
       <c r="H407" s="9" t="s">
-        <v>1935</v>
+        <v>1906</v>
       </c>
       <c r="I407" s="10"/>
       <c r="J407" s="9" t="s">
-        <v>1936</v>
+        <v>1919</v>
       </c>
       <c r="K407" s="10"/>
       <c r="L407" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M407" s="10"/>
       <c r="N407" s="1"/>
     </row>
     <row r="408" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A408" s="1"/>
       <c r="B408" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C408" s="9" t="s">
-        <v>1937</v>
+        <v>1902</v>
       </c>
       <c r="D408" s="10"/>
       <c r="E408" s="8" t="s">
-        <v>1938</v>
+        <v>1903</v>
       </c>
       <c r="F408" s="8" t="s">
-        <v>1939</v>
+        <v>1904</v>
       </c>
       <c r="G408" s="8" t="s">
-        <v>1934</v>
+        <v>1905</v>
       </c>
       <c r="H408" s="9" t="s">
-        <v>1935</v>
+        <v>1906</v>
       </c>
       <c r="I408" s="10"/>
       <c r="J408" s="9" t="s">
-        <v>1940</v>
+        <v>1907</v>
       </c>
       <c r="K408" s="10"/>
       <c r="L408" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M408" s="10"/>
       <c r="N408" s="1"/>
     </row>
     <row r="409" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A409" s="1"/>
       <c r="B409" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C409" s="9" t="s">
-        <v>1941</v>
+        <v>1912</v>
       </c>
       <c r="D409" s="10"/>
       <c r="E409" s="8" t="s">
-        <v>1942</v>
+        <v>1913</v>
       </c>
       <c r="F409" s="8" t="s">
-        <v>1943</v>
+        <v>1914</v>
       </c>
       <c r="G409" s="8" t="s">
-        <v>1944</v>
+        <v>1905</v>
       </c>
       <c r="H409" s="9" t="s">
-        <v>1945</v>
+        <v>1906</v>
       </c>
       <c r="I409" s="10"/>
       <c r="J409" s="9" t="s">
-        <v>1946</v>
+        <v>1915</v>
       </c>
       <c r="K409" s="10"/>
       <c r="L409" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M409" s="10"/>
       <c r="N409" s="1"/>
     </row>
     <row r="410" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A410" s="1"/>
       <c r="B410" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C410" s="9" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="D410" s="10"/>
       <c r="E410" s="8" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="F410" s="8" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="G410" s="8" t="s">
-        <v>1944</v>
+        <v>1953</v>
       </c>
       <c r="H410" s="9" t="s">
-        <v>1945</v>
+        <v>1954</v>
       </c>
       <c r="I410" s="10"/>
       <c r="J410" s="9" t="s">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="K410" s="10"/>
       <c r="L410" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M410" s="10"/>
       <c r="N410" s="1"/>
     </row>
     <row r="411" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A411" s="1"/>
       <c r="B411" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C411" s="9" t="s">
-        <v>1951</v>
+        <v>1962</v>
       </c>
       <c r="D411" s="10"/>
       <c r="E411" s="8" t="s">
-        <v>1952</v>
+        <v>1963</v>
       </c>
       <c r="F411" s="8" t="s">
-        <v>1953</v>
+        <v>1964</v>
       </c>
       <c r="G411" s="8" t="s">
-        <v>1944</v>
+        <v>1965</v>
       </c>
       <c r="H411" s="9" t="s">
-        <v>1945</v>
+        <v>1966</v>
       </c>
       <c r="I411" s="10"/>
       <c r="J411" s="9" t="s">
-        <v>1954</v>
+        <v>1967</v>
       </c>
       <c r="K411" s="10"/>
       <c r="L411" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M411" s="10"/>
       <c r="N411" s="1"/>
     </row>
     <row r="412" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A412" s="1"/>
       <c r="B412" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C412" s="9" t="s">
-        <v>1955</v>
+        <v>1866</v>
       </c>
       <c r="D412" s="10"/>
       <c r="E412" s="8" t="s">
-        <v>1956</v>
+        <v>1867</v>
       </c>
       <c r="F412" s="8" t="s">
-        <v>1957</v>
+        <v>1868</v>
       </c>
       <c r="G412" s="8" t="s">
-        <v>1944</v>
+        <v>1869</v>
       </c>
       <c r="H412" s="9" t="s">
-        <v>1945</v>
+        <v>1870</v>
       </c>
       <c r="I412" s="10"/>
       <c r="J412" s="9" t="s">
-        <v>1958</v>
+        <v>1871</v>
       </c>
       <c r="K412" s="10"/>
       <c r="L412" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M412" s="10"/>
       <c r="N412" s="1"/>
     </row>
     <row r="413" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A413" s="1"/>
       <c r="B413" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C413" s="9" t="s">
-        <v>1959</v>
+        <v>1930</v>
       </c>
       <c r="D413" s="10"/>
       <c r="E413" s="8" t="s">
-        <v>1960</v>
+        <v>1931</v>
       </c>
       <c r="F413" s="8" t="s">
-        <v>1961</v>
+        <v>1932</v>
       </c>
       <c r="G413" s="8" t="s">
-        <v>1944</v>
+        <v>1927</v>
       </c>
       <c r="H413" s="9" t="s">
-        <v>1945</v>
+        <v>1928</v>
       </c>
       <c r="I413" s="10"/>
       <c r="J413" s="9" t="s">
-        <v>1962</v>
+        <v>1933</v>
       </c>
       <c r="K413" s="10"/>
       <c r="L413" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M413" s="10"/>
       <c r="N413" s="1"/>
     </row>
     <row r="414" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A414" s="1"/>
       <c r="B414" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C414" s="9" t="s">
-        <v>1963</v>
+        <v>1924</v>
       </c>
       <c r="D414" s="10"/>
       <c r="E414" s="8" t="s">
-        <v>1964</v>
+        <v>1925</v>
       </c>
       <c r="F414" s="8" t="s">
-        <v>1965</v>
+        <v>1926</v>
       </c>
       <c r="G414" s="8" t="s">
-        <v>1966</v>
+        <v>1927</v>
       </c>
       <c r="H414" s="9" t="s">
-        <v>1967</v>
+        <v>1928</v>
       </c>
       <c r="I414" s="10"/>
       <c r="J414" s="9" t="s">
-        <v>1968</v>
+        <v>1929</v>
       </c>
       <c r="K414" s="10"/>
       <c r="L414" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M414" s="10"/>
       <c r="N414" s="1"/>
     </row>
     <row r="415" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A415" s="1"/>
       <c r="B415" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C415" s="9" t="s">
-        <v>1969</v>
+        <v>1934</v>
       </c>
       <c r="D415" s="10"/>
       <c r="E415" s="8" t="s">
-        <v>1970</v>
+        <v>1935</v>
       </c>
       <c r="F415" s="8" t="s">
-        <v>1971</v>
+        <v>1936</v>
       </c>
       <c r="G415" s="8" t="s">
-        <v>1966</v>
+        <v>1927</v>
       </c>
       <c r="H415" s="9" t="s">
-        <v>1967</v>
+        <v>1928</v>
       </c>
       <c r="I415" s="10"/>
       <c r="J415" s="9" t="s">
-        <v>1972</v>
+        <v>1937</v>
       </c>
       <c r="K415" s="10"/>
       <c r="L415" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M415" s="10"/>
       <c r="N415" s="1"/>
     </row>
     <row r="416" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A416" s="1"/>
       <c r="B416" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C416" s="9" t="s">
-        <v>1973</v>
+        <v>1938</v>
       </c>
       <c r="D416" s="10"/>
       <c r="E416" s="8" t="s">
-        <v>1974</v>
+        <v>1939</v>
       </c>
       <c r="F416" s="8" t="s">
-        <v>1975</v>
+        <v>1940</v>
       </c>
       <c r="G416" s="8" t="s">
-        <v>1966</v>
+        <v>1941</v>
       </c>
       <c r="H416" s="9" t="s">
-        <v>1967</v>
+        <v>1942</v>
       </c>
       <c r="I416" s="10"/>
       <c r="J416" s="9" t="s">
-        <v>1976</v>
+        <v>1943</v>
       </c>
       <c r="K416" s="10"/>
       <c r="L416" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M416" s="10"/>
       <c r="N416" s="1"/>
     </row>
-    <row r="417" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="417" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A417" s="1"/>
-      <c r="B417" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M417" s="10"/>
+      <c r="B417" s="5" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C417" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D417" s="12"/>
+      <c r="E417" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F417" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G417" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H417" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I417" s="12"/>
+      <c r="J417" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K417" s="12"/>
+      <c r="L417" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M417" s="12"/>
       <c r="N417" s="1"/>
     </row>
     <row r="418" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A418" s="1"/>
       <c r="B418" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C418" s="9" t="s">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="D418" s="10"/>
       <c r="E418" s="8" t="s">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="F418" s="8" t="s">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="G418" s="8" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="H418" s="9" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="I418" s="10"/>
       <c r="J418" s="9" t="s">
-        <v>1988</v>
+        <v>1993</v>
       </c>
       <c r="K418" s="10"/>
       <c r="L418" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M418" s="10"/>
       <c r="N418" s="1"/>
     </row>
     <row r="419" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A419" s="1"/>
       <c r="B419" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C419" s="9" t="s">
-        <v>1989</v>
+        <v>1984</v>
       </c>
       <c r="D419" s="10"/>
       <c r="E419" s="8" t="s">
-        <v>1990</v>
+        <v>1985</v>
       </c>
       <c r="F419" s="8" t="s">
-        <v>1991</v>
+        <v>1986</v>
       </c>
       <c r="G419" s="8" t="s">
-        <v>1992</v>
+        <v>1987</v>
       </c>
       <c r="H419" s="9" t="s">
-        <v>1993</v>
+        <v>1988</v>
       </c>
       <c r="I419" s="10"/>
       <c r="J419" s="9" t="s">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="K419" s="10"/>
       <c r="L419" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M419" s="10"/>
       <c r="N419" s="1"/>
     </row>
     <row r="420" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A420" s="1"/>
       <c r="B420" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C420" s="9" t="s">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="D420" s="10"/>
       <c r="E420" s="8" t="s">
+        <v>1995</v>
+      </c>
+      <c r="F420" s="8" t="s">
         <v>1996</v>
       </c>
-      <c r="F420" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G420" s="8" t="s">
-        <v>1998</v>
+        <v>1987</v>
       </c>
       <c r="H420" s="9" t="s">
-        <v>1999</v>
+        <v>1988</v>
       </c>
       <c r="I420" s="10"/>
       <c r="J420" s="9" t="s">
-        <v>2000</v>
+        <v>1997</v>
       </c>
       <c r="K420" s="10"/>
       <c r="L420" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M420" s="10"/>
       <c r="N420" s="1"/>
     </row>
     <row r="421" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A421" s="1"/>
       <c r="B421" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C421" s="9" t="s">
-        <v>2001</v>
+        <v>1978</v>
       </c>
       <c r="D421" s="10"/>
       <c r="E421" s="8" t="s">
-        <v>2002</v>
+        <v>1979</v>
       </c>
       <c r="F421" s="8" t="s">
-        <v>2003</v>
+        <v>1980</v>
       </c>
       <c r="G421" s="8" t="s">
-        <v>2004</v>
+        <v>1981</v>
       </c>
       <c r="H421" s="9" t="s">
-        <v>2005</v>
+        <v>1982</v>
       </c>
       <c r="I421" s="10"/>
       <c r="J421" s="9" t="s">
-        <v>2006</v>
+        <v>1983</v>
       </c>
       <c r="K421" s="10"/>
       <c r="L421" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M421" s="10"/>
       <c r="N421" s="1"/>
     </row>
-    <row r="422" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+    <row r="422" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A422" s="1"/>
-      <c r="B422" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B422" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" s="9" t="s">
+        <v>1998</v>
       </c>
       <c r="D422" s="10"/>
-      <c r="E422" s="6" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E422" s="8" t="s">
+        <v>1999</v>
+      </c>
+      <c r="F422" s="8" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G422" s="8" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H422" s="9" t="s">
+        <v>2002</v>
       </c>
       <c r="I422" s="10"/>
-      <c r="J422" s="11" t="s">
-        <v>9</v>
+      <c r="J422" s="9" t="s">
+        <v>2003</v>
       </c>
       <c r="K422" s="10"/>
-      <c r="L422" s="11" t="s">
-        <v>9</v>
+      <c r="L422" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="M422" s="10"/>
       <c r="N422" s="1"/>
     </row>
-    <row r="423" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="423" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A423" s="1"/>
-      <c r="B423" s="7"/>
-[...1 lines deleted...]
-        <v>68016</v>
+      <c r="B423" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" s="9" t="s">
+        <v>2004</v>
       </c>
       <c r="D423" s="10"/>
       <c r="E423" s="8" t="s">
-        <v>2008</v>
+        <v>2005</v>
       </c>
       <c r="F423" s="8" t="s">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="G423" s="8" t="s">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>52531</v>
+        <v>2001</v>
+      </c>
+      <c r="H423" s="9" t="s">
+        <v>2002</v>
       </c>
       <c r="I423" s="10"/>
       <c r="J423" s="9" t="s">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="K423" s="10"/>
       <c r="L423" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M423" s="10"/>
       <c r="N423" s="1"/>
     </row>
     <row r="424" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A424" s="1"/>
       <c r="B424" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C424" s="9" t="s">
-        <v>2013</v>
+        <v>2086</v>
       </c>
       <c r="D424" s="10"/>
       <c r="E424" s="8" t="s">
-        <v>2014</v>
+        <v>2087</v>
       </c>
       <c r="F424" s="8" t="s">
-        <v>2015</v>
+        <v>2088</v>
       </c>
       <c r="G424" s="8" t="s">
-        <v>2010</v>
+        <v>2089</v>
       </c>
       <c r="H424" s="9" t="s">
-        <v>2011</v>
+        <v>2090</v>
       </c>
       <c r="I424" s="10"/>
       <c r="J424" s="9" t="s">
-        <v>2016</v>
+        <v>2091</v>
       </c>
       <c r="K424" s="10"/>
       <c r="L424" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M424" s="10"/>
       <c r="N424" s="1"/>
     </row>
     <row r="425" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A425" s="1"/>
       <c r="B425" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C425" s="9" t="s">
-        <v>2017</v>
+        <v>2034</v>
       </c>
       <c r="D425" s="10"/>
       <c r="E425" s="8" t="s">
-        <v>2018</v>
+        <v>2035</v>
       </c>
       <c r="F425" s="8" t="s">
-        <v>2019</v>
+        <v>2036</v>
       </c>
       <c r="G425" s="8" t="s">
-        <v>2020</v>
+        <v>2037</v>
       </c>
       <c r="H425" s="9" t="s">
-        <v>2021</v>
+        <v>2038</v>
       </c>
       <c r="I425" s="10"/>
       <c r="J425" s="9" t="s">
-        <v>2022</v>
+        <v>2039</v>
       </c>
       <c r="K425" s="10"/>
       <c r="L425" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M425" s="10"/>
       <c r="N425" s="1"/>
     </row>
     <row r="426" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A426" s="1"/>
       <c r="B426" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C426" s="9" t="s">
-        <v>2023</v>
+        <v>2040</v>
       </c>
       <c r="D426" s="10"/>
       <c r="E426" s="8" t="s">
-        <v>2024</v>
+        <v>2041</v>
       </c>
       <c r="F426" s="8" t="s">
-        <v>2025</v>
+        <v>2042</v>
       </c>
       <c r="G426" s="8" t="s">
-        <v>2026</v>
+        <v>2037</v>
       </c>
       <c r="H426" s="9" t="s">
-        <v>2027</v>
+        <v>2038</v>
       </c>
       <c r="I426" s="10"/>
       <c r="J426" s="9" t="s">
-        <v>2028</v>
+        <v>2043</v>
       </c>
       <c r="K426" s="10"/>
       <c r="L426" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M426" s="10"/>
       <c r="N426" s="1"/>
     </row>
     <row r="427" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A427" s="1"/>
       <c r="B427" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C427" s="9" t="s">
-        <v>2029</v>
+        <v>2044</v>
       </c>
       <c r="D427" s="10"/>
       <c r="E427" s="8" t="s">
-        <v>2030</v>
+        <v>2045</v>
       </c>
       <c r="F427" s="8" t="s">
-        <v>2031</v>
+        <v>2046</v>
       </c>
       <c r="G427" s="8" t="s">
-        <v>2026</v>
+        <v>2037</v>
       </c>
       <c r="H427" s="9" t="s">
-        <v>2027</v>
+        <v>2038</v>
       </c>
       <c r="I427" s="10"/>
       <c r="J427" s="9" t="s">
-        <v>2032</v>
+        <v>2047</v>
       </c>
       <c r="K427" s="10"/>
       <c r="L427" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M427" s="10"/>
       <c r="N427" s="1"/>
     </row>
     <row r="428" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A428" s="1"/>
       <c r="B428" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C428" s="9" t="s">
-        <v>2033</v>
+        <v>2020</v>
       </c>
       <c r="D428" s="10"/>
       <c r="E428" s="8" t="s">
-        <v>2034</v>
+        <v>2021</v>
       </c>
       <c r="F428" s="8" t="s">
-        <v>2035</v>
+        <v>2022</v>
       </c>
       <c r="G428" s="8" t="s">
-        <v>2026</v>
+        <v>2017</v>
       </c>
       <c r="H428" s="9" t="s">
-        <v>2027</v>
+        <v>2018</v>
       </c>
       <c r="I428" s="10"/>
       <c r="J428" s="9" t="s">
-        <v>2036</v>
+        <v>2023</v>
       </c>
       <c r="K428" s="10"/>
       <c r="L428" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M428" s="10"/>
       <c r="N428" s="1"/>
     </row>
     <row r="429" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A429" s="1"/>
       <c r="B429" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C429" s="9" t="s">
-        <v>2037</v>
+        <v>2078</v>
       </c>
       <c r="D429" s="10"/>
       <c r="E429" s="8" t="s">
-        <v>2038</v>
+        <v>2079</v>
       </c>
       <c r="F429" s="8" t="s">
-        <v>2039</v>
+        <v>2080</v>
       </c>
       <c r="G429" s="8" t="s">
-        <v>2040</v>
+        <v>2075</v>
       </c>
       <c r="H429" s="9" t="s">
-        <v>2041</v>
+        <v>2076</v>
       </c>
       <c r="I429" s="10"/>
       <c r="J429" s="9" t="s">
-        <v>2042</v>
+        <v>2081</v>
       </c>
       <c r="K429" s="10"/>
       <c r="L429" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M429" s="10"/>
       <c r="N429" s="1"/>
     </row>
     <row r="430" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A430" s="1"/>
       <c r="B430" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C430" s="9" t="s">
-        <v>2043</v>
+        <v>2014</v>
       </c>
       <c r="D430" s="10"/>
       <c r="E430" s="8" t="s">
-        <v>2044</v>
+        <v>2015</v>
       </c>
       <c r="F430" s="8" t="s">
-        <v>2045</v>
+        <v>2016</v>
       </c>
       <c r="G430" s="8" t="s">
-        <v>2040</v>
+        <v>2017</v>
       </c>
       <c r="H430" s="9" t="s">
-        <v>2041</v>
+        <v>2018</v>
       </c>
       <c r="I430" s="10"/>
       <c r="J430" s="9" t="s">
-        <v>2046</v>
+        <v>2019</v>
       </c>
       <c r="K430" s="10"/>
       <c r="L430" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M430" s="10"/>
       <c r="N430" s="1"/>
     </row>
     <row r="431" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A431" s="1"/>
       <c r="B431" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C431" s="9" t="s">
-        <v>2047</v>
+        <v>2072</v>
       </c>
       <c r="D431" s="10"/>
       <c r="E431" s="8" t="s">
-        <v>2048</v>
+        <v>2073</v>
       </c>
       <c r="F431" s="8" t="s">
-        <v>2049</v>
+        <v>2074</v>
       </c>
       <c r="G431" s="8" t="s">
-        <v>2050</v>
+        <v>2075</v>
       </c>
       <c r="H431" s="9" t="s">
-        <v>2051</v>
+        <v>2076</v>
       </c>
       <c r="I431" s="10"/>
       <c r="J431" s="9" t="s">
-        <v>2052</v>
+        <v>2077</v>
       </c>
       <c r="K431" s="10"/>
       <c r="L431" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M431" s="10"/>
       <c r="N431" s="1"/>
     </row>
     <row r="432" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A432" s="1"/>
       <c r="B432" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C432" s="9" t="s">
-        <v>2053</v>
+        <v>2028</v>
       </c>
       <c r="D432" s="10"/>
       <c r="E432" s="8" t="s">
-        <v>2054</v>
+        <v>2029</v>
       </c>
       <c r="F432" s="8" t="s">
-        <v>2055</v>
+        <v>2030</v>
       </c>
       <c r="G432" s="8" t="s">
-        <v>2056</v>
+        <v>2031</v>
       </c>
       <c r="H432" s="9" t="s">
-        <v>2057</v>
+        <v>2032</v>
       </c>
       <c r="I432" s="10"/>
       <c r="J432" s="9" t="s">
-        <v>2058</v>
+        <v>2033</v>
       </c>
       <c r="K432" s="10"/>
       <c r="L432" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M432" s="10"/>
       <c r="N432" s="1"/>
     </row>
     <row r="433" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A433" s="1"/>
       <c r="B433" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C433" s="9" t="s">
-        <v>2059</v>
+        <v>2024</v>
       </c>
       <c r="D433" s="10"/>
       <c r="E433" s="8" t="s">
-        <v>2060</v>
+        <v>2025</v>
       </c>
       <c r="F433" s="8" t="s">
-        <v>2061</v>
+        <v>2026</v>
       </c>
       <c r="G433" s="8" t="s">
-        <v>2056</v>
+        <v>2017</v>
       </c>
       <c r="H433" s="9" t="s">
-        <v>2057</v>
+        <v>2018</v>
       </c>
       <c r="I433" s="10"/>
       <c r="J433" s="9" t="s">
-        <v>2062</v>
+        <v>2027</v>
       </c>
       <c r="K433" s="10"/>
       <c r="L433" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M433" s="10"/>
       <c r="N433" s="1"/>
     </row>
     <row r="434" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A434" s="1"/>
       <c r="B434" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C434" s="9" t="s">
-        <v>2063</v>
+        <v>2082</v>
       </c>
       <c r="D434" s="10"/>
       <c r="E434" s="8" t="s">
-        <v>2064</v>
+        <v>2083</v>
       </c>
       <c r="F434" s="8" t="s">
-        <v>2065</v>
+        <v>2084</v>
       </c>
       <c r="G434" s="8" t="s">
-        <v>2056</v>
+        <v>2075</v>
       </c>
       <c r="H434" s="9" t="s">
-        <v>2057</v>
+        <v>2076</v>
       </c>
       <c r="I434" s="10"/>
       <c r="J434" s="9" t="s">
-        <v>2066</v>
+        <v>2085</v>
       </c>
       <c r="K434" s="10"/>
       <c r="L434" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M434" s="10"/>
       <c r="N434" s="1"/>
     </row>
     <row r="435" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A435" s="1"/>
       <c r="B435" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C435" s="9" t="s">
-        <v>2067</v>
+        <v>1974</v>
       </c>
       <c r="D435" s="10"/>
       <c r="E435" s="8" t="s">
-        <v>2068</v>
+        <v>1975</v>
       </c>
       <c r="F435" s="8" t="s">
-        <v>2069</v>
+        <v>1976</v>
       </c>
       <c r="G435" s="8" t="s">
-        <v>2070</v>
+        <v>1971</v>
       </c>
       <c r="H435" s="9" t="s">
-        <v>2071</v>
+        <v>1972</v>
       </c>
       <c r="I435" s="10"/>
       <c r="J435" s="9" t="s">
-        <v>2072</v>
+        <v>1977</v>
       </c>
       <c r="K435" s="10"/>
       <c r="L435" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M435" s="10"/>
       <c r="N435" s="1"/>
     </row>
-    <row r="436" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="436" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A436" s="1"/>
       <c r="B436" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C436" s="9" t="s">
-        <v>2073</v>
+        <v>2600</v>
       </c>
       <c r="D436" s="10"/>
       <c r="E436" s="8" t="s">
-        <v>2074</v>
+        <v>1969</v>
       </c>
       <c r="F436" s="8" t="s">
-        <v>2075</v>
+        <v>1970</v>
       </c>
       <c r="G436" s="8" t="s">
-        <v>2076</v>
+        <v>1971</v>
       </c>
       <c r="H436" s="9" t="s">
-        <v>2077</v>
+        <v>1972</v>
       </c>
       <c r="I436" s="10"/>
       <c r="J436" s="9" t="s">
-        <v>2078</v>
+        <v>1973</v>
       </c>
       <c r="K436" s="10"/>
       <c r="L436" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M436" s="10"/>
       <c r="N436" s="1"/>
     </row>
     <row r="437" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A437" s="1"/>
       <c r="B437" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C437" s="9" t="s">
-        <v>2079</v>
+        <v>2008</v>
       </c>
       <c r="D437" s="10"/>
       <c r="E437" s="8" t="s">
-        <v>2080</v>
+        <v>2009</v>
       </c>
       <c r="F437" s="8" t="s">
-        <v>2081</v>
+        <v>2010</v>
       </c>
       <c r="G437" s="8" t="s">
-        <v>2076</v>
+        <v>2011</v>
       </c>
       <c r="H437" s="9" t="s">
-        <v>2077</v>
+        <v>2012</v>
       </c>
       <c r="I437" s="10"/>
       <c r="J437" s="9" t="s">
-        <v>2082</v>
+        <v>2013</v>
       </c>
       <c r="K437" s="10"/>
       <c r="L437" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M437" s="10"/>
       <c r="N437" s="1"/>
     </row>
     <row r="438" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A438" s="1"/>
       <c r="B438" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C438" s="9" t="s">
-        <v>2083</v>
+        <v>2048</v>
       </c>
       <c r="D438" s="10"/>
       <c r="E438" s="8" t="s">
-        <v>2084</v>
+        <v>2049</v>
       </c>
       <c r="F438" s="8" t="s">
-        <v>2085</v>
+        <v>2050</v>
       </c>
       <c r="G438" s="8" t="s">
-        <v>2076</v>
+        <v>2051</v>
       </c>
       <c r="H438" s="9" t="s">
-        <v>2077</v>
+        <v>2052</v>
       </c>
       <c r="I438" s="10"/>
       <c r="J438" s="9" t="s">
-        <v>2086</v>
+        <v>2053</v>
       </c>
       <c r="K438" s="10"/>
       <c r="L438" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M438" s="10"/>
       <c r="N438" s="1"/>
     </row>
     <row r="439" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A439" s="1"/>
       <c r="B439" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C439" s="9" t="s">
-        <v>2087</v>
+        <v>2054</v>
       </c>
       <c r="D439" s="10"/>
       <c r="E439" s="8" t="s">
-        <v>2088</v>
+        <v>2055</v>
       </c>
       <c r="F439" s="8" t="s">
-        <v>2089</v>
+        <v>2056</v>
       </c>
       <c r="G439" s="8" t="s">
-        <v>2090</v>
+        <v>2051</v>
       </c>
       <c r="H439" s="9" t="s">
-        <v>2091</v>
+        <v>2052</v>
       </c>
       <c r="I439" s="10"/>
       <c r="J439" s="9" t="s">
-        <v>2092</v>
+        <v>2057</v>
       </c>
       <c r="K439" s="10"/>
       <c r="L439" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M439" s="10"/>
       <c r="N439" s="1"/>
     </row>
     <row r="440" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A440" s="1"/>
       <c r="B440" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C440" s="9" t="s">
-        <v>2093</v>
+        <v>2058</v>
       </c>
       <c r="D440" s="10"/>
       <c r="E440" s="8" t="s">
-        <v>2094</v>
+        <v>2059</v>
       </c>
       <c r="F440" s="8" t="s">
-        <v>2095</v>
+        <v>2060</v>
       </c>
       <c r="G440" s="8" t="s">
-        <v>2090</v>
+        <v>2051</v>
       </c>
       <c r="H440" s="9" t="s">
-        <v>2091</v>
+        <v>2052</v>
       </c>
       <c r="I440" s="10"/>
       <c r="J440" s="9" t="s">
-        <v>2096</v>
+        <v>2061</v>
       </c>
       <c r="K440" s="10"/>
       <c r="L440" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M440" s="10"/>
       <c r="N440" s="1"/>
     </row>
     <row r="441" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A441" s="1"/>
       <c r="B441" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C441" s="9" t="s">
-        <v>2097</v>
+        <v>2062</v>
       </c>
       <c r="D441" s="10"/>
       <c r="E441" s="8" t="s">
-        <v>2098</v>
+        <v>2063</v>
       </c>
       <c r="F441" s="8" t="s">
-        <v>2099</v>
+        <v>2064</v>
       </c>
       <c r="G441" s="8" t="s">
-        <v>2090</v>
+        <v>2051</v>
       </c>
       <c r="H441" s="9" t="s">
-        <v>2091</v>
+        <v>2052</v>
       </c>
       <c r="I441" s="10"/>
       <c r="J441" s="9" t="s">
-        <v>2100</v>
+        <v>2065</v>
       </c>
       <c r="K441" s="10"/>
       <c r="L441" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M441" s="10"/>
       <c r="N441" s="1"/>
     </row>
     <row r="442" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A442" s="1"/>
       <c r="B442" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C442" s="9" t="s">
-        <v>2101</v>
+        <v>2068</v>
       </c>
       <c r="D442" s="10"/>
       <c r="E442" s="8" t="s">
-        <v>2102</v>
+        <v>2069</v>
       </c>
       <c r="F442" s="8" t="s">
-        <v>2103</v>
+        <v>2070</v>
       </c>
       <c r="G442" s="8" t="s">
-        <v>2090</v>
+        <v>2051</v>
       </c>
       <c r="H442" s="9" t="s">
-        <v>2091</v>
+        <v>2052</v>
       </c>
       <c r="I442" s="10"/>
       <c r="J442" s="9" t="s">
-        <v>2104</v>
+        <v>2071</v>
       </c>
       <c r="K442" s="10"/>
       <c r="L442" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M442" s="10"/>
       <c r="N442" s="1"/>
     </row>
     <row r="443" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A443" s="1"/>
       <c r="B443" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C443" s="9" t="s">
-        <v>2105</v>
+        <v>2066</v>
       </c>
       <c r="D443" s="10"/>
       <c r="E443" s="8" t="s">
         <v>185</v>
       </c>
       <c r="F443" s="8" t="s">
-        <v>2106</v>
+        <v>2601</v>
       </c>
       <c r="G443" s="8" t="s">
-        <v>2090</v>
+        <v>2051</v>
       </c>
       <c r="H443" s="9" t="s">
-        <v>2091</v>
+        <v>2052</v>
       </c>
       <c r="I443" s="10"/>
       <c r="J443" s="9" t="s">
-        <v>2107</v>
+        <v>2067</v>
       </c>
       <c r="K443" s="10"/>
       <c r="L443" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M443" s="10"/>
       <c r="N443" s="1"/>
     </row>
     <row r="444" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A444" s="1"/>
-      <c r="B444" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M444" s="10"/>
+      <c r="B444" s="5" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C444" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D444" s="12"/>
+      <c r="E444" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F444" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G444" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H444" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I444" s="12"/>
+      <c r="J444" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K444" s="12"/>
+      <c r="L444" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M444" s="12"/>
       <c r="N444" s="1"/>
     </row>
     <row r="445" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A445" s="1"/>
       <c r="B445" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C445" s="9" t="s">
-        <v>2112</v>
+        <v>2099</v>
       </c>
       <c r="D445" s="10"/>
       <c r="E445" s="8" t="s">
-        <v>2113</v>
+        <v>2100</v>
       </c>
       <c r="F445" s="8" t="s">
-        <v>2114</v>
+        <v>2101</v>
       </c>
       <c r="G445" s="8" t="s">
-        <v>2115</v>
+        <v>2102</v>
       </c>
       <c r="H445" s="9" t="s">
-        <v>2116</v>
+        <v>2103</v>
       </c>
       <c r="I445" s="10"/>
       <c r="J445" s="9" t="s">
-        <v>2117</v>
+        <v>2104</v>
       </c>
       <c r="K445" s="10"/>
       <c r="L445" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M445" s="10"/>
       <c r="N445" s="1"/>
     </row>
     <row r="446" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A446" s="1"/>
       <c r="B446" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C446" s="9" t="s">
-        <v>2118</v>
+        <v>2093</v>
       </c>
       <c r="D446" s="10"/>
       <c r="E446" s="8" t="s">
-        <v>2119</v>
+        <v>2094</v>
       </c>
       <c r="F446" s="8" t="s">
-        <v>2120</v>
+        <v>2095</v>
       </c>
       <c r="G446" s="8" t="s">
-        <v>2115</v>
+        <v>2096</v>
       </c>
       <c r="H446" s="9" t="s">
-        <v>2116</v>
+        <v>2097</v>
       </c>
       <c r="I446" s="10"/>
       <c r="J446" s="9" t="s">
-        <v>2121</v>
+        <v>2098</v>
       </c>
       <c r="K446" s="10"/>
       <c r="L446" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M446" s="10"/>
       <c r="N446" s="1"/>
     </row>
     <row r="447" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A447" s="1"/>
       <c r="B447" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C447" s="9" t="s">
-        <v>2122</v>
+        <v>2137</v>
       </c>
       <c r="D447" s="10"/>
       <c r="E447" s="8" t="s">
-        <v>2123</v>
+        <v>2138</v>
       </c>
       <c r="F447" s="8" t="s">
-        <v>2124</v>
+        <v>2139</v>
       </c>
       <c r="G447" s="8" t="s">
+        <v>2114</v>
+      </c>
+      <c r="H447" s="9" t="s">
         <v>2115</v>
-      </c>
-[...1 lines deleted...]
-        <v>2116</v>
       </c>
       <c r="I447" s="10"/>
       <c r="J447" s="9" t="s">
-        <v>2125</v>
+        <v>2140</v>
       </c>
       <c r="K447" s="10"/>
       <c r="L447" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M447" s="10"/>
       <c r="N447" s="1"/>
     </row>
     <row r="448" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A448" s="1"/>
       <c r="B448" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C448" s="9" t="s">
-        <v>2126</v>
+        <v>2141</v>
       </c>
       <c r="D448" s="10"/>
       <c r="E448" s="8" t="s">
-        <v>2127</v>
+        <v>2142</v>
       </c>
       <c r="F448" s="8" t="s">
-        <v>2128</v>
+        <v>2143</v>
       </c>
       <c r="G448" s="8" t="s">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="H448" s="9" t="s">
-        <v>2130</v>
+        <v>2120</v>
       </c>
       <c r="I448" s="10"/>
       <c r="J448" s="9" t="s">
-        <v>2131</v>
+        <v>2144</v>
       </c>
       <c r="K448" s="10"/>
       <c r="L448" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M448" s="10"/>
       <c r="N448" s="1"/>
     </row>
     <row r="449" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A449" s="1"/>
-      <c r="B449" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B449" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" s="9" t="s">
+        <v>2117</v>
       </c>
       <c r="D449" s="10"/>
-      <c r="E449" s="6" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E449" s="8" t="s">
+        <v>2118</v>
+      </c>
+      <c r="F449" s="8" t="s">
+        <v>2119</v>
+      </c>
+      <c r="G449" s="8" t="s">
+        <v>2114</v>
+      </c>
+      <c r="H449" s="9" t="s">
+        <v>2120</v>
       </c>
       <c r="I449" s="10"/>
-      <c r="J449" s="11" t="s">
-        <v>9</v>
+      <c r="J449" s="9" t="s">
+        <v>2121</v>
       </c>
       <c r="K449" s="10"/>
-      <c r="L449" s="11" t="s">
-        <v>9</v>
+      <c r="L449" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="M449" s="10"/>
       <c r="N449" s="1"/>
     </row>
     <row r="450" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A450" s="1"/>
       <c r="B450" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C450" s="9" t="s">
-        <v>2133</v>
+        <v>2168</v>
       </c>
       <c r="D450" s="10"/>
       <c r="E450" s="8" t="s">
-        <v>2134</v>
+        <v>2169</v>
       </c>
       <c r="F450" s="8" t="s">
-        <v>2135</v>
+        <v>2170</v>
       </c>
       <c r="G450" s="8" t="s">
-        <v>2136</v>
+        <v>2114</v>
       </c>
       <c r="H450" s="9" t="s">
-        <v>2137</v>
+        <v>2171</v>
       </c>
       <c r="I450" s="10"/>
       <c r="J450" s="9" t="s">
-        <v>2138</v>
+        <v>2172</v>
       </c>
       <c r="K450" s="10"/>
       <c r="L450" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M450" s="10"/>
       <c r="N450" s="1"/>
     </row>
     <row r="451" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A451" s="1"/>
       <c r="B451" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C451" s="9" t="s">
-        <v>2139</v>
+        <v>2145</v>
       </c>
       <c r="D451" s="10"/>
       <c r="E451" s="8" t="s">
-        <v>2140</v>
+        <v>2146</v>
       </c>
       <c r="F451" s="8" t="s">
-        <v>2141</v>
+        <v>2147</v>
       </c>
       <c r="G451" s="8" t="s">
-        <v>2142</v>
+        <v>2114</v>
       </c>
       <c r="H451" s="9" t="s">
-        <v>2143</v>
+        <v>2135</v>
       </c>
       <c r="I451" s="10"/>
       <c r="J451" s="9" t="s">
-        <v>2144</v>
+        <v>2148</v>
       </c>
       <c r="K451" s="10"/>
       <c r="L451" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M451" s="10"/>
       <c r="N451" s="1"/>
     </row>
     <row r="452" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A452" s="1"/>
       <c r="B452" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C452" s="9" t="s">
-        <v>2145</v>
+        <v>2173</v>
       </c>
       <c r="D452" s="10"/>
       <c r="E452" s="8" t="s">
-        <v>2146</v>
+        <v>2174</v>
       </c>
       <c r="F452" s="8" t="s">
-        <v>2147</v>
+        <v>2175</v>
       </c>
       <c r="G452" s="8" t="s">
-        <v>2148</v>
+        <v>2114</v>
       </c>
       <c r="H452" s="9" t="s">
-        <v>2149</v>
+        <v>2120</v>
       </c>
       <c r="I452" s="10"/>
       <c r="J452" s="9" t="s">
-        <v>2150</v>
+        <v>2176</v>
       </c>
       <c r="K452" s="10"/>
       <c r="L452" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M452" s="10"/>
       <c r="N452" s="1"/>
     </row>
     <row r="453" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A453" s="1"/>
       <c r="B453" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C453" s="9" t="s">
-        <v>2151</v>
+        <v>2105</v>
       </c>
       <c r="D453" s="10"/>
       <c r="E453" s="8" t="s">
-        <v>2152</v>
+        <v>2106</v>
       </c>
       <c r="F453" s="8" t="s">
-        <v>2153</v>
+        <v>2107</v>
       </c>
       <c r="G453" s="8" t="s">
-        <v>2154</v>
+        <v>2108</v>
       </c>
       <c r="H453" s="9" t="s">
-        <v>2155</v>
+        <v>2109</v>
       </c>
       <c r="I453" s="10"/>
       <c r="J453" s="9" t="s">
-        <v>2156</v>
+        <v>2110</v>
       </c>
       <c r="K453" s="10"/>
       <c r="L453" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M453" s="10"/>
       <c r="N453" s="1"/>
     </row>
     <row r="454" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A454" s="1"/>
       <c r="B454" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C454" s="9" t="s">
-        <v>2157</v>
+        <v>2122</v>
       </c>
       <c r="D454" s="10"/>
       <c r="E454" s="8" t="s">
-        <v>2158</v>
+        <v>2123</v>
       </c>
       <c r="F454" s="8" t="s">
-        <v>2159</v>
+        <v>2124</v>
       </c>
       <c r="G454" s="8" t="s">
-        <v>2154</v>
+        <v>2114</v>
       </c>
       <c r="H454" s="9" t="s">
-        <v>2160</v>
+        <v>2125</v>
       </c>
       <c r="I454" s="10"/>
       <c r="J454" s="9" t="s">
-        <v>2161</v>
+        <v>2126</v>
       </c>
       <c r="K454" s="10"/>
       <c r="L454" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M454" s="10"/>
       <c r="N454" s="1"/>
     </row>
     <row r="455" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A455" s="1"/>
       <c r="B455" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C455" s="9" t="s">
-        <v>2162</v>
+        <v>2127</v>
       </c>
       <c r="D455" s="10"/>
       <c r="E455" s="8" t="s">
-        <v>2163</v>
+        <v>2128</v>
       </c>
       <c r="F455" s="8" t="s">
-        <v>2164</v>
+        <v>2129</v>
       </c>
       <c r="G455" s="8" t="s">
-        <v>2154</v>
+        <v>2114</v>
       </c>
       <c r="H455" s="9" t="s">
-        <v>2165</v>
+        <v>2130</v>
       </c>
       <c r="I455" s="10"/>
       <c r="J455" s="9" t="s">
-        <v>2166</v>
+        <v>2131</v>
       </c>
       <c r="K455" s="10"/>
       <c r="L455" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M455" s="10"/>
       <c r="N455" s="1"/>
     </row>
     <row r="456" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A456" s="1"/>
       <c r="B456" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C456" s="9" t="s">
-        <v>2167</v>
+        <v>2157</v>
       </c>
       <c r="D456" s="10"/>
       <c r="E456" s="8" t="s">
-        <v>2168</v>
+        <v>2158</v>
       </c>
       <c r="F456" s="8" t="s">
-        <v>2169</v>
+        <v>2159</v>
       </c>
       <c r="G456" s="8" t="s">
-        <v>2154</v>
+        <v>2114</v>
       </c>
       <c r="H456" s="9" t="s">
-        <v>2170</v>
+        <v>2120</v>
       </c>
       <c r="I456" s="10"/>
       <c r="J456" s="9" t="s">
-        <v>2171</v>
+        <v>2160</v>
       </c>
       <c r="K456" s="10"/>
       <c r="L456" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M456" s="10"/>
       <c r="N456" s="1"/>
     </row>
     <row r="457" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A457" s="1"/>
       <c r="B457" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C457" s="9" t="s">
-        <v>2172</v>
+        <v>2161</v>
       </c>
       <c r="D457" s="10"/>
       <c r="E457" s="8" t="s">
-        <v>2173</v>
+        <v>2162</v>
       </c>
       <c r="F457" s="8" t="s">
-        <v>2174</v>
+        <v>2163</v>
       </c>
       <c r="G457" s="8" t="s">
-        <v>2154</v>
+        <v>2114</v>
       </c>
       <c r="H457" s="9" t="s">
-        <v>2175</v>
+        <v>2125</v>
       </c>
       <c r="I457" s="10"/>
       <c r="J457" s="9" t="s">
-        <v>2176</v>
+        <v>2164</v>
       </c>
       <c r="K457" s="10"/>
       <c r="L457" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M457" s="10"/>
       <c r="N457" s="1"/>
     </row>
     <row r="458" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A458" s="1"/>
       <c r="B458" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C458" s="9" t="s">
-        <v>2177</v>
+        <v>2165</v>
       </c>
       <c r="D458" s="10"/>
       <c r="E458" s="8" t="s">
-        <v>2178</v>
+        <v>332</v>
       </c>
       <c r="F458" s="8" t="s">
-        <v>2179</v>
+        <v>2166</v>
       </c>
       <c r="G458" s="8" t="s">
-        <v>2154</v>
+        <v>2114</v>
       </c>
       <c r="H458" s="9" t="s">
-        <v>2155</v>
+        <v>2115</v>
       </c>
       <c r="I458" s="10"/>
       <c r="J458" s="9" t="s">
-        <v>2180</v>
+        <v>2167</v>
       </c>
       <c r="K458" s="10"/>
       <c r="L458" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M458" s="10"/>
       <c r="N458" s="1"/>
     </row>
     <row r="459" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A459" s="1"/>
       <c r="B459" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C459" s="9" t="s">
-        <v>2181</v>
+        <v>2132</v>
       </c>
       <c r="D459" s="10"/>
       <c r="E459" s="8" t="s">
-        <v>2182</v>
+        <v>2133</v>
       </c>
       <c r="F459" s="8" t="s">
-        <v>2183</v>
+        <v>2134</v>
       </c>
       <c r="G459" s="8" t="s">
-        <v>2154</v>
+        <v>2114</v>
       </c>
       <c r="H459" s="9" t="s">
-        <v>2160</v>
+        <v>2135</v>
       </c>
       <c r="I459" s="10"/>
       <c r="J459" s="9" t="s">
-        <v>2184</v>
+        <v>2136</v>
       </c>
       <c r="K459" s="10"/>
       <c r="L459" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M459" s="10"/>
       <c r="N459" s="1"/>
     </row>
     <row r="460" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A460" s="1"/>
       <c r="B460" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C460" s="9" t="s">
-        <v>2185</v>
+        <v>2111</v>
       </c>
       <c r="D460" s="10"/>
       <c r="E460" s="8" t="s">
-        <v>2186</v>
+        <v>2112</v>
       </c>
       <c r="F460" s="8" t="s">
-        <v>2187</v>
+        <v>2113</v>
       </c>
       <c r="G460" s="8" t="s">
-        <v>2154</v>
+        <v>2114</v>
       </c>
       <c r="H460" s="9" t="s">
-        <v>2175</v>
+        <v>2115</v>
       </c>
       <c r="I460" s="10"/>
       <c r="J460" s="9" t="s">
-        <v>2188</v>
+        <v>2116</v>
       </c>
       <c r="K460" s="10"/>
       <c r="L460" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M460" s="10"/>
       <c r="N460" s="1"/>
     </row>
     <row r="461" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A461" s="1"/>
       <c r="B461" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C461" s="9" t="s">
-        <v>2189</v>
+        <v>2149</v>
       </c>
       <c r="D461" s="10"/>
       <c r="E461" s="8" t="s">
-        <v>2190</v>
+        <v>2150</v>
       </c>
       <c r="F461" s="8" t="s">
-        <v>2191</v>
+        <v>2151</v>
       </c>
       <c r="G461" s="8" t="s">
-        <v>2154</v>
+        <v>2114</v>
       </c>
       <c r="H461" s="9" t="s">
-        <v>2160</v>
+        <v>2120</v>
       </c>
       <c r="I461" s="10"/>
       <c r="J461" s="9" t="s">
-        <v>2192</v>
+        <v>2152</v>
       </c>
       <c r="K461" s="10"/>
       <c r="L461" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M461" s="10"/>
       <c r="N461" s="1"/>
     </row>
     <row r="462" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A462" s="1"/>
       <c r="B462" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C462" s="9" t="s">
-        <v>2193</v>
+        <v>2177</v>
       </c>
       <c r="D462" s="10"/>
       <c r="E462" s="8" t="s">
-        <v>2194</v>
+        <v>2178</v>
       </c>
       <c r="F462" s="8" t="s">
-        <v>2195</v>
+        <v>2179</v>
       </c>
       <c r="G462" s="8" t="s">
-        <v>2154</v>
+        <v>2114</v>
       </c>
       <c r="H462" s="9" t="s">
-        <v>2155</v>
+        <v>2115</v>
       </c>
       <c r="I462" s="10"/>
       <c r="J462" s="9" t="s">
-        <v>2196</v>
+        <v>2180</v>
       </c>
       <c r="K462" s="10"/>
       <c r="L462" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M462" s="10"/>
       <c r="N462" s="1"/>
     </row>
     <row r="463" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A463" s="1"/>
       <c r="B463" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C463" s="9" t="s">
-        <v>2197</v>
+        <v>2153</v>
       </c>
       <c r="D463" s="10"/>
       <c r="E463" s="8" t="s">
-        <v>2198</v>
+        <v>2154</v>
       </c>
       <c r="F463" s="8" t="s">
-        <v>2199</v>
+        <v>2155</v>
       </c>
       <c r="G463" s="8" t="s">
-        <v>2154</v>
+        <v>2114</v>
       </c>
       <c r="H463" s="9" t="s">
-        <v>2160</v>
+        <v>2115</v>
       </c>
       <c r="I463" s="10"/>
       <c r="J463" s="9" t="s">
-        <v>2200</v>
+        <v>2156</v>
       </c>
       <c r="K463" s="10"/>
       <c r="L463" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M463" s="10"/>
       <c r="N463" s="1"/>
     </row>
-    <row r="464" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="464" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A464" s="1"/>
-      <c r="B464" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M464" s="10"/>
+      <c r="B464" s="5" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C464" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D464" s="12"/>
+      <c r="E464" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F464" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G464" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H464" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I464" s="12"/>
+      <c r="J464" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K464" s="12"/>
+      <c r="L464" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M464" s="12"/>
       <c r="N464" s="1"/>
     </row>
     <row r="465" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A465" s="1"/>
       <c r="B465" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C465" s="9" t="s">
-        <v>2205</v>
+        <v>2291</v>
       </c>
       <c r="D465" s="10"/>
       <c r="E465" s="8" t="s">
-        <v>337</v>
+        <v>2292</v>
       </c>
       <c r="F465" s="8" t="s">
-        <v>2206</v>
+        <v>2293</v>
       </c>
       <c r="G465" s="8" t="s">
-        <v>2154</v>
+        <v>2294</v>
       </c>
       <c r="H465" s="9" t="s">
-        <v>2155</v>
+        <v>2295</v>
       </c>
       <c r="I465" s="10"/>
       <c r="J465" s="9" t="s">
-        <v>2207</v>
+        <v>2296</v>
       </c>
       <c r="K465" s="10"/>
       <c r="L465" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M465" s="10"/>
       <c r="N465" s="1"/>
     </row>
     <row r="466" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A466" s="1"/>
       <c r="B466" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C466" s="9" t="s">
-        <v>2208</v>
+        <v>2279</v>
       </c>
       <c r="D466" s="10"/>
       <c r="E466" s="8" t="s">
-        <v>2209</v>
+        <v>2280</v>
       </c>
       <c r="F466" s="8" t="s">
-        <v>2210</v>
+        <v>2281</v>
       </c>
       <c r="G466" s="8" t="s">
-        <v>2154</v>
+        <v>2282</v>
       </c>
       <c r="H466" s="9" t="s">
-        <v>2211</v>
+        <v>2283</v>
       </c>
       <c r="I466" s="10"/>
       <c r="J466" s="9" t="s">
-        <v>2212</v>
+        <v>2284</v>
       </c>
       <c r="K466" s="10"/>
       <c r="L466" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M466" s="10"/>
       <c r="N466" s="1"/>
     </row>
     <row r="467" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A467" s="1"/>
       <c r="B467" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C467" s="9" t="s">
-        <v>2213</v>
+        <v>2303</v>
       </c>
       <c r="D467" s="10"/>
       <c r="E467" s="8" t="s">
-        <v>2214</v>
+        <v>2304</v>
       </c>
       <c r="F467" s="8" t="s">
-        <v>2215</v>
+        <v>2305</v>
       </c>
       <c r="G467" s="8" t="s">
-        <v>2154</v>
+        <v>2300</v>
       </c>
       <c r="H467" s="9" t="s">
-        <v>2160</v>
+        <v>2301</v>
       </c>
       <c r="I467" s="10"/>
       <c r="J467" s="9" t="s">
-        <v>2216</v>
+        <v>2306</v>
       </c>
       <c r="K467" s="10"/>
       <c r="L467" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M467" s="10"/>
       <c r="N467" s="1"/>
     </row>
     <row r="468" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A468" s="1"/>
       <c r="B468" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C468" s="9" t="s">
-        <v>2217</v>
+        <v>2297</v>
       </c>
       <c r="D468" s="10"/>
       <c r="E468" s="8" t="s">
-        <v>2218</v>
+        <v>2298</v>
       </c>
       <c r="F468" s="8" t="s">
-        <v>2219</v>
+        <v>2299</v>
       </c>
       <c r="G468" s="8" t="s">
-        <v>2154</v>
+        <v>2300</v>
       </c>
       <c r="H468" s="9" t="s">
-        <v>2155</v>
+        <v>2301</v>
       </c>
       <c r="I468" s="10"/>
       <c r="J468" s="9" t="s">
-        <v>2220</v>
+        <v>2302</v>
       </c>
       <c r="K468" s="10"/>
       <c r="L468" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M468" s="10"/>
       <c r="N468" s="1"/>
     </row>
-    <row r="469" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+    <row r="469" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A469" s="1"/>
-      <c r="B469" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B469" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" s="9" t="s">
+        <v>2273</v>
       </c>
       <c r="D469" s="10"/>
-      <c r="E469" s="6" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E469" s="8" t="s">
+        <v>2274</v>
+      </c>
+      <c r="F469" s="8" t="s">
+        <v>2275</v>
+      </c>
+      <c r="G469" s="8" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H469" s="9" t="s">
+        <v>2277</v>
       </c>
       <c r="I469" s="10"/>
-      <c r="J469" s="11" t="s">
-        <v>9</v>
+      <c r="J469" s="9" t="s">
+        <v>2278</v>
       </c>
       <c r="K469" s="10"/>
-      <c r="L469" s="11" t="s">
-        <v>9</v>
+      <c r="L469" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="M469" s="10"/>
       <c r="N469" s="1"/>
     </row>
     <row r="470" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A470" s="1"/>
       <c r="B470" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C470" s="9" t="s">
-        <v>2222</v>
+        <v>2211</v>
       </c>
       <c r="D470" s="10"/>
       <c r="E470" s="8" t="s">
-        <v>2223</v>
+        <v>2212</v>
       </c>
       <c r="F470" s="8" t="s">
-        <v>2224</v>
+        <v>2213</v>
       </c>
       <c r="G470" s="8" t="s">
-        <v>2225</v>
+        <v>2208</v>
       </c>
       <c r="H470" s="9" t="s">
-        <v>2226</v>
+        <v>2209</v>
       </c>
       <c r="I470" s="10"/>
       <c r="J470" s="9" t="s">
-        <v>2227</v>
+        <v>2214</v>
       </c>
       <c r="K470" s="10"/>
       <c r="L470" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M470" s="10"/>
       <c r="N470" s="1"/>
     </row>
     <row r="471" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A471" s="1"/>
       <c r="B471" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C471" s="9" t="s">
-        <v>2228</v>
+        <v>2259</v>
       </c>
       <c r="D471" s="10"/>
       <c r="E471" s="8" t="s">
-        <v>2229</v>
+        <v>2260</v>
       </c>
       <c r="F471" s="8" t="s">
-        <v>2230</v>
+        <v>2261</v>
       </c>
       <c r="G471" s="8" t="s">
-        <v>2231</v>
+        <v>2262</v>
       </c>
       <c r="H471" s="9" t="s">
-        <v>2232</v>
+        <v>2263</v>
       </c>
       <c r="I471" s="10"/>
       <c r="J471" s="9" t="s">
-        <v>2233</v>
+        <v>2264</v>
       </c>
       <c r="K471" s="10"/>
       <c r="L471" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M471" s="10"/>
       <c r="N471" s="1"/>
     </row>
     <row r="472" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A472" s="1"/>
       <c r="B472" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C472" s="9" t="s">
-        <v>2234</v>
+        <v>2265</v>
       </c>
       <c r="D472" s="10"/>
       <c r="E472" s="8" t="s">
-        <v>2235</v>
+        <v>2266</v>
       </c>
       <c r="F472" s="8" t="s">
-        <v>2236</v>
+        <v>2267</v>
       </c>
       <c r="G472" s="8" t="s">
-        <v>2237</v>
+        <v>2262</v>
       </c>
       <c r="H472" s="9" t="s">
-        <v>2238</v>
+        <v>2263</v>
       </c>
       <c r="I472" s="10"/>
       <c r="J472" s="9" t="s">
-        <v>2239</v>
+        <v>2268</v>
       </c>
       <c r="K472" s="10"/>
       <c r="L472" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M472" s="10"/>
       <c r="N472" s="1"/>
     </row>
     <row r="473" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A473" s="1"/>
       <c r="B473" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C473" s="9" t="s">
-        <v>2240</v>
+        <v>2206</v>
       </c>
       <c r="D473" s="10"/>
       <c r="E473" s="8" t="s">
-        <v>2241</v>
+        <v>2207</v>
       </c>
       <c r="F473" s="8" t="s">
-        <v>2242</v>
+        <v>2602</v>
       </c>
       <c r="G473" s="8" t="s">
-        <v>2243</v>
+        <v>2208</v>
       </c>
       <c r="H473" s="9" t="s">
-        <v>2244</v>
+        <v>2209</v>
       </c>
       <c r="I473" s="10"/>
       <c r="J473" s="9" t="s">
-        <v>2245</v>
+        <v>2210</v>
       </c>
       <c r="K473" s="10"/>
       <c r="L473" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M473" s="10"/>
       <c r="N473" s="1"/>
     </row>
     <row r="474" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A474" s="1"/>
       <c r="B474" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C474" s="9" t="s">
-        <v>2246</v>
+        <v>2269</v>
       </c>
       <c r="D474" s="10"/>
       <c r="E474" s="8" t="s">
-        <v>2247</v>
+        <v>2270</v>
       </c>
       <c r="F474" s="8" t="s">
-        <v>2248</v>
+        <v>2271</v>
       </c>
       <c r="G474" s="8" t="s">
-        <v>2249</v>
+        <v>2262</v>
       </c>
       <c r="H474" s="9" t="s">
-        <v>2250</v>
+        <v>2263</v>
       </c>
       <c r="I474" s="10"/>
       <c r="J474" s="9" t="s">
-        <v>2251</v>
+        <v>2272</v>
       </c>
       <c r="K474" s="10"/>
       <c r="L474" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M474" s="10"/>
       <c r="N474" s="1"/>
     </row>
     <row r="475" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A475" s="1"/>
       <c r="B475" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C475" s="9" t="s">
-        <v>2252</v>
+        <v>2243</v>
       </c>
       <c r="D475" s="10"/>
       <c r="E475" s="8" t="s">
-        <v>2253</v>
+        <v>2244</v>
       </c>
       <c r="F475" s="8" t="s">
-        <v>2254</v>
+        <v>2245</v>
       </c>
       <c r="G475" s="8" t="s">
-        <v>2249</v>
+        <v>2246</v>
       </c>
       <c r="H475" s="9" t="s">
-        <v>2250</v>
+        <v>2247</v>
       </c>
       <c r="I475" s="10"/>
       <c r="J475" s="9" t="s">
-        <v>2255</v>
+        <v>2248</v>
       </c>
       <c r="K475" s="10"/>
       <c r="L475" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M475" s="10"/>
       <c r="N475" s="1"/>
     </row>
     <row r="476" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A476" s="1"/>
       <c r="B476" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C476" s="9" t="s">
-        <v>2256</v>
+        <v>2249</v>
       </c>
       <c r="D476" s="10"/>
       <c r="E476" s="8" t="s">
-        <v>2257</v>
+        <v>2250</v>
       </c>
       <c r="F476" s="8" t="s">
-        <v>2258</v>
+        <v>2251</v>
       </c>
       <c r="G476" s="8" t="s">
-        <v>2259</v>
+        <v>2252</v>
       </c>
       <c r="H476" s="9" t="s">
-        <v>2260</v>
+        <v>2253</v>
       </c>
       <c r="I476" s="10"/>
       <c r="J476" s="9" t="s">
-        <v>2261</v>
+        <v>2254</v>
       </c>
       <c r="K476" s="10"/>
       <c r="L476" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M476" s="10"/>
       <c r="N476" s="1"/>
     </row>
     <row r="477" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A477" s="1"/>
       <c r="B477" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C477" s="9" t="s">
-        <v>2262</v>
+        <v>2255</v>
       </c>
       <c r="D477" s="10"/>
       <c r="E477" s="8" t="s">
-        <v>2263</v>
+        <v>2256</v>
       </c>
       <c r="F477" s="8" t="s">
-        <v>2264</v>
+        <v>2257</v>
       </c>
       <c r="G477" s="8" t="s">
-        <v>2259</v>
+        <v>2252</v>
       </c>
       <c r="H477" s="9" t="s">
-        <v>2260</v>
+        <v>2253</v>
       </c>
       <c r="I477" s="10"/>
       <c r="J477" s="9" t="s">
-        <v>2265</v>
+        <v>2258</v>
       </c>
       <c r="K477" s="10"/>
       <c r="L477" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M477" s="10"/>
       <c r="N477" s="1"/>
     </row>
     <row r="478" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A478" s="1"/>
       <c r="B478" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C478" s="9" t="s">
-        <v>2266</v>
+        <v>2285</v>
       </c>
       <c r="D478" s="10"/>
       <c r="E478" s="8" t="s">
-        <v>2267</v>
+        <v>2286</v>
       </c>
       <c r="F478" s="8" t="s">
-        <v>2268</v>
+        <v>2287</v>
       </c>
       <c r="G478" s="8" t="s">
-        <v>2259</v>
+        <v>2288</v>
       </c>
       <c r="H478" s="9" t="s">
-        <v>2260</v>
+        <v>2289</v>
       </c>
       <c r="I478" s="10"/>
       <c r="J478" s="9" t="s">
-        <v>2269</v>
+        <v>2290</v>
       </c>
       <c r="K478" s="10"/>
       <c r="L478" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M478" s="10"/>
       <c r="N478" s="1"/>
     </row>
     <row r="479" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A479" s="1"/>
       <c r="B479" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C479" s="9" t="s">
-        <v>2270</v>
+        <v>2221</v>
       </c>
       <c r="D479" s="10"/>
       <c r="E479" s="8" t="s">
-        <v>2271</v>
+        <v>2222</v>
       </c>
       <c r="F479" s="8" t="s">
-        <v>2272</v>
+        <v>2223</v>
       </c>
       <c r="G479" s="8" t="s">
-        <v>2259</v>
+        <v>2218</v>
       </c>
       <c r="H479" s="9" t="s">
-        <v>2260</v>
+        <v>2219</v>
       </c>
       <c r="I479" s="10"/>
       <c r="J479" s="9" t="s">
-        <v>2273</v>
+        <v>2224</v>
       </c>
       <c r="K479" s="10"/>
       <c r="L479" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M479" s="10"/>
       <c r="N479" s="1"/>
     </row>
     <row r="480" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A480" s="1"/>
       <c r="B480" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C480" s="9" t="s">
-        <v>2274</v>
+        <v>2215</v>
       </c>
       <c r="D480" s="10"/>
       <c r="E480" s="8" t="s">
-        <v>2275</v>
+        <v>2216</v>
       </c>
       <c r="F480" s="8" t="s">
-        <v>2276</v>
+        <v>2217</v>
       </c>
       <c r="G480" s="8" t="s">
-        <v>2259</v>
+        <v>2218</v>
       </c>
       <c r="H480" s="9" t="s">
-        <v>2260</v>
+        <v>2219</v>
       </c>
       <c r="I480" s="10"/>
       <c r="J480" s="9" t="s">
-        <v>2277</v>
+        <v>2220</v>
       </c>
       <c r="K480" s="10"/>
       <c r="L480" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M480" s="10"/>
       <c r="N480" s="1"/>
     </row>
     <row r="481" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A481" s="1"/>
       <c r="B481" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C481" s="9" t="s">
-        <v>2278</v>
+        <v>2233</v>
       </c>
       <c r="D481" s="10"/>
       <c r="E481" s="8" t="s">
-        <v>2279</v>
+        <v>2234</v>
       </c>
       <c r="F481" s="8" t="s">
-        <v>2280</v>
+        <v>2235</v>
       </c>
       <c r="G481" s="8" t="s">
-        <v>2281</v>
+        <v>2218</v>
       </c>
       <c r="H481" s="9" t="s">
-        <v>2282</v>
+        <v>2219</v>
       </c>
       <c r="I481" s="10"/>
       <c r="J481" s="9" t="s">
-        <v>2283</v>
+        <v>2236</v>
       </c>
       <c r="K481" s="10"/>
       <c r="L481" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M481" s="10"/>
       <c r="N481" s="1"/>
     </row>
     <row r="482" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A482" s="1"/>
       <c r="B482" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C482" s="9" t="s">
-        <v>2284</v>
+        <v>2229</v>
       </c>
       <c r="D482" s="10"/>
       <c r="E482" s="8" t="s">
-        <v>2285</v>
+        <v>2230</v>
       </c>
       <c r="F482" s="8" t="s">
-        <v>2286</v>
+        <v>2231</v>
       </c>
       <c r="G482" s="8" t="s">
-        <v>2287</v>
+        <v>2218</v>
       </c>
       <c r="H482" s="9" t="s">
-        <v>2288</v>
+        <v>2219</v>
       </c>
       <c r="I482" s="10"/>
       <c r="J482" s="9" t="s">
-        <v>2289</v>
+        <v>2232</v>
       </c>
       <c r="K482" s="10"/>
       <c r="L482" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M482" s="10"/>
       <c r="N482" s="1"/>
     </row>
     <row r="483" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A483" s="1"/>
       <c r="B483" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C483" s="9" t="s">
-        <v>2290</v>
+        <v>2225</v>
       </c>
       <c r="D483" s="10"/>
       <c r="E483" s="8" t="s">
-        <v>2291</v>
+        <v>2226</v>
       </c>
       <c r="F483" s="8" t="s">
-        <v>2292</v>
+        <v>2227</v>
       </c>
       <c r="G483" s="8" t="s">
-        <v>2293</v>
+        <v>2218</v>
       </c>
       <c r="H483" s="9" t="s">
-        <v>2294</v>
+        <v>2219</v>
       </c>
       <c r="I483" s="10"/>
       <c r="J483" s="9" t="s">
-        <v>2295</v>
+        <v>2228</v>
       </c>
       <c r="K483" s="10"/>
       <c r="L483" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M483" s="10"/>
       <c r="N483" s="1"/>
     </row>
     <row r="484" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A484" s="1"/>
       <c r="B484" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C484" s="9" t="s">
-        <v>2296</v>
+        <v>2237</v>
       </c>
       <c r="D484" s="10"/>
       <c r="E484" s="8" t="s">
-        <v>2297</v>
+        <v>2238</v>
       </c>
       <c r="F484" s="8" t="s">
-        <v>2298</v>
+        <v>2239</v>
       </c>
       <c r="G484" s="8" t="s">
-        <v>2293</v>
+        <v>2240</v>
       </c>
       <c r="H484" s="9" t="s">
-        <v>2294</v>
+        <v>2241</v>
       </c>
       <c r="I484" s="10"/>
       <c r="J484" s="9" t="s">
-        <v>2299</v>
+        <v>2242</v>
       </c>
       <c r="K484" s="10"/>
       <c r="L484" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M484" s="10"/>
       <c r="N484" s="1"/>
     </row>
     <row r="485" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A485" s="1"/>
       <c r="B485" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C485" s="9" t="s">
-        <v>2300</v>
+        <v>2200</v>
       </c>
       <c r="D485" s="10"/>
       <c r="E485" s="8" t="s">
-        <v>2301</v>
+        <v>2201</v>
       </c>
       <c r="F485" s="8" t="s">
-        <v>2302</v>
+        <v>2202</v>
       </c>
       <c r="G485" s="8" t="s">
-        <v>2303</v>
+        <v>2203</v>
       </c>
       <c r="H485" s="9" t="s">
-        <v>2304</v>
+        <v>2204</v>
       </c>
       <c r="I485" s="10"/>
       <c r="J485" s="9" t="s">
-        <v>2305</v>
+        <v>2205</v>
       </c>
       <c r="K485" s="10"/>
       <c r="L485" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M485" s="10"/>
       <c r="N485" s="1"/>
     </row>
     <row r="486" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A486" s="1"/>
       <c r="B486" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C486" s="9" t="s">
-        <v>2306</v>
+        <v>2182</v>
       </c>
       <c r="D486" s="10"/>
       <c r="E486" s="8" t="s">
-        <v>2307</v>
+        <v>2183</v>
       </c>
       <c r="F486" s="8" t="s">
-        <v>2308</v>
+        <v>2184</v>
       </c>
       <c r="G486" s="8" t="s">
-        <v>2303</v>
+        <v>2185</v>
       </c>
       <c r="H486" s="9" t="s">
-        <v>2304</v>
+        <v>2186</v>
       </c>
       <c r="I486" s="10"/>
       <c r="J486" s="9" t="s">
-        <v>2309</v>
+        <v>2187</v>
       </c>
       <c r="K486" s="10"/>
       <c r="L486" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M486" s="10"/>
       <c r="N486" s="1"/>
     </row>
     <row r="487" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A487" s="1"/>
       <c r="B487" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C487" s="9" t="s">
-        <v>2310</v>
+        <v>2194</v>
       </c>
       <c r="D487" s="10"/>
       <c r="E487" s="8" t="s">
-        <v>2311</v>
+        <v>2195</v>
       </c>
       <c r="F487" s="8" t="s">
-        <v>2312</v>
+        <v>2196</v>
       </c>
       <c r="G487" s="8" t="s">
-        <v>2303</v>
+        <v>2197</v>
       </c>
       <c r="H487" s="9" t="s">
-        <v>2304</v>
+        <v>2198</v>
       </c>
       <c r="I487" s="10"/>
       <c r="J487" s="9" t="s">
-        <v>2313</v>
+        <v>2199</v>
       </c>
       <c r="K487" s="10"/>
       <c r="L487" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M487" s="10"/>
       <c r="N487" s="1"/>
     </row>
     <row r="488" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A488" s="1"/>
       <c r="B488" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C488" s="9" t="s">
-        <v>2314</v>
+        <v>2188</v>
       </c>
       <c r="D488" s="10"/>
       <c r="E488" s="8" t="s">
-        <v>2315</v>
+        <v>2189</v>
       </c>
       <c r="F488" s="8" t="s">
-        <v>2316</v>
+        <v>2190</v>
       </c>
       <c r="G488" s="8" t="s">
-        <v>2317</v>
+        <v>2191</v>
       </c>
       <c r="H488" s="9" t="s">
-        <v>2318</v>
+        <v>2192</v>
       </c>
       <c r="I488" s="10"/>
       <c r="J488" s="9" t="s">
-        <v>2319</v>
+        <v>2193</v>
       </c>
       <c r="K488" s="10"/>
       <c r="L488" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M488" s="10"/>
       <c r="N488" s="1"/>
     </row>
-    <row r="489" spans="1:14" x14ac:dyDescent="0.3">
+    <row r="489" spans="1:14" ht="33" x14ac:dyDescent="0.3">
       <c r="A489" s="1"/>
-      <c r="B489" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M489" s="10"/>
+      <c r="B489" s="5" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C489" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D489" s="12"/>
+      <c r="E489" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F489" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G489" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H489" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I489" s="12"/>
+      <c r="J489" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K489" s="12"/>
+      <c r="L489" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M489" s="12"/>
       <c r="N489" s="1"/>
     </row>
     <row r="490" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A490" s="1"/>
       <c r="B490" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C490" s="9" t="s">
-        <v>2326</v>
+        <v>2314</v>
       </c>
       <c r="D490" s="10"/>
       <c r="E490" s="8" t="s">
-        <v>2327</v>
+        <v>2315</v>
       </c>
       <c r="F490" s="8" t="s">
-        <v>2328</v>
+        <v>2316</v>
       </c>
       <c r="G490" s="8" t="s">
-        <v>2329</v>
+        <v>2311</v>
       </c>
       <c r="H490" s="9" t="s">
-        <v>2330</v>
+        <v>2312</v>
       </c>
       <c r="I490" s="10"/>
       <c r="J490" s="9" t="s">
-        <v>2331</v>
+        <v>2317</v>
       </c>
       <c r="K490" s="10"/>
       <c r="L490" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M490" s="10"/>
       <c r="N490" s="1"/>
     </row>
     <row r="491" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A491" s="1"/>
       <c r="B491" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C491" s="9" t="s">
-        <v>2332</v>
+        <v>2308</v>
       </c>
       <c r="D491" s="10"/>
       <c r="E491" s="8" t="s">
-        <v>2333</v>
+        <v>2309</v>
       </c>
       <c r="F491" s="8" t="s">
-        <v>2334</v>
+        <v>2310</v>
       </c>
       <c r="G491" s="8" t="s">
-        <v>2335</v>
+        <v>2311</v>
       </c>
       <c r="H491" s="9" t="s">
-        <v>2336</v>
+        <v>2312</v>
       </c>
       <c r="I491" s="10"/>
       <c r="J491" s="9" t="s">
-        <v>2337</v>
+        <v>2313</v>
       </c>
       <c r="K491" s="10"/>
       <c r="L491" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M491" s="10"/>
       <c r="N491" s="1"/>
     </row>
     <row r="492" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A492" s="1"/>
       <c r="B492" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C492" s="9" t="s">
-        <v>2338</v>
+        <v>2318</v>
       </c>
       <c r="D492" s="10"/>
       <c r="E492" s="8" t="s">
-        <v>2339</v>
+        <v>2319</v>
       </c>
       <c r="F492" s="8" t="s">
-        <v>2340</v>
+        <v>2320</v>
       </c>
       <c r="G492" s="8" t="s">
-        <v>2341</v>
+        <v>2311</v>
       </c>
       <c r="H492" s="9" t="s">
-        <v>2342</v>
+        <v>2312</v>
       </c>
       <c r="I492" s="10"/>
       <c r="J492" s="9" t="s">
-        <v>2343</v>
+        <v>2321</v>
       </c>
       <c r="K492" s="10"/>
       <c r="L492" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M492" s="10"/>
       <c r="N492" s="1"/>
     </row>
     <row r="493" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A493" s="1"/>
       <c r="B493" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C493" s="9" t="s">
-        <v>2344</v>
+        <v>2407</v>
       </c>
       <c r="D493" s="10"/>
       <c r="E493" s="8" t="s">
-        <v>2345</v>
+        <v>2408</v>
       </c>
       <c r="F493" s="8" t="s">
-        <v>2346</v>
+        <v>2409</v>
       </c>
       <c r="G493" s="8" t="s">
-        <v>2341</v>
+        <v>2410</v>
       </c>
       <c r="H493" s="9" t="s">
-        <v>2342</v>
+        <v>2411</v>
       </c>
       <c r="I493" s="10"/>
       <c r="J493" s="9" t="s">
-        <v>2347</v>
+        <v>2412</v>
       </c>
       <c r="K493" s="10"/>
       <c r="L493" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M493" s="10"/>
       <c r="N493" s="1"/>
     </row>
-    <row r="494" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+    <row r="494" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A494" s="1"/>
-      <c r="B494" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B494" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" s="9" t="s">
+        <v>2424</v>
       </c>
       <c r="D494" s="10"/>
-      <c r="E494" s="6" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E494" s="8" t="s">
+        <v>2425</v>
+      </c>
+      <c r="F494" s="8" t="s">
+        <v>2426</v>
+      </c>
+      <c r="G494" s="8" t="s">
+        <v>2427</v>
+      </c>
+      <c r="H494" s="9" t="s">
+        <v>2428</v>
       </c>
       <c r="I494" s="10"/>
-      <c r="J494" s="11" t="s">
-        <v>9</v>
+      <c r="J494" s="9" t="s">
+        <v>2429</v>
       </c>
       <c r="K494" s="10"/>
-      <c r="L494" s="11" t="s">
-        <v>9</v>
+      <c r="L494" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="M494" s="10"/>
       <c r="N494" s="1"/>
     </row>
     <row r="495" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A495" s="1"/>
       <c r="B495" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C495" s="9" t="s">
-        <v>2349</v>
+        <v>2395</v>
       </c>
       <c r="D495" s="10"/>
       <c r="E495" s="8" t="s">
-        <v>2350</v>
+        <v>2396</v>
       </c>
       <c r="F495" s="8" t="s">
-        <v>2351</v>
+        <v>2397</v>
       </c>
       <c r="G495" s="8" t="s">
-        <v>2352</v>
+        <v>2398</v>
       </c>
       <c r="H495" s="9" t="s">
-        <v>2353</v>
+        <v>2399</v>
       </c>
       <c r="I495" s="10"/>
       <c r="J495" s="9" t="s">
-        <v>2354</v>
+        <v>2400</v>
       </c>
       <c r="K495" s="10"/>
       <c r="L495" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M495" s="10"/>
       <c r="N495" s="1"/>
     </row>
     <row r="496" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A496" s="1"/>
       <c r="B496" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C496" s="9" t="s">
-        <v>2355</v>
+        <v>2379</v>
       </c>
       <c r="D496" s="10"/>
       <c r="E496" s="8" t="s">
-        <v>2356</v>
+        <v>2380</v>
       </c>
       <c r="F496" s="8" t="s">
-        <v>2357</v>
+        <v>2381</v>
       </c>
       <c r="G496" s="8" t="s">
-        <v>2352</v>
+        <v>2382</v>
       </c>
       <c r="H496" s="9" t="s">
-        <v>2353</v>
+        <v>2383</v>
       </c>
       <c r="I496" s="10"/>
       <c r="J496" s="9" t="s">
-        <v>2358</v>
+        <v>2384</v>
       </c>
       <c r="K496" s="10"/>
       <c r="L496" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M496" s="10"/>
       <c r="N496" s="1"/>
     </row>
     <row r="497" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A497" s="1"/>
       <c r="B497" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C497" s="9" t="s">
-        <v>2359</v>
+        <v>2401</v>
       </c>
       <c r="D497" s="10"/>
       <c r="E497" s="8" t="s">
-        <v>2360</v>
+        <v>2402</v>
       </c>
       <c r="F497" s="8" t="s">
-        <v>2361</v>
+        <v>2403</v>
       </c>
       <c r="G497" s="8" t="s">
-        <v>2352</v>
+        <v>2404</v>
       </c>
       <c r="H497" s="9" t="s">
-        <v>2353</v>
+        <v>2405</v>
       </c>
       <c r="I497" s="10"/>
       <c r="J497" s="9" t="s">
-        <v>2362</v>
+        <v>2406</v>
       </c>
       <c r="K497" s="10"/>
       <c r="L497" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M497" s="10"/>
       <c r="N497" s="1"/>
     </row>
     <row r="498" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A498" s="1"/>
       <c r="B498" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C498" s="9" t="s">
-        <v>2363</v>
+        <v>2419</v>
       </c>
       <c r="D498" s="10"/>
       <c r="E498" s="8" t="s">
-        <v>2364</v>
+        <v>1240</v>
       </c>
       <c r="F498" s="8" t="s">
-        <v>2365</v>
+        <v>2420</v>
       </c>
       <c r="G498" s="8" t="s">
-        <v>2366</v>
+        <v>2421</v>
       </c>
       <c r="H498" s="9" t="s">
-        <v>2367</v>
+        <v>2422</v>
       </c>
       <c r="I498" s="10"/>
       <c r="J498" s="9" t="s">
-        <v>2368</v>
+        <v>2423</v>
       </c>
       <c r="K498" s="10"/>
       <c r="L498" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M498" s="10"/>
       <c r="N498" s="1"/>
     </row>
     <row r="499" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A499" s="1"/>
       <c r="B499" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C499" s="9" t="s">
-        <v>2369</v>
+        <v>2338</v>
       </c>
       <c r="D499" s="10"/>
       <c r="E499" s="8" t="s">
-        <v>2370</v>
+        <v>2339</v>
       </c>
       <c r="F499" s="8" t="s">
-        <v>2371</v>
+        <v>2340</v>
       </c>
       <c r="G499" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H499" s="9" t="s">
-        <v>2373</v>
+        <v>2341</v>
       </c>
       <c r="I499" s="10"/>
       <c r="J499" s="9" t="s">
-        <v>2374</v>
+        <v>2342</v>
       </c>
       <c r="K499" s="10"/>
       <c r="L499" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M499" s="10"/>
       <c r="N499" s="1"/>
     </row>
     <row r="500" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A500" s="1"/>
       <c r="B500" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C500" s="9" t="s">
-        <v>2375</v>
+        <v>2343</v>
       </c>
       <c r="D500" s="10"/>
       <c r="E500" s="8" t="s">
-        <v>2376</v>
+        <v>2344</v>
       </c>
       <c r="F500" s="8" t="s">
-        <v>2377</v>
+        <v>2345</v>
       </c>
       <c r="G500" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H500" s="9" t="s">
-        <v>2373</v>
+        <v>2332</v>
       </c>
       <c r="I500" s="10"/>
       <c r="J500" s="9" t="s">
-        <v>2378</v>
+        <v>2346</v>
       </c>
       <c r="K500" s="10"/>
       <c r="L500" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M500" s="10"/>
       <c r="N500" s="1"/>
     </row>
     <row r="501" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A501" s="1"/>
       <c r="B501" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C501" s="9" t="s">
-        <v>2379</v>
+        <v>2413</v>
       </c>
       <c r="D501" s="10"/>
       <c r="E501" s="8" t="s">
-        <v>2380</v>
+        <v>2414</v>
       </c>
       <c r="F501" s="8" t="s">
-        <v>2381</v>
+        <v>2415</v>
       </c>
       <c r="G501" s="8" t="s">
-        <v>2372</v>
+        <v>2416</v>
       </c>
       <c r="H501" s="9" t="s">
-        <v>2382</v>
+        <v>2417</v>
       </c>
       <c r="I501" s="10"/>
       <c r="J501" s="9" t="s">
-        <v>2383</v>
+        <v>2418</v>
       </c>
       <c r="K501" s="10"/>
       <c r="L501" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M501" s="10"/>
       <c r="N501" s="1"/>
     </row>
     <row r="502" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A502" s="1"/>
       <c r="B502" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C502" s="9" t="s">
-        <v>2384</v>
+        <v>2347</v>
       </c>
       <c r="D502" s="10"/>
       <c r="E502" s="8" t="s">
-        <v>2385</v>
+        <v>2348</v>
       </c>
       <c r="F502" s="8" t="s">
-        <v>2386</v>
+        <v>2349</v>
       </c>
       <c r="G502" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H502" s="9" t="s">
-        <v>2373</v>
+        <v>2341</v>
       </c>
       <c r="I502" s="10"/>
       <c r="J502" s="9" t="s">
-        <v>2387</v>
+        <v>2350</v>
       </c>
       <c r="K502" s="10"/>
       <c r="L502" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M502" s="10"/>
       <c r="N502" s="1"/>
     </row>
     <row r="503" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A503" s="1"/>
       <c r="B503" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C503" s="9" t="s">
-        <v>2388</v>
+        <v>2363</v>
       </c>
       <c r="D503" s="10"/>
       <c r="E503" s="8" t="s">
-        <v>2389</v>
+        <v>2364</v>
       </c>
       <c r="F503" s="8" t="s">
-        <v>2390</v>
+        <v>2365</v>
       </c>
       <c r="G503" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H503" s="9" t="s">
-        <v>2382</v>
+        <v>2332</v>
       </c>
       <c r="I503" s="10"/>
       <c r="J503" s="9" t="s">
-        <v>2391</v>
+        <v>2366</v>
       </c>
       <c r="K503" s="10"/>
       <c r="L503" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M503" s="10"/>
       <c r="N503" s="1"/>
     </row>
     <row r="504" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A504" s="1"/>
       <c r="B504" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C504" s="9" t="s">
-        <v>2392</v>
+        <v>2367</v>
       </c>
       <c r="D504" s="10"/>
       <c r="E504" s="8" t="s">
-        <v>2393</v>
+        <v>2368</v>
       </c>
       <c r="F504" s="8" t="s">
-        <v>2394</v>
+        <v>2369</v>
       </c>
       <c r="G504" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H504" s="9" t="s">
-        <v>2382</v>
+        <v>2341</v>
       </c>
       <c r="I504" s="10"/>
       <c r="J504" s="9" t="s">
-        <v>2395</v>
+        <v>2370</v>
       </c>
       <c r="K504" s="10"/>
       <c r="L504" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M504" s="10"/>
       <c r="N504" s="1"/>
     </row>
     <row r="505" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A505" s="1"/>
       <c r="B505" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C505" s="9" t="s">
-        <v>2396</v>
+        <v>2371</v>
       </c>
       <c r="D505" s="10"/>
       <c r="E505" s="8" t="s">
-        <v>2397</v>
+        <v>2372</v>
       </c>
       <c r="F505" s="8" t="s">
-        <v>2398</v>
+        <v>2373</v>
       </c>
       <c r="G505" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H505" s="9" t="s">
-        <v>2373</v>
+        <v>2332</v>
       </c>
       <c r="I505" s="10"/>
       <c r="J505" s="9" t="s">
-        <v>2399</v>
+        <v>2374</v>
       </c>
       <c r="K505" s="10"/>
       <c r="L505" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M505" s="10"/>
       <c r="N505" s="1"/>
     </row>
     <row r="506" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A506" s="1"/>
       <c r="B506" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C506" s="9" t="s">
-        <v>2400</v>
+        <v>2355</v>
       </c>
       <c r="D506" s="10"/>
       <c r="E506" s="8" t="s">
-        <v>2401</v>
+        <v>2356</v>
       </c>
       <c r="F506" s="8" t="s">
-        <v>2402</v>
+        <v>2357</v>
       </c>
       <c r="G506" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H506" s="9" t="s">
-        <v>2382</v>
+        <v>2332</v>
       </c>
       <c r="I506" s="10"/>
       <c r="J506" s="9" t="s">
-        <v>2403</v>
+        <v>2358</v>
       </c>
       <c r="K506" s="10"/>
       <c r="L506" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M506" s="10"/>
       <c r="N506" s="1"/>
     </row>
     <row r="507" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A507" s="1"/>
       <c r="B507" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C507" s="9" t="s">
-        <v>2404</v>
+        <v>2328</v>
       </c>
       <c r="D507" s="10"/>
       <c r="E507" s="8" t="s">
-        <v>2405</v>
+        <v>2329</v>
       </c>
       <c r="F507" s="8" t="s">
-        <v>2406</v>
+        <v>2330</v>
       </c>
       <c r="G507" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H507" s="9" t="s">
-        <v>2373</v>
+        <v>2332</v>
       </c>
       <c r="I507" s="10"/>
       <c r="J507" s="9" t="s">
-        <v>2407</v>
+        <v>2333</v>
       </c>
       <c r="K507" s="10"/>
       <c r="L507" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M507" s="10"/>
       <c r="N507" s="1"/>
     </row>
     <row r="508" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A508" s="1"/>
       <c r="B508" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C508" s="9" t="s">
-        <v>2408</v>
+        <v>2334</v>
       </c>
       <c r="D508" s="10"/>
       <c r="E508" s="8" t="s">
-        <v>2409</v>
+        <v>2335</v>
       </c>
       <c r="F508" s="8" t="s">
-        <v>2410</v>
+        <v>2336</v>
       </c>
       <c r="G508" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H508" s="9" t="s">
-        <v>2382</v>
+        <v>2332</v>
       </c>
       <c r="I508" s="10"/>
       <c r="J508" s="9" t="s">
-        <v>2411</v>
+        <v>2337</v>
       </c>
       <c r="K508" s="10"/>
       <c r="L508" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M508" s="10"/>
       <c r="N508" s="1"/>
     </row>
     <row r="509" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A509" s="1"/>
       <c r="B509" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C509" s="9" t="s">
-        <v>2412</v>
+        <v>2351</v>
       </c>
       <c r="D509" s="10"/>
       <c r="E509" s="8" t="s">
-        <v>2413</v>
+        <v>2352</v>
       </c>
       <c r="F509" s="8" t="s">
-        <v>2414</v>
+        <v>2353</v>
       </c>
       <c r="G509" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H509" s="9" t="s">
-        <v>2373</v>
+        <v>2341</v>
       </c>
       <c r="I509" s="10"/>
       <c r="J509" s="9" t="s">
-        <v>2415</v>
+        <v>2354</v>
       </c>
       <c r="K509" s="10"/>
       <c r="L509" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M509" s="10"/>
       <c r="N509" s="1"/>
     </row>
     <row r="510" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A510" s="1"/>
       <c r="B510" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C510" s="9" t="s">
-        <v>2416</v>
+        <v>2375</v>
       </c>
       <c r="D510" s="10"/>
       <c r="E510" s="8" t="s">
-        <v>2417</v>
+        <v>2376</v>
       </c>
       <c r="F510" s="8" t="s">
-        <v>2418</v>
+        <v>2377</v>
       </c>
       <c r="G510" s="8" t="s">
-        <v>2372</v>
+        <v>2331</v>
       </c>
       <c r="H510" s="9" t="s">
-        <v>2373</v>
+        <v>2332</v>
       </c>
       <c r="I510" s="10"/>
       <c r="J510" s="9" t="s">
-        <v>2419</v>
+        <v>2378</v>
       </c>
       <c r="K510" s="10"/>
       <c r="L510" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M510" s="10"/>
       <c r="N510" s="1"/>
     </row>
     <row r="511" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A511" s="1"/>
       <c r="B511" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C511" s="9" t="s">
-        <v>2420</v>
+        <v>2359</v>
       </c>
       <c r="D511" s="10"/>
       <c r="E511" s="8" t="s">
-        <v>2421</v>
+        <v>2360</v>
       </c>
       <c r="F511" s="8" t="s">
-        <v>2422</v>
+        <v>2361</v>
       </c>
       <c r="G511" s="8" t="s">
-        <v>2423</v>
+        <v>2331</v>
       </c>
       <c r="H511" s="9" t="s">
-        <v>2424</v>
+        <v>2341</v>
       </c>
       <c r="I511" s="10"/>
       <c r="J511" s="9" t="s">
-        <v>2425</v>
+        <v>2362</v>
       </c>
       <c r="K511" s="10"/>
       <c r="L511" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M511" s="10"/>
       <c r="N511" s="1"/>
     </row>
     <row r="512" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A512" s="1"/>
       <c r="B512" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C512" s="9" t="s">
-        <v>2426</v>
+        <v>2322</v>
       </c>
       <c r="D512" s="10"/>
       <c r="E512" s="8" t="s">
-        <v>2427</v>
+        <v>2323</v>
       </c>
       <c r="F512" s="8" t="s">
-        <v>2428</v>
+        <v>2324</v>
       </c>
       <c r="G512" s="8" t="s">
-        <v>2429</v>
+        <v>2325</v>
       </c>
       <c r="H512" s="9" t="s">
-        <v>2430</v>
+        <v>2326</v>
       </c>
       <c r="I512" s="10"/>
       <c r="J512" s="9" t="s">
-        <v>2431</v>
+        <v>2327</v>
       </c>
       <c r="K512" s="10"/>
       <c r="L512" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M512" s="10"/>
       <c r="N512" s="1"/>
     </row>
     <row r="513" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A513" s="1"/>
       <c r="B513" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C513" s="9" t="s">
-        <v>2432</v>
+        <v>2385</v>
       </c>
       <c r="D513" s="10"/>
       <c r="E513" s="8" t="s">
-        <v>2433</v>
+        <v>2386</v>
       </c>
       <c r="F513" s="8" t="s">
-        <v>2434</v>
+        <v>2387</v>
       </c>
       <c r="G513" s="8" t="s">
-        <v>2429</v>
+        <v>2388</v>
       </c>
       <c r="H513" s="9" t="s">
-        <v>2430</v>
+        <v>2389</v>
       </c>
       <c r="I513" s="10"/>
       <c r="J513" s="9" t="s">
-        <v>2435</v>
+        <v>2390</v>
       </c>
       <c r="K513" s="10"/>
       <c r="L513" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M513" s="10"/>
       <c r="N513" s="1"/>
     </row>
     <row r="514" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A514" s="1"/>
       <c r="B514" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C514" s="9" t="s">
-        <v>2436</v>
+        <v>2391</v>
       </c>
       <c r="D514" s="10"/>
       <c r="E514" s="8" t="s">
-        <v>2437</v>
+        <v>2392</v>
       </c>
       <c r="F514" s="8" t="s">
-        <v>2438</v>
+        <v>2393</v>
       </c>
       <c r="G514" s="8" t="s">
-        <v>2439</v>
+        <v>2388</v>
       </c>
       <c r="H514" s="9" t="s">
-        <v>2440</v>
+        <v>2389</v>
       </c>
       <c r="I514" s="10"/>
       <c r="J514" s="9" t="s">
-        <v>2441</v>
+        <v>2394</v>
       </c>
       <c r="K514" s="10"/>
       <c r="L514" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M514" s="10"/>
       <c r="N514" s="1"/>
     </row>
     <row r="515" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A515" s="1"/>
-      <c r="B515" s="7" t="s">
-[...26 lines deleted...]
-      <c r="M515" s="10"/>
+      <c r="B515" s="5" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C515" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="D515" s="12"/>
+      <c r="E515" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="F515" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="G515" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="H515" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="I515" s="12"/>
+      <c r="J515" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="K515" s="12"/>
+      <c r="L515" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="M515" s="12"/>
       <c r="N515" s="1"/>
     </row>
     <row r="516" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A516" s="1"/>
       <c r="B516" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C516" s="9" t="s">
-        <v>2448</v>
+        <v>2603</v>
       </c>
       <c r="D516" s="10"/>
       <c r="E516" s="8" t="s">
-        <v>2449</v>
+        <v>2604</v>
       </c>
       <c r="F516" s="8" t="s">
-        <v>2450</v>
+        <v>2579</v>
       </c>
       <c r="G516" s="8" t="s">
-        <v>2451</v>
+        <v>2580</v>
       </c>
       <c r="H516" s="9" t="s">
-        <v>2452</v>
+        <v>2581</v>
       </c>
       <c r="I516" s="10"/>
       <c r="J516" s="9" t="s">
-        <v>2453</v>
+        <v>2582</v>
       </c>
       <c r="K516" s="10"/>
       <c r="L516" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M516" s="10"/>
       <c r="N516" s="1"/>
     </row>
     <row r="517" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A517" s="1"/>
       <c r="B517" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C517" s="9" t="s">
-        <v>2454</v>
+        <v>2482</v>
       </c>
       <c r="D517" s="10"/>
       <c r="E517" s="8" t="s">
-        <v>2455</v>
+        <v>2483</v>
       </c>
       <c r="F517" s="8" t="s">
-        <v>2456</v>
+        <v>2484</v>
       </c>
       <c r="G517" s="8" t="s">
-        <v>2457</v>
+        <v>2467</v>
       </c>
       <c r="H517" s="9" t="s">
-        <v>2458</v>
+        <v>2468</v>
       </c>
       <c r="I517" s="10"/>
       <c r="J517" s="9" t="s">
-        <v>2459</v>
+        <v>2485</v>
       </c>
       <c r="K517" s="10"/>
       <c r="L517" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M517" s="10"/>
       <c r="N517" s="1"/>
     </row>
     <row r="518" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A518" s="1"/>
       <c r="B518" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C518" s="9" t="s">
-        <v>2460</v>
+        <v>2470</v>
       </c>
       <c r="D518" s="10"/>
       <c r="E518" s="8" t="s">
-        <v>1261</v>
+        <v>2471</v>
       </c>
       <c r="F518" s="8" t="s">
-        <v>2461</v>
+        <v>2472</v>
       </c>
       <c r="G518" s="8" t="s">
-        <v>2462</v>
+        <v>2467</v>
       </c>
       <c r="H518" s="9" t="s">
-        <v>2463</v>
+        <v>2468</v>
       </c>
       <c r="I518" s="10"/>
       <c r="J518" s="9" t="s">
-        <v>2464</v>
+        <v>2473</v>
       </c>
       <c r="K518" s="10"/>
       <c r="L518" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M518" s="10"/>
       <c r="N518" s="1"/>
     </row>
     <row r="519" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A519" s="1"/>
       <c r="B519" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C519" s="9" t="s">
-        <v>2465</v>
+        <v>2486</v>
       </c>
       <c r="D519" s="10"/>
       <c r="E519" s="8" t="s">
-        <v>2466</v>
+        <v>2487</v>
       </c>
       <c r="F519" s="8" t="s">
+        <v>2488</v>
+      </c>
+      <c r="G519" s="8" t="s">
         <v>2467</v>
       </c>
-      <c r="G519" s="8" t="s">
+      <c r="H519" s="9" t="s">
         <v>2468</v>
-      </c>
-[...1 lines deleted...]
-        <v>2469</v>
       </c>
       <c r="I519" s="10"/>
       <c r="J519" s="9" t="s">
-        <v>2470</v>
+        <v>2489</v>
       </c>
       <c r="K519" s="10"/>
       <c r="L519" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M519" s="10"/>
       <c r="N519" s="1"/>
     </row>
     <row r="520" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A520" s="1"/>
-      <c r="B520" s="5" t="s">
-[...3 lines deleted...]
-        <v>9</v>
+      <c r="B520" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" s="9" t="s">
+        <v>2478</v>
       </c>
       <c r="D520" s="10"/>
-      <c r="E520" s="6" t="s">
-[...9 lines deleted...]
-        <v>9</v>
+      <c r="E520" s="8" t="s">
+        <v>2479</v>
+      </c>
+      <c r="F520" s="8" t="s">
+        <v>2480</v>
+      </c>
+      <c r="G520" s="8" t="s">
+        <v>2467</v>
+      </c>
+      <c r="H520" s="9" t="s">
+        <v>2468</v>
       </c>
       <c r="I520" s="10"/>
-      <c r="J520" s="11" t="s">
-        <v>9</v>
+      <c r="J520" s="9" t="s">
+        <v>2481</v>
       </c>
       <c r="K520" s="10"/>
-      <c r="L520" s="11" t="s">
-        <v>9</v>
+      <c r="L520" s="9" t="s">
+        <v>16</v>
       </c>
       <c r="M520" s="10"/>
       <c r="N520" s="1"/>
     </row>
     <row r="521" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A521" s="1"/>
       <c r="B521" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C521" s="9" t="s">
-        <v>2472</v>
+        <v>2464</v>
       </c>
       <c r="D521" s="10"/>
       <c r="E521" s="8" t="s">
-        <v>2473</v>
+        <v>2465</v>
       </c>
       <c r="F521" s="8" t="s">
-        <v>2474</v>
+        <v>2466</v>
       </c>
       <c r="G521" s="8" t="s">
-        <v>2475</v>
+        <v>2467</v>
       </c>
       <c r="H521" s="9" t="s">
-        <v>732</v>
+        <v>2468</v>
       </c>
       <c r="I521" s="10"/>
       <c r="J521" s="9" t="s">
-        <v>2476</v>
+        <v>2469</v>
       </c>
       <c r="K521" s="10"/>
       <c r="L521" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M521" s="10"/>
       <c r="N521" s="1"/>
     </row>
     <row r="522" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A522" s="1"/>
       <c r="B522" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C522" s="9" t="s">
-        <v>2477</v>
+        <v>2474</v>
       </c>
       <c r="D522" s="10"/>
       <c r="E522" s="8" t="s">
-        <v>2478</v>
+        <v>2475</v>
       </c>
       <c r="F522" s="8" t="s">
-        <v>2479</v>
+        <v>2476</v>
       </c>
       <c r="G522" s="8" t="s">
-        <v>2480</v>
+        <v>2467</v>
       </c>
       <c r="H522" s="9" t="s">
-        <v>2481</v>
+        <v>2468</v>
       </c>
       <c r="I522" s="10"/>
       <c r="J522" s="9" t="s">
-        <v>2482</v>
+        <v>2477</v>
       </c>
       <c r="K522" s="10"/>
       <c r="L522" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M522" s="10"/>
       <c r="N522" s="1"/>
     </row>
     <row r="523" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A523" s="1"/>
       <c r="B523" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C523" s="9" t="s">
-        <v>2483</v>
+        <v>2605</v>
       </c>
       <c r="D523" s="10"/>
       <c r="E523" s="8" t="s">
-        <v>2484</v>
+        <v>1407</v>
       </c>
       <c r="F523" s="8" t="s">
-        <v>2485</v>
+        <v>2550</v>
       </c>
       <c r="G523" s="8" t="s">
-        <v>2480</v>
+        <v>2551</v>
       </c>
       <c r="H523" s="9" t="s">
-        <v>2481</v>
+        <v>2552</v>
       </c>
       <c r="I523" s="10"/>
       <c r="J523" s="9" t="s">
-        <v>2486</v>
+        <v>2553</v>
       </c>
       <c r="K523" s="10"/>
       <c r="L523" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M523" s="10"/>
       <c r="N523" s="1"/>
     </row>
     <row r="524" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A524" s="1"/>
       <c r="B524" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C524" s="9" t="s">
-        <v>2487</v>
+        <v>2566</v>
       </c>
       <c r="D524" s="10"/>
       <c r="E524" s="8" t="s">
-        <v>2488</v>
+        <v>2567</v>
       </c>
       <c r="F524" s="8" t="s">
-        <v>2489</v>
+        <v>2568</v>
       </c>
       <c r="G524" s="8" t="s">
-        <v>2480</v>
+        <v>2569</v>
       </c>
       <c r="H524" s="9" t="s">
-        <v>2481</v>
+        <v>675</v>
       </c>
       <c r="I524" s="10"/>
       <c r="J524" s="9" t="s">
-        <v>2490</v>
+        <v>2570</v>
       </c>
       <c r="K524" s="10"/>
       <c r="L524" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M524" s="10"/>
       <c r="N524" s="1"/>
     </row>
     <row r="525" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A525" s="1"/>
       <c r="B525" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C525" s="9" t="s">
-        <v>2491</v>
+        <v>2431</v>
       </c>
       <c r="D525" s="10"/>
       <c r="E525" s="8" t="s">
-        <v>2492</v>
+        <v>2432</v>
       </c>
       <c r="F525" s="8" t="s">
-        <v>2493</v>
+        <v>2433</v>
       </c>
       <c r="G525" s="8" t="s">
-        <v>2480</v>
+        <v>2434</v>
       </c>
       <c r="H525" s="9" t="s">
-        <v>2481</v>
+        <v>723</v>
       </c>
       <c r="I525" s="10"/>
       <c r="J525" s="9" t="s">
-        <v>2494</v>
+        <v>2435</v>
       </c>
       <c r="K525" s="10"/>
       <c r="L525" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M525" s="10"/>
       <c r="N525" s="1"/>
     </row>
     <row r="526" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A526" s="1"/>
       <c r="B526" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C526" s="9" t="s">
-        <v>2495</v>
+        <v>2575</v>
       </c>
       <c r="D526" s="10"/>
       <c r="E526" s="8" t="s">
-        <v>2496</v>
+        <v>2576</v>
       </c>
       <c r="F526" s="8" t="s">
-        <v>2497</v>
+        <v>2577</v>
       </c>
       <c r="G526" s="8" t="s">
-        <v>2480</v>
+        <v>2569</v>
       </c>
       <c r="H526" s="9" t="s">
-        <v>2481</v>
+        <v>675</v>
       </c>
       <c r="I526" s="10"/>
       <c r="J526" s="9" t="s">
-        <v>2498</v>
+        <v>2578</v>
       </c>
       <c r="K526" s="10"/>
       <c r="L526" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M526" s="10"/>
       <c r="N526" s="1"/>
     </row>
     <row r="527" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A527" s="1"/>
       <c r="B527" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C527" s="9" t="s">
-        <v>2499</v>
+        <v>2571</v>
       </c>
       <c r="D527" s="10"/>
       <c r="E527" s="8" t="s">
-        <v>2500</v>
+        <v>2572</v>
       </c>
       <c r="F527" s="8" t="s">
-        <v>2501</v>
+        <v>2573</v>
       </c>
       <c r="G527" s="8" t="s">
-        <v>2502</v>
+        <v>2569</v>
       </c>
       <c r="H527" s="9" t="s">
-        <v>2503</v>
+        <v>675</v>
       </c>
       <c r="I527" s="10"/>
       <c r="J527" s="9" t="s">
-        <v>2504</v>
+        <v>2574</v>
       </c>
       <c r="K527" s="10"/>
       <c r="L527" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M527" s="10"/>
       <c r="N527" s="1"/>
     </row>
     <row r="528" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A528" s="1"/>
       <c r="B528" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C528" s="9" t="s">
-        <v>2505</v>
+        <v>2458</v>
       </c>
       <c r="D528" s="10"/>
       <c r="E528" s="8" t="s">
-        <v>2506</v>
+        <v>2459</v>
       </c>
       <c r="F528" s="8" t="s">
-        <v>2507</v>
+        <v>2460</v>
       </c>
       <c r="G528" s="8" t="s">
-        <v>2508</v>
+        <v>2461</v>
       </c>
       <c r="H528" s="9" t="s">
-        <v>2509</v>
+        <v>2462</v>
       </c>
       <c r="I528" s="10"/>
       <c r="J528" s="9" t="s">
-        <v>2510</v>
+        <v>2463</v>
       </c>
       <c r="K528" s="10"/>
       <c r="L528" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M528" s="10"/>
       <c r="N528" s="1"/>
     </row>
     <row r="529" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A529" s="1"/>
       <c r="B529" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C529" s="9" t="s">
-        <v>2511</v>
+        <v>2442</v>
       </c>
       <c r="D529" s="10"/>
       <c r="E529" s="8" t="s">
-        <v>2512</v>
+        <v>2443</v>
       </c>
       <c r="F529" s="8" t="s">
-        <v>2513</v>
+        <v>2444</v>
       </c>
       <c r="G529" s="8" t="s">
-        <v>2508</v>
+        <v>2439</v>
       </c>
       <c r="H529" s="9" t="s">
-        <v>2509</v>
+        <v>2440</v>
       </c>
       <c r="I529" s="10"/>
       <c r="J529" s="9" t="s">
-        <v>2514</v>
+        <v>2445</v>
       </c>
       <c r="K529" s="10"/>
       <c r="L529" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M529" s="10"/>
       <c r="N529" s="1"/>
     </row>
     <row r="530" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A530" s="1"/>
       <c r="B530" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C530" s="9" t="s">
-        <v>2515</v>
+        <v>2500</v>
       </c>
       <c r="D530" s="10"/>
       <c r="E530" s="8" t="s">
-        <v>2516</v>
+        <v>2501</v>
       </c>
       <c r="F530" s="8" t="s">
-        <v>2517</v>
+        <v>2502</v>
       </c>
       <c r="G530" s="8" t="s">
-        <v>2508</v>
+        <v>2493</v>
       </c>
       <c r="H530" s="9" t="s">
-        <v>2509</v>
+        <v>2494</v>
       </c>
       <c r="I530" s="10"/>
       <c r="J530" s="9" t="s">
-        <v>2518</v>
+        <v>2503</v>
       </c>
       <c r="K530" s="10"/>
       <c r="L530" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M530" s="10"/>
       <c r="N530" s="1"/>
     </row>
     <row r="531" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A531" s="1"/>
       <c r="B531" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C531" s="9" t="s">
-        <v>2519</v>
+        <v>2530</v>
       </c>
       <c r="D531" s="10"/>
       <c r="E531" s="8" t="s">
-        <v>2520</v>
+        <v>2531</v>
       </c>
       <c r="F531" s="8" t="s">
-        <v>2521</v>
+        <v>2532</v>
       </c>
       <c r="G531" s="8" t="s">
-        <v>2508</v>
+        <v>2493</v>
       </c>
       <c r="H531" s="9" t="s">
-        <v>2509</v>
+        <v>2507</v>
       </c>
       <c r="I531" s="10"/>
       <c r="J531" s="9" t="s">
-        <v>2522</v>
+        <v>2533</v>
       </c>
       <c r="K531" s="10"/>
       <c r="L531" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M531" s="10"/>
       <c r="N531" s="1"/>
     </row>
     <row r="532" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A532" s="1"/>
       <c r="B532" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C532" s="9" t="s">
-        <v>2523</v>
+        <v>2446</v>
       </c>
       <c r="D532" s="10"/>
       <c r="E532" s="8" t="s">
-        <v>2524</v>
+        <v>2447</v>
       </c>
       <c r="F532" s="8" t="s">
-        <v>2525</v>
+        <v>2448</v>
       </c>
       <c r="G532" s="8" t="s">
-        <v>2508</v>
+        <v>2439</v>
       </c>
       <c r="H532" s="9" t="s">
-        <v>2509</v>
+        <v>2440</v>
       </c>
       <c r="I532" s="10"/>
       <c r="J532" s="9" t="s">
-        <v>2526</v>
+        <v>2449</v>
       </c>
       <c r="K532" s="10"/>
       <c r="L532" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M532" s="10"/>
       <c r="N532" s="1"/>
     </row>
     <row r="533" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A533" s="1"/>
       <c r="B533" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C533" s="9" t="s">
-        <v>2527</v>
+        <v>2534</v>
       </c>
       <c r="D533" s="10"/>
       <c r="E533" s="8" t="s">
-        <v>2528</v>
+        <v>2535</v>
       </c>
       <c r="F533" s="8" t="s">
-        <v>2529</v>
+        <v>2536</v>
       </c>
       <c r="G533" s="8" t="s">
-        <v>2508</v>
+        <v>2493</v>
       </c>
       <c r="H533" s="9" t="s">
-        <v>2509</v>
+        <v>2494</v>
       </c>
       <c r="I533" s="10"/>
       <c r="J533" s="9" t="s">
-        <v>2530</v>
+        <v>2537</v>
       </c>
       <c r="K533" s="10"/>
       <c r="L533" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M533" s="10"/>
       <c r="N533" s="1"/>
     </row>
     <row r="534" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A534" s="1"/>
       <c r="B534" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C534" s="9" t="s">
-        <v>2531</v>
+        <v>2538</v>
       </c>
       <c r="D534" s="10"/>
       <c r="E534" s="8" t="s">
-        <v>2532</v>
+        <v>2539</v>
       </c>
       <c r="F534" s="8" t="s">
-        <v>2533</v>
+        <v>2540</v>
       </c>
       <c r="G534" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H534" s="9" t="s">
-        <v>2535</v>
+        <v>2516</v>
       </c>
       <c r="I534" s="10"/>
       <c r="J534" s="9" t="s">
-        <v>2536</v>
+        <v>2541</v>
       </c>
       <c r="K534" s="10"/>
       <c r="L534" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M534" s="10"/>
       <c r="N534" s="1"/>
     </row>
     <row r="535" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A535" s="1"/>
       <c r="B535" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C535" s="9" t="s">
-        <v>2537</v>
+        <v>2518</v>
       </c>
       <c r="D535" s="10"/>
       <c r="E535" s="8" t="s">
-        <v>2538</v>
+        <v>2519</v>
       </c>
       <c r="F535" s="8" t="s">
-        <v>2539</v>
+        <v>2520</v>
       </c>
       <c r="G535" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H535" s="9" t="s">
-        <v>2535</v>
+        <v>2507</v>
       </c>
       <c r="I535" s="10"/>
       <c r="J535" s="9" t="s">
-        <v>2540</v>
+        <v>2521</v>
       </c>
       <c r="K535" s="10"/>
       <c r="L535" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M535" s="10"/>
       <c r="N535" s="1"/>
     </row>
     <row r="536" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A536" s="1"/>
       <c r="B536" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C536" s="9" t="s">
-        <v>2541</v>
+        <v>2504</v>
       </c>
       <c r="D536" s="10"/>
       <c r="E536" s="8" t="s">
-        <v>2542</v>
+        <v>2505</v>
       </c>
       <c r="F536" s="8" t="s">
-        <v>2543</v>
+        <v>2506</v>
       </c>
       <c r="G536" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H536" s="9" t="s">
-        <v>2535</v>
+        <v>2507</v>
       </c>
       <c r="I536" s="10"/>
       <c r="J536" s="9" t="s">
-        <v>2544</v>
+        <v>2508</v>
       </c>
       <c r="K536" s="10"/>
       <c r="L536" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M536" s="10"/>
       <c r="N536" s="1"/>
     </row>
     <row r="537" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A537" s="1"/>
       <c r="B537" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C537" s="9" t="s">
-        <v>2545</v>
+        <v>2496</v>
       </c>
       <c r="D537" s="10"/>
       <c r="E537" s="8" t="s">
-        <v>2546</v>
+        <v>2497</v>
       </c>
       <c r="F537" s="8" t="s">
-        <v>2547</v>
+        <v>2498</v>
       </c>
       <c r="G537" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H537" s="9" t="s">
-        <v>2548</v>
+        <v>2494</v>
       </c>
       <c r="I537" s="10"/>
       <c r="J537" s="9" t="s">
-        <v>2549</v>
+        <v>2499</v>
       </c>
       <c r="K537" s="10"/>
       <c r="L537" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M537" s="10"/>
       <c r="N537" s="1"/>
     </row>
     <row r="538" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A538" s="1"/>
       <c r="B538" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C538" s="9" t="s">
-        <v>2550</v>
+        <v>2450</v>
       </c>
       <c r="D538" s="10"/>
       <c r="E538" s="8" t="s">
-        <v>2551</v>
+        <v>2451</v>
       </c>
       <c r="F538" s="8" t="s">
-        <v>2552</v>
+        <v>2452</v>
       </c>
       <c r="G538" s="8" t="s">
-        <v>2534</v>
+        <v>2439</v>
       </c>
       <c r="H538" s="9" t="s">
-        <v>2548</v>
+        <v>2440</v>
       </c>
       <c r="I538" s="10"/>
       <c r="J538" s="9" t="s">
-        <v>2553</v>
+        <v>2453</v>
       </c>
       <c r="K538" s="10"/>
       <c r="L538" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M538" s="10"/>
       <c r="N538" s="1"/>
     </row>
     <row r="539" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A539" s="1"/>
       <c r="B539" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C539" s="9" t="s">
-        <v>2554</v>
+        <v>2522</v>
       </c>
       <c r="D539" s="10"/>
       <c r="E539" s="8" t="s">
-        <v>2555</v>
+        <v>2523</v>
       </c>
       <c r="F539" s="8" t="s">
-        <v>2556</v>
+        <v>2524</v>
       </c>
       <c r="G539" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H539" s="9" t="s">
-        <v>2557</v>
+        <v>2507</v>
       </c>
       <c r="I539" s="10"/>
       <c r="J539" s="9" t="s">
-        <v>2558</v>
+        <v>2525</v>
       </c>
       <c r="K539" s="10"/>
       <c r="L539" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M539" s="10"/>
       <c r="N539" s="1"/>
     </row>
     <row r="540" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A540" s="1"/>
       <c r="B540" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C540" s="9" t="s">
-        <v>2559</v>
+        <v>2509</v>
       </c>
       <c r="D540" s="10"/>
       <c r="E540" s="8" t="s">
-        <v>2560</v>
+        <v>2510</v>
       </c>
       <c r="F540" s="8" t="s">
-        <v>2561</v>
+        <v>2511</v>
       </c>
       <c r="G540" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H540" s="9" t="s">
-        <v>2548</v>
+        <v>2507</v>
       </c>
       <c r="I540" s="10"/>
       <c r="J540" s="9" t="s">
-        <v>2562</v>
+        <v>2512</v>
       </c>
       <c r="K540" s="10"/>
       <c r="L540" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M540" s="10"/>
       <c r="N540" s="1"/>
     </row>
     <row r="541" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A541" s="1"/>
       <c r="B541" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C541" s="9" t="s">
-        <v>2563</v>
+        <v>2542</v>
       </c>
       <c r="D541" s="10"/>
       <c r="E541" s="8" t="s">
-        <v>2564</v>
+        <v>2543</v>
       </c>
       <c r="F541" s="8" t="s">
-        <v>2565</v>
+        <v>2544</v>
       </c>
       <c r="G541" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H541" s="9" t="s">
-        <v>2548</v>
+        <v>2507</v>
       </c>
       <c r="I541" s="10"/>
       <c r="J541" s="9" t="s">
-        <v>2566</v>
+        <v>2545</v>
       </c>
       <c r="K541" s="10"/>
       <c r="L541" s="9" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="M541" s="10"/>
       <c r="N541" s="1"/>
     </row>
     <row r="542" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A542" s="1"/>
       <c r="B542" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C542" s="9" t="s">
-        <v>2567</v>
+        <v>2526</v>
       </c>
       <c r="D542" s="10"/>
       <c r="E542" s="8" t="s">
-        <v>2568</v>
+        <v>2527</v>
       </c>
       <c r="F542" s="8" t="s">
-        <v>2569</v>
+        <v>2528</v>
       </c>
       <c r="G542" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H542" s="9" t="s">
-        <v>2535</v>
+        <v>2494</v>
       </c>
       <c r="I542" s="10"/>
       <c r="J542" s="9" t="s">
-        <v>2570</v>
+        <v>2529</v>
       </c>
       <c r="K542" s="10"/>
       <c r="L542" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M542" s="10"/>
       <c r="N542" s="1"/>
     </row>
     <row r="543" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A543" s="1"/>
       <c r="B543" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C543" s="9" t="s">
-        <v>2571</v>
+        <v>2513</v>
       </c>
       <c r="D543" s="10"/>
       <c r="E543" s="8" t="s">
-        <v>2572</v>
+        <v>2514</v>
       </c>
       <c r="F543" s="8" t="s">
-        <v>2573</v>
+        <v>2515</v>
       </c>
       <c r="G543" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H543" s="9" t="s">
-        <v>2548</v>
+        <v>2516</v>
       </c>
       <c r="I543" s="10"/>
       <c r="J543" s="9" t="s">
-        <v>2574</v>
+        <v>2517</v>
       </c>
       <c r="K543" s="10"/>
       <c r="L543" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M543" s="10"/>
       <c r="N543" s="1"/>
     </row>
     <row r="544" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A544" s="1"/>
       <c r="B544" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C544" s="9" t="s">
-        <v>2575</v>
+        <v>2436</v>
       </c>
       <c r="D544" s="10"/>
       <c r="E544" s="8" t="s">
-        <v>2576</v>
+        <v>2437</v>
       </c>
       <c r="F544" s="8" t="s">
-        <v>2577</v>
+        <v>2438</v>
       </c>
       <c r="G544" s="8" t="s">
-        <v>2534</v>
+        <v>2439</v>
       </c>
       <c r="H544" s="9" t="s">
-        <v>2535</v>
+        <v>2440</v>
       </c>
       <c r="I544" s="10"/>
       <c r="J544" s="9" t="s">
-        <v>2578</v>
+        <v>2441</v>
       </c>
       <c r="K544" s="10"/>
       <c r="L544" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M544" s="10"/>
       <c r="N544" s="1"/>
     </row>
     <row r="545" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A545" s="1"/>
       <c r="B545" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C545" s="9" t="s">
-        <v>2579</v>
+        <v>2546</v>
       </c>
       <c r="D545" s="10"/>
       <c r="E545" s="8" t="s">
-        <v>2580</v>
+        <v>2547</v>
       </c>
       <c r="F545" s="8" t="s">
-        <v>2581</v>
+        <v>2548</v>
       </c>
       <c r="G545" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H545" s="9" t="s">
-        <v>2557</v>
+        <v>2494</v>
       </c>
       <c r="I545" s="10"/>
       <c r="J545" s="9" t="s">
-        <v>2582</v>
+        <v>2549</v>
       </c>
       <c r="K545" s="10"/>
       <c r="L545" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M545" s="10"/>
       <c r="N545" s="1"/>
     </row>
     <row r="546" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A546" s="1"/>
       <c r="B546" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C546" s="9" t="s">
-        <v>2583</v>
+        <v>2454</v>
       </c>
       <c r="D546" s="10"/>
       <c r="E546" s="8" t="s">
-        <v>2584</v>
+        <v>2455</v>
       </c>
       <c r="F546" s="8" t="s">
-        <v>2585</v>
+        <v>2456</v>
       </c>
       <c r="G546" s="8" t="s">
-        <v>2534</v>
+        <v>2439</v>
       </c>
       <c r="H546" s="9" t="s">
-        <v>2548</v>
+        <v>2440</v>
       </c>
       <c r="I546" s="10"/>
       <c r="J546" s="9" t="s">
-        <v>2586</v>
+        <v>2457</v>
       </c>
       <c r="K546" s="10"/>
       <c r="L546" s="9" t="s">
         <v>39</v>
       </c>
       <c r="M546" s="10"/>
       <c r="N546" s="1"/>
     </row>
     <row r="547" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A547" s="1"/>
       <c r="B547" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C547" s="9" t="s">
-        <v>2587</v>
+        <v>2490</v>
       </c>
       <c r="D547" s="10"/>
       <c r="E547" s="8" t="s">
-        <v>2588</v>
+        <v>2491</v>
       </c>
       <c r="F547" s="8" t="s">
-        <v>2589</v>
+        <v>2492</v>
       </c>
       <c r="G547" s="8" t="s">
-        <v>2534</v>
+        <v>2493</v>
       </c>
       <c r="H547" s="9" t="s">
-        <v>2535</v>
+        <v>2494</v>
       </c>
       <c r="I547" s="10"/>
       <c r="J547" s="9" t="s">
-        <v>2590</v>
+        <v>2495</v>
       </c>
       <c r="K547" s="10"/>
       <c r="L547" s="9" t="s">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="M547" s="10"/>
       <c r="N547" s="1"/>
     </row>
     <row r="548" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A548" s="1"/>
       <c r="B548" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C548" s="9">
-        <v>23039</v>
+      <c r="C548" s="9" t="s">
+        <v>2554</v>
       </c>
       <c r="D548" s="10"/>
       <c r="E548" s="8" t="s">
-        <v>1428</v>
+        <v>2555</v>
       </c>
       <c r="F548" s="8" t="s">
-        <v>2591</v>
+        <v>2556</v>
       </c>
       <c r="G548" s="8" t="s">
-        <v>2592</v>
+        <v>2557</v>
       </c>
       <c r="H548" s="9" t="s">
-        <v>2593</v>
+        <v>2558</v>
       </c>
       <c r="I548" s="10"/>
       <c r="J548" s="9" t="s">
-        <v>2594</v>
+        <v>2559</v>
       </c>
       <c r="K548" s="10"/>
       <c r="L548" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M548" s="10"/>
       <c r="N548" s="1"/>
     </row>
     <row r="549" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A549" s="1"/>
       <c r="B549" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C549" s="9" t="s">
-        <v>2595</v>
+        <v>2560</v>
       </c>
       <c r="D549" s="10"/>
       <c r="E549" s="8" t="s">
-        <v>2596</v>
+        <v>2561</v>
       </c>
       <c r="F549" s="8" t="s">
-        <v>2597</v>
+        <v>2562</v>
       </c>
       <c r="G549" s="8" t="s">
-        <v>2598</v>
+        <v>2563</v>
       </c>
       <c r="H549" s="9" t="s">
-        <v>2599</v>
+        <v>2564</v>
       </c>
       <c r="I549" s="10"/>
       <c r="J549" s="9" t="s">
-        <v>2600</v>
+        <v>2565</v>
       </c>
       <c r="K549" s="10"/>
       <c r="L549" s="9" t="s">
         <v>16</v>
       </c>
       <c r="M549" s="10"/>
       <c r="N549" s="1"/>
     </row>
-    <row r="550" spans="1:14" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="J550" s="9" t="s">
+    <row r="551" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="B551" s="18" t="s">
         <v>2606</v>
       </c>
-      <c r="K550" s="10"/>
-[...147 lines deleted...]
-      <c r="L556" s="16"/>
+      <c r="C551" s="18"/>
+      <c r="D551" s="18"/>
+      <c r="E551" s="18"/>
+      <c r="F551" s="18"/>
+      <c r="G551" s="18"/>
+      <c r="H551" s="18"/>
+      <c r="I551" s="18"/>
+      <c r="J551" s="18"/>
+      <c r="K551" s="18"/>
+      <c r="L551" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="2207">
-    <mergeCell ref="B556:L556"/>
+  <mergeCells count="2187">
+    <mergeCell ref="J9:K9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="B551:L551"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="L7:M7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:M8"/>
-    <mergeCell ref="C5:D5"/>
-[...6 lines deleted...]
-    <mergeCell ref="L6:M6"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
     <mergeCell ref="K1:L1"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="D1:H2"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="H13:I13"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="L13:M13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="L14:M14"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="L12:M12"/>
     <mergeCell ref="C9:D9"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
+    <mergeCell ref="L5:M5"/>
+    <mergeCell ref="C6:D6"/>
+    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="J6:K6"/>
+    <mergeCell ref="L6:M6"/>
     <mergeCell ref="H9:I9"/>
-    <mergeCell ref="J9:K9"/>
-[...26 lines deleted...]
-    <mergeCell ref="H16:I16"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="L16:M16"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="H25:I25"/>
     <mergeCell ref="J25:K25"/>
     <mergeCell ref="L25:M25"/>
     <mergeCell ref="C26:D26"/>
     <mergeCell ref="H26:I26"/>
     <mergeCell ref="J26:K26"/>
     <mergeCell ref="L26:M26"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="J23:K23"/>
     <mergeCell ref="L23:M23"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="H24:I24"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="L20:M20"/>
     <mergeCell ref="J24:K24"/>
     <mergeCell ref="L24:M24"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="H21:I21"/>
-    <mergeCell ref="J21:K21"/>
-[...3 lines deleted...]
-    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="H31:I31"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="L31:M31"/>
     <mergeCell ref="C32:D32"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="L32:M32"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="L29:M29"/>
     <mergeCell ref="C30:D30"/>
     <mergeCell ref="H30:I30"/>
     <mergeCell ref="J30:K30"/>
-    <mergeCell ref="L30:M30"/>
-[...39 lines deleted...]
-    <mergeCell ref="L44:M44"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="H41:I41"/>
     <mergeCell ref="J41:K41"/>
     <mergeCell ref="L41:M41"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="H42:I42"/>
     <mergeCell ref="J42:K42"/>
     <mergeCell ref="L42:M42"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="H39:I39"/>
     <mergeCell ref="J39:K39"/>
     <mergeCell ref="L39:M39"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="L40:M40"/>
-    <mergeCell ref="C49:D49"/>
-[...6 lines deleted...]
-    <mergeCell ref="L50:M50"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
     <mergeCell ref="C47:D47"/>
     <mergeCell ref="H47:I47"/>
     <mergeCell ref="J47:K47"/>
     <mergeCell ref="L47:M47"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="H48:I48"/>
     <mergeCell ref="J48:K48"/>
     <mergeCell ref="L48:M48"/>
     <mergeCell ref="C45:D45"/>
     <mergeCell ref="H45:I45"/>
     <mergeCell ref="J45:K45"/>
     <mergeCell ref="L45:M45"/>
     <mergeCell ref="C46:D46"/>
     <mergeCell ref="H46:I46"/>
     <mergeCell ref="J46:K46"/>
     <mergeCell ref="L46:M46"/>
-    <mergeCell ref="C55:D55"/>
-[...6 lines deleted...]
-    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="L44:M44"/>
     <mergeCell ref="C53:D53"/>
     <mergeCell ref="H53:I53"/>
     <mergeCell ref="J53:K53"/>
     <mergeCell ref="L53:M53"/>
     <mergeCell ref="C54:D54"/>
     <mergeCell ref="H54:I54"/>
     <mergeCell ref="J54:K54"/>
     <mergeCell ref="L54:M54"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="H52:I52"/>
     <mergeCell ref="J52:K52"/>
     <mergeCell ref="L52:M52"/>
-    <mergeCell ref="C61:D61"/>
-[...6 lines deleted...]
-    <mergeCell ref="L62:M62"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="J49:K49"/>
+    <mergeCell ref="L49:M49"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="H50:I50"/>
+    <mergeCell ref="J50:K50"/>
+    <mergeCell ref="L50:M50"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="H59:I59"/>
     <mergeCell ref="J59:K59"/>
     <mergeCell ref="L59:M59"/>
     <mergeCell ref="C60:D60"/>
     <mergeCell ref="H60:I60"/>
     <mergeCell ref="J60:K60"/>
     <mergeCell ref="L60:M60"/>
     <mergeCell ref="C57:D57"/>
     <mergeCell ref="H57:I57"/>
     <mergeCell ref="J57:K57"/>
     <mergeCell ref="L57:M57"/>
     <mergeCell ref="C58:D58"/>
     <mergeCell ref="H58:I58"/>
     <mergeCell ref="J58:K58"/>
     <mergeCell ref="L58:M58"/>
-    <mergeCell ref="C67:D67"/>
-[...6 lines deleted...]
-    <mergeCell ref="L68:M68"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="H55:I55"/>
+    <mergeCell ref="J55:K55"/>
+    <mergeCell ref="L55:M55"/>
+    <mergeCell ref="C56:D56"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="L56:M56"/>
     <mergeCell ref="C65:D65"/>
     <mergeCell ref="H65:I65"/>
     <mergeCell ref="J65:K65"/>
     <mergeCell ref="L65:M65"/>
     <mergeCell ref="C66:D66"/>
     <mergeCell ref="H66:I66"/>
     <mergeCell ref="J66:K66"/>
     <mergeCell ref="L66:M66"/>
     <mergeCell ref="C63:D63"/>
     <mergeCell ref="H63:I63"/>
     <mergeCell ref="J63:K63"/>
     <mergeCell ref="L63:M63"/>
     <mergeCell ref="C64:D64"/>
     <mergeCell ref="H64:I64"/>
     <mergeCell ref="J64:K64"/>
     <mergeCell ref="L64:M64"/>
-    <mergeCell ref="C73:D73"/>
-[...6 lines deleted...]
-    <mergeCell ref="L74:M74"/>
+    <mergeCell ref="C61:D61"/>
+    <mergeCell ref="H61:I61"/>
+    <mergeCell ref="J61:K61"/>
+    <mergeCell ref="L61:M61"/>
+    <mergeCell ref="C62:D62"/>
+    <mergeCell ref="H62:I62"/>
+    <mergeCell ref="J62:K62"/>
+    <mergeCell ref="L62:M62"/>
     <mergeCell ref="C71:D71"/>
     <mergeCell ref="H71:I71"/>
     <mergeCell ref="J71:K71"/>
     <mergeCell ref="L71:M71"/>
     <mergeCell ref="C72:D72"/>
     <mergeCell ref="H72:I72"/>
     <mergeCell ref="J72:K72"/>
     <mergeCell ref="L72:M72"/>
     <mergeCell ref="C69:D69"/>
     <mergeCell ref="H69:I69"/>
     <mergeCell ref="J69:K69"/>
     <mergeCell ref="L69:M69"/>
     <mergeCell ref="C70:D70"/>
     <mergeCell ref="H70:I70"/>
     <mergeCell ref="J70:K70"/>
     <mergeCell ref="L70:M70"/>
-    <mergeCell ref="C79:D79"/>
-[...6 lines deleted...]
-    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="C67:D67"/>
+    <mergeCell ref="H67:I67"/>
+    <mergeCell ref="J67:K67"/>
+    <mergeCell ref="L67:M67"/>
+    <mergeCell ref="C68:D68"/>
+    <mergeCell ref="H68:I68"/>
+    <mergeCell ref="J68:K68"/>
+    <mergeCell ref="L68:M68"/>
     <mergeCell ref="C77:D77"/>
     <mergeCell ref="H77:I77"/>
     <mergeCell ref="J77:K77"/>
     <mergeCell ref="L77:M77"/>
     <mergeCell ref="C78:D78"/>
     <mergeCell ref="H78:I78"/>
     <mergeCell ref="J78:K78"/>
     <mergeCell ref="L78:M78"/>
     <mergeCell ref="C75:D75"/>
     <mergeCell ref="H75:I75"/>
     <mergeCell ref="J75:K75"/>
     <mergeCell ref="L75:M75"/>
     <mergeCell ref="C76:D76"/>
     <mergeCell ref="H76:I76"/>
     <mergeCell ref="J76:K76"/>
     <mergeCell ref="L76:M76"/>
-    <mergeCell ref="C85:D85"/>
-[...6 lines deleted...]
-    <mergeCell ref="L86:M86"/>
+    <mergeCell ref="C73:D73"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="J73:K73"/>
+    <mergeCell ref="L73:M73"/>
+    <mergeCell ref="C74:D74"/>
+    <mergeCell ref="H74:I74"/>
+    <mergeCell ref="J74:K74"/>
+    <mergeCell ref="L74:M74"/>
     <mergeCell ref="C83:D83"/>
     <mergeCell ref="H83:I83"/>
     <mergeCell ref="J83:K83"/>
     <mergeCell ref="L83:M83"/>
-    <mergeCell ref="C84:D84"/>
-[...2 lines deleted...]
-    <mergeCell ref="L84:M84"/>
     <mergeCell ref="C81:D81"/>
     <mergeCell ref="H81:I81"/>
     <mergeCell ref="J81:K81"/>
     <mergeCell ref="L81:M81"/>
     <mergeCell ref="C82:D82"/>
     <mergeCell ref="H82:I82"/>
     <mergeCell ref="J82:K82"/>
     <mergeCell ref="L82:M82"/>
+    <mergeCell ref="C79:D79"/>
+    <mergeCell ref="H79:I79"/>
+    <mergeCell ref="J79:K79"/>
+    <mergeCell ref="L79:M79"/>
+    <mergeCell ref="C80:D80"/>
+    <mergeCell ref="H80:I80"/>
+    <mergeCell ref="J80:K80"/>
+    <mergeCell ref="L80:M80"/>
+    <mergeCell ref="C88:D88"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="J88:K88"/>
+    <mergeCell ref="L88:M88"/>
+    <mergeCell ref="C89:D89"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="J89:K89"/>
+    <mergeCell ref="L89:M89"/>
+    <mergeCell ref="C86:D86"/>
+    <mergeCell ref="H86:I86"/>
+    <mergeCell ref="J86:K86"/>
+    <mergeCell ref="L86:M86"/>
+    <mergeCell ref="C87:D87"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="C84:D84"/>
+    <mergeCell ref="H84:I84"/>
+    <mergeCell ref="J84:K84"/>
+    <mergeCell ref="L84:M84"/>
+    <mergeCell ref="C85:D85"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="J85:K85"/>
+    <mergeCell ref="L85:M85"/>
+    <mergeCell ref="C93:D93"/>
+    <mergeCell ref="H93:I93"/>
+    <mergeCell ref="J93:K93"/>
+    <mergeCell ref="L93:M93"/>
+    <mergeCell ref="C94:D94"/>
+    <mergeCell ref="H94:I94"/>
+    <mergeCell ref="J94:K94"/>
+    <mergeCell ref="L94:M94"/>
+    <mergeCell ref="C92:D92"/>
+    <mergeCell ref="H92:I92"/>
+    <mergeCell ref="J92:K92"/>
+    <mergeCell ref="L92:M92"/>
+    <mergeCell ref="C90:D90"/>
+    <mergeCell ref="H90:I90"/>
+    <mergeCell ref="J90:K90"/>
+    <mergeCell ref="L90:M90"/>
     <mergeCell ref="C91:D91"/>
     <mergeCell ref="H91:I91"/>
     <mergeCell ref="J91:K91"/>
     <mergeCell ref="L91:M91"/>
-    <mergeCell ref="C92:D92"/>
-[...18 lines deleted...]
-    <mergeCell ref="L88:M88"/>
+    <mergeCell ref="C99:D99"/>
+    <mergeCell ref="H99:I99"/>
+    <mergeCell ref="J99:K99"/>
+    <mergeCell ref="L99:M99"/>
+    <mergeCell ref="C100:D100"/>
+    <mergeCell ref="H100:I100"/>
+    <mergeCell ref="J100:K100"/>
+    <mergeCell ref="L100:M100"/>
     <mergeCell ref="C97:D97"/>
     <mergeCell ref="H97:I97"/>
     <mergeCell ref="J97:K97"/>
     <mergeCell ref="L97:M97"/>
     <mergeCell ref="C98:D98"/>
     <mergeCell ref="H98:I98"/>
     <mergeCell ref="J98:K98"/>
     <mergeCell ref="L98:M98"/>
     <mergeCell ref="C95:D95"/>
     <mergeCell ref="H95:I95"/>
     <mergeCell ref="J95:K95"/>
     <mergeCell ref="L95:M95"/>
     <mergeCell ref="C96:D96"/>
     <mergeCell ref="H96:I96"/>
     <mergeCell ref="J96:K96"/>
     <mergeCell ref="L96:M96"/>
-    <mergeCell ref="C93:D93"/>
-[...6 lines deleted...]
-    <mergeCell ref="L94:M94"/>
+    <mergeCell ref="C105:D105"/>
+    <mergeCell ref="H105:I105"/>
+    <mergeCell ref="J105:K105"/>
+    <mergeCell ref="L105:M105"/>
+    <mergeCell ref="C106:D106"/>
+    <mergeCell ref="H106:I106"/>
+    <mergeCell ref="J106:K106"/>
+    <mergeCell ref="L106:M106"/>
     <mergeCell ref="C103:D103"/>
     <mergeCell ref="H103:I103"/>
     <mergeCell ref="J103:K103"/>
     <mergeCell ref="L103:M103"/>
     <mergeCell ref="C104:D104"/>
     <mergeCell ref="H104:I104"/>
     <mergeCell ref="J104:K104"/>
     <mergeCell ref="L104:M104"/>
     <mergeCell ref="C101:D101"/>
     <mergeCell ref="H101:I101"/>
     <mergeCell ref="J101:K101"/>
     <mergeCell ref="L101:M101"/>
     <mergeCell ref="C102:D102"/>
     <mergeCell ref="H102:I102"/>
     <mergeCell ref="J102:K102"/>
     <mergeCell ref="L102:M102"/>
-    <mergeCell ref="C99:D99"/>
-[...6 lines deleted...]
-    <mergeCell ref="L100:M100"/>
+    <mergeCell ref="C111:D111"/>
+    <mergeCell ref="H111:I111"/>
+    <mergeCell ref="J111:K111"/>
+    <mergeCell ref="L111:M111"/>
+    <mergeCell ref="C112:D112"/>
+    <mergeCell ref="H112:I112"/>
+    <mergeCell ref="J112:K112"/>
+    <mergeCell ref="L112:M112"/>
     <mergeCell ref="C109:D109"/>
     <mergeCell ref="H109:I109"/>
     <mergeCell ref="J109:K109"/>
     <mergeCell ref="L109:M109"/>
     <mergeCell ref="C110:D110"/>
     <mergeCell ref="H110:I110"/>
     <mergeCell ref="J110:K110"/>
     <mergeCell ref="L110:M110"/>
     <mergeCell ref="C107:D107"/>
     <mergeCell ref="H107:I107"/>
     <mergeCell ref="J107:K107"/>
     <mergeCell ref="L107:M107"/>
     <mergeCell ref="C108:D108"/>
     <mergeCell ref="H108:I108"/>
     <mergeCell ref="J108:K108"/>
     <mergeCell ref="L108:M108"/>
-    <mergeCell ref="C105:D105"/>
-[...6 lines deleted...]
-    <mergeCell ref="L106:M106"/>
+    <mergeCell ref="C117:D117"/>
+    <mergeCell ref="H117:I117"/>
+    <mergeCell ref="J117:K117"/>
+    <mergeCell ref="L117:M117"/>
+    <mergeCell ref="C118:D118"/>
+    <mergeCell ref="H118:I118"/>
+    <mergeCell ref="J118:K118"/>
+    <mergeCell ref="L118:M118"/>
     <mergeCell ref="C115:D115"/>
     <mergeCell ref="H115:I115"/>
     <mergeCell ref="J115:K115"/>
     <mergeCell ref="L115:M115"/>
     <mergeCell ref="C116:D116"/>
     <mergeCell ref="H116:I116"/>
     <mergeCell ref="J116:K116"/>
     <mergeCell ref="L116:M116"/>
     <mergeCell ref="C113:D113"/>
     <mergeCell ref="H113:I113"/>
     <mergeCell ref="J113:K113"/>
     <mergeCell ref="L113:M113"/>
     <mergeCell ref="C114:D114"/>
     <mergeCell ref="H114:I114"/>
     <mergeCell ref="J114:K114"/>
     <mergeCell ref="L114:M114"/>
-    <mergeCell ref="C111:D111"/>
-[...6 lines deleted...]
-    <mergeCell ref="L112:M112"/>
+    <mergeCell ref="C123:D123"/>
+    <mergeCell ref="H123:I123"/>
+    <mergeCell ref="J123:K123"/>
+    <mergeCell ref="L123:M123"/>
+    <mergeCell ref="C124:D124"/>
+    <mergeCell ref="H124:I124"/>
+    <mergeCell ref="J124:K124"/>
+    <mergeCell ref="L124:M124"/>
     <mergeCell ref="C121:D121"/>
     <mergeCell ref="H121:I121"/>
     <mergeCell ref="J121:K121"/>
     <mergeCell ref="L121:M121"/>
     <mergeCell ref="C122:D122"/>
     <mergeCell ref="H122:I122"/>
     <mergeCell ref="J122:K122"/>
     <mergeCell ref="L122:M122"/>
     <mergeCell ref="C119:D119"/>
     <mergeCell ref="H119:I119"/>
     <mergeCell ref="J119:K119"/>
     <mergeCell ref="L119:M119"/>
     <mergeCell ref="C120:D120"/>
     <mergeCell ref="H120:I120"/>
     <mergeCell ref="J120:K120"/>
     <mergeCell ref="L120:M120"/>
-    <mergeCell ref="C117:D117"/>
-[...6 lines deleted...]
-    <mergeCell ref="L118:M118"/>
+    <mergeCell ref="C129:D129"/>
+    <mergeCell ref="H129:I129"/>
+    <mergeCell ref="J129:K129"/>
+    <mergeCell ref="L129:M129"/>
+    <mergeCell ref="C130:D130"/>
+    <mergeCell ref="H130:I130"/>
+    <mergeCell ref="J130:K130"/>
+    <mergeCell ref="L130:M130"/>
     <mergeCell ref="C127:D127"/>
     <mergeCell ref="H127:I127"/>
     <mergeCell ref="J127:K127"/>
     <mergeCell ref="L127:M127"/>
     <mergeCell ref="C128:D128"/>
     <mergeCell ref="H128:I128"/>
     <mergeCell ref="J128:K128"/>
     <mergeCell ref="L128:M128"/>
     <mergeCell ref="C125:D125"/>
     <mergeCell ref="H125:I125"/>
     <mergeCell ref="J125:K125"/>
     <mergeCell ref="L125:M125"/>
     <mergeCell ref="C126:D126"/>
     <mergeCell ref="H126:I126"/>
     <mergeCell ref="J126:K126"/>
     <mergeCell ref="L126:M126"/>
-    <mergeCell ref="C123:D123"/>
-[...6 lines deleted...]
-    <mergeCell ref="L124:M124"/>
+    <mergeCell ref="C135:D135"/>
+    <mergeCell ref="H135:I135"/>
+    <mergeCell ref="J135:K135"/>
+    <mergeCell ref="L135:M135"/>
+    <mergeCell ref="C136:D136"/>
+    <mergeCell ref="H136:I136"/>
+    <mergeCell ref="J136:K136"/>
+    <mergeCell ref="L136:M136"/>
     <mergeCell ref="C133:D133"/>
     <mergeCell ref="H133:I133"/>
     <mergeCell ref="J133:K133"/>
     <mergeCell ref="L133:M133"/>
     <mergeCell ref="C134:D134"/>
     <mergeCell ref="H134:I134"/>
     <mergeCell ref="J134:K134"/>
     <mergeCell ref="L134:M134"/>
     <mergeCell ref="C131:D131"/>
     <mergeCell ref="H131:I131"/>
     <mergeCell ref="J131:K131"/>
     <mergeCell ref="L131:M131"/>
     <mergeCell ref="C132:D132"/>
     <mergeCell ref="H132:I132"/>
     <mergeCell ref="J132:K132"/>
     <mergeCell ref="L132:M132"/>
-    <mergeCell ref="C129:D129"/>
-[...6 lines deleted...]
-    <mergeCell ref="L130:M130"/>
+    <mergeCell ref="C141:D141"/>
+    <mergeCell ref="H141:I141"/>
+    <mergeCell ref="J141:K141"/>
+    <mergeCell ref="L141:M141"/>
+    <mergeCell ref="C142:D142"/>
+    <mergeCell ref="H142:I142"/>
+    <mergeCell ref="J142:K142"/>
+    <mergeCell ref="L142:M142"/>
     <mergeCell ref="C139:D139"/>
     <mergeCell ref="H139:I139"/>
     <mergeCell ref="J139:K139"/>
     <mergeCell ref="L139:M139"/>
     <mergeCell ref="C140:D140"/>
     <mergeCell ref="H140:I140"/>
     <mergeCell ref="J140:K140"/>
     <mergeCell ref="L140:M140"/>
     <mergeCell ref="C137:D137"/>
     <mergeCell ref="H137:I137"/>
     <mergeCell ref="J137:K137"/>
     <mergeCell ref="L137:M137"/>
     <mergeCell ref="C138:D138"/>
     <mergeCell ref="H138:I138"/>
     <mergeCell ref="J138:K138"/>
     <mergeCell ref="L138:M138"/>
-    <mergeCell ref="C135:D135"/>
-[...6 lines deleted...]
-    <mergeCell ref="L136:M136"/>
+    <mergeCell ref="C147:D147"/>
+    <mergeCell ref="H147:I147"/>
+    <mergeCell ref="J147:K147"/>
+    <mergeCell ref="L147:M147"/>
+    <mergeCell ref="C148:D148"/>
+    <mergeCell ref="H148:I148"/>
+    <mergeCell ref="J148:K148"/>
+    <mergeCell ref="L148:M148"/>
     <mergeCell ref="C145:D145"/>
     <mergeCell ref="H145:I145"/>
     <mergeCell ref="J145:K145"/>
     <mergeCell ref="L145:M145"/>
     <mergeCell ref="C146:D146"/>
     <mergeCell ref="H146:I146"/>
     <mergeCell ref="J146:K146"/>
     <mergeCell ref="L146:M146"/>
     <mergeCell ref="C143:D143"/>
     <mergeCell ref="H143:I143"/>
     <mergeCell ref="J143:K143"/>
     <mergeCell ref="L143:M143"/>
     <mergeCell ref="C144:D144"/>
     <mergeCell ref="H144:I144"/>
     <mergeCell ref="J144:K144"/>
     <mergeCell ref="L144:M144"/>
-    <mergeCell ref="C141:D141"/>
-[...6 lines deleted...]
-    <mergeCell ref="L142:M142"/>
+    <mergeCell ref="C153:D153"/>
+    <mergeCell ref="H153:I153"/>
+    <mergeCell ref="J153:K153"/>
+    <mergeCell ref="L153:M153"/>
+    <mergeCell ref="C154:D154"/>
+    <mergeCell ref="H154:I154"/>
+    <mergeCell ref="J154:K154"/>
+    <mergeCell ref="L154:M154"/>
     <mergeCell ref="C151:D151"/>
     <mergeCell ref="H151:I151"/>
     <mergeCell ref="J151:K151"/>
     <mergeCell ref="L151:M151"/>
     <mergeCell ref="C152:D152"/>
     <mergeCell ref="H152:I152"/>
     <mergeCell ref="J152:K152"/>
     <mergeCell ref="L152:M152"/>
     <mergeCell ref="C149:D149"/>
     <mergeCell ref="H149:I149"/>
     <mergeCell ref="J149:K149"/>
     <mergeCell ref="L149:M149"/>
     <mergeCell ref="C150:D150"/>
     <mergeCell ref="H150:I150"/>
     <mergeCell ref="J150:K150"/>
     <mergeCell ref="L150:M150"/>
-    <mergeCell ref="C147:D147"/>
-[...6 lines deleted...]
-    <mergeCell ref="L148:M148"/>
+    <mergeCell ref="C159:D159"/>
+    <mergeCell ref="H159:I159"/>
+    <mergeCell ref="J159:K159"/>
+    <mergeCell ref="L159:M159"/>
+    <mergeCell ref="C160:D160"/>
+    <mergeCell ref="H160:I160"/>
+    <mergeCell ref="J160:K160"/>
+    <mergeCell ref="L160:M160"/>
     <mergeCell ref="C157:D157"/>
     <mergeCell ref="H157:I157"/>
     <mergeCell ref="J157:K157"/>
     <mergeCell ref="L157:M157"/>
     <mergeCell ref="C158:D158"/>
     <mergeCell ref="H158:I158"/>
     <mergeCell ref="J158:K158"/>
     <mergeCell ref="L158:M158"/>
     <mergeCell ref="C155:D155"/>
     <mergeCell ref="H155:I155"/>
     <mergeCell ref="J155:K155"/>
     <mergeCell ref="L155:M155"/>
     <mergeCell ref="C156:D156"/>
     <mergeCell ref="H156:I156"/>
     <mergeCell ref="J156:K156"/>
     <mergeCell ref="L156:M156"/>
-    <mergeCell ref="C153:D153"/>
-[...6 lines deleted...]
-    <mergeCell ref="L154:M154"/>
+    <mergeCell ref="C164:D164"/>
+    <mergeCell ref="H164:I164"/>
+    <mergeCell ref="J164:K164"/>
+    <mergeCell ref="L164:M164"/>
+    <mergeCell ref="C165:D165"/>
+    <mergeCell ref="H165:I165"/>
+    <mergeCell ref="J165:K165"/>
+    <mergeCell ref="L165:M165"/>
     <mergeCell ref="C163:D163"/>
     <mergeCell ref="H163:I163"/>
     <mergeCell ref="J163:K163"/>
     <mergeCell ref="L163:M163"/>
-    <mergeCell ref="C164:D164"/>
-[...2 lines deleted...]
-    <mergeCell ref="L164:M164"/>
     <mergeCell ref="C161:D161"/>
     <mergeCell ref="H161:I161"/>
     <mergeCell ref="J161:K161"/>
     <mergeCell ref="L161:M161"/>
     <mergeCell ref="C162:D162"/>
     <mergeCell ref="H162:I162"/>
     <mergeCell ref="J162:K162"/>
     <mergeCell ref="L162:M162"/>
-    <mergeCell ref="C159:D159"/>
-[...6 lines deleted...]
-    <mergeCell ref="L160:M160"/>
+    <mergeCell ref="C170:D170"/>
+    <mergeCell ref="H170:I170"/>
+    <mergeCell ref="J170:K170"/>
+    <mergeCell ref="L170:M170"/>
+    <mergeCell ref="C171:D171"/>
+    <mergeCell ref="H171:I171"/>
+    <mergeCell ref="J171:K171"/>
+    <mergeCell ref="L171:M171"/>
+    <mergeCell ref="C168:D168"/>
+    <mergeCell ref="H168:I168"/>
+    <mergeCell ref="J168:K168"/>
+    <mergeCell ref="L168:M168"/>
     <mergeCell ref="C169:D169"/>
     <mergeCell ref="H169:I169"/>
     <mergeCell ref="J169:K169"/>
     <mergeCell ref="L169:M169"/>
-    <mergeCell ref="C170:D170"/>
-[...2 lines deleted...]
-    <mergeCell ref="L170:M170"/>
+    <mergeCell ref="C166:D166"/>
+    <mergeCell ref="H166:I166"/>
+    <mergeCell ref="J166:K166"/>
+    <mergeCell ref="L166:M166"/>
     <mergeCell ref="C167:D167"/>
     <mergeCell ref="H167:I167"/>
     <mergeCell ref="J167:K167"/>
     <mergeCell ref="L167:M167"/>
-    <mergeCell ref="C168:D168"/>
-[...10 lines deleted...]
-    <mergeCell ref="L166:M166"/>
+    <mergeCell ref="C176:D176"/>
+    <mergeCell ref="H176:I176"/>
+    <mergeCell ref="J176:K176"/>
+    <mergeCell ref="L176:M176"/>
+    <mergeCell ref="C177:D177"/>
+    <mergeCell ref="H177:I177"/>
+    <mergeCell ref="J177:K177"/>
+    <mergeCell ref="L177:M177"/>
+    <mergeCell ref="C174:D174"/>
+    <mergeCell ref="H174:I174"/>
+    <mergeCell ref="J174:K174"/>
+    <mergeCell ref="L174:M174"/>
     <mergeCell ref="C175:D175"/>
     <mergeCell ref="H175:I175"/>
     <mergeCell ref="J175:K175"/>
     <mergeCell ref="L175:M175"/>
-    <mergeCell ref="C176:D176"/>
-[...2 lines deleted...]
-    <mergeCell ref="L176:M176"/>
+    <mergeCell ref="C172:D172"/>
+    <mergeCell ref="H172:I172"/>
+    <mergeCell ref="J172:K172"/>
+    <mergeCell ref="L172:M172"/>
     <mergeCell ref="C173:D173"/>
     <mergeCell ref="H173:I173"/>
     <mergeCell ref="J173:K173"/>
     <mergeCell ref="L173:M173"/>
-    <mergeCell ref="C174:D174"/>
-[...10 lines deleted...]
-    <mergeCell ref="L172:M172"/>
+    <mergeCell ref="C182:D182"/>
+    <mergeCell ref="H182:I182"/>
+    <mergeCell ref="J182:K182"/>
+    <mergeCell ref="L182:M182"/>
+    <mergeCell ref="C183:D183"/>
+    <mergeCell ref="H183:I183"/>
+    <mergeCell ref="J183:K183"/>
+    <mergeCell ref="L183:M183"/>
+    <mergeCell ref="C180:D180"/>
+    <mergeCell ref="H180:I180"/>
+    <mergeCell ref="J180:K180"/>
+    <mergeCell ref="L180:M180"/>
     <mergeCell ref="C181:D181"/>
     <mergeCell ref="H181:I181"/>
     <mergeCell ref="J181:K181"/>
     <mergeCell ref="L181:M181"/>
-    <mergeCell ref="C182:D182"/>
-[...2 lines deleted...]
-    <mergeCell ref="L182:M182"/>
+    <mergeCell ref="C178:D178"/>
+    <mergeCell ref="H178:I178"/>
+    <mergeCell ref="J178:K178"/>
+    <mergeCell ref="L178:M178"/>
     <mergeCell ref="C179:D179"/>
     <mergeCell ref="H179:I179"/>
     <mergeCell ref="J179:K179"/>
     <mergeCell ref="L179:M179"/>
-    <mergeCell ref="C180:D180"/>
-[...10 lines deleted...]
-    <mergeCell ref="L178:M178"/>
+    <mergeCell ref="C188:D188"/>
+    <mergeCell ref="H188:I188"/>
+    <mergeCell ref="J188:K188"/>
+    <mergeCell ref="L188:M188"/>
+    <mergeCell ref="C189:D189"/>
+    <mergeCell ref="H189:I189"/>
+    <mergeCell ref="J189:K189"/>
+    <mergeCell ref="L189:M189"/>
+    <mergeCell ref="C186:D186"/>
+    <mergeCell ref="H186:I186"/>
+    <mergeCell ref="J186:K186"/>
+    <mergeCell ref="L186:M186"/>
     <mergeCell ref="C187:D187"/>
     <mergeCell ref="H187:I187"/>
     <mergeCell ref="J187:K187"/>
     <mergeCell ref="L187:M187"/>
-    <mergeCell ref="C188:D188"/>
-[...2 lines deleted...]
-    <mergeCell ref="L188:M188"/>
+    <mergeCell ref="C184:D184"/>
+    <mergeCell ref="H184:I184"/>
+    <mergeCell ref="J184:K184"/>
+    <mergeCell ref="L184:M184"/>
     <mergeCell ref="C185:D185"/>
     <mergeCell ref="H185:I185"/>
     <mergeCell ref="J185:K185"/>
     <mergeCell ref="L185:M185"/>
-    <mergeCell ref="C186:D186"/>
-[...10 lines deleted...]
-    <mergeCell ref="L184:M184"/>
+    <mergeCell ref="C194:D194"/>
+    <mergeCell ref="H194:I194"/>
+    <mergeCell ref="J194:K194"/>
+    <mergeCell ref="L194:M194"/>
+    <mergeCell ref="C195:D195"/>
+    <mergeCell ref="H195:I195"/>
+    <mergeCell ref="J195:K195"/>
+    <mergeCell ref="L195:M195"/>
+    <mergeCell ref="C192:D192"/>
+    <mergeCell ref="H192:I192"/>
+    <mergeCell ref="J192:K192"/>
+    <mergeCell ref="L192:M192"/>
     <mergeCell ref="C193:D193"/>
     <mergeCell ref="H193:I193"/>
     <mergeCell ref="J193:K193"/>
     <mergeCell ref="L193:M193"/>
-    <mergeCell ref="C194:D194"/>
-[...2 lines deleted...]
-    <mergeCell ref="L194:M194"/>
+    <mergeCell ref="C190:D190"/>
+    <mergeCell ref="H190:I190"/>
+    <mergeCell ref="J190:K190"/>
+    <mergeCell ref="L190:M190"/>
     <mergeCell ref="C191:D191"/>
     <mergeCell ref="H191:I191"/>
     <mergeCell ref="J191:K191"/>
     <mergeCell ref="L191:M191"/>
-    <mergeCell ref="C192:D192"/>
-[...10 lines deleted...]
-    <mergeCell ref="L190:M190"/>
+    <mergeCell ref="C200:D200"/>
+    <mergeCell ref="H200:I200"/>
+    <mergeCell ref="J200:K200"/>
+    <mergeCell ref="L200:M200"/>
+    <mergeCell ref="C201:D201"/>
+    <mergeCell ref="H201:I201"/>
+    <mergeCell ref="J201:K201"/>
+    <mergeCell ref="L201:M201"/>
+    <mergeCell ref="C198:D198"/>
+    <mergeCell ref="H198:I198"/>
+    <mergeCell ref="J198:K198"/>
+    <mergeCell ref="L198:M198"/>
     <mergeCell ref="C199:D199"/>
     <mergeCell ref="H199:I199"/>
     <mergeCell ref="J199:K199"/>
     <mergeCell ref="L199:M199"/>
-    <mergeCell ref="C200:D200"/>
-[...2 lines deleted...]
-    <mergeCell ref="L200:M200"/>
+    <mergeCell ref="C196:D196"/>
+    <mergeCell ref="H196:I196"/>
+    <mergeCell ref="J196:K196"/>
+    <mergeCell ref="L196:M196"/>
     <mergeCell ref="C197:D197"/>
     <mergeCell ref="H197:I197"/>
     <mergeCell ref="J197:K197"/>
     <mergeCell ref="L197:M197"/>
-    <mergeCell ref="C198:D198"/>
-[...10 lines deleted...]
-    <mergeCell ref="L196:M196"/>
+    <mergeCell ref="C206:D206"/>
+    <mergeCell ref="H206:I206"/>
+    <mergeCell ref="J206:K206"/>
+    <mergeCell ref="L206:M206"/>
+    <mergeCell ref="C207:D207"/>
+    <mergeCell ref="H207:I207"/>
+    <mergeCell ref="J207:K207"/>
+    <mergeCell ref="L207:M207"/>
+    <mergeCell ref="C204:D204"/>
+    <mergeCell ref="H204:I204"/>
+    <mergeCell ref="J204:K204"/>
+    <mergeCell ref="L204:M204"/>
     <mergeCell ref="C205:D205"/>
     <mergeCell ref="H205:I205"/>
     <mergeCell ref="J205:K205"/>
     <mergeCell ref="L205:M205"/>
-    <mergeCell ref="C206:D206"/>
-[...2 lines deleted...]
-    <mergeCell ref="L206:M206"/>
+    <mergeCell ref="C202:D202"/>
+    <mergeCell ref="H202:I202"/>
+    <mergeCell ref="J202:K202"/>
+    <mergeCell ref="L202:M202"/>
     <mergeCell ref="C203:D203"/>
     <mergeCell ref="H203:I203"/>
     <mergeCell ref="J203:K203"/>
     <mergeCell ref="L203:M203"/>
-    <mergeCell ref="C204:D204"/>
-[...10 lines deleted...]
-    <mergeCell ref="L202:M202"/>
+    <mergeCell ref="C212:D212"/>
+    <mergeCell ref="H212:I212"/>
+    <mergeCell ref="J212:K212"/>
+    <mergeCell ref="L212:M212"/>
+    <mergeCell ref="C213:D213"/>
+    <mergeCell ref="H213:I213"/>
+    <mergeCell ref="J213:K213"/>
+    <mergeCell ref="L213:M213"/>
+    <mergeCell ref="C210:D210"/>
+    <mergeCell ref="H210:I210"/>
+    <mergeCell ref="J210:K210"/>
+    <mergeCell ref="L210:M210"/>
     <mergeCell ref="C211:D211"/>
     <mergeCell ref="H211:I211"/>
     <mergeCell ref="J211:K211"/>
     <mergeCell ref="L211:M211"/>
-    <mergeCell ref="C212:D212"/>
-[...2 lines deleted...]
-    <mergeCell ref="L212:M212"/>
+    <mergeCell ref="C208:D208"/>
+    <mergeCell ref="H208:I208"/>
+    <mergeCell ref="J208:K208"/>
+    <mergeCell ref="L208:M208"/>
     <mergeCell ref="C209:D209"/>
     <mergeCell ref="H209:I209"/>
     <mergeCell ref="J209:K209"/>
     <mergeCell ref="L209:M209"/>
-    <mergeCell ref="C210:D210"/>
-[...10 lines deleted...]
-    <mergeCell ref="L208:M208"/>
+    <mergeCell ref="C218:D218"/>
+    <mergeCell ref="H218:I218"/>
+    <mergeCell ref="J218:K218"/>
+    <mergeCell ref="L218:M218"/>
+    <mergeCell ref="C219:D219"/>
+    <mergeCell ref="H219:I219"/>
+    <mergeCell ref="J219:K219"/>
+    <mergeCell ref="L219:M219"/>
+    <mergeCell ref="C216:D216"/>
+    <mergeCell ref="H216:I216"/>
+    <mergeCell ref="J216:K216"/>
+    <mergeCell ref="L216:M216"/>
     <mergeCell ref="C217:D217"/>
     <mergeCell ref="H217:I217"/>
     <mergeCell ref="J217:K217"/>
     <mergeCell ref="L217:M217"/>
-    <mergeCell ref="C218:D218"/>
-[...2 lines deleted...]
-    <mergeCell ref="L218:M218"/>
+    <mergeCell ref="C214:D214"/>
+    <mergeCell ref="H214:I214"/>
+    <mergeCell ref="J214:K214"/>
+    <mergeCell ref="L214:M214"/>
     <mergeCell ref="C215:D215"/>
     <mergeCell ref="H215:I215"/>
     <mergeCell ref="J215:K215"/>
     <mergeCell ref="L215:M215"/>
-    <mergeCell ref="C216:D216"/>
-[...10 lines deleted...]
-    <mergeCell ref="L214:M214"/>
+    <mergeCell ref="C224:D224"/>
+    <mergeCell ref="H224:I224"/>
+    <mergeCell ref="J224:K224"/>
+    <mergeCell ref="L224:M224"/>
+    <mergeCell ref="C225:D225"/>
+    <mergeCell ref="H225:I225"/>
+    <mergeCell ref="J225:K225"/>
+    <mergeCell ref="L225:M225"/>
+    <mergeCell ref="C222:D222"/>
+    <mergeCell ref="H222:I222"/>
+    <mergeCell ref="J222:K222"/>
+    <mergeCell ref="L222:M222"/>
     <mergeCell ref="C223:D223"/>
     <mergeCell ref="H223:I223"/>
     <mergeCell ref="J223:K223"/>
     <mergeCell ref="L223:M223"/>
-    <mergeCell ref="C224:D224"/>
-[...2 lines deleted...]
-    <mergeCell ref="L224:M224"/>
+    <mergeCell ref="C220:D220"/>
+    <mergeCell ref="H220:I220"/>
+    <mergeCell ref="J220:K220"/>
+    <mergeCell ref="L220:M220"/>
     <mergeCell ref="C221:D221"/>
     <mergeCell ref="H221:I221"/>
     <mergeCell ref="J221:K221"/>
     <mergeCell ref="L221:M221"/>
-    <mergeCell ref="C222:D222"/>
-[...10 lines deleted...]
-    <mergeCell ref="L220:M220"/>
+    <mergeCell ref="C230:D230"/>
+    <mergeCell ref="H230:I230"/>
+    <mergeCell ref="J230:K230"/>
+    <mergeCell ref="L230:M230"/>
+    <mergeCell ref="C231:D231"/>
+    <mergeCell ref="H231:I231"/>
+    <mergeCell ref="J231:K231"/>
+    <mergeCell ref="L231:M231"/>
+    <mergeCell ref="C228:D228"/>
+    <mergeCell ref="H228:I228"/>
+    <mergeCell ref="J228:K228"/>
+    <mergeCell ref="L228:M228"/>
     <mergeCell ref="C229:D229"/>
     <mergeCell ref="H229:I229"/>
     <mergeCell ref="J229:K229"/>
     <mergeCell ref="L229:M229"/>
-    <mergeCell ref="C230:D230"/>
-[...2 lines deleted...]
-    <mergeCell ref="L230:M230"/>
+    <mergeCell ref="C226:D226"/>
+    <mergeCell ref="H226:I226"/>
+    <mergeCell ref="J226:K226"/>
+    <mergeCell ref="L226:M226"/>
     <mergeCell ref="C227:D227"/>
     <mergeCell ref="H227:I227"/>
     <mergeCell ref="J227:K227"/>
     <mergeCell ref="L227:M227"/>
-    <mergeCell ref="C228:D228"/>
-[...10 lines deleted...]
-    <mergeCell ref="L226:M226"/>
+    <mergeCell ref="C236:D236"/>
+    <mergeCell ref="H236:I236"/>
+    <mergeCell ref="J236:K236"/>
+    <mergeCell ref="L236:M236"/>
+    <mergeCell ref="C237:D237"/>
+    <mergeCell ref="H237:I237"/>
+    <mergeCell ref="J237:K237"/>
+    <mergeCell ref="L237:M237"/>
+    <mergeCell ref="C234:D234"/>
+    <mergeCell ref="H234:I234"/>
+    <mergeCell ref="J234:K234"/>
+    <mergeCell ref="L234:M234"/>
     <mergeCell ref="C235:D235"/>
     <mergeCell ref="H235:I235"/>
     <mergeCell ref="J235:K235"/>
     <mergeCell ref="L235:M235"/>
-    <mergeCell ref="C236:D236"/>
-[...2 lines deleted...]
-    <mergeCell ref="L236:M236"/>
+    <mergeCell ref="C232:D232"/>
+    <mergeCell ref="H232:I232"/>
+    <mergeCell ref="J232:K232"/>
+    <mergeCell ref="L232:M232"/>
     <mergeCell ref="C233:D233"/>
     <mergeCell ref="H233:I233"/>
     <mergeCell ref="J233:K233"/>
     <mergeCell ref="L233:M233"/>
-    <mergeCell ref="C234:D234"/>
-[...10 lines deleted...]
-    <mergeCell ref="L232:M232"/>
+    <mergeCell ref="C242:D242"/>
+    <mergeCell ref="H242:I242"/>
+    <mergeCell ref="J242:K242"/>
+    <mergeCell ref="L242:M242"/>
+    <mergeCell ref="C243:D243"/>
+    <mergeCell ref="H243:I243"/>
+    <mergeCell ref="J243:K243"/>
+    <mergeCell ref="L243:M243"/>
+    <mergeCell ref="C240:D240"/>
+    <mergeCell ref="H240:I240"/>
+    <mergeCell ref="J240:K240"/>
+    <mergeCell ref="L240:M240"/>
     <mergeCell ref="C241:D241"/>
     <mergeCell ref="H241:I241"/>
     <mergeCell ref="J241:K241"/>
     <mergeCell ref="L241:M241"/>
-    <mergeCell ref="C242:D242"/>
-[...2 lines deleted...]
-    <mergeCell ref="L242:M242"/>
+    <mergeCell ref="C238:D238"/>
+    <mergeCell ref="H238:I238"/>
+    <mergeCell ref="J238:K238"/>
+    <mergeCell ref="L238:M238"/>
     <mergeCell ref="C239:D239"/>
     <mergeCell ref="H239:I239"/>
     <mergeCell ref="J239:K239"/>
     <mergeCell ref="L239:M239"/>
-    <mergeCell ref="C240:D240"/>
-[...10 lines deleted...]
-    <mergeCell ref="L238:M238"/>
+    <mergeCell ref="C248:D248"/>
+    <mergeCell ref="H248:I248"/>
+    <mergeCell ref="J248:K248"/>
+    <mergeCell ref="L248:M248"/>
+    <mergeCell ref="C249:D249"/>
+    <mergeCell ref="H249:I249"/>
+    <mergeCell ref="J249:K249"/>
+    <mergeCell ref="L249:M249"/>
+    <mergeCell ref="C246:D246"/>
+    <mergeCell ref="H246:I246"/>
+    <mergeCell ref="J246:K246"/>
+    <mergeCell ref="L246:M246"/>
     <mergeCell ref="C247:D247"/>
     <mergeCell ref="H247:I247"/>
     <mergeCell ref="J247:K247"/>
     <mergeCell ref="L247:M247"/>
-    <mergeCell ref="C248:D248"/>
-[...2 lines deleted...]
-    <mergeCell ref="L248:M248"/>
+    <mergeCell ref="C244:D244"/>
+    <mergeCell ref="H244:I244"/>
+    <mergeCell ref="J244:K244"/>
+    <mergeCell ref="L244:M244"/>
     <mergeCell ref="C245:D245"/>
     <mergeCell ref="H245:I245"/>
     <mergeCell ref="J245:K245"/>
     <mergeCell ref="L245:M245"/>
-    <mergeCell ref="C246:D246"/>
-[...10 lines deleted...]
-    <mergeCell ref="L244:M244"/>
+    <mergeCell ref="C254:D254"/>
+    <mergeCell ref="H254:I254"/>
+    <mergeCell ref="J254:K254"/>
+    <mergeCell ref="L254:M254"/>
+    <mergeCell ref="C255:D255"/>
+    <mergeCell ref="H255:I255"/>
+    <mergeCell ref="J255:K255"/>
+    <mergeCell ref="L255:M255"/>
+    <mergeCell ref="C252:D252"/>
+    <mergeCell ref="H252:I252"/>
+    <mergeCell ref="J252:K252"/>
+    <mergeCell ref="L252:M252"/>
     <mergeCell ref="C253:D253"/>
     <mergeCell ref="H253:I253"/>
     <mergeCell ref="J253:K253"/>
     <mergeCell ref="L253:M253"/>
-    <mergeCell ref="C254:D254"/>
-[...2 lines deleted...]
-    <mergeCell ref="L254:M254"/>
+    <mergeCell ref="C250:D250"/>
+    <mergeCell ref="H250:I250"/>
+    <mergeCell ref="J250:K250"/>
+    <mergeCell ref="L250:M250"/>
     <mergeCell ref="C251:D251"/>
     <mergeCell ref="H251:I251"/>
     <mergeCell ref="J251:K251"/>
     <mergeCell ref="L251:M251"/>
-    <mergeCell ref="C252:D252"/>
-[...10 lines deleted...]
-    <mergeCell ref="L250:M250"/>
+    <mergeCell ref="C260:D260"/>
+    <mergeCell ref="H260:I260"/>
+    <mergeCell ref="J260:K260"/>
+    <mergeCell ref="L260:M260"/>
+    <mergeCell ref="C261:D261"/>
+    <mergeCell ref="H261:I261"/>
+    <mergeCell ref="J261:K261"/>
+    <mergeCell ref="L261:M261"/>
+    <mergeCell ref="C258:D258"/>
+    <mergeCell ref="H258:I258"/>
+    <mergeCell ref="J258:K258"/>
+    <mergeCell ref="L258:M258"/>
     <mergeCell ref="C259:D259"/>
     <mergeCell ref="H259:I259"/>
     <mergeCell ref="J259:K259"/>
     <mergeCell ref="L259:M259"/>
-    <mergeCell ref="C260:D260"/>
-[...2 lines deleted...]
-    <mergeCell ref="L260:M260"/>
+    <mergeCell ref="C256:D256"/>
+    <mergeCell ref="H256:I256"/>
+    <mergeCell ref="J256:K256"/>
+    <mergeCell ref="L256:M256"/>
     <mergeCell ref="C257:D257"/>
     <mergeCell ref="H257:I257"/>
     <mergeCell ref="J257:K257"/>
     <mergeCell ref="L257:M257"/>
-    <mergeCell ref="C258:D258"/>
-[...10 lines deleted...]
-    <mergeCell ref="L256:M256"/>
+    <mergeCell ref="C266:D266"/>
+    <mergeCell ref="H266:I266"/>
+    <mergeCell ref="J266:K266"/>
+    <mergeCell ref="L266:M266"/>
+    <mergeCell ref="C267:D267"/>
+    <mergeCell ref="H267:I267"/>
+    <mergeCell ref="J267:K267"/>
+    <mergeCell ref="L267:M267"/>
+    <mergeCell ref="C264:D264"/>
+    <mergeCell ref="H264:I264"/>
+    <mergeCell ref="J264:K264"/>
+    <mergeCell ref="L264:M264"/>
     <mergeCell ref="C265:D265"/>
     <mergeCell ref="H265:I265"/>
     <mergeCell ref="J265:K265"/>
     <mergeCell ref="L265:M265"/>
-    <mergeCell ref="C266:D266"/>
-[...2 lines deleted...]
-    <mergeCell ref="L266:M266"/>
+    <mergeCell ref="C262:D262"/>
+    <mergeCell ref="H262:I262"/>
+    <mergeCell ref="J262:K262"/>
+    <mergeCell ref="L262:M262"/>
     <mergeCell ref="C263:D263"/>
     <mergeCell ref="H263:I263"/>
     <mergeCell ref="J263:K263"/>
     <mergeCell ref="L263:M263"/>
-    <mergeCell ref="C264:D264"/>
-[...10 lines deleted...]
-    <mergeCell ref="L262:M262"/>
+    <mergeCell ref="C272:D272"/>
+    <mergeCell ref="H272:I272"/>
+    <mergeCell ref="J272:K272"/>
+    <mergeCell ref="L272:M272"/>
+    <mergeCell ref="C273:D273"/>
+    <mergeCell ref="H273:I273"/>
+    <mergeCell ref="J273:K273"/>
+    <mergeCell ref="L273:M273"/>
+    <mergeCell ref="C270:D270"/>
+    <mergeCell ref="H270:I270"/>
+    <mergeCell ref="J270:K270"/>
+    <mergeCell ref="L270:M270"/>
     <mergeCell ref="C271:D271"/>
     <mergeCell ref="H271:I271"/>
     <mergeCell ref="J271:K271"/>
     <mergeCell ref="L271:M271"/>
-    <mergeCell ref="C272:D272"/>
-[...2 lines deleted...]
-    <mergeCell ref="L272:M272"/>
+    <mergeCell ref="C268:D268"/>
+    <mergeCell ref="H268:I268"/>
+    <mergeCell ref="J268:K268"/>
+    <mergeCell ref="L268:M268"/>
     <mergeCell ref="C269:D269"/>
     <mergeCell ref="H269:I269"/>
     <mergeCell ref="J269:K269"/>
     <mergeCell ref="L269:M269"/>
-    <mergeCell ref="C270:D270"/>
-[...10 lines deleted...]
-    <mergeCell ref="L268:M268"/>
+    <mergeCell ref="C278:D278"/>
+    <mergeCell ref="H278:I278"/>
+    <mergeCell ref="J278:K278"/>
+    <mergeCell ref="L278:M278"/>
+    <mergeCell ref="C279:D279"/>
+    <mergeCell ref="H279:I279"/>
+    <mergeCell ref="J279:K279"/>
+    <mergeCell ref="L279:M279"/>
+    <mergeCell ref="C276:D276"/>
+    <mergeCell ref="H276:I276"/>
+    <mergeCell ref="J276:K276"/>
+    <mergeCell ref="L276:M276"/>
     <mergeCell ref="C277:D277"/>
     <mergeCell ref="H277:I277"/>
     <mergeCell ref="J277:K277"/>
     <mergeCell ref="L277:M277"/>
-    <mergeCell ref="C278:D278"/>
-[...2 lines deleted...]
-    <mergeCell ref="L278:M278"/>
+    <mergeCell ref="C274:D274"/>
+    <mergeCell ref="H274:I274"/>
+    <mergeCell ref="J274:K274"/>
+    <mergeCell ref="L274:M274"/>
     <mergeCell ref="C275:D275"/>
     <mergeCell ref="H275:I275"/>
     <mergeCell ref="J275:K275"/>
     <mergeCell ref="L275:M275"/>
-    <mergeCell ref="C276:D276"/>
-[...10 lines deleted...]
-    <mergeCell ref="L274:M274"/>
+    <mergeCell ref="C284:D284"/>
+    <mergeCell ref="H284:I284"/>
+    <mergeCell ref="J284:K284"/>
+    <mergeCell ref="L284:M284"/>
+    <mergeCell ref="C285:D285"/>
+    <mergeCell ref="H285:I285"/>
+    <mergeCell ref="J285:K285"/>
+    <mergeCell ref="L285:M285"/>
+    <mergeCell ref="C282:D282"/>
+    <mergeCell ref="H282:I282"/>
+    <mergeCell ref="J282:K282"/>
+    <mergeCell ref="L282:M282"/>
     <mergeCell ref="C283:D283"/>
     <mergeCell ref="H283:I283"/>
     <mergeCell ref="J283:K283"/>
     <mergeCell ref="L283:M283"/>
-    <mergeCell ref="C284:D284"/>
-[...2 lines deleted...]
-    <mergeCell ref="L284:M284"/>
+    <mergeCell ref="C280:D280"/>
+    <mergeCell ref="H280:I280"/>
+    <mergeCell ref="J280:K280"/>
+    <mergeCell ref="L280:M280"/>
     <mergeCell ref="C281:D281"/>
     <mergeCell ref="H281:I281"/>
     <mergeCell ref="J281:K281"/>
     <mergeCell ref="L281:M281"/>
-    <mergeCell ref="C282:D282"/>
-[...10 lines deleted...]
-    <mergeCell ref="L280:M280"/>
+    <mergeCell ref="C290:D290"/>
+    <mergeCell ref="H290:I290"/>
+    <mergeCell ref="J290:K290"/>
+    <mergeCell ref="L290:M290"/>
+    <mergeCell ref="C291:D291"/>
+    <mergeCell ref="H291:I291"/>
+    <mergeCell ref="J291:K291"/>
+    <mergeCell ref="L291:M291"/>
+    <mergeCell ref="C288:D288"/>
+    <mergeCell ref="H288:I288"/>
+    <mergeCell ref="J288:K288"/>
+    <mergeCell ref="L288:M288"/>
     <mergeCell ref="C289:D289"/>
     <mergeCell ref="H289:I289"/>
     <mergeCell ref="J289:K289"/>
     <mergeCell ref="L289:M289"/>
-    <mergeCell ref="C290:D290"/>
-[...2 lines deleted...]
-    <mergeCell ref="L290:M290"/>
+    <mergeCell ref="C286:D286"/>
+    <mergeCell ref="H286:I286"/>
+    <mergeCell ref="J286:K286"/>
+    <mergeCell ref="L286:M286"/>
     <mergeCell ref="C287:D287"/>
     <mergeCell ref="H287:I287"/>
     <mergeCell ref="J287:K287"/>
     <mergeCell ref="L287:M287"/>
-    <mergeCell ref="C288:D288"/>
-[...10 lines deleted...]
-    <mergeCell ref="L286:M286"/>
+    <mergeCell ref="C296:D296"/>
+    <mergeCell ref="H296:I296"/>
+    <mergeCell ref="J296:K296"/>
+    <mergeCell ref="L296:M296"/>
+    <mergeCell ref="C297:D297"/>
+    <mergeCell ref="H297:I297"/>
+    <mergeCell ref="J297:K297"/>
+    <mergeCell ref="L297:M297"/>
+    <mergeCell ref="C294:D294"/>
+    <mergeCell ref="H294:I294"/>
+    <mergeCell ref="J294:K294"/>
+    <mergeCell ref="L294:M294"/>
     <mergeCell ref="C295:D295"/>
     <mergeCell ref="H295:I295"/>
     <mergeCell ref="J295:K295"/>
     <mergeCell ref="L295:M295"/>
-    <mergeCell ref="C296:D296"/>
-[...2 lines deleted...]
-    <mergeCell ref="L296:M296"/>
+    <mergeCell ref="C292:D292"/>
+    <mergeCell ref="H292:I292"/>
+    <mergeCell ref="J292:K292"/>
+    <mergeCell ref="L292:M292"/>
     <mergeCell ref="C293:D293"/>
     <mergeCell ref="H293:I293"/>
     <mergeCell ref="J293:K293"/>
     <mergeCell ref="L293:M293"/>
-    <mergeCell ref="C294:D294"/>
-[...10 lines deleted...]
-    <mergeCell ref="L292:M292"/>
+    <mergeCell ref="C302:D302"/>
+    <mergeCell ref="H302:I302"/>
+    <mergeCell ref="J302:K302"/>
+    <mergeCell ref="L302:M302"/>
+    <mergeCell ref="C303:D303"/>
+    <mergeCell ref="H303:I303"/>
+    <mergeCell ref="J303:K303"/>
+    <mergeCell ref="L303:M303"/>
+    <mergeCell ref="C300:D300"/>
+    <mergeCell ref="H300:I300"/>
+    <mergeCell ref="J300:K300"/>
+    <mergeCell ref="L300:M300"/>
     <mergeCell ref="C301:D301"/>
     <mergeCell ref="H301:I301"/>
     <mergeCell ref="J301:K301"/>
     <mergeCell ref="L301:M301"/>
-    <mergeCell ref="C302:D302"/>
-[...2 lines deleted...]
-    <mergeCell ref="L302:M302"/>
+    <mergeCell ref="C298:D298"/>
+    <mergeCell ref="H298:I298"/>
+    <mergeCell ref="J298:K298"/>
+    <mergeCell ref="L298:M298"/>
     <mergeCell ref="C299:D299"/>
     <mergeCell ref="H299:I299"/>
     <mergeCell ref="J299:K299"/>
     <mergeCell ref="L299:M299"/>
-    <mergeCell ref="C300:D300"/>
-[...10 lines deleted...]
-    <mergeCell ref="L298:M298"/>
+    <mergeCell ref="C308:D308"/>
+    <mergeCell ref="H308:I308"/>
+    <mergeCell ref="J308:K308"/>
+    <mergeCell ref="L308:M308"/>
+    <mergeCell ref="C309:D309"/>
+    <mergeCell ref="H309:I309"/>
+    <mergeCell ref="J309:K309"/>
+    <mergeCell ref="L309:M309"/>
+    <mergeCell ref="C306:D306"/>
+    <mergeCell ref="H306:I306"/>
+    <mergeCell ref="J306:K306"/>
+    <mergeCell ref="L306:M306"/>
     <mergeCell ref="C307:D307"/>
     <mergeCell ref="H307:I307"/>
     <mergeCell ref="J307:K307"/>
     <mergeCell ref="L307:M307"/>
-    <mergeCell ref="C308:D308"/>
-[...2 lines deleted...]
-    <mergeCell ref="L308:M308"/>
+    <mergeCell ref="C304:D304"/>
+    <mergeCell ref="H304:I304"/>
+    <mergeCell ref="J304:K304"/>
+    <mergeCell ref="L304:M304"/>
     <mergeCell ref="C305:D305"/>
     <mergeCell ref="H305:I305"/>
     <mergeCell ref="J305:K305"/>
     <mergeCell ref="L305:M305"/>
-    <mergeCell ref="C306:D306"/>
-[...10 lines deleted...]
-    <mergeCell ref="L304:M304"/>
+    <mergeCell ref="C314:D314"/>
+    <mergeCell ref="H314:I314"/>
+    <mergeCell ref="J314:K314"/>
+    <mergeCell ref="L314:M314"/>
+    <mergeCell ref="C315:D315"/>
+    <mergeCell ref="H315:I315"/>
+    <mergeCell ref="J315:K315"/>
+    <mergeCell ref="L315:M315"/>
+    <mergeCell ref="C312:D312"/>
+    <mergeCell ref="H312:I312"/>
+    <mergeCell ref="J312:K312"/>
+    <mergeCell ref="L312:M312"/>
     <mergeCell ref="C313:D313"/>
     <mergeCell ref="H313:I313"/>
     <mergeCell ref="J313:K313"/>
     <mergeCell ref="L313:M313"/>
-    <mergeCell ref="C314:D314"/>
-[...2 lines deleted...]
-    <mergeCell ref="L314:M314"/>
+    <mergeCell ref="C310:D310"/>
+    <mergeCell ref="H310:I310"/>
+    <mergeCell ref="J310:K310"/>
+    <mergeCell ref="L310:M310"/>
     <mergeCell ref="C311:D311"/>
     <mergeCell ref="H311:I311"/>
     <mergeCell ref="J311:K311"/>
     <mergeCell ref="L311:M311"/>
-    <mergeCell ref="C312:D312"/>
-[...10 lines deleted...]
-    <mergeCell ref="L310:M310"/>
+    <mergeCell ref="C320:D320"/>
+    <mergeCell ref="H320:I320"/>
+    <mergeCell ref="J320:K320"/>
+    <mergeCell ref="L320:M320"/>
+    <mergeCell ref="C321:D321"/>
+    <mergeCell ref="H321:I321"/>
+    <mergeCell ref="J321:K321"/>
+    <mergeCell ref="L321:M321"/>
+    <mergeCell ref="C318:D318"/>
+    <mergeCell ref="H318:I318"/>
+    <mergeCell ref="J318:K318"/>
+    <mergeCell ref="L318:M318"/>
     <mergeCell ref="C319:D319"/>
     <mergeCell ref="H319:I319"/>
     <mergeCell ref="J319:K319"/>
     <mergeCell ref="L319:M319"/>
-    <mergeCell ref="C320:D320"/>
-[...2 lines deleted...]
-    <mergeCell ref="L320:M320"/>
+    <mergeCell ref="C316:D316"/>
+    <mergeCell ref="H316:I316"/>
+    <mergeCell ref="J316:K316"/>
+    <mergeCell ref="L316:M316"/>
     <mergeCell ref="C317:D317"/>
     <mergeCell ref="H317:I317"/>
     <mergeCell ref="J317:K317"/>
     <mergeCell ref="L317:M317"/>
-    <mergeCell ref="C318:D318"/>
-[...10 lines deleted...]
-    <mergeCell ref="L316:M316"/>
+    <mergeCell ref="C326:D326"/>
+    <mergeCell ref="H326:I326"/>
+    <mergeCell ref="J326:K326"/>
+    <mergeCell ref="L326:M326"/>
+    <mergeCell ref="C327:D327"/>
+    <mergeCell ref="H327:I327"/>
+    <mergeCell ref="J327:K327"/>
+    <mergeCell ref="L327:M327"/>
+    <mergeCell ref="C324:D324"/>
+    <mergeCell ref="H324:I324"/>
+    <mergeCell ref="J324:K324"/>
+    <mergeCell ref="L324:M324"/>
     <mergeCell ref="C325:D325"/>
     <mergeCell ref="H325:I325"/>
     <mergeCell ref="J325:K325"/>
     <mergeCell ref="L325:M325"/>
-    <mergeCell ref="C326:D326"/>
-[...2 lines deleted...]
-    <mergeCell ref="L326:M326"/>
+    <mergeCell ref="C322:D322"/>
+    <mergeCell ref="H322:I322"/>
+    <mergeCell ref="J322:K322"/>
+    <mergeCell ref="L322:M322"/>
     <mergeCell ref="C323:D323"/>
     <mergeCell ref="H323:I323"/>
     <mergeCell ref="J323:K323"/>
     <mergeCell ref="L323:M323"/>
-    <mergeCell ref="C324:D324"/>
-[...10 lines deleted...]
-    <mergeCell ref="L322:M322"/>
+    <mergeCell ref="C332:D332"/>
+    <mergeCell ref="H332:I332"/>
+    <mergeCell ref="J332:K332"/>
+    <mergeCell ref="L332:M332"/>
+    <mergeCell ref="C333:D333"/>
+    <mergeCell ref="H333:I333"/>
+    <mergeCell ref="J333:K333"/>
+    <mergeCell ref="L333:M333"/>
+    <mergeCell ref="C330:D330"/>
+    <mergeCell ref="H330:I330"/>
+    <mergeCell ref="J330:K330"/>
+    <mergeCell ref="L330:M330"/>
     <mergeCell ref="C331:D331"/>
     <mergeCell ref="H331:I331"/>
     <mergeCell ref="J331:K331"/>
     <mergeCell ref="L331:M331"/>
-    <mergeCell ref="C332:D332"/>
-[...2 lines deleted...]
-    <mergeCell ref="L332:M332"/>
+    <mergeCell ref="C328:D328"/>
+    <mergeCell ref="H328:I328"/>
+    <mergeCell ref="J328:K328"/>
+    <mergeCell ref="L328:M328"/>
     <mergeCell ref="C329:D329"/>
     <mergeCell ref="H329:I329"/>
     <mergeCell ref="J329:K329"/>
     <mergeCell ref="L329:M329"/>
-    <mergeCell ref="C330:D330"/>
-[...10 lines deleted...]
-    <mergeCell ref="L328:M328"/>
+    <mergeCell ref="C338:D338"/>
+    <mergeCell ref="H338:I338"/>
+    <mergeCell ref="J338:K338"/>
+    <mergeCell ref="L338:M338"/>
+    <mergeCell ref="C339:D339"/>
+    <mergeCell ref="H339:I339"/>
+    <mergeCell ref="J339:K339"/>
+    <mergeCell ref="L339:M339"/>
+    <mergeCell ref="C336:D336"/>
+    <mergeCell ref="H336:I336"/>
+    <mergeCell ref="J336:K336"/>
+    <mergeCell ref="L336:M336"/>
     <mergeCell ref="C337:D337"/>
     <mergeCell ref="H337:I337"/>
     <mergeCell ref="J337:K337"/>
     <mergeCell ref="L337:M337"/>
-    <mergeCell ref="C338:D338"/>
-[...2 lines deleted...]
-    <mergeCell ref="L338:M338"/>
+    <mergeCell ref="C334:D334"/>
+    <mergeCell ref="H334:I334"/>
+    <mergeCell ref="J334:K334"/>
+    <mergeCell ref="L334:M334"/>
     <mergeCell ref="C335:D335"/>
     <mergeCell ref="H335:I335"/>
     <mergeCell ref="J335:K335"/>
     <mergeCell ref="L335:M335"/>
-    <mergeCell ref="C336:D336"/>
-[...10 lines deleted...]
-    <mergeCell ref="L334:M334"/>
+    <mergeCell ref="C344:D344"/>
+    <mergeCell ref="H344:I344"/>
+    <mergeCell ref="J344:K344"/>
+    <mergeCell ref="L344:M344"/>
+    <mergeCell ref="C345:D345"/>
+    <mergeCell ref="H345:I345"/>
+    <mergeCell ref="J345:K345"/>
+    <mergeCell ref="L345:M345"/>
+    <mergeCell ref="C342:D342"/>
+    <mergeCell ref="H342:I342"/>
+    <mergeCell ref="J342:K342"/>
+    <mergeCell ref="L342:M342"/>
     <mergeCell ref="C343:D343"/>
     <mergeCell ref="H343:I343"/>
     <mergeCell ref="J343:K343"/>
     <mergeCell ref="L343:M343"/>
-    <mergeCell ref="C344:D344"/>
-[...2 lines deleted...]
-    <mergeCell ref="L344:M344"/>
+    <mergeCell ref="C340:D340"/>
+    <mergeCell ref="H340:I340"/>
+    <mergeCell ref="J340:K340"/>
+    <mergeCell ref="L340:M340"/>
     <mergeCell ref="C341:D341"/>
     <mergeCell ref="H341:I341"/>
     <mergeCell ref="J341:K341"/>
     <mergeCell ref="L341:M341"/>
-    <mergeCell ref="C342:D342"/>
-[...10 lines deleted...]
-    <mergeCell ref="L340:M340"/>
+    <mergeCell ref="C350:D350"/>
+    <mergeCell ref="H350:I350"/>
+    <mergeCell ref="J350:K350"/>
+    <mergeCell ref="L350:M350"/>
+    <mergeCell ref="C351:D351"/>
+    <mergeCell ref="H351:I351"/>
+    <mergeCell ref="J351:K351"/>
+    <mergeCell ref="L351:M351"/>
+    <mergeCell ref="C348:D348"/>
+    <mergeCell ref="H348:I348"/>
+    <mergeCell ref="J348:K348"/>
+    <mergeCell ref="L348:M348"/>
     <mergeCell ref="C349:D349"/>
     <mergeCell ref="H349:I349"/>
     <mergeCell ref="J349:K349"/>
     <mergeCell ref="L349:M349"/>
-    <mergeCell ref="C350:D350"/>
-[...2 lines deleted...]
-    <mergeCell ref="L350:M350"/>
+    <mergeCell ref="C346:D346"/>
+    <mergeCell ref="H346:I346"/>
+    <mergeCell ref="J346:K346"/>
+    <mergeCell ref="L346:M346"/>
     <mergeCell ref="C347:D347"/>
     <mergeCell ref="H347:I347"/>
     <mergeCell ref="J347:K347"/>
     <mergeCell ref="L347:M347"/>
-    <mergeCell ref="C348:D348"/>
-[...10 lines deleted...]
-    <mergeCell ref="L346:M346"/>
+    <mergeCell ref="C356:D356"/>
+    <mergeCell ref="H356:I356"/>
+    <mergeCell ref="J356:K356"/>
+    <mergeCell ref="L356:M356"/>
+    <mergeCell ref="C357:D357"/>
+    <mergeCell ref="H357:I357"/>
+    <mergeCell ref="J357:K357"/>
+    <mergeCell ref="L357:M357"/>
+    <mergeCell ref="C354:D354"/>
+    <mergeCell ref="H354:I354"/>
+    <mergeCell ref="J354:K354"/>
+    <mergeCell ref="L354:M354"/>
     <mergeCell ref="C355:D355"/>
     <mergeCell ref="H355:I355"/>
     <mergeCell ref="J355:K355"/>
     <mergeCell ref="L355:M355"/>
-    <mergeCell ref="C356:D356"/>
-[...2 lines deleted...]
-    <mergeCell ref="L356:M356"/>
+    <mergeCell ref="C352:D352"/>
+    <mergeCell ref="H352:I352"/>
+    <mergeCell ref="J352:K352"/>
+    <mergeCell ref="L352:M352"/>
     <mergeCell ref="C353:D353"/>
     <mergeCell ref="H353:I353"/>
     <mergeCell ref="J353:K353"/>
     <mergeCell ref="L353:M353"/>
-    <mergeCell ref="C354:D354"/>
-[...10 lines deleted...]
-    <mergeCell ref="L352:M352"/>
+    <mergeCell ref="C362:D362"/>
+    <mergeCell ref="H362:I362"/>
+    <mergeCell ref="J362:K362"/>
+    <mergeCell ref="L362:M362"/>
+    <mergeCell ref="C363:D363"/>
+    <mergeCell ref="H363:I363"/>
+    <mergeCell ref="J363:K363"/>
+    <mergeCell ref="L363:M363"/>
+    <mergeCell ref="C360:D360"/>
+    <mergeCell ref="H360:I360"/>
+    <mergeCell ref="J360:K360"/>
+    <mergeCell ref="L360:M360"/>
     <mergeCell ref="C361:D361"/>
     <mergeCell ref="H361:I361"/>
     <mergeCell ref="J361:K361"/>
     <mergeCell ref="L361:M361"/>
-    <mergeCell ref="C362:D362"/>
-[...2 lines deleted...]
-    <mergeCell ref="L362:M362"/>
+    <mergeCell ref="C358:D358"/>
+    <mergeCell ref="H358:I358"/>
+    <mergeCell ref="J358:K358"/>
+    <mergeCell ref="L358:M358"/>
     <mergeCell ref="C359:D359"/>
     <mergeCell ref="H359:I359"/>
     <mergeCell ref="J359:K359"/>
     <mergeCell ref="L359:M359"/>
-    <mergeCell ref="C360:D360"/>
-[...10 lines deleted...]
-    <mergeCell ref="L358:M358"/>
+    <mergeCell ref="C368:D368"/>
+    <mergeCell ref="H368:I368"/>
+    <mergeCell ref="J368:K368"/>
+    <mergeCell ref="L368:M368"/>
+    <mergeCell ref="C369:D369"/>
+    <mergeCell ref="H369:I369"/>
+    <mergeCell ref="J369:K369"/>
+    <mergeCell ref="L369:M369"/>
+    <mergeCell ref="C366:D366"/>
+    <mergeCell ref="H366:I366"/>
+    <mergeCell ref="J366:K366"/>
+    <mergeCell ref="L366:M366"/>
     <mergeCell ref="C367:D367"/>
     <mergeCell ref="H367:I367"/>
     <mergeCell ref="J367:K367"/>
     <mergeCell ref="L367:M367"/>
-    <mergeCell ref="C368:D368"/>
-[...2 lines deleted...]
-    <mergeCell ref="L368:M368"/>
+    <mergeCell ref="C364:D364"/>
+    <mergeCell ref="H364:I364"/>
+    <mergeCell ref="J364:K364"/>
+    <mergeCell ref="L364:M364"/>
     <mergeCell ref="C365:D365"/>
     <mergeCell ref="H365:I365"/>
     <mergeCell ref="J365:K365"/>
     <mergeCell ref="L365:M365"/>
-    <mergeCell ref="C366:D366"/>
-[...10 lines deleted...]
-    <mergeCell ref="L364:M364"/>
+    <mergeCell ref="C374:D374"/>
+    <mergeCell ref="H374:I374"/>
+    <mergeCell ref="J374:K374"/>
+    <mergeCell ref="L374:M374"/>
+    <mergeCell ref="C375:D375"/>
+    <mergeCell ref="H375:I375"/>
+    <mergeCell ref="J375:K375"/>
+    <mergeCell ref="L375:M375"/>
+    <mergeCell ref="C372:D372"/>
+    <mergeCell ref="H372:I372"/>
+    <mergeCell ref="J372:K372"/>
+    <mergeCell ref="L372:M372"/>
     <mergeCell ref="C373:D373"/>
     <mergeCell ref="H373:I373"/>
     <mergeCell ref="J373:K373"/>
     <mergeCell ref="L373:M373"/>
-    <mergeCell ref="C374:D374"/>
-[...2 lines deleted...]
-    <mergeCell ref="L374:M374"/>
+    <mergeCell ref="C370:D370"/>
+    <mergeCell ref="H370:I370"/>
+    <mergeCell ref="J370:K370"/>
+    <mergeCell ref="L370:M370"/>
     <mergeCell ref="C371:D371"/>
     <mergeCell ref="H371:I371"/>
     <mergeCell ref="J371:K371"/>
     <mergeCell ref="L371:M371"/>
-    <mergeCell ref="C372:D372"/>
-[...10 lines deleted...]
-    <mergeCell ref="L370:M370"/>
+    <mergeCell ref="C380:D380"/>
+    <mergeCell ref="H380:I380"/>
+    <mergeCell ref="J380:K380"/>
+    <mergeCell ref="L380:M380"/>
+    <mergeCell ref="C381:D381"/>
+    <mergeCell ref="H381:I381"/>
+    <mergeCell ref="J381:K381"/>
+    <mergeCell ref="L381:M381"/>
+    <mergeCell ref="C378:D378"/>
+    <mergeCell ref="H378:I378"/>
+    <mergeCell ref="J378:K378"/>
+    <mergeCell ref="L378:M378"/>
     <mergeCell ref="C379:D379"/>
     <mergeCell ref="H379:I379"/>
     <mergeCell ref="J379:K379"/>
     <mergeCell ref="L379:M379"/>
-    <mergeCell ref="C380:D380"/>
-[...2 lines deleted...]
-    <mergeCell ref="L380:M380"/>
+    <mergeCell ref="C376:D376"/>
+    <mergeCell ref="H376:I376"/>
+    <mergeCell ref="J376:K376"/>
+    <mergeCell ref="L376:M376"/>
     <mergeCell ref="C377:D377"/>
     <mergeCell ref="H377:I377"/>
     <mergeCell ref="J377:K377"/>
     <mergeCell ref="L377:M377"/>
-    <mergeCell ref="C378:D378"/>
-[...10 lines deleted...]
-    <mergeCell ref="L376:M376"/>
+    <mergeCell ref="C386:D386"/>
+    <mergeCell ref="H386:I386"/>
+    <mergeCell ref="J386:K386"/>
+    <mergeCell ref="L386:M386"/>
+    <mergeCell ref="C387:D387"/>
+    <mergeCell ref="H387:I387"/>
+    <mergeCell ref="J387:K387"/>
+    <mergeCell ref="L387:M387"/>
+    <mergeCell ref="C384:D384"/>
+    <mergeCell ref="H384:I384"/>
+    <mergeCell ref="J384:K384"/>
+    <mergeCell ref="L384:M384"/>
     <mergeCell ref="C385:D385"/>
     <mergeCell ref="H385:I385"/>
     <mergeCell ref="J385:K385"/>
     <mergeCell ref="L385:M385"/>
-    <mergeCell ref="C386:D386"/>
-[...2 lines deleted...]
-    <mergeCell ref="L386:M386"/>
+    <mergeCell ref="C382:D382"/>
+    <mergeCell ref="H382:I382"/>
+    <mergeCell ref="J382:K382"/>
+    <mergeCell ref="L382:M382"/>
     <mergeCell ref="C383:D383"/>
     <mergeCell ref="H383:I383"/>
     <mergeCell ref="J383:K383"/>
     <mergeCell ref="L383:M383"/>
-    <mergeCell ref="C384:D384"/>
-[...10 lines deleted...]
-    <mergeCell ref="L382:M382"/>
+    <mergeCell ref="C392:D392"/>
+    <mergeCell ref="H392:I392"/>
+    <mergeCell ref="J392:K392"/>
+    <mergeCell ref="L392:M392"/>
+    <mergeCell ref="C393:D393"/>
+    <mergeCell ref="H393:I393"/>
+    <mergeCell ref="J393:K393"/>
+    <mergeCell ref="L393:M393"/>
+    <mergeCell ref="C390:D390"/>
+    <mergeCell ref="H390:I390"/>
+    <mergeCell ref="J390:K390"/>
+    <mergeCell ref="L390:M390"/>
     <mergeCell ref="C391:D391"/>
     <mergeCell ref="H391:I391"/>
     <mergeCell ref="J391:K391"/>
     <mergeCell ref="L391:M391"/>
-    <mergeCell ref="C392:D392"/>
-[...2 lines deleted...]
-    <mergeCell ref="L392:M392"/>
+    <mergeCell ref="C388:D388"/>
+    <mergeCell ref="H388:I388"/>
+    <mergeCell ref="J388:K388"/>
+    <mergeCell ref="L388:M388"/>
     <mergeCell ref="C389:D389"/>
     <mergeCell ref="H389:I389"/>
     <mergeCell ref="J389:K389"/>
     <mergeCell ref="L389:M389"/>
-    <mergeCell ref="C390:D390"/>
-[...10 lines deleted...]
-    <mergeCell ref="L388:M388"/>
+    <mergeCell ref="C398:D398"/>
+    <mergeCell ref="H398:I398"/>
+    <mergeCell ref="J398:K398"/>
+    <mergeCell ref="L398:M398"/>
+    <mergeCell ref="C399:D399"/>
+    <mergeCell ref="H399:I399"/>
+    <mergeCell ref="J399:K399"/>
+    <mergeCell ref="L399:M399"/>
+    <mergeCell ref="C396:D396"/>
+    <mergeCell ref="H396:I396"/>
+    <mergeCell ref="J396:K396"/>
+    <mergeCell ref="L396:M396"/>
     <mergeCell ref="C397:D397"/>
     <mergeCell ref="H397:I397"/>
     <mergeCell ref="J397:K397"/>
     <mergeCell ref="L397:M397"/>
-    <mergeCell ref="C398:D398"/>
-[...2 lines deleted...]
-    <mergeCell ref="L398:M398"/>
+    <mergeCell ref="C394:D394"/>
+    <mergeCell ref="H394:I394"/>
+    <mergeCell ref="J394:K394"/>
+    <mergeCell ref="L394:M394"/>
     <mergeCell ref="C395:D395"/>
     <mergeCell ref="H395:I395"/>
     <mergeCell ref="J395:K395"/>
     <mergeCell ref="L395:M395"/>
-    <mergeCell ref="C396:D396"/>
-[...10 lines deleted...]
-    <mergeCell ref="L394:M394"/>
+    <mergeCell ref="C404:D404"/>
+    <mergeCell ref="H404:I404"/>
+    <mergeCell ref="J404:K404"/>
+    <mergeCell ref="L404:M404"/>
+    <mergeCell ref="C405:D405"/>
+    <mergeCell ref="H405:I405"/>
+    <mergeCell ref="J405:K405"/>
+    <mergeCell ref="L405:M405"/>
+    <mergeCell ref="C402:D402"/>
+    <mergeCell ref="H402:I402"/>
+    <mergeCell ref="J402:K402"/>
+    <mergeCell ref="L402:M402"/>
     <mergeCell ref="C403:D403"/>
     <mergeCell ref="H403:I403"/>
     <mergeCell ref="J403:K403"/>
     <mergeCell ref="L403:M403"/>
-    <mergeCell ref="C404:D404"/>
-[...2 lines deleted...]
-    <mergeCell ref="L404:M404"/>
+    <mergeCell ref="C400:D400"/>
+    <mergeCell ref="H400:I400"/>
+    <mergeCell ref="J400:K400"/>
+    <mergeCell ref="L400:M400"/>
     <mergeCell ref="C401:D401"/>
     <mergeCell ref="H401:I401"/>
     <mergeCell ref="J401:K401"/>
     <mergeCell ref="L401:M401"/>
-    <mergeCell ref="C402:D402"/>
-[...10 lines deleted...]
-    <mergeCell ref="L400:M400"/>
+    <mergeCell ref="C410:D410"/>
+    <mergeCell ref="H410:I410"/>
+    <mergeCell ref="J410:K410"/>
+    <mergeCell ref="L410:M410"/>
+    <mergeCell ref="C411:D411"/>
+    <mergeCell ref="H411:I411"/>
+    <mergeCell ref="J411:K411"/>
+    <mergeCell ref="L411:M411"/>
+    <mergeCell ref="C408:D408"/>
+    <mergeCell ref="H408:I408"/>
+    <mergeCell ref="J408:K408"/>
+    <mergeCell ref="L408:M408"/>
     <mergeCell ref="C409:D409"/>
     <mergeCell ref="H409:I409"/>
     <mergeCell ref="J409:K409"/>
     <mergeCell ref="L409:M409"/>
-    <mergeCell ref="C410:D410"/>
-[...2 lines deleted...]
-    <mergeCell ref="L410:M410"/>
+    <mergeCell ref="C406:D406"/>
+    <mergeCell ref="H406:I406"/>
+    <mergeCell ref="J406:K406"/>
+    <mergeCell ref="L406:M406"/>
     <mergeCell ref="C407:D407"/>
     <mergeCell ref="H407:I407"/>
     <mergeCell ref="J407:K407"/>
     <mergeCell ref="L407:M407"/>
-    <mergeCell ref="C408:D408"/>
-[...10 lines deleted...]
-    <mergeCell ref="L406:M406"/>
+    <mergeCell ref="C416:D416"/>
+    <mergeCell ref="H416:I416"/>
+    <mergeCell ref="J416:K416"/>
+    <mergeCell ref="L416:M416"/>
+    <mergeCell ref="C417:D417"/>
+    <mergeCell ref="H417:I417"/>
+    <mergeCell ref="J417:K417"/>
+    <mergeCell ref="L417:M417"/>
+    <mergeCell ref="C414:D414"/>
+    <mergeCell ref="H414:I414"/>
+    <mergeCell ref="J414:K414"/>
+    <mergeCell ref="L414:M414"/>
     <mergeCell ref="C415:D415"/>
     <mergeCell ref="H415:I415"/>
     <mergeCell ref="J415:K415"/>
     <mergeCell ref="L415:M415"/>
-    <mergeCell ref="C416:D416"/>
-[...2 lines deleted...]
-    <mergeCell ref="L416:M416"/>
+    <mergeCell ref="C412:D412"/>
+    <mergeCell ref="H412:I412"/>
+    <mergeCell ref="J412:K412"/>
+    <mergeCell ref="L412:M412"/>
     <mergeCell ref="C413:D413"/>
     <mergeCell ref="H413:I413"/>
     <mergeCell ref="J413:K413"/>
     <mergeCell ref="L413:M413"/>
-    <mergeCell ref="C414:D414"/>
-[...10 lines deleted...]
-    <mergeCell ref="L412:M412"/>
+    <mergeCell ref="C422:D422"/>
+    <mergeCell ref="H422:I422"/>
+    <mergeCell ref="J422:K422"/>
+    <mergeCell ref="L422:M422"/>
+    <mergeCell ref="C423:D423"/>
+    <mergeCell ref="H423:I423"/>
+    <mergeCell ref="J423:K423"/>
+    <mergeCell ref="L423:M423"/>
+    <mergeCell ref="C420:D420"/>
+    <mergeCell ref="H420:I420"/>
+    <mergeCell ref="J420:K420"/>
+    <mergeCell ref="L420:M420"/>
     <mergeCell ref="C421:D421"/>
     <mergeCell ref="H421:I421"/>
     <mergeCell ref="J421:K421"/>
     <mergeCell ref="L421:M421"/>
-    <mergeCell ref="C422:D422"/>
-[...2 lines deleted...]
-    <mergeCell ref="L422:M422"/>
+    <mergeCell ref="C418:D418"/>
+    <mergeCell ref="H418:I418"/>
+    <mergeCell ref="J418:K418"/>
+    <mergeCell ref="L418:M418"/>
     <mergeCell ref="C419:D419"/>
     <mergeCell ref="H419:I419"/>
     <mergeCell ref="J419:K419"/>
     <mergeCell ref="L419:M419"/>
-    <mergeCell ref="C420:D420"/>
-[...10 lines deleted...]
-    <mergeCell ref="L418:M418"/>
+    <mergeCell ref="C428:D428"/>
+    <mergeCell ref="H428:I428"/>
+    <mergeCell ref="J428:K428"/>
+    <mergeCell ref="L428:M428"/>
+    <mergeCell ref="C429:D429"/>
+    <mergeCell ref="H429:I429"/>
+    <mergeCell ref="J429:K429"/>
+    <mergeCell ref="L429:M429"/>
+    <mergeCell ref="C426:D426"/>
+    <mergeCell ref="H426:I426"/>
+    <mergeCell ref="J426:K426"/>
+    <mergeCell ref="L426:M426"/>
     <mergeCell ref="C427:D427"/>
     <mergeCell ref="H427:I427"/>
     <mergeCell ref="J427:K427"/>
     <mergeCell ref="L427:M427"/>
-    <mergeCell ref="C428:D428"/>
-[...2 lines deleted...]
-    <mergeCell ref="L428:M428"/>
+    <mergeCell ref="C424:D424"/>
+    <mergeCell ref="H424:I424"/>
+    <mergeCell ref="J424:K424"/>
+    <mergeCell ref="L424:M424"/>
     <mergeCell ref="C425:D425"/>
     <mergeCell ref="H425:I425"/>
     <mergeCell ref="J425:K425"/>
     <mergeCell ref="L425:M425"/>
-    <mergeCell ref="C426:D426"/>
-[...10 lines deleted...]
-    <mergeCell ref="L424:M424"/>
+    <mergeCell ref="C434:D434"/>
+    <mergeCell ref="H434:I434"/>
+    <mergeCell ref="J434:K434"/>
+    <mergeCell ref="L434:M434"/>
+    <mergeCell ref="C435:D435"/>
+    <mergeCell ref="H435:I435"/>
+    <mergeCell ref="J435:K435"/>
+    <mergeCell ref="L435:M435"/>
+    <mergeCell ref="C432:D432"/>
+    <mergeCell ref="H432:I432"/>
+    <mergeCell ref="J432:K432"/>
+    <mergeCell ref="L432:M432"/>
     <mergeCell ref="C433:D433"/>
     <mergeCell ref="H433:I433"/>
     <mergeCell ref="J433:K433"/>
     <mergeCell ref="L433:M433"/>
-    <mergeCell ref="C434:D434"/>
-[...2 lines deleted...]
-    <mergeCell ref="L434:M434"/>
+    <mergeCell ref="C430:D430"/>
+    <mergeCell ref="H430:I430"/>
+    <mergeCell ref="J430:K430"/>
+    <mergeCell ref="L430:M430"/>
     <mergeCell ref="C431:D431"/>
     <mergeCell ref="H431:I431"/>
     <mergeCell ref="J431:K431"/>
     <mergeCell ref="L431:M431"/>
-    <mergeCell ref="C432:D432"/>
-[...10 lines deleted...]
-    <mergeCell ref="L430:M430"/>
+    <mergeCell ref="C440:D440"/>
+    <mergeCell ref="H440:I440"/>
+    <mergeCell ref="J440:K440"/>
+    <mergeCell ref="L440:M440"/>
+    <mergeCell ref="C441:D441"/>
+    <mergeCell ref="H441:I441"/>
+    <mergeCell ref="J441:K441"/>
+    <mergeCell ref="L441:M441"/>
+    <mergeCell ref="C438:D438"/>
+    <mergeCell ref="H438:I438"/>
+    <mergeCell ref="J438:K438"/>
+    <mergeCell ref="L438:M438"/>
     <mergeCell ref="C439:D439"/>
     <mergeCell ref="H439:I439"/>
     <mergeCell ref="J439:K439"/>
     <mergeCell ref="L439:M439"/>
-    <mergeCell ref="C440:D440"/>
-[...2 lines deleted...]
-    <mergeCell ref="L440:M440"/>
+    <mergeCell ref="C436:D436"/>
+    <mergeCell ref="H436:I436"/>
+    <mergeCell ref="J436:K436"/>
+    <mergeCell ref="L436:M436"/>
     <mergeCell ref="C437:D437"/>
     <mergeCell ref="H437:I437"/>
     <mergeCell ref="J437:K437"/>
     <mergeCell ref="L437:M437"/>
-    <mergeCell ref="C438:D438"/>
-[...10 lines deleted...]
-    <mergeCell ref="L436:M436"/>
+    <mergeCell ref="C446:D446"/>
+    <mergeCell ref="H446:I446"/>
+    <mergeCell ref="J446:K446"/>
+    <mergeCell ref="L446:M446"/>
+    <mergeCell ref="C447:D447"/>
+    <mergeCell ref="H447:I447"/>
+    <mergeCell ref="J447:K447"/>
+    <mergeCell ref="L447:M447"/>
+    <mergeCell ref="C444:D444"/>
+    <mergeCell ref="H444:I444"/>
+    <mergeCell ref="J444:K444"/>
+    <mergeCell ref="L444:M444"/>
     <mergeCell ref="C445:D445"/>
     <mergeCell ref="H445:I445"/>
     <mergeCell ref="J445:K445"/>
     <mergeCell ref="L445:M445"/>
-    <mergeCell ref="C446:D446"/>
-[...2 lines deleted...]
-    <mergeCell ref="L446:M446"/>
+    <mergeCell ref="C442:D442"/>
+    <mergeCell ref="H442:I442"/>
+    <mergeCell ref="J442:K442"/>
+    <mergeCell ref="L442:M442"/>
     <mergeCell ref="C443:D443"/>
     <mergeCell ref="H443:I443"/>
     <mergeCell ref="J443:K443"/>
     <mergeCell ref="L443:M443"/>
-    <mergeCell ref="C444:D444"/>
-[...10 lines deleted...]
-    <mergeCell ref="L442:M442"/>
+    <mergeCell ref="C452:D452"/>
+    <mergeCell ref="H452:I452"/>
+    <mergeCell ref="J452:K452"/>
+    <mergeCell ref="L452:M452"/>
+    <mergeCell ref="C453:D453"/>
+    <mergeCell ref="H453:I453"/>
+    <mergeCell ref="J453:K453"/>
+    <mergeCell ref="L453:M453"/>
+    <mergeCell ref="C450:D450"/>
+    <mergeCell ref="H450:I450"/>
+    <mergeCell ref="J450:K450"/>
+    <mergeCell ref="L450:M450"/>
     <mergeCell ref="C451:D451"/>
     <mergeCell ref="H451:I451"/>
     <mergeCell ref="J451:K451"/>
     <mergeCell ref="L451:M451"/>
-    <mergeCell ref="C452:D452"/>
-[...2 lines deleted...]
-    <mergeCell ref="L452:M452"/>
+    <mergeCell ref="C448:D448"/>
+    <mergeCell ref="H448:I448"/>
+    <mergeCell ref="J448:K448"/>
+    <mergeCell ref="L448:M448"/>
     <mergeCell ref="C449:D449"/>
     <mergeCell ref="H449:I449"/>
     <mergeCell ref="J449:K449"/>
     <mergeCell ref="L449:M449"/>
-    <mergeCell ref="C450:D450"/>
-[...10 lines deleted...]
-    <mergeCell ref="L448:M448"/>
+    <mergeCell ref="C458:D458"/>
+    <mergeCell ref="H458:I458"/>
+    <mergeCell ref="J458:K458"/>
+    <mergeCell ref="L458:M458"/>
+    <mergeCell ref="C459:D459"/>
+    <mergeCell ref="H459:I459"/>
+    <mergeCell ref="J459:K459"/>
+    <mergeCell ref="L459:M459"/>
+    <mergeCell ref="C456:D456"/>
+    <mergeCell ref="H456:I456"/>
+    <mergeCell ref="J456:K456"/>
+    <mergeCell ref="L456:M456"/>
     <mergeCell ref="C457:D457"/>
     <mergeCell ref="H457:I457"/>
     <mergeCell ref="J457:K457"/>
     <mergeCell ref="L457:M457"/>
-    <mergeCell ref="C458:D458"/>
-[...2 lines deleted...]
-    <mergeCell ref="L458:M458"/>
+    <mergeCell ref="C454:D454"/>
+    <mergeCell ref="H454:I454"/>
+    <mergeCell ref="J454:K454"/>
+    <mergeCell ref="L454:M454"/>
     <mergeCell ref="C455:D455"/>
     <mergeCell ref="H455:I455"/>
     <mergeCell ref="J455:K455"/>
     <mergeCell ref="L455:M455"/>
-    <mergeCell ref="C456:D456"/>
-[...10 lines deleted...]
-    <mergeCell ref="L454:M454"/>
+    <mergeCell ref="C464:D464"/>
+    <mergeCell ref="H464:I464"/>
+    <mergeCell ref="J464:K464"/>
+    <mergeCell ref="L464:M464"/>
+    <mergeCell ref="C465:D465"/>
+    <mergeCell ref="H465:I465"/>
+    <mergeCell ref="J465:K465"/>
+    <mergeCell ref="L465:M465"/>
+    <mergeCell ref="C462:D462"/>
+    <mergeCell ref="H462:I462"/>
+    <mergeCell ref="J462:K462"/>
+    <mergeCell ref="L462:M462"/>
     <mergeCell ref="C463:D463"/>
     <mergeCell ref="H463:I463"/>
     <mergeCell ref="J463:K463"/>
     <mergeCell ref="L463:M463"/>
-    <mergeCell ref="C464:D464"/>
-[...2 lines deleted...]
-    <mergeCell ref="L464:M464"/>
+    <mergeCell ref="C460:D460"/>
+    <mergeCell ref="H460:I460"/>
+    <mergeCell ref="J460:K460"/>
+    <mergeCell ref="L460:M460"/>
     <mergeCell ref="C461:D461"/>
     <mergeCell ref="H461:I461"/>
     <mergeCell ref="J461:K461"/>
     <mergeCell ref="L461:M461"/>
-    <mergeCell ref="C462:D462"/>
-[...10 lines deleted...]
-    <mergeCell ref="L460:M460"/>
+    <mergeCell ref="C470:D470"/>
+    <mergeCell ref="H470:I470"/>
+    <mergeCell ref="J470:K470"/>
+    <mergeCell ref="L470:M470"/>
+    <mergeCell ref="C471:D471"/>
+    <mergeCell ref="H471:I471"/>
+    <mergeCell ref="J471:K471"/>
+    <mergeCell ref="L471:M471"/>
+    <mergeCell ref="C468:D468"/>
+    <mergeCell ref="H468:I468"/>
+    <mergeCell ref="J468:K468"/>
+    <mergeCell ref="L468:M468"/>
     <mergeCell ref="C469:D469"/>
     <mergeCell ref="H469:I469"/>
     <mergeCell ref="J469:K469"/>
     <mergeCell ref="L469:M469"/>
-    <mergeCell ref="C470:D470"/>
-[...2 lines deleted...]
-    <mergeCell ref="L470:M470"/>
+    <mergeCell ref="C466:D466"/>
+    <mergeCell ref="H466:I466"/>
+    <mergeCell ref="J466:K466"/>
+    <mergeCell ref="L466:M466"/>
     <mergeCell ref="C467:D467"/>
     <mergeCell ref="H467:I467"/>
     <mergeCell ref="J467:K467"/>
     <mergeCell ref="L467:M467"/>
-    <mergeCell ref="C468:D468"/>
-[...10 lines deleted...]
-    <mergeCell ref="L466:M466"/>
+    <mergeCell ref="C476:D476"/>
+    <mergeCell ref="H476:I476"/>
+    <mergeCell ref="J476:K476"/>
+    <mergeCell ref="L476:M476"/>
+    <mergeCell ref="C477:D477"/>
+    <mergeCell ref="H477:I477"/>
+    <mergeCell ref="J477:K477"/>
+    <mergeCell ref="L477:M477"/>
+    <mergeCell ref="C474:D474"/>
+    <mergeCell ref="H474:I474"/>
+    <mergeCell ref="J474:K474"/>
+    <mergeCell ref="L474:M474"/>
     <mergeCell ref="C475:D475"/>
     <mergeCell ref="H475:I475"/>
     <mergeCell ref="J475:K475"/>
     <mergeCell ref="L475:M475"/>
-    <mergeCell ref="C476:D476"/>
-[...2 lines deleted...]
-    <mergeCell ref="L476:M476"/>
+    <mergeCell ref="C472:D472"/>
+    <mergeCell ref="H472:I472"/>
+    <mergeCell ref="J472:K472"/>
+    <mergeCell ref="L472:M472"/>
     <mergeCell ref="C473:D473"/>
     <mergeCell ref="H473:I473"/>
     <mergeCell ref="J473:K473"/>
     <mergeCell ref="L473:M473"/>
-    <mergeCell ref="C474:D474"/>
-[...10 lines deleted...]
-    <mergeCell ref="L472:M472"/>
+    <mergeCell ref="C482:D482"/>
+    <mergeCell ref="H482:I482"/>
+    <mergeCell ref="J482:K482"/>
+    <mergeCell ref="L482:M482"/>
+    <mergeCell ref="C483:D483"/>
+    <mergeCell ref="H483:I483"/>
+    <mergeCell ref="J483:K483"/>
+    <mergeCell ref="L483:M483"/>
+    <mergeCell ref="C480:D480"/>
+    <mergeCell ref="H480:I480"/>
+    <mergeCell ref="J480:K480"/>
+    <mergeCell ref="L480:M480"/>
     <mergeCell ref="C481:D481"/>
     <mergeCell ref="H481:I481"/>
     <mergeCell ref="J481:K481"/>
     <mergeCell ref="L481:M481"/>
-    <mergeCell ref="C482:D482"/>
-[...2 lines deleted...]
-    <mergeCell ref="L482:M482"/>
+    <mergeCell ref="C478:D478"/>
+    <mergeCell ref="H478:I478"/>
+    <mergeCell ref="J478:K478"/>
+    <mergeCell ref="L478:M478"/>
     <mergeCell ref="C479:D479"/>
     <mergeCell ref="H479:I479"/>
     <mergeCell ref="J479:K479"/>
     <mergeCell ref="L479:M479"/>
-    <mergeCell ref="C480:D480"/>
-[...10 lines deleted...]
-    <mergeCell ref="L478:M478"/>
+    <mergeCell ref="C488:D488"/>
+    <mergeCell ref="H488:I488"/>
+    <mergeCell ref="J488:K488"/>
+    <mergeCell ref="L488:M488"/>
+    <mergeCell ref="C489:D489"/>
+    <mergeCell ref="H489:I489"/>
+    <mergeCell ref="J489:K489"/>
+    <mergeCell ref="L489:M489"/>
+    <mergeCell ref="C486:D486"/>
+    <mergeCell ref="H486:I486"/>
+    <mergeCell ref="J486:K486"/>
+    <mergeCell ref="L486:M486"/>
     <mergeCell ref="C487:D487"/>
     <mergeCell ref="H487:I487"/>
     <mergeCell ref="J487:K487"/>
     <mergeCell ref="L487:M487"/>
-    <mergeCell ref="C488:D488"/>
-[...2 lines deleted...]
-    <mergeCell ref="L488:M488"/>
+    <mergeCell ref="C484:D484"/>
+    <mergeCell ref="H484:I484"/>
+    <mergeCell ref="J484:K484"/>
+    <mergeCell ref="L484:M484"/>
     <mergeCell ref="C485:D485"/>
     <mergeCell ref="H485:I485"/>
     <mergeCell ref="J485:K485"/>
     <mergeCell ref="L485:M485"/>
-    <mergeCell ref="C486:D486"/>
-[...10 lines deleted...]
-    <mergeCell ref="L484:M484"/>
+    <mergeCell ref="C494:D494"/>
+    <mergeCell ref="H494:I494"/>
+    <mergeCell ref="J494:K494"/>
+    <mergeCell ref="L494:M494"/>
+    <mergeCell ref="C495:D495"/>
+    <mergeCell ref="H495:I495"/>
+    <mergeCell ref="J495:K495"/>
+    <mergeCell ref="L495:M495"/>
+    <mergeCell ref="C492:D492"/>
+    <mergeCell ref="H492:I492"/>
+    <mergeCell ref="J492:K492"/>
+    <mergeCell ref="L492:M492"/>
     <mergeCell ref="C493:D493"/>
     <mergeCell ref="H493:I493"/>
     <mergeCell ref="J493:K493"/>
     <mergeCell ref="L493:M493"/>
-    <mergeCell ref="C494:D494"/>
-[...2 lines deleted...]
-    <mergeCell ref="L494:M494"/>
+    <mergeCell ref="C490:D490"/>
+    <mergeCell ref="H490:I490"/>
+    <mergeCell ref="J490:K490"/>
+    <mergeCell ref="L490:M490"/>
     <mergeCell ref="C491:D491"/>
     <mergeCell ref="H491:I491"/>
     <mergeCell ref="J491:K491"/>
     <mergeCell ref="L491:M491"/>
-    <mergeCell ref="C492:D492"/>
-[...10 lines deleted...]
-    <mergeCell ref="L490:M490"/>
+    <mergeCell ref="C500:D500"/>
+    <mergeCell ref="H500:I500"/>
+    <mergeCell ref="J500:K500"/>
+    <mergeCell ref="L500:M500"/>
+    <mergeCell ref="C501:D501"/>
+    <mergeCell ref="H501:I501"/>
+    <mergeCell ref="J501:K501"/>
+    <mergeCell ref="L501:M501"/>
+    <mergeCell ref="C498:D498"/>
+    <mergeCell ref="H498:I498"/>
+    <mergeCell ref="J498:K498"/>
+    <mergeCell ref="L498:M498"/>
     <mergeCell ref="C499:D499"/>
     <mergeCell ref="H499:I499"/>
     <mergeCell ref="J499:K499"/>
     <mergeCell ref="L499:M499"/>
-    <mergeCell ref="C500:D500"/>
-[...2 lines deleted...]
-    <mergeCell ref="L500:M500"/>
+    <mergeCell ref="C496:D496"/>
+    <mergeCell ref="H496:I496"/>
+    <mergeCell ref="J496:K496"/>
+    <mergeCell ref="L496:M496"/>
     <mergeCell ref="C497:D497"/>
     <mergeCell ref="H497:I497"/>
     <mergeCell ref="J497:K497"/>
     <mergeCell ref="L497:M497"/>
-    <mergeCell ref="C498:D498"/>
-[...10 lines deleted...]
-    <mergeCell ref="L496:M496"/>
+    <mergeCell ref="C506:D506"/>
+    <mergeCell ref="H506:I506"/>
+    <mergeCell ref="J506:K506"/>
+    <mergeCell ref="L506:M506"/>
+    <mergeCell ref="C507:D507"/>
+    <mergeCell ref="H507:I507"/>
+    <mergeCell ref="J507:K507"/>
+    <mergeCell ref="L507:M507"/>
+    <mergeCell ref="C504:D504"/>
+    <mergeCell ref="H504:I504"/>
+    <mergeCell ref="J504:K504"/>
+    <mergeCell ref="L504:M504"/>
     <mergeCell ref="C505:D505"/>
     <mergeCell ref="H505:I505"/>
     <mergeCell ref="J505:K505"/>
     <mergeCell ref="L505:M505"/>
-    <mergeCell ref="C506:D506"/>
-[...2 lines deleted...]
-    <mergeCell ref="L506:M506"/>
+    <mergeCell ref="C502:D502"/>
+    <mergeCell ref="H502:I502"/>
+    <mergeCell ref="J502:K502"/>
+    <mergeCell ref="L502:M502"/>
     <mergeCell ref="C503:D503"/>
     <mergeCell ref="H503:I503"/>
     <mergeCell ref="J503:K503"/>
     <mergeCell ref="L503:M503"/>
-    <mergeCell ref="C504:D504"/>
-[...10 lines deleted...]
-    <mergeCell ref="L502:M502"/>
+    <mergeCell ref="C512:D512"/>
+    <mergeCell ref="H512:I512"/>
+    <mergeCell ref="J512:K512"/>
+    <mergeCell ref="L512:M512"/>
+    <mergeCell ref="C513:D513"/>
+    <mergeCell ref="H513:I513"/>
+    <mergeCell ref="J513:K513"/>
+    <mergeCell ref="L513:M513"/>
+    <mergeCell ref="C510:D510"/>
+    <mergeCell ref="H510:I510"/>
+    <mergeCell ref="J510:K510"/>
+    <mergeCell ref="L510:M510"/>
     <mergeCell ref="C511:D511"/>
     <mergeCell ref="H511:I511"/>
     <mergeCell ref="J511:K511"/>
     <mergeCell ref="L511:M511"/>
-    <mergeCell ref="C512:D512"/>
-[...2 lines deleted...]
-    <mergeCell ref="L512:M512"/>
+    <mergeCell ref="C508:D508"/>
+    <mergeCell ref="H508:I508"/>
+    <mergeCell ref="J508:K508"/>
+    <mergeCell ref="L508:M508"/>
     <mergeCell ref="C509:D509"/>
     <mergeCell ref="H509:I509"/>
     <mergeCell ref="J509:K509"/>
     <mergeCell ref="L509:M509"/>
-    <mergeCell ref="C510:D510"/>
-[...10 lines deleted...]
-    <mergeCell ref="L508:M508"/>
+    <mergeCell ref="C518:D518"/>
+    <mergeCell ref="H518:I518"/>
+    <mergeCell ref="J518:K518"/>
+    <mergeCell ref="L518:M518"/>
+    <mergeCell ref="C519:D519"/>
+    <mergeCell ref="H519:I519"/>
+    <mergeCell ref="J519:K519"/>
+    <mergeCell ref="L519:M519"/>
+    <mergeCell ref="C516:D516"/>
+    <mergeCell ref="H516:I516"/>
+    <mergeCell ref="J516:K516"/>
+    <mergeCell ref="L516:M516"/>
     <mergeCell ref="C517:D517"/>
     <mergeCell ref="H517:I517"/>
     <mergeCell ref="J517:K517"/>
     <mergeCell ref="L517:M517"/>
-    <mergeCell ref="C518:D518"/>
-[...2 lines deleted...]
-    <mergeCell ref="L518:M518"/>
+    <mergeCell ref="C514:D514"/>
+    <mergeCell ref="H514:I514"/>
+    <mergeCell ref="J514:K514"/>
+    <mergeCell ref="L514:M514"/>
     <mergeCell ref="C515:D515"/>
     <mergeCell ref="H515:I515"/>
     <mergeCell ref="J515:K515"/>
     <mergeCell ref="L515:M515"/>
-    <mergeCell ref="C516:D516"/>
-[...10 lines deleted...]
-    <mergeCell ref="L514:M514"/>
+    <mergeCell ref="C524:D524"/>
+    <mergeCell ref="H524:I524"/>
+    <mergeCell ref="J524:K524"/>
+    <mergeCell ref="L524:M524"/>
+    <mergeCell ref="C525:D525"/>
+    <mergeCell ref="H525:I525"/>
+    <mergeCell ref="J525:K525"/>
+    <mergeCell ref="L525:M525"/>
+    <mergeCell ref="C522:D522"/>
+    <mergeCell ref="H522:I522"/>
+    <mergeCell ref="J522:K522"/>
+    <mergeCell ref="L522:M522"/>
     <mergeCell ref="C523:D523"/>
     <mergeCell ref="H523:I523"/>
     <mergeCell ref="J523:K523"/>
     <mergeCell ref="L523:M523"/>
-    <mergeCell ref="C524:D524"/>
-[...2 lines deleted...]
-    <mergeCell ref="L524:M524"/>
+    <mergeCell ref="C520:D520"/>
+    <mergeCell ref="H520:I520"/>
+    <mergeCell ref="J520:K520"/>
+    <mergeCell ref="L520:M520"/>
     <mergeCell ref="C521:D521"/>
     <mergeCell ref="H521:I521"/>
     <mergeCell ref="J521:K521"/>
     <mergeCell ref="L521:M521"/>
-    <mergeCell ref="C522:D522"/>
-[...10 lines deleted...]
-    <mergeCell ref="L520:M520"/>
+    <mergeCell ref="C530:D530"/>
+    <mergeCell ref="H530:I530"/>
+    <mergeCell ref="J530:K530"/>
+    <mergeCell ref="L530:M530"/>
+    <mergeCell ref="C531:D531"/>
+    <mergeCell ref="H531:I531"/>
+    <mergeCell ref="J531:K531"/>
+    <mergeCell ref="L531:M531"/>
+    <mergeCell ref="C528:D528"/>
+    <mergeCell ref="H528:I528"/>
+    <mergeCell ref="J528:K528"/>
+    <mergeCell ref="L528:M528"/>
     <mergeCell ref="C529:D529"/>
     <mergeCell ref="H529:I529"/>
     <mergeCell ref="J529:K529"/>
     <mergeCell ref="L529:M529"/>
-    <mergeCell ref="C530:D530"/>
-[...2 lines deleted...]
-    <mergeCell ref="L530:M530"/>
+    <mergeCell ref="C526:D526"/>
+    <mergeCell ref="H526:I526"/>
+    <mergeCell ref="J526:K526"/>
+    <mergeCell ref="L526:M526"/>
     <mergeCell ref="C527:D527"/>
     <mergeCell ref="H527:I527"/>
     <mergeCell ref="J527:K527"/>
     <mergeCell ref="L527:M527"/>
-    <mergeCell ref="C528:D528"/>
-[...10 lines deleted...]
-    <mergeCell ref="L526:M526"/>
+    <mergeCell ref="C536:D536"/>
+    <mergeCell ref="H536:I536"/>
+    <mergeCell ref="J536:K536"/>
+    <mergeCell ref="L536:M536"/>
+    <mergeCell ref="C537:D537"/>
+    <mergeCell ref="H537:I537"/>
+    <mergeCell ref="J537:K537"/>
+    <mergeCell ref="L537:M537"/>
+    <mergeCell ref="C534:D534"/>
+    <mergeCell ref="H534:I534"/>
+    <mergeCell ref="J534:K534"/>
+    <mergeCell ref="L534:M534"/>
     <mergeCell ref="C535:D535"/>
     <mergeCell ref="H535:I535"/>
     <mergeCell ref="J535:K535"/>
     <mergeCell ref="L535:M535"/>
-    <mergeCell ref="C536:D536"/>
-[...2 lines deleted...]
-    <mergeCell ref="L536:M536"/>
+    <mergeCell ref="C532:D532"/>
+    <mergeCell ref="H532:I532"/>
+    <mergeCell ref="J532:K532"/>
+    <mergeCell ref="L532:M532"/>
     <mergeCell ref="C533:D533"/>
     <mergeCell ref="H533:I533"/>
     <mergeCell ref="J533:K533"/>
     <mergeCell ref="L533:M533"/>
-    <mergeCell ref="C534:D534"/>
-[...10 lines deleted...]
-    <mergeCell ref="L532:M532"/>
+    <mergeCell ref="C542:D542"/>
+    <mergeCell ref="H542:I542"/>
+    <mergeCell ref="J542:K542"/>
+    <mergeCell ref="L542:M542"/>
+    <mergeCell ref="C543:D543"/>
+    <mergeCell ref="H543:I543"/>
+    <mergeCell ref="J543:K543"/>
+    <mergeCell ref="L543:M543"/>
+    <mergeCell ref="C540:D540"/>
+    <mergeCell ref="H540:I540"/>
+    <mergeCell ref="J540:K540"/>
+    <mergeCell ref="L540:M540"/>
     <mergeCell ref="C541:D541"/>
     <mergeCell ref="H541:I541"/>
     <mergeCell ref="J541:K541"/>
     <mergeCell ref="L541:M541"/>
-    <mergeCell ref="C542:D542"/>
-[...2 lines deleted...]
-    <mergeCell ref="L542:M542"/>
+    <mergeCell ref="C538:D538"/>
+    <mergeCell ref="H538:I538"/>
+    <mergeCell ref="J538:K538"/>
+    <mergeCell ref="L538:M538"/>
     <mergeCell ref="C539:D539"/>
     <mergeCell ref="H539:I539"/>
     <mergeCell ref="J539:K539"/>
     <mergeCell ref="L539:M539"/>
-    <mergeCell ref="C540:D540"/>
-[...10 lines deleted...]
-    <mergeCell ref="L538:M538"/>
+    <mergeCell ref="C548:D548"/>
+    <mergeCell ref="H548:I548"/>
+    <mergeCell ref="J548:K548"/>
+    <mergeCell ref="L548:M548"/>
+    <mergeCell ref="C549:D549"/>
+    <mergeCell ref="H549:I549"/>
+    <mergeCell ref="J549:K549"/>
+    <mergeCell ref="L549:M549"/>
+    <mergeCell ref="C546:D546"/>
+    <mergeCell ref="H546:I546"/>
+    <mergeCell ref="J546:K546"/>
+    <mergeCell ref="L546:M546"/>
     <mergeCell ref="C547:D547"/>
     <mergeCell ref="H547:I547"/>
     <mergeCell ref="J547:K547"/>
     <mergeCell ref="L547:M547"/>
-    <mergeCell ref="C548:D548"/>
-[...2 lines deleted...]
-    <mergeCell ref="L548:M548"/>
+    <mergeCell ref="C544:D544"/>
+    <mergeCell ref="H544:I544"/>
+    <mergeCell ref="J544:K544"/>
+    <mergeCell ref="L544:M544"/>
     <mergeCell ref="C545:D545"/>
     <mergeCell ref="H545:I545"/>
     <mergeCell ref="J545:K545"/>
     <mergeCell ref="L545:M545"/>
-    <mergeCell ref="C546:D546"/>
-[...34 lines deleted...]
-    <mergeCell ref="L550:M550"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="1.48957992125984" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Arial,Regular"&amp;9 Page 1 of 1 &amp;R&amp;"Arial,Regular"&amp;9 Rev: 2/3/2024 4:57:24 PM</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b9ec83af-5ba6-4565-b73d-4c887c44d77b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Resource_x0020_Type xmlns="b9ec83af-5ba6-4565-b73d-4c887c44d77b">Form</Resource_x0020_Type>
+    <TaxCatchAll xmlns="a850d1ef-3d03-4347-a68d-fd47cf9ff291" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EB0F0120D21F564FB3CE8B1834E2A6BD" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5238bc5e9bb5eb8ff3689d5f5c377b09">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b9ec83af-5ba6-4565-b73d-4c887c44d77b" xmlns:ns3="a850d1ef-3d03-4347-a68d-fd47cf9ff291" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4e32f05974b6248b16e2d63f44ca7452" ns2:_="" ns3:_="">
+    <xsd:import namespace="b9ec83af-5ba6-4565-b73d-4c887c44d77b"/>
+    <xsd:import namespace="a850d1ef-3d03-4347-a68d-fd47cf9ff291"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all/>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Resource_x0020_Type" minOccurs="0"/>
+              </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b9ec83af-5ba6-4565-b73d-4c887c44d77b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c93164ec-f35b-416f-add9-a3560115a3f5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Resource_x0020_Type" ma:index="22" nillable="true" ma:displayName="Resource Type" ma:default="Form" ma:format="Dropdown" ma:internalName="Resource_x0020_Type">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Form"/>
+          <xsd:enumeration value="Template"/>
+          <xsd:enumeration value="Guidance/Procedure"/>
+          <xsd:enumeration value="Tracker"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a850d1ef-3d03-4347-a68d-fd47cf9ff291" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{1cc8a1e7-4a44-4162-a442-6b7fab15c19c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a850d1ef-3d03-4347-a68d-fd47cf9ff291">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -28578,103 +28488,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{260BA4D7-3FA1-4584-AC6A-0A065173428A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BB4B23F-4A19-4F2A-8FE4-1EFA4E01DB98}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BB4B23F-4A19-4F2A-8FE4-1EFA4E01DB98}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A83B91E-7955-4777-B059-F27EDF9B4DAB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b9ec83af-5ba6-4565-b73d-4c887c44d77b"/>
+    <ds:schemaRef ds:uri="a850d1ef-3d03-4347-a68d-fd47cf9ff291"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A83B91E-7955-4777-B059-F27EDF9B4DAB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0957E22A-3618-4A1C-ABED-CEC5F43EBA22}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b9ec83af-5ba6-4565-b73d-4c887c44d77b"/>
+    <ds:schemaRef ds:uri="a850d1ef-3d03-4347-a68d-fd47cf9ff291"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>VMVendorList</vt:lpstr>
       <vt:lpstr>VMVendorList!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100EB0F0120D21F564FB3CE8B1834E2A6BD</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>