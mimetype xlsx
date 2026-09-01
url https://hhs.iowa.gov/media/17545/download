--- v1 (2026-07-21)
+++ v2 (2026-09-01)
@@ -1,8076 +1,7991 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowadhs.sharepoint.com/sites/WIC/Shared Documents/Operations Teams/Food Delivery/Vendor Newsletter/2026 Newsletters/Webpage/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowadhs-my.sharepoint.com/personal/thomata_waylee_hhs_iowa_gov/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="28" documentId="8_{2AD3EC81-51BC-47AD-ACE0-1F2B7B5F5F3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1B5BC16B-4A59-4CD6-A390-D16F5A218986}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7FAA0A00-E09E-417A-8D07-EF07EE8BE259}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="30255" yWindow="1140" windowWidth="27345" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-57615" yWindow="420" windowWidth="28410" windowHeight="14445" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="VMVendorList" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">VMVendorList!$A$4:$L$546</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">VMVendorList!$1:$2</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4371" uniqueCount="2608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4343" uniqueCount="2589">
   <si>
     <t>Local Agency</t>
   </si>
   <si>
     <t>Vendor ID</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Store Type</t>
   </si>
   <si>
     <t>31 Broadlawns</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>25003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1522</t>
+  </si>
+  <si>
+    <t>1215 - 141st Street</t>
+  </si>
+  <si>
+    <t>Perry</t>
+  </si>
+  <si>
+    <t>50220</t>
+  </si>
+  <si>
+    <t>(515)465-5321</t>
+  </si>
+  <si>
+    <t>Retail (R)</t>
+  </si>
+  <si>
+    <t>25006</t>
+  </si>
+  <si>
+    <t>Fareway Store #470</t>
+  </si>
+  <si>
+    <t>1315 Willis Avenue</t>
+  </si>
+  <si>
+    <t>(515)465-3411</t>
+  </si>
+  <si>
+    <t>25032</t>
+  </si>
+  <si>
+    <t>Fareway Store #989</t>
+  </si>
+  <si>
+    <t>200 East Laurel Street</t>
+  </si>
+  <si>
+    <t>Waukee</t>
+  </si>
+  <si>
+    <t>50263</t>
+  </si>
+  <si>
+    <t>(515)987-8073</t>
+  </si>
+  <si>
+    <t>25037</t>
+  </si>
+  <si>
+    <t>HyVee Drugstore #7082</t>
+  </si>
+  <si>
+    <t>1010 60th Street</t>
+  </si>
+  <si>
+    <t>West Des Moines</t>
+  </si>
+  <si>
+    <t>50266</t>
+  </si>
+  <si>
+    <t>(515)440-1481</t>
+  </si>
+  <si>
     <t>25038</t>
   </si>
   <si>
     <t>Fareway Store #124</t>
   </si>
   <si>
     <t xml:space="preserve">804 Nile Kinnick Drive South </t>
   </si>
   <si>
     <t>Adel</t>
   </si>
   <si>
     <t>50003</t>
   </si>
   <si>
     <t>(515)993-3660</t>
   </si>
   <si>
-    <t>Retail (R)</t>
+    <t>25039</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1873</t>
+  </si>
+  <si>
+    <t>1005 East Hickman Road</t>
+  </si>
+  <si>
+    <t>(515)216-2760</t>
+  </si>
+  <si>
+    <t>25041</t>
+  </si>
+  <si>
+    <t>Fareway Store #232</t>
+  </si>
+  <si>
+    <t>9080 Mills Civic Parkway</t>
+  </si>
+  <si>
+    <t>(515)564-4946</t>
+  </si>
+  <si>
+    <t>25042</t>
+  </si>
+  <si>
+    <t>Fareway Store #233</t>
+  </si>
+  <si>
+    <t>16035 Hickman Road</t>
+  </si>
+  <si>
+    <t>Clive</t>
+  </si>
+  <si>
+    <t>50325</t>
+  </si>
+  <si>
+    <t>(515)221-8488</t>
+  </si>
+  <si>
+    <t>25043</t>
+  </si>
+  <si>
+    <t>Fareway Store #262</t>
+  </si>
+  <si>
+    <t>1901 Oak Street</t>
+  </si>
+  <si>
+    <t>Granger</t>
+  </si>
+  <si>
+    <t>50109</t>
+  </si>
+  <si>
+    <t>(515)412-0015</t>
+  </si>
+  <si>
+    <t>61004</t>
+  </si>
+  <si>
+    <t>Fareway Store #683</t>
+  </si>
+  <si>
+    <t>719 West Highway 92</t>
+  </si>
+  <si>
+    <t>Winterset</t>
+  </si>
+  <si>
+    <t>50273</t>
+  </si>
+  <si>
+    <t>(515)462-2216</t>
+  </si>
+  <si>
+    <t>61015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hometown Market </t>
+  </si>
+  <si>
+    <t>145 North Chestnut Avenue</t>
+  </si>
+  <si>
+    <t>Earlham</t>
+  </si>
+  <si>
+    <t>50072</t>
+  </si>
+  <si>
+    <t>(515)758-2749</t>
+  </si>
+  <si>
+    <t>61016</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1898</t>
+  </si>
+  <si>
+    <t>923 North 1st Street</t>
+  </si>
+  <si>
+    <t>(515)462-4051</t>
+  </si>
+  <si>
+    <t>77008</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1136</t>
+  </si>
+  <si>
+    <t>3330 M.L. King Jr. Parkway</t>
+  </si>
+  <si>
+    <t>Des Moines</t>
+  </si>
+  <si>
+    <t>50310</t>
+  </si>
+  <si>
+    <t>(515)255-0007</t>
+  </si>
+  <si>
+    <t>77009</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1138</t>
+  </si>
+  <si>
+    <t>2540 East Euclid Avenue</t>
+  </si>
+  <si>
+    <t>50317</t>
+  </si>
+  <si>
+    <t>(515)262-0640</t>
+  </si>
+  <si>
+    <t>77011</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1142</t>
+  </si>
+  <si>
+    <t>3221 SE 14th Street</t>
+  </si>
+  <si>
+    <t>50320</t>
+  </si>
+  <si>
+    <t>(515)243-7271</t>
+  </si>
+  <si>
+    <t>77012</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1148</t>
+  </si>
+  <si>
+    <t>4605 Fleur Drive</t>
+  </si>
+  <si>
+    <t>50321</t>
+  </si>
+  <si>
+    <t>(515)285-7266</t>
+  </si>
+  <si>
+    <t>77013</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1151</t>
+  </si>
+  <si>
+    <t>1107 SE Army Post Road</t>
+  </si>
+  <si>
+    <t>50315</t>
+  </si>
+  <si>
+    <t>(515)285-6394</t>
+  </si>
+  <si>
+    <t>77014</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5750 Merle Hay Road </t>
+  </si>
+  <si>
+    <t>Johnston</t>
+  </si>
+  <si>
+    <t>50131</t>
+  </si>
+  <si>
+    <t>(515)270-9045</t>
+  </si>
+  <si>
+    <t>77015</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1887</t>
+  </si>
+  <si>
+    <t>1700 Valley West Drive</t>
+  </si>
+  <si>
+    <t>(515)223-4597</t>
+  </si>
+  <si>
+    <t>77017</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1759</t>
+  </si>
+  <si>
+    <t>8701 Douglas Avenue</t>
+  </si>
+  <si>
+    <t>Urbandale</t>
+  </si>
+  <si>
+    <t>50322</t>
+  </si>
+  <si>
+    <t>(515)270-2572</t>
+  </si>
+  <si>
+    <t>77037</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1011</t>
+  </si>
+  <si>
+    <t>108 - 8th Street SW</t>
+  </si>
+  <si>
+    <t>Altoona</t>
+  </si>
+  <si>
+    <t>50009</t>
+  </si>
+  <si>
+    <t>(515)967-7676</t>
+  </si>
+  <si>
+    <t>77041</t>
+  </si>
+  <si>
+    <t>Walgreens #05721</t>
+  </si>
+  <si>
+    <t>3140 SE 14th Street</t>
+  </si>
+  <si>
+    <t>(515)282-2177</t>
+  </si>
+  <si>
+    <t>Pharmacy (P)</t>
+  </si>
+  <si>
+    <t>77042</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1530</t>
+  </si>
+  <si>
+    <t>4815 Maple Drive</t>
+  </si>
+  <si>
+    <t>Pleasant Hill</t>
+  </si>
+  <si>
+    <t>50327</t>
+  </si>
+  <si>
+    <t>(515)262-7944</t>
+  </si>
+  <si>
+    <t>77079</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1888</t>
+  </si>
+  <si>
+    <t>1990 Grand Avenue</t>
+  </si>
+  <si>
+    <t>50265</t>
+  </si>
+  <si>
+    <t>(515)223-8151</t>
+  </si>
+  <si>
+    <t>77095</t>
+  </si>
+  <si>
+    <t>Fareway Store #900</t>
+  </si>
+  <si>
+    <t>100 Euclid Avenue</t>
+  </si>
+  <si>
+    <t>50313</t>
+  </si>
+  <si>
+    <t>(515)282-9912</t>
+  </si>
+  <si>
+    <t>77098</t>
+  </si>
+  <si>
+    <t>Fareway Store #909</t>
+  </si>
+  <si>
+    <t>109 SE Oralabor Road</t>
+  </si>
+  <si>
+    <t>Ankeny</t>
+  </si>
+  <si>
+    <t>50021</t>
+  </si>
+  <si>
+    <t>(515)964-7659</t>
   </si>
   <si>
     <t>77104</t>
   </si>
   <si>
     <t>Fareway Store #925</t>
   </si>
   <si>
     <t>620 8th Street SE</t>
   </si>
   <si>
-    <t>Altoona</t>
-[...4 lines deleted...]
-  <si>
     <t>(515)967-0705</t>
   </si>
   <si>
-    <t>77037</t>
-[...8 lines deleted...]
-    <t>(515)967-7676</t>
+    <t>77106</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1022</t>
+  </si>
+  <si>
+    <t>410 North Ankeny Blvd</t>
+  </si>
+  <si>
+    <t>(515)964-0900</t>
+  </si>
+  <si>
+    <t>77107</t>
+  </si>
+  <si>
+    <t>Fareway Store #933</t>
+  </si>
+  <si>
+    <t>8450 Meredith Drive</t>
+  </si>
+  <si>
+    <t>(515)270-1325</t>
+  </si>
+  <si>
+    <t>77110</t>
+  </si>
+  <si>
+    <t>Walgreens #07454</t>
+  </si>
+  <si>
+    <t>901 North Ankeny Blvd</t>
+  </si>
+  <si>
+    <t>(515)964-3952</t>
+  </si>
+  <si>
+    <t>77112</t>
+  </si>
+  <si>
+    <t>Walgreens #07453</t>
+  </si>
+  <si>
+    <t>104 East Euclid Avenue</t>
+  </si>
+  <si>
+    <t>(515)243-0601</t>
+  </si>
+  <si>
+    <t>77113</t>
+  </si>
+  <si>
+    <t>Walgreens #07452</t>
+  </si>
+  <si>
+    <t>4415 Douglas Avenue</t>
+  </si>
+  <si>
+    <t>(515)279-4739</t>
+  </si>
+  <si>
+    <t>77114</t>
+  </si>
+  <si>
+    <t>Walgreens #06678</t>
+  </si>
+  <si>
+    <t>1999 Grand Avenue</t>
+  </si>
+  <si>
+    <t>(515)222-1543</t>
+  </si>
+  <si>
+    <t>77115</t>
+  </si>
+  <si>
+    <t>Walgreens #00359</t>
+  </si>
+  <si>
+    <t>2545 East Euclid Avenue</t>
+  </si>
+  <si>
+    <t>(515)266-3174</t>
+  </si>
+  <si>
+    <t>77116</t>
+  </si>
+  <si>
+    <t>Walgreens #04973</t>
+  </si>
+  <si>
+    <t>7000 Douglas Avenue</t>
+  </si>
+  <si>
+    <t>(515)276-4903</t>
+  </si>
+  <si>
+    <t>77118</t>
+  </si>
+  <si>
+    <t>Walgreens #04714</t>
+  </si>
+  <si>
+    <t>4555 Fleur Drive</t>
+  </si>
+  <si>
+    <t>(515)287-5575</t>
+  </si>
+  <si>
+    <t>77119</t>
+  </si>
+  <si>
+    <t>Walgreens #07833</t>
+  </si>
+  <si>
+    <t>3501 Ingersoll Avenue</t>
+  </si>
+  <si>
+    <t>50312</t>
+  </si>
+  <si>
+    <t>(515)271-5047</t>
+  </si>
+  <si>
+    <t>77128</t>
+  </si>
+  <si>
+    <t>Walgreens #03773</t>
+  </si>
+  <si>
+    <t>4600 - 86th Street</t>
+  </si>
+  <si>
+    <t>(515)252-7355</t>
+  </si>
+  <si>
+    <t>77135</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Medicap Home Medical </t>
+  </si>
+  <si>
+    <t>1801 2nd Avenue</t>
+  </si>
+  <si>
+    <t>50314</t>
+  </si>
+  <si>
+    <t>(515)243-2886</t>
+  </si>
+  <si>
+    <t>77136</t>
+  </si>
+  <si>
+    <t>Medicap Home Medical</t>
+  </si>
+  <si>
+    <t>8465 Hickman Road</t>
+  </si>
+  <si>
+    <t>(515)225-0838</t>
+  </si>
+  <si>
+    <t>77142</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1889</t>
+  </si>
+  <si>
+    <t>1725 Jordan Creek Parkway</t>
+  </si>
+  <si>
+    <t>(515)226-8753</t>
+  </si>
+  <si>
+    <t>77143</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1895</t>
+  </si>
+  <si>
+    <t>7101 University Avenue</t>
+  </si>
+  <si>
+    <t>Windsor Heights</t>
+  </si>
+  <si>
+    <t>50311</t>
+  </si>
+  <si>
+    <t>(515)279-4225</t>
+  </si>
+  <si>
+    <t>77145</t>
+  </si>
+  <si>
+    <t>Fareway Store #983</t>
+  </si>
+  <si>
+    <t>351 Gateway Drive</t>
+  </si>
+  <si>
+    <t>Grimes</t>
+  </si>
+  <si>
+    <t>50111</t>
+  </si>
+  <si>
+    <t>(515)986-2023</t>
+  </si>
+  <si>
+    <t>77160</t>
+  </si>
+  <si>
+    <t>Walgreens #05060</t>
+  </si>
+  <si>
+    <t>12753 University Avenue</t>
+  </si>
+  <si>
+    <t>(515)226-1786</t>
+  </si>
+  <si>
+    <t>77161</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #892</t>
+  </si>
+  <si>
+    <t>1002 SE National Drive</t>
+  </si>
+  <si>
+    <t>(515)963-1111</t>
+  </si>
+  <si>
+    <t>77162</t>
+  </si>
+  <si>
+    <t>Walgreens #05362</t>
+  </si>
+  <si>
+    <t>1330 East University Avenue</t>
+  </si>
+  <si>
+    <t>50316</t>
+  </si>
+  <si>
+    <t>(515)299-9791</t>
+  </si>
+  <si>
+    <t>77163</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #2764</t>
+  </si>
+  <si>
+    <t>3501 8th Street SW</t>
+  </si>
+  <si>
+    <t>(515)967-1711</t>
+  </si>
+  <si>
+    <t>77164</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1764</t>
+  </si>
+  <si>
+    <t>1001 73rd Street</t>
+  </si>
+  <si>
+    <t>(515)274-6224</t>
+  </si>
+  <si>
+    <t>77165</t>
+  </si>
+  <si>
+    <t>Super Target T-1767</t>
+  </si>
+  <si>
+    <t>2135 SE Delaware Avenue</t>
+  </si>
+  <si>
+    <t>(515)964-9000</t>
+  </si>
+  <si>
+    <t>77167</t>
+  </si>
+  <si>
+    <t>HyVee Drugstore  #7031</t>
+  </si>
+  <si>
+    <t>4100 University Avenue</t>
+  </si>
+  <si>
+    <t>(515)633-8603</t>
+  </si>
+  <si>
+    <t>77169</t>
+  </si>
+  <si>
+    <t>Walgreens #05777</t>
+  </si>
+  <si>
+    <t>2930 East University Avenue</t>
+  </si>
+  <si>
+    <t>(515)299-5186</t>
+  </si>
+  <si>
+    <t>77170</t>
+  </si>
+  <si>
+    <t>Walgreens #05852</t>
+  </si>
+  <si>
+    <t>3030 University Avenue</t>
+  </si>
+  <si>
+    <t>(515)279-3074</t>
+  </si>
+  <si>
+    <t>77172</t>
+  </si>
+  <si>
+    <t>Super Target T-1791</t>
+  </si>
+  <si>
+    <t>11148 Plum Drive</t>
+  </si>
+  <si>
+    <t>(515)270-6556</t>
+  </si>
+  <si>
+    <t>77174</t>
+  </si>
+  <si>
+    <t>Walgreens #06677</t>
+  </si>
+  <si>
+    <t>4900 George Mills Civic Pkwy</t>
+  </si>
+  <si>
+    <t>(515)223-9699</t>
+  </si>
+  <si>
+    <t>77175</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1723</t>
+  </si>
+  <si>
+    <t>5101 SE 14th Street</t>
+  </si>
+  <si>
+    <t>(515)287-7700</t>
+  </si>
+  <si>
+    <t>77176</t>
+  </si>
+  <si>
+    <t>Walgreens #06623</t>
+  </si>
+  <si>
+    <t>1660 22nd Street</t>
+  </si>
+  <si>
+    <t>77177</t>
+  </si>
+  <si>
+    <t>Walgreens #05944</t>
+  </si>
+  <si>
+    <t>6200 Merle Hay Road</t>
+  </si>
+  <si>
+    <t>(515)331-0497</t>
+  </si>
+  <si>
+    <t>77186</t>
+  </si>
+  <si>
+    <t>Walgreens #07968</t>
+  </si>
+  <si>
+    <t>6200 SE 14th Street</t>
+  </si>
+  <si>
+    <t>(515)309-5468</t>
+  </si>
+  <si>
+    <t>77188</t>
+  </si>
+  <si>
+    <t>Super Target T-1901</t>
+  </si>
+  <si>
+    <t>5405 George Mills Civic Pky</t>
+  </si>
+  <si>
+    <t>(515)223-0262</t>
+  </si>
+  <si>
+    <t>77189</t>
+  </si>
+  <si>
+    <t>Walgreens #07967</t>
+  </si>
+  <si>
+    <t>15601 Hickman Road</t>
+  </si>
+  <si>
+    <t>(515)987-6807</t>
+  </si>
+  <si>
+    <t>77192</t>
+  </si>
+  <si>
+    <t>Fareway Store #061</t>
+  </si>
+  <si>
+    <t>3205 North Ankeny Blvd.</t>
+  </si>
+  <si>
+    <t>(515)965-7551</t>
+  </si>
+  <si>
+    <t>77193</t>
+  </si>
+  <si>
+    <t>Walgreens #09791</t>
+  </si>
+  <si>
+    <t>101 8th Street SE</t>
+  </si>
+  <si>
+    <t>(515)967-2699</t>
+  </si>
+  <si>
+    <t>77195</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1890</t>
+  </si>
+  <si>
+    <t>555 South 51st Street</t>
+  </si>
+  <si>
+    <t>(515)225-1193</t>
+  </si>
+  <si>
+    <t>77196</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #3762</t>
+  </si>
+  <si>
+    <t>6365 Stagecoach Drive</t>
+  </si>
+  <si>
+    <t>(515)453-2747</t>
+  </si>
+  <si>
+    <t>77198</t>
+  </si>
+  <si>
+    <t>Walgreens #07996</t>
+  </si>
+  <si>
+    <t>2702 SE Delaware Avenue</t>
+  </si>
+  <si>
+    <t>(515)473-6069</t>
+  </si>
+  <si>
+    <t>77201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UnityPoint at Home </t>
+  </si>
+  <si>
+    <t>11333 Aurora Avenue</t>
+  </si>
+  <si>
+    <t>(515)557-3130</t>
+  </si>
+  <si>
+    <t>77204</t>
+  </si>
+  <si>
+    <t>Fareway Store #106</t>
+  </si>
+  <si>
+    <t>10151 University Avenue</t>
+  </si>
+  <si>
+    <t>(515)223-0164</t>
+  </si>
+  <si>
+    <t>77205</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #5748</t>
+  </si>
+  <si>
+    <t>2150 East 1st Street</t>
+  </si>
+  <si>
+    <t>(515)986-1783</t>
+  </si>
+  <si>
+    <t>77209</t>
+  </si>
+  <si>
+    <t>Ibrahim Grocery</t>
+  </si>
+  <si>
+    <t>2009 Forest Avenue</t>
+  </si>
+  <si>
+    <t>(515)770-9289</t>
+  </si>
+  <si>
+    <t>77210</t>
+  </si>
+  <si>
+    <t>Target Store T-0069</t>
+  </si>
+  <si>
+    <t>1800 Valley West Drive</t>
+  </si>
+  <si>
+    <t>(515)225-3784</t>
+  </si>
+  <si>
+    <t>77213</t>
+  </si>
+  <si>
+    <t>Fareway Store #137</t>
+  </si>
+  <si>
+    <t>1101 South 5th Street</t>
+  </si>
+  <si>
+    <t>Polk City</t>
+  </si>
+  <si>
+    <t>50226</t>
+  </si>
+  <si>
+    <t>(515)984-9505</t>
+  </si>
+  <si>
+    <t>77214</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1023</t>
+  </si>
+  <si>
+    <t>2510 SW State Street</t>
+  </si>
+  <si>
+    <t>50023</t>
+  </si>
+  <si>
+    <t>(515)963-3130</t>
+  </si>
+  <si>
+    <t>77215</t>
+  </si>
+  <si>
+    <t>Fareway Store #138</t>
+  </si>
+  <si>
+    <t>5500 East University Avenue</t>
+  </si>
+  <si>
+    <t>(515)262-5951</t>
   </si>
   <si>
     <t>77216</t>
   </si>
   <si>
     <t>Target Store T-1939</t>
   </si>
   <si>
     <t>3414 8th Street SW</t>
   </si>
   <si>
     <t>(515)967-9343</t>
   </si>
   <si>
-    <t>77163</t>
-[...128 lines deleted...]
-    <t>(515)473-6069</t>
+    <t>77217</t>
+  </si>
+  <si>
+    <t>Target Store T-2041</t>
+  </si>
+  <si>
+    <t>5901 Douglas Avenue</t>
+  </si>
+  <si>
+    <t>(515)331-6115</t>
+  </si>
+  <si>
+    <t>77220</t>
+  </si>
+  <si>
+    <t>Price Chopper #10</t>
+  </si>
+  <si>
+    <t>1819 Beaver Avenue</t>
+  </si>
+  <si>
+    <t>(515)255-3151</t>
+  </si>
+  <si>
+    <t>77221</t>
+  </si>
+  <si>
+    <t>Price Chopper #7</t>
+  </si>
+  <si>
+    <t>3425 Ingersoll Avenue</t>
+  </si>
+  <si>
+    <t>(515)255-3118</t>
+  </si>
+  <si>
+    <t>77227</t>
+  </si>
+  <si>
+    <t>Fareway Store #153</t>
+  </si>
+  <si>
+    <t>329 Grand Avenue</t>
+  </si>
+  <si>
+    <t>(515)274-9415</t>
+  </si>
+  <si>
+    <t>77232</t>
+  </si>
+  <si>
+    <t>Fareway Store #167</t>
+  </si>
+  <si>
+    <t>6005 Merle Hay Road</t>
+  </si>
+  <si>
+    <t>(515)252-9962</t>
+  </si>
+  <si>
+    <t>77233</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1155</t>
+  </si>
+  <si>
+    <t>420 Court Avenue</t>
+  </si>
+  <si>
+    <t>50309</t>
+  </si>
+  <si>
+    <t>(515)697-0360</t>
+  </si>
+  <si>
+    <t>77234</t>
+  </si>
+  <si>
+    <t>Fareway Store #183</t>
+  </si>
+  <si>
+    <t>4313 Fleur Drive</t>
+  </si>
+  <si>
+    <t>(515)285-2988</t>
+  </si>
+  <si>
+    <t>77237</t>
+  </si>
+  <si>
+    <t>Cash Saver #33</t>
+  </si>
+  <si>
+    <t>1320 East Euclid Avenue</t>
+  </si>
+  <si>
+    <t>(515)265-4257</t>
+  </si>
+  <si>
+    <t>77238</t>
+  </si>
+  <si>
+    <t>Cash Saver #34</t>
+  </si>
+  <si>
+    <t>4121 Fleur Drive</t>
+  </si>
+  <si>
+    <t>(515)285-5481</t>
+  </si>
+  <si>
+    <t>77239</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1224</t>
+  </si>
+  <si>
+    <t>351 NE Gateway Drive</t>
+  </si>
+  <si>
+    <t>(515)224-7730</t>
   </si>
   <si>
     <t>77240</t>
   </si>
   <si>
     <t>Fareway Store #236</t>
   </si>
   <si>
     <t>114 Brick Street SE</t>
   </si>
   <si>
     <t>Bondurant</t>
   </si>
   <si>
     <t>50035</t>
   </si>
   <si>
     <t>(515)967-2220</t>
   </si>
   <si>
+    <t>77241</t>
+  </si>
+  <si>
+    <t>Kinna Hilal Food and Grocery</t>
+  </si>
+  <si>
+    <t>3702 Beaver</t>
+  </si>
+  <si>
+    <t>(515)553-5687</t>
+  </si>
+  <si>
+    <t>77243</t>
+  </si>
+  <si>
+    <t>Fareway Store #225</t>
+  </si>
+  <si>
+    <t>2716 Beaver Avenue</t>
+  </si>
+  <si>
+    <t>(515)381-6867</t>
+  </si>
+  <si>
+    <t>91001</t>
+  </si>
+  <si>
+    <t>Fareway Store #657</t>
+  </si>
+  <si>
+    <t>1309 West 2nd Street</t>
+  </si>
+  <si>
+    <t>Indianola</t>
+  </si>
+  <si>
+    <t>50125</t>
+  </si>
+  <si>
+    <t>(515)961-5643</t>
+  </si>
+  <si>
+    <t>91003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1271</t>
+  </si>
+  <si>
+    <t>910 North Jefferson Street</t>
+  </si>
+  <si>
+    <t>(515)961-5329</t>
+  </si>
+  <si>
+    <t>91014</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1491</t>
+  </si>
+  <si>
+    <t>1500 North Jefferson Street</t>
+  </si>
+  <si>
+    <t>(515)961-8955</t>
+  </si>
+  <si>
+    <t>91015</t>
+  </si>
+  <si>
+    <t>Walgreens #05943</t>
+  </si>
+  <si>
+    <t>1000 North Jefferson Street</t>
+  </si>
+  <si>
+    <t>(515)961-2976</t>
+  </si>
+  <si>
+    <t>91017</t>
+  </si>
+  <si>
+    <t>Fareway Store #077</t>
+  </si>
+  <si>
+    <t>2200 Sunset Drive</t>
+  </si>
+  <si>
+    <t>Norwalk</t>
+  </si>
+  <si>
+    <t>50211</t>
+  </si>
+  <si>
+    <t>(515)981-4420</t>
+  </si>
+  <si>
     <t>91018</t>
   </si>
   <si>
     <t>Fareway Store #147</t>
   </si>
   <si>
     <t>1115 Bluestem Drive</t>
   </si>
   <si>
     <t>Carlisle</t>
   </si>
   <si>
     <t>50047</t>
   </si>
   <si>
     <t>(515)989-2083</t>
   </si>
   <si>
-    <t>25042</t>
-[...1015 lines deleted...]
-  <si>
     <t>33 New Opportunities</t>
   </si>
   <si>
     <t>05013</t>
   </si>
   <si>
     <t>Audubon Foodland #679</t>
   </si>
   <si>
     <t>104 Market Street</t>
   </si>
   <si>
     <t>Audubon</t>
   </si>
   <si>
     <t>50025</t>
   </si>
   <si>
     <t>(712)563-2519</t>
   </si>
   <si>
+    <t>11005</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1634</t>
+  </si>
+  <si>
+    <t>1250 North Lake Avenue</t>
+  </si>
+  <si>
+    <t>Storm Lake</t>
+  </si>
+  <si>
+    <t>50588</t>
+  </si>
+  <si>
+    <t>(712)732-5628</t>
+  </si>
+  <si>
+    <t>11015</t>
+  </si>
+  <si>
+    <t>Fareway Store #461</t>
+  </si>
+  <si>
+    <t>731 Seneca Street</t>
+  </si>
+  <si>
+    <t>(712)732-6203</t>
+  </si>
+  <si>
+    <t>11028</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1526</t>
+  </si>
+  <si>
+    <t>1831 Lake Avenue</t>
+  </si>
+  <si>
+    <t>(712)732-7940</t>
+  </si>
+  <si>
+    <t>11030</t>
+  </si>
+  <si>
+    <t>Sioux Food Center of Sioux Rapids</t>
+  </si>
+  <si>
+    <t>621 Highway 71</t>
+  </si>
+  <si>
+    <t>Sioux Rapids</t>
+  </si>
+  <si>
+    <t>50585</t>
+  </si>
+  <si>
+    <t>(712)283-2800</t>
+  </si>
+  <si>
+    <t>11031</t>
+  </si>
+  <si>
+    <t>Walgreens #11330</t>
+  </si>
+  <si>
+    <t>800 Lake Avenue</t>
+  </si>
+  <si>
+    <t>(712)732-0005</t>
+  </si>
+  <si>
     <t>14004</t>
   </si>
   <si>
     <t>Fareway Store #409</t>
   </si>
   <si>
     <t>709 Monterey Drive</t>
   </si>
   <si>
     <t>Carroll</t>
   </si>
   <si>
     <t>51401</t>
   </si>
   <si>
     <t>(712)792-2517</t>
   </si>
   <si>
+    <t>14006</t>
+  </si>
+  <si>
+    <t>Frohlich's Supervalu #4304</t>
+  </si>
+  <si>
+    <t>403 Main Street</t>
+  </si>
+  <si>
+    <t>Coon Rapids</t>
+  </si>
+  <si>
+    <t>50058</t>
+  </si>
+  <si>
+    <t>(712)999-2257</t>
+  </si>
+  <si>
     <t>14018</t>
   </si>
   <si>
     <t>HyVee Food Store #1051</t>
   </si>
   <si>
     <t>905 US Highway 30 West</t>
   </si>
   <si>
     <t>(712)792-6333</t>
   </si>
   <si>
+    <t>14030</t>
+  </si>
+  <si>
+    <t>Walgreens #10770</t>
+  </si>
+  <si>
+    <t>105 East 6th Street</t>
+  </si>
+  <si>
+    <t>(712)792-4566</t>
+  </si>
+  <si>
     <t>14031</t>
   </si>
   <si>
     <t>Walmart Supercenter #1787</t>
   </si>
   <si>
     <t>2014 Kitty Hawk Avenue</t>
   </si>
   <si>
     <t>(712)792-2280</t>
   </si>
   <si>
-    <t>14030</t>
-[...26 lines deleted...]
-    <t>(712)999-2257</t>
+    <t>14033</t>
+  </si>
+  <si>
+    <t>Glidden Grocery</t>
+  </si>
+  <si>
+    <t>1408 Dakota Street</t>
+  </si>
+  <si>
+    <t>Glidden</t>
+  </si>
+  <si>
+    <t>51443</t>
+  </si>
+  <si>
+    <t>(712)659-3193</t>
+  </si>
+  <si>
+    <t>24012</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1124</t>
+  </si>
+  <si>
+    <t>1426 Broadway</t>
+  </si>
+  <si>
+    <t>Denison</t>
+  </si>
+  <si>
+    <t>51442</t>
+  </si>
+  <si>
+    <t>(712)263-6151</t>
   </si>
   <si>
     <t>24022</t>
   </si>
   <si>
     <t>Fareway Store #015</t>
   </si>
   <si>
     <t>609 Arrowhead Drive</t>
   </si>
   <si>
-    <t>Denison</t>
-[...4 lines deleted...]
-  <si>
     <t>(712)263-5565</t>
   </si>
   <si>
-    <t>24012</t>
-[...10 lines deleted...]
-  <si>
     <t>24025</t>
   </si>
   <si>
     <t>Walmart Supercenter #1732</t>
   </si>
   <si>
     <t>510 Avenue C</t>
   </si>
   <si>
     <t>(712)263-2000</t>
   </si>
   <si>
-    <t>14033</t>
-[...14 lines deleted...]
-    <t>(712)659-3193</t>
+    <t>37011</t>
+  </si>
+  <si>
+    <t>Fareway Store #888</t>
+  </si>
+  <si>
+    <t>1207 North Elm Street</t>
+  </si>
+  <si>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t>50129</t>
+  </si>
+  <si>
+    <t>(515)386-4076</t>
+  </si>
+  <si>
+    <t>37019</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1297</t>
+  </si>
+  <si>
+    <t>106 West Washington</t>
+  </si>
+  <si>
+    <t>(515)386-4153</t>
   </si>
   <si>
     <t>39004</t>
   </si>
   <si>
     <t>Hometown Foods #0942</t>
   </si>
   <si>
     <t xml:space="preserve">200 State Street </t>
   </si>
   <si>
     <t>Guthrie Center</t>
   </si>
   <si>
     <t>50115</t>
   </si>
   <si>
     <t>(641)747-2291</t>
   </si>
   <si>
-    <t>37011</t>
-[...26 lines deleted...]
-    <t>(515)386-4153</t>
+    <t>39013</t>
+  </si>
+  <si>
+    <t>Hometown Foods #0921</t>
+  </si>
+  <si>
+    <t xml:space="preserve">607 South Division Street </t>
+  </si>
+  <si>
+    <t>Stuart</t>
+  </si>
+  <si>
+    <t>50250</t>
+  </si>
+  <si>
+    <t>(515)523-1772</t>
   </si>
   <si>
     <t>39014</t>
   </si>
   <si>
     <t>Hometown Foods #0918</t>
   </si>
   <si>
     <t>601 East Main Street</t>
   </si>
   <si>
     <t>Panora</t>
   </si>
   <si>
     <t>50216</t>
   </si>
   <si>
     <t>(641)755-2213</t>
   </si>
   <si>
     <t>81024</t>
   </si>
   <si>
     <t>Sac City Food Pride Inc</t>
   </si>
   <si>
     <t>106 South 16th Street</t>
   </si>
   <si>
     <t>Sac City</t>
   </si>
   <si>
     <t>50583</t>
   </si>
   <si>
     <t>(712)662-7648</t>
   </si>
   <si>
-    <t>11030</t>
-[...88 lines deleted...]
-  <si>
     <t>34 Hawkeye Area Community Action Program (HACAP)</t>
   </si>
   <si>
+    <t>06002</t>
+  </si>
+  <si>
+    <t>Fareway Store #462</t>
+  </si>
+  <si>
+    <t>501 'A' Avenue</t>
+  </si>
+  <si>
+    <t>Vinton</t>
+  </si>
+  <si>
+    <t>52349</t>
+  </si>
+  <si>
+    <t>(319)472-2861</t>
+  </si>
+  <si>
+    <t>06017</t>
+  </si>
+  <si>
+    <t>Fareway Store #055</t>
+  </si>
+  <si>
+    <t>885 Miller Road</t>
+  </si>
+  <si>
+    <t>Hiawatha</t>
+  </si>
+  <si>
+    <t>52233</t>
+  </si>
+  <si>
+    <t>(319)378-1072</t>
+  </si>
+  <si>
+    <t>06018</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1825</t>
+  </si>
+  <si>
+    <t>911 South 'K' Avenue</t>
+  </si>
+  <si>
+    <t>(319)318-5204</t>
+  </si>
+  <si>
+    <t>06020</t>
+  </si>
+  <si>
+    <t>Country Foods</t>
+  </si>
+  <si>
+    <t>1206 7th Avenue</t>
+  </si>
+  <si>
+    <t>Belle Plaine</t>
+  </si>
+  <si>
+    <t>52208</t>
+  </si>
+  <si>
+    <t>(319)444-2624</t>
+  </si>
+  <si>
+    <t>48001</t>
+  </si>
+  <si>
+    <t>Big 'G' Food Store</t>
+  </si>
+  <si>
+    <t>310 West Dillon Street</t>
+  </si>
+  <si>
+    <t>Marengo</t>
+  </si>
+  <si>
+    <t>52301</t>
+  </si>
+  <si>
+    <t>(319)642-5551</t>
+  </si>
+  <si>
+    <t>Freeman Foods of North English</t>
+  </si>
+  <si>
+    <t>119 North Main Street</t>
+  </si>
+  <si>
+    <t>North English</t>
+  </si>
+  <si>
+    <t>(319)664-3453</t>
+  </si>
+  <si>
+    <t>48007</t>
+  </si>
+  <si>
+    <t>Brothers Market #7</t>
+  </si>
+  <si>
+    <t>103 West Walnut Street</t>
+  </si>
+  <si>
+    <t>Williamsburg</t>
+  </si>
+  <si>
+    <t>52361</t>
+  </si>
+  <si>
+    <t>(319)668-2535</t>
+  </si>
+  <si>
+    <t>52003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1281</t>
+  </si>
+  <si>
+    <t>1720 Waterfront Drive</t>
+  </si>
+  <si>
+    <t>Iowa City</t>
+  </si>
+  <si>
+    <t>52240</t>
+  </si>
+  <si>
+    <t>(319)354-7601</t>
+  </si>
+  <si>
+    <t>52004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1288</t>
+  </si>
+  <si>
+    <t>1125 North Dodge Street</t>
+  </si>
+  <si>
+    <t>52245</t>
+  </si>
+  <si>
+    <t>(319)354-9223</t>
+  </si>
+  <si>
+    <t>52005</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1080</t>
+  </si>
+  <si>
+    <t>1914 8th Street</t>
+  </si>
+  <si>
+    <t>Coralville</t>
+  </si>
+  <si>
+    <t>52241</t>
+  </si>
+  <si>
+    <t>(319)351-5523</t>
+  </si>
+  <si>
+    <t>52008</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1285</t>
+  </si>
+  <si>
+    <t>812 South 1st Avenue</t>
+  </si>
+  <si>
+    <t>(319)338-9758</t>
+  </si>
+  <si>
+    <t>52031</t>
+  </si>
+  <si>
+    <t>Walgreens #05077</t>
+  </si>
+  <si>
+    <t>2214 Muscatine Avenue</t>
+  </si>
+  <si>
+    <t>(319)354-1315</t>
+  </si>
+  <si>
+    <t>52033</t>
+  </si>
+  <si>
+    <t>Fareway Store #950</t>
+  </si>
+  <si>
+    <t>2530 Westwinds Drive</t>
+  </si>
+  <si>
+    <t>52246</t>
+  </si>
+  <si>
+    <t>(319)351-6082</t>
+  </si>
+  <si>
+    <t>52040</t>
+  </si>
+  <si>
+    <t>Fareway Store #993</t>
+  </si>
+  <si>
+    <t>615 Westwood Drive</t>
+  </si>
+  <si>
+    <t>North Liberty</t>
+  </si>
+  <si>
+    <t>52317</t>
+  </si>
+  <si>
+    <t>(319)626-6798</t>
+  </si>
+  <si>
+    <t>52046</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #2827</t>
+  </si>
+  <si>
+    <t>2801 Commerce Drive</t>
+  </si>
+  <si>
+    <t>(319)545-6400</t>
+  </si>
+  <si>
+    <t>52049</t>
+  </si>
+  <si>
+    <t>Walgreens #05977</t>
+  </si>
+  <si>
+    <t>102 Second Street</t>
+  </si>
+  <si>
+    <t>(319)341-5985</t>
+  </si>
+  <si>
+    <t>52051</t>
+  </si>
+  <si>
+    <t>Fareway Store #034</t>
+  </si>
+  <si>
+    <t>2765 Commerce Drive</t>
+  </si>
+  <si>
+    <t>(319)248-1995</t>
+  </si>
+  <si>
+    <t>52055</t>
+  </si>
+  <si>
+    <t>Sam's Main Street Market</t>
+  </si>
+  <si>
+    <t>123 East Main Street</t>
+  </si>
+  <si>
+    <t>Solon</t>
+  </si>
+  <si>
+    <t>52333</t>
+  </si>
+  <si>
+    <t>(319)624-2669</t>
+  </si>
+  <si>
+    <t>52060</t>
+  </si>
+  <si>
+    <t>Walgreens #10985</t>
+  </si>
+  <si>
+    <t>2751 Heartland Drive</t>
+  </si>
+  <si>
+    <t>(319)545-4600</t>
+  </si>
+  <si>
+    <t>52061</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1721</t>
+  </si>
+  <si>
+    <t>919 Highway 1 West</t>
+  </si>
+  <si>
+    <t>(319)337-3116</t>
+  </si>
+  <si>
+    <t>52062</t>
+  </si>
+  <si>
+    <t>Target Store T-1113</t>
+  </si>
+  <si>
+    <t>1441 Coral Ridge Avenue</t>
+  </si>
+  <si>
+    <t>(319)351-5150</t>
+  </si>
+  <si>
+    <t>52063</t>
+  </si>
+  <si>
+    <t>1900 James Street</t>
+  </si>
+  <si>
+    <t>(319)358-8000</t>
+  </si>
+  <si>
+    <t>52066</t>
+  </si>
+  <si>
+    <t>Walgreens #11710</t>
+  </si>
+  <si>
+    <t>625 Pacha Parkway</t>
+  </si>
+  <si>
+    <t>(319)499-6006</t>
+  </si>
+  <si>
+    <t>52067</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1085</t>
+  </si>
+  <si>
+    <t>3285 Crosspark Road</t>
+  </si>
+  <si>
+    <t>(319)665-2220</t>
+  </si>
+  <si>
+    <t>52068</t>
+  </si>
+  <si>
+    <t>HyVee Drugstore #7042</t>
+  </si>
+  <si>
+    <t>310 North 1st Avenue</t>
+  </si>
+  <si>
+    <t>(319)337-6424</t>
+  </si>
+  <si>
+    <t>52069</t>
+  </si>
+  <si>
+    <t>Fareway Store #193</t>
+  </si>
+  <si>
+    <t>500 Croell Avenue</t>
+  </si>
+  <si>
+    <t>Tiffin</t>
+  </si>
+  <si>
+    <t>52340</t>
+  </si>
+  <si>
+    <t>(319)645-2126</t>
+  </si>
+  <si>
+    <t>53012</t>
+  </si>
+  <si>
+    <t>Fareway Store #840</t>
+  </si>
+  <si>
+    <t>433 North Farley Street</t>
+  </si>
+  <si>
+    <t>Monticello</t>
+  </si>
+  <si>
+    <t>52310</t>
+  </si>
+  <si>
+    <t>(319)465-5027</t>
+  </si>
+  <si>
+    <t>53016</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #646</t>
+  </si>
+  <si>
+    <t>101 115th Street</t>
+  </si>
+  <si>
+    <t>Anamosa</t>
+  </si>
+  <si>
+    <t>52205</t>
+  </si>
+  <si>
+    <t>(319)462-4311</t>
+  </si>
+  <si>
     <t>53018</t>
   </si>
   <si>
     <t>Fareway Store #166</t>
   </si>
   <si>
     <t>402 East Main Street</t>
   </si>
   <si>
-    <t>Anamosa</t>
-[...4 lines deleted...]
-  <si>
     <t>(319)462-4425</t>
   </si>
   <si>
-    <t>53016</t>
-[...26 lines deleted...]
-    <t>(319)444-2624</t>
+    <t>53019</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1428</t>
+  </si>
+  <si>
+    <t>122 North Main Street</t>
+  </si>
+  <si>
+    <t>(319)844-1125</t>
+  </si>
+  <si>
+    <t>57004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1063</t>
+  </si>
+  <si>
+    <t>4035 Mt. Vernon Road SE</t>
+  </si>
+  <si>
+    <t>Cedar Rapids</t>
+  </si>
+  <si>
+    <t>52403</t>
+  </si>
+  <si>
+    <t>(319)365-4623</t>
+  </si>
+  <si>
+    <t>57005</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1056</t>
+  </si>
+  <si>
+    <t>20 Wilson Avenue SW</t>
+  </si>
+  <si>
+    <t>52404</t>
+  </si>
+  <si>
+    <t>(319)366-2709</t>
+  </si>
+  <si>
+    <t>57010</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1054</t>
+  </si>
+  <si>
+    <t>1843 Johnson Avenue NW</t>
+  </si>
+  <si>
+    <t>52405</t>
+  </si>
+  <si>
+    <t>(319)365-0477</t>
+  </si>
+  <si>
+    <t>57011</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1061</t>
+  </si>
+  <si>
+    <t>3235 Oakland Road NE</t>
+  </si>
+  <si>
+    <t>52402</t>
+  </si>
+  <si>
+    <t>(319)366-7756</t>
+  </si>
+  <si>
+    <t>57016</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1396</t>
+  </si>
+  <si>
+    <t>3600 Business Hwy 151 East</t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>52302</t>
+  </si>
+  <si>
+    <t>(319)377-4803</t>
+  </si>
+  <si>
+    <t>57026</t>
+  </si>
+  <si>
+    <t>Gary's Foods</t>
+  </si>
+  <si>
+    <t>715 - 1st Avenue SW</t>
+  </si>
+  <si>
+    <t>Mount Vernon</t>
+  </si>
+  <si>
+    <t>52314</t>
+  </si>
+  <si>
+    <t>(319)895-8616</t>
+  </si>
+  <si>
+    <t>57084</t>
+  </si>
+  <si>
+    <t>HyVee Drugstore #7020</t>
+  </si>
+  <si>
+    <t>1520 6th Street SW</t>
+  </si>
+  <si>
+    <t>(319)363-9606</t>
+  </si>
+  <si>
+    <t>57088</t>
+  </si>
+  <si>
+    <t>Fareway Store #949</t>
+  </si>
+  <si>
+    <t>3300 - 10th Avenue</t>
+  </si>
+  <si>
+    <t>(319)373-4271</t>
   </si>
   <si>
     <t>57089</t>
   </si>
   <si>
     <t>Fareway Store #963</t>
   </si>
   <si>
     <t>4220 - 16th Avenue SW</t>
   </si>
   <si>
-    <t>Cedar Rapids</t>
-[...4 lines deleted...]
-  <si>
     <t>(319)396-4585</t>
   </si>
   <si>
+    <t>57096</t>
+  </si>
+  <si>
+    <t>Walgreens #03875</t>
+  </si>
+  <si>
+    <t>2821 - 1st Avenue SE</t>
+  </si>
+  <si>
+    <t>(319)365-6306</t>
+  </si>
+  <si>
+    <t>57097</t>
+  </si>
+  <si>
+    <t>Walgreens #03876</t>
+  </si>
+  <si>
+    <t>1225 - 7th Avenue</t>
+  </si>
+  <si>
+    <t>(319)373-5415</t>
+  </si>
+  <si>
+    <t>57106</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #2716</t>
+  </si>
+  <si>
+    <t>3601 - 29th Avenue SW</t>
+  </si>
+  <si>
+    <t>(319)390-9922</t>
+  </si>
+  <si>
+    <t>57107</t>
+  </si>
+  <si>
+    <t>Walgreens #05042</t>
+  </si>
+  <si>
+    <t>3325 - 16th Avenue SW</t>
+  </si>
+  <si>
+    <t>(319)221-1498</t>
+  </si>
+  <si>
+    <t>57108</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1528</t>
+  </si>
+  <si>
+    <t>2645 Blairs Ferry Road NE</t>
+  </si>
+  <si>
+    <t>(319)393-0444</t>
+  </si>
+  <si>
+    <t>57109</t>
+  </si>
+  <si>
+    <t>Super Target T-1771</t>
+  </si>
+  <si>
+    <t>3400 Edgewood Road SW</t>
+  </si>
+  <si>
+    <t>(319)396-4444</t>
+  </si>
+  <si>
+    <t>57111</t>
+  </si>
+  <si>
+    <t>Super Target  T-1768</t>
+  </si>
+  <si>
+    <t>1030 Blairs Ferry Road NE</t>
+  </si>
+  <si>
+    <t>(319)393-1600</t>
+  </si>
+  <si>
+    <t>57114</t>
+  </si>
+  <si>
+    <t>HyVee Drugstore #7019</t>
+  </si>
+  <si>
+    <t>505 Boyson Road</t>
+  </si>
+  <si>
+    <t>(319)294-9008</t>
+  </si>
+  <si>
+    <t>57115</t>
+  </si>
+  <si>
+    <t>HyVee Drugstore #7026</t>
+  </si>
+  <si>
+    <t>2001 Blairs Ferry Road NE</t>
+  </si>
+  <si>
+    <t>(319)393-0539</t>
+  </si>
+  <si>
+    <t>57116</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter  #3630</t>
+  </si>
+  <si>
+    <t>5491 Business Highway 151</t>
+  </si>
+  <si>
+    <t>(319)447-2395</t>
+  </si>
+  <si>
+    <t>57117</t>
+  </si>
+  <si>
+    <t>HyVee Food Store  #1064</t>
+  </si>
+  <si>
+    <t>5050 Edgewood Road NE</t>
+  </si>
+  <si>
+    <t>52411</t>
+  </si>
+  <si>
+    <t>(319)378-0762</t>
+  </si>
+  <si>
+    <t>57118</t>
+  </si>
+  <si>
+    <t>Walgreens #12393</t>
+  </si>
+  <si>
+    <t>5750 'C' Avenue NE</t>
+  </si>
+  <si>
+    <t>(319)730-2001</t>
+  </si>
+  <si>
+    <t>57119</t>
+  </si>
+  <si>
+    <t>Walgreens #12580</t>
+  </si>
+  <si>
+    <t>324 Edgewood Road NW</t>
+  </si>
+  <si>
+    <t>(319)730-0636</t>
+  </si>
+  <si>
+    <t>57121</t>
+  </si>
+  <si>
+    <t>Center Point Foods</t>
+  </si>
+  <si>
+    <t>800 Ford Lane</t>
+  </si>
+  <si>
+    <t>Center Point</t>
+  </si>
+  <si>
+    <t>52213</t>
+  </si>
+  <si>
+    <t>(319)849-1665</t>
+  </si>
+  <si>
+    <t>57128</t>
+  </si>
+  <si>
+    <t>CVS Pharmacy #8443</t>
+  </si>
+  <si>
+    <t>3419  16th Avenue SW</t>
+  </si>
+  <si>
+    <t>(319)396-3262</t>
+  </si>
+  <si>
     <t>57130</t>
   </si>
   <si>
     <t>Fareway Store #151</t>
   </si>
   <si>
     <t>3717 1st Avenue SE</t>
   </si>
   <si>
-    <t>52403</t>
-[...1 lines deleted...]
-  <si>
     <t>(319)363-1293</t>
   </si>
   <si>
-    <t>57004</t>
-[...103 lines deleted...]
-  <si>
     <t>57132</t>
   </si>
   <si>
     <t>HyVee Drugstore #7025</t>
   </si>
   <si>
     <t>4825 Johnson Avenue NW</t>
   </si>
   <si>
     <t>(319)396-1939</t>
   </si>
   <si>
-    <t>57106</t>
-[...124 lines deleted...]
-  <si>
     <t>57135</t>
   </si>
   <si>
     <t>Hometown Market</t>
   </si>
   <si>
     <t>9 South Avenue</t>
   </si>
   <si>
     <t>Central City</t>
   </si>
   <si>
     <t>52214</t>
   </si>
   <si>
     <t>(319)438-6617</t>
   </si>
   <si>
-    <t>52005</t>
-[...83 lines deleted...]
-    <t>(319)545-4600</t>
+    <t>57136</t>
+  </si>
+  <si>
+    <t>Fareway Store #257</t>
+  </si>
+  <si>
+    <t>930 Commercial Street</t>
+  </si>
+  <si>
+    <t>Lisbon</t>
+  </si>
+  <si>
+    <t>52253</t>
+  </si>
+  <si>
+    <t>(319)455-2541</t>
+  </si>
+  <si>
+    <t>57137</t>
+  </si>
+  <si>
+    <t>Cultivate Hope Cornerstore</t>
+  </si>
+  <si>
+    <t>604 Ellis Blvd NW</t>
+  </si>
+  <si>
+    <t>(319)200-3150</t>
+  </si>
+  <si>
+    <t>37 MATURA Action Corporation</t>
+  </si>
+  <si>
+    <t>01021</t>
+  </si>
+  <si>
+    <t>Fareway Store #941</t>
+  </si>
+  <si>
+    <t>212 SW Kent St.</t>
+  </si>
+  <si>
+    <t>Greenfield</t>
+  </si>
+  <si>
+    <t>50849</t>
+  </si>
+  <si>
+    <t>(641)343-7091</t>
+  </si>
+  <si>
+    <t>02003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1083</t>
+  </si>
+  <si>
+    <t>300 - 10th Street</t>
+  </si>
+  <si>
+    <t>Corning</t>
+  </si>
+  <si>
+    <t>50841</t>
+  </si>
+  <si>
+    <t>(641)322-3010</t>
+  </si>
+  <si>
+    <t>20001</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1473</t>
+  </si>
+  <si>
+    <t>510 West McLane</t>
+  </si>
+  <si>
+    <t>Osceola</t>
+  </si>
+  <si>
+    <t>50213</t>
+  </si>
+  <si>
+    <t>(641)342-2125</t>
+  </si>
+  <si>
+    <t>20002</t>
+  </si>
+  <si>
+    <t>Fareway Store #699</t>
+  </si>
+  <si>
+    <t>215 South Main Street</t>
+  </si>
+  <si>
+    <t>(641)342-3884</t>
+  </si>
+  <si>
+    <t>20007</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #4606</t>
+  </si>
+  <si>
+    <t>2400 College Drive</t>
+  </si>
+  <si>
+    <t>(641)342-1650</t>
+  </si>
+  <si>
+    <t>27002</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1389</t>
+  </si>
+  <si>
+    <t>1004 West 1st Street</t>
+  </si>
+  <si>
+    <t>Leon</t>
+  </si>
+  <si>
+    <t>50144</t>
+  </si>
+  <si>
+    <t>(641)446-6132</t>
+  </si>
+  <si>
+    <t>27006</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1376</t>
+  </si>
+  <si>
+    <t>720 East Main Street</t>
+  </si>
+  <si>
+    <t>Lamoni</t>
+  </si>
+  <si>
+    <t>50140</t>
+  </si>
+  <si>
+    <t>(641)784-6981</t>
+  </si>
+  <si>
+    <t>36010</t>
+  </si>
+  <si>
+    <t>Sidney Foods</t>
+  </si>
+  <si>
+    <t>275 Northridge Road</t>
+  </si>
+  <si>
+    <t>Sidney</t>
+  </si>
+  <si>
+    <t>51652</t>
+  </si>
+  <si>
+    <t>(712)374-3013</t>
+  </si>
+  <si>
+    <t>59003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1065</t>
+  </si>
+  <si>
+    <t>2001 West Court</t>
+  </si>
+  <si>
+    <t>Chariton</t>
+  </si>
+  <si>
+    <t>50049</t>
+  </si>
+  <si>
+    <t>(641)774-5051</t>
+  </si>
+  <si>
+    <t>69002</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1544</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1605 North Broadway </t>
+  </si>
+  <si>
+    <t>Red Oak</t>
+  </si>
+  <si>
+    <t>51566</t>
+  </si>
+  <si>
+    <t>(712)623-4992</t>
+  </si>
+  <si>
+    <t>69012</t>
+  </si>
+  <si>
+    <t>Fareway Store #841</t>
+  </si>
+  <si>
+    <t>811 North Broadway</t>
+  </si>
+  <si>
+    <t>(712)623-2651</t>
+  </si>
+  <si>
+    <t>73005</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1619</t>
+  </si>
+  <si>
+    <t>500 South Fremont Street</t>
+  </si>
+  <si>
+    <t>Shenandoah</t>
+  </si>
+  <si>
+    <t>51601</t>
+  </si>
+  <si>
+    <t>(712)246-1495</t>
+  </si>
+  <si>
+    <t>73011</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1071</t>
+  </si>
+  <si>
+    <t>1200 South 16th Street</t>
+  </si>
+  <si>
+    <t>Clarinda</t>
+  </si>
+  <si>
+    <t>51632</t>
+  </si>
+  <si>
+    <t>(712)542-5142</t>
+  </si>
+  <si>
+    <t>73019</t>
+  </si>
+  <si>
+    <t>Fareway Store #938</t>
+  </si>
+  <si>
+    <t>1007 South Fremont Street</t>
+  </si>
+  <si>
+    <t>(712)246-5160</t>
+  </si>
+  <si>
+    <t>73023</t>
+  </si>
+  <si>
+    <t>Fareway Store #048</t>
+  </si>
+  <si>
+    <t>115 Essie Davison Drive</t>
+  </si>
+  <si>
+    <t>(712)542-3178</t>
+  </si>
+  <si>
+    <t>73024</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1683</t>
+  </si>
+  <si>
+    <t>705 South Freemont Street</t>
+  </si>
+  <si>
+    <t>(712)246-4044</t>
+  </si>
+  <si>
+    <t>80005</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1417</t>
+  </si>
+  <si>
+    <t>201 North Fillmore Street</t>
+  </si>
+  <si>
+    <t>Mount Ayr</t>
+  </si>
+  <si>
+    <t>50854</t>
+  </si>
+  <si>
+    <t>(641)464-2121</t>
+  </si>
+  <si>
+    <t>87004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1030</t>
+  </si>
+  <si>
+    <t>1604 Bent Street</t>
+  </si>
+  <si>
+    <t>Bedford</t>
+  </si>
+  <si>
+    <t>50833</t>
+  </si>
+  <si>
+    <t>(712)523-2193</t>
+  </si>
+  <si>
+    <t>88002</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1095</t>
+  </si>
+  <si>
+    <t>600 Sheldon Avenue</t>
+  </si>
+  <si>
+    <t>Creston</t>
+  </si>
+  <si>
+    <t>50801</t>
+  </si>
+  <si>
+    <t>(641)782-7023</t>
+  </si>
+  <si>
+    <t>88003</t>
+  </si>
+  <si>
+    <t>Fareway Store #597</t>
+  </si>
+  <si>
+    <t>105 East Adams Street</t>
+  </si>
+  <si>
+    <t>(641)782-5612</t>
+  </si>
+  <si>
+    <t>88010</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1435</t>
+  </si>
+  <si>
+    <t>806 Laurel Street</t>
+  </si>
+  <si>
+    <t>(641)782-6954</t>
+  </si>
+  <si>
+    <t>93003</t>
+  </si>
+  <si>
+    <t>HyVee Mainstreet #1089</t>
+  </si>
+  <si>
+    <t>105 East Jackson Street</t>
+  </si>
+  <si>
+    <t>Corydon</t>
+  </si>
+  <si>
+    <t>50060</t>
+  </si>
+  <si>
+    <t>(641)872-1564</t>
+  </si>
+  <si>
+    <t>93013</t>
+  </si>
+  <si>
+    <t>Front Street Market</t>
+  </si>
+  <si>
+    <t>105 South Front Street</t>
+  </si>
+  <si>
+    <t>Humeston</t>
+  </si>
+  <si>
+    <t>50123</t>
+  </si>
+  <si>
+    <t>(641)877-6700</t>
+  </si>
+  <si>
+    <t>38 Mid-Iowa Community Action</t>
+  </si>
+  <si>
+    <t>08001</t>
+  </si>
+  <si>
+    <t>Fareway Store #384</t>
+  </si>
+  <si>
+    <t>1711 Hawkeye Drive</t>
+  </si>
+  <si>
+    <t>Boone</t>
+  </si>
+  <si>
+    <t>50036</t>
+  </si>
+  <si>
+    <t>(515)432-7519</t>
+  </si>
+  <si>
+    <t>08012</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1038</t>
+  </si>
+  <si>
+    <t>1111 - 8th Street</t>
+  </si>
+  <si>
+    <t>(515)432-6065</t>
+  </si>
+  <si>
+    <t>08021</t>
+  </si>
+  <si>
+    <t>Walgreens #11193</t>
+  </si>
+  <si>
+    <t>310 Story Street</t>
+  </si>
+  <si>
+    <t>(515)432-4093</t>
+  </si>
+  <si>
+    <t>08023</t>
+  </si>
+  <si>
+    <t>The Market of Madrid</t>
+  </si>
+  <si>
+    <t>301 Annex Road</t>
+  </si>
+  <si>
+    <t>Madrid</t>
+  </si>
+  <si>
+    <t>50156</t>
+  </si>
+  <si>
+    <t>(515)795-2425</t>
+  </si>
+  <si>
+    <t>08024</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1389</t>
+  </si>
+  <si>
+    <t>1515 SE Marshall Street</t>
+  </si>
+  <si>
+    <t>(515)432-2117</t>
+  </si>
+  <si>
+    <t>08025</t>
+  </si>
+  <si>
+    <t>Fareway Store #229</t>
+  </si>
+  <si>
+    <t>302 W Walnut Street</t>
+  </si>
+  <si>
+    <t>Ogden</t>
+  </si>
+  <si>
+    <t>50212</t>
+  </si>
+  <si>
+    <t>(515)275-4715</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1449</t>
+  </si>
+  <si>
+    <t>1501 - 1st Avenue East</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>50208</t>
+  </si>
+  <si>
+    <t>(641)792-7030</t>
+  </si>
+  <si>
+    <t>50010</t>
+  </si>
+  <si>
+    <t>Fareway Store #848</t>
+  </si>
+  <si>
+    <t>120 North 3rd Avenue E</t>
+  </si>
+  <si>
+    <t>(641)792-7950</t>
+  </si>
+  <si>
+    <t>50027</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #748</t>
+  </si>
+  <si>
+    <t>300 Iowa Speedway Drive</t>
+  </si>
+  <si>
+    <t>(641)791-5322</t>
+  </si>
+  <si>
+    <t>50028</t>
+  </si>
+  <si>
+    <t>Prairie City Foods</t>
+  </si>
+  <si>
+    <t>120 East Jefferson Street</t>
+  </si>
+  <si>
+    <t>Prairie City</t>
+  </si>
+  <si>
+    <t>50228</t>
+  </si>
+  <si>
+    <t>(515)994-2436</t>
+  </si>
+  <si>
+    <t>50029</t>
+  </si>
+  <si>
+    <t>Walgreens #05942</t>
+  </si>
+  <si>
+    <t>1204 1st Avenue East</t>
+  </si>
+  <si>
+    <t>(641)792-7379</t>
+  </si>
+  <si>
+    <t>50033</t>
+  </si>
+  <si>
+    <t>Fareway Store #212</t>
+  </si>
+  <si>
+    <t>28 East Howard Street</t>
+  </si>
+  <si>
+    <t>Colfax</t>
+  </si>
+  <si>
+    <t>50054</t>
+  </si>
+  <si>
+    <t>(515)674-4310</t>
+  </si>
+  <si>
+    <t>50034</t>
+  </si>
+  <si>
+    <t>Monroe Foods</t>
+  </si>
+  <si>
+    <t>216 North Monroe Street</t>
+  </si>
+  <si>
+    <t>Monroe</t>
+  </si>
+  <si>
+    <t>50170</t>
+  </si>
+  <si>
+    <t>(641)259-2135</t>
+  </si>
+  <si>
+    <t>64003</t>
+  </si>
+  <si>
+    <t>Fareway Store #467</t>
+  </si>
+  <si>
+    <t>102 West Anson Street</t>
+  </si>
+  <si>
+    <t>Marshalltown</t>
+  </si>
+  <si>
+    <t>50158</t>
+  </si>
+  <si>
+    <t>(641)752-5181</t>
+  </si>
+  <si>
+    <t>64006</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1403</t>
+  </si>
+  <si>
+    <t>802 South Center Street</t>
+  </si>
+  <si>
+    <t>(641)752-4525</t>
+  </si>
+  <si>
+    <t>64011</t>
+  </si>
+  <si>
+    <t>Walgreens #03196</t>
+  </si>
+  <si>
+    <t>5 East Anson Street</t>
+  </si>
+  <si>
+    <t>(641)752-7181</t>
+  </si>
+  <si>
+    <t>64027</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #581</t>
+  </si>
+  <si>
+    <t>2802 South Center Street</t>
+  </si>
+  <si>
+    <t>(641)753-7846</t>
+  </si>
+  <si>
+    <t>64032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hometown Foods </t>
+  </si>
+  <si>
+    <t>120 East Main Street</t>
+  </si>
+  <si>
+    <t>State Center</t>
+  </si>
+  <si>
+    <t>50247</t>
+  </si>
+  <si>
+    <t>(641)483-4160</t>
+  </si>
+  <si>
+    <t>79002</t>
+  </si>
+  <si>
+    <t>Fareway Store #737</t>
+  </si>
+  <si>
+    <t>727 West Street</t>
+  </si>
+  <si>
+    <t>Grinnell</t>
+  </si>
+  <si>
+    <t>50112</t>
+  </si>
+  <si>
+    <t>(641)236-3331</t>
+  </si>
+  <si>
+    <t>79003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1235</t>
+  </si>
+  <si>
+    <t>320 West Street South</t>
+  </si>
+  <si>
+    <t>(641)236-6584</t>
+  </si>
+  <si>
+    <t>79013</t>
+  </si>
+  <si>
+    <t>Montezuma Supervalu #1732</t>
+  </si>
+  <si>
+    <t>201 South Front Street</t>
+  </si>
+  <si>
+    <t>Montezuma</t>
+  </si>
+  <si>
+    <t>50171</t>
+  </si>
+  <si>
+    <t>(641)623-2161</t>
+  </si>
+  <si>
+    <t>79016</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #647</t>
+  </si>
+  <si>
+    <t>415 Industrial Avenue</t>
+  </si>
+  <si>
+    <t>(641)236-4999</t>
+  </si>
+  <si>
+    <t>79017</t>
+  </si>
+  <si>
+    <t>Brooklyn Grocery</t>
+  </si>
+  <si>
+    <t>122 E Front Street</t>
+  </si>
+  <si>
+    <t>Brooklyn</t>
+  </si>
+  <si>
+    <t>52211</t>
+  </si>
+  <si>
+    <t>(641)522-7631</t>
+  </si>
+  <si>
+    <t>85002</t>
+  </si>
+  <si>
+    <t>Fareway Store #386</t>
+  </si>
+  <si>
+    <t>619 Burnett Avenue</t>
+  </si>
+  <si>
+    <t>Ames</t>
+  </si>
+  <si>
+    <t>(515)232-3543</t>
+  </si>
+  <si>
+    <t>85004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1013</t>
+  </si>
+  <si>
+    <t>3800 West Lincoln Way</t>
+  </si>
+  <si>
+    <t>50014</t>
+  </si>
+  <si>
+    <t>(515)292-5580</t>
+  </si>
+  <si>
+    <t>85015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HyVee Food Store #1018 </t>
+  </si>
+  <si>
+    <t>640 Lincoln Way</t>
+  </si>
+  <si>
+    <t>(515)232-1961</t>
+  </si>
+  <si>
+    <t>85027</t>
+  </si>
+  <si>
+    <t>Fareway Store #426</t>
+  </si>
+  <si>
+    <t>1505 South 'B' Avenue</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>50201</t>
+  </si>
+  <si>
+    <t>(515)382-2875</t>
+  </si>
+  <si>
+    <t>85039</t>
+  </si>
+  <si>
+    <t>Walgreens #12108</t>
+  </si>
+  <si>
+    <t>2719 Grand Avenue</t>
+  </si>
+  <si>
+    <t>(515)232-8284</t>
+  </si>
+  <si>
+    <t>85051</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #4256</t>
+  </si>
+  <si>
+    <t>534 South Duff Avenue</t>
+  </si>
+  <si>
+    <t>(515)956-3536</t>
+  </si>
+  <si>
+    <t>85053</t>
+  </si>
+  <si>
+    <t>Fareway Store #093</t>
+  </si>
+  <si>
+    <t>3619 Stange Road</t>
+  </si>
+  <si>
+    <t>(515)233-3851</t>
+  </si>
+  <si>
+    <t>85056</t>
+  </si>
+  <si>
+    <t>Target Store T-1170</t>
+  </si>
+  <si>
+    <t>320 South Duff Avenue</t>
+  </si>
+  <si>
+    <t>(515)663-9500</t>
+  </si>
+  <si>
+    <t>85057</t>
+  </si>
+  <si>
+    <t>Fareway Store #155</t>
+  </si>
+  <si>
+    <t>911 Highway 69</t>
+  </si>
+  <si>
+    <t>Huxley</t>
+  </si>
+  <si>
+    <t>50124</t>
+  </si>
+  <si>
+    <t>(515)597-3663</t>
+  </si>
+  <si>
+    <t>85058</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #749</t>
+  </si>
+  <si>
+    <t>3105 Grand Avenue</t>
+  </si>
+  <si>
+    <t>(515)233-1345</t>
+  </si>
+  <si>
+    <t>85060</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1442</t>
+  </si>
+  <si>
+    <t>1622 Fawcett Parkway</t>
+  </si>
+  <si>
+    <t>(515)215-6083</t>
+  </si>
+  <si>
+    <t>85061</t>
+  </si>
+  <si>
+    <t>Fareway Store #249</t>
+  </si>
+  <si>
+    <t>1550 Broad Street</t>
+  </si>
+  <si>
+    <t>Story City</t>
+  </si>
+  <si>
+    <t>50248</t>
+  </si>
+  <si>
+    <t>(515)310-7116</t>
+  </si>
+  <si>
+    <t>86004</t>
+  </si>
+  <si>
+    <t>Fareway Store #792</t>
+  </si>
+  <si>
+    <t>1005 South County Line Road</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>52342</t>
+  </si>
+  <si>
+    <t>(641)484-3006</t>
+  </si>
+  <si>
+    <t>86031</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #7072</t>
+  </si>
+  <si>
+    <t>1006 South County Road</t>
+  </si>
+  <si>
+    <t>(641)484-2168</t>
+  </si>
+  <si>
+    <t>86032</t>
+  </si>
+  <si>
+    <t>Hometown Family Market</t>
+  </si>
+  <si>
+    <t>310 - 2nd Street</t>
+  </si>
+  <si>
+    <t>Gladbrook</t>
+  </si>
+  <si>
+    <t>50635</t>
+  </si>
+  <si>
+    <t>(641)473-3222</t>
+  </si>
+  <si>
+    <t>86033</t>
+  </si>
+  <si>
+    <t>Bobby's Grocery &amp; BBQ</t>
+  </si>
+  <si>
+    <t>305 Crisman Street</t>
+  </si>
+  <si>
+    <t>Dysart</t>
+  </si>
+  <si>
+    <t>52224</t>
+  </si>
+  <si>
+    <t>(319)476-4600</t>
+  </si>
+  <si>
+    <t>86034</t>
+  </si>
+  <si>
+    <t>Hometown Foods Traer</t>
+  </si>
+  <si>
+    <t>420 Second St.</t>
+  </si>
+  <si>
+    <t>Traer</t>
+  </si>
+  <si>
+    <t>50675</t>
+  </si>
+  <si>
+    <t>(319)478-2680</t>
+  </si>
+  <si>
+    <t>39 Mid-Sioux Opportunity</t>
+  </si>
+  <si>
+    <t>18004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1068</t>
+  </si>
+  <si>
+    <t>1300 North 2nd Street</t>
+  </si>
+  <si>
+    <t>Cherokee</t>
+  </si>
+  <si>
+    <t>51012</t>
+  </si>
+  <si>
+    <t>(712)225-4139</t>
+  </si>
+  <si>
+    <t>18008</t>
+  </si>
+  <si>
+    <t>Fareway Store #502</t>
+  </si>
+  <si>
+    <t>205 West Bluff Street</t>
+  </si>
+  <si>
+    <t>(712)225-3965</t>
+  </si>
+  <si>
+    <t>18015</t>
+  </si>
+  <si>
+    <t>Jeff's Foods Marcus</t>
+  </si>
+  <si>
+    <t>110 W Cedar Street</t>
+  </si>
+  <si>
+    <t>Marcus</t>
+  </si>
+  <si>
+    <t>51035</t>
+  </si>
+  <si>
+    <t>(712)376-4319</t>
+  </si>
+  <si>
+    <t>21003</t>
+  </si>
+  <si>
+    <t>Fareway Store #788</t>
+  </si>
+  <si>
+    <t>104 East 8th Street</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>51301</t>
+  </si>
+  <si>
+    <t>(712)262-8693</t>
+  </si>
+  <si>
+    <t>21005</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1636</t>
+  </si>
+  <si>
+    <t>819 North Grand Avenue</t>
+  </si>
+  <si>
+    <t>(712)262-2443</t>
+  </si>
+  <si>
+    <t>21023</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #2714</t>
+  </si>
+  <si>
+    <t>500 - 11th Street SW</t>
+  </si>
+  <si>
+    <t>(712)262-5001</t>
+  </si>
+  <si>
+    <t>21024</t>
+  </si>
+  <si>
+    <t>Walgreens #11153</t>
+  </si>
+  <si>
+    <t>800 Grand Avenue</t>
+  </si>
+  <si>
+    <t>(712)262-0231</t>
+  </si>
+  <si>
+    <t>30004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1628</t>
+  </si>
+  <si>
+    <t>1500 - 18th Street</t>
+  </si>
+  <si>
+    <t>Spirit Lake</t>
+  </si>
+  <si>
+    <t>51360</t>
+  </si>
+  <si>
+    <t>(712)336-4900</t>
+  </si>
+  <si>
+    <t>30011</t>
+  </si>
+  <si>
+    <t>Fareway Store #850</t>
+  </si>
+  <si>
+    <t>2330 175th Street</t>
+  </si>
+  <si>
+    <t>(712)336-5802</t>
+  </si>
+  <si>
+    <t>30018</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2200 17th Street </t>
+  </si>
+  <si>
+    <t>(712)336-1339</t>
+  </si>
+  <si>
+    <t>30022</t>
+  </si>
+  <si>
+    <t>Sunshine Foods</t>
+  </si>
+  <si>
+    <t>1704 Okobji Avenue</t>
+  </si>
+  <si>
+    <t>Milford</t>
+  </si>
+  <si>
+    <t>51351</t>
+  </si>
+  <si>
+    <t>(712)338-4716</t>
+  </si>
+  <si>
+    <t>32003</t>
+  </si>
+  <si>
+    <t>Fareway Store #407</t>
+  </si>
+  <si>
+    <t>1108 Central Avenue</t>
+  </si>
+  <si>
+    <t>Estherville</t>
+  </si>
+  <si>
+    <t>51334</t>
+  </si>
+  <si>
+    <t>(712)362-5284</t>
+  </si>
+  <si>
+    <t>32005</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1170</t>
+  </si>
+  <si>
+    <t>1221 Central Avenue</t>
+  </si>
+  <si>
+    <t>(712)362-7246</t>
+  </si>
+  <si>
+    <t>60030</t>
+  </si>
+  <si>
+    <t>Total Stop</t>
+  </si>
+  <si>
+    <t>113 North Main Street</t>
+  </si>
+  <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>51237</t>
+  </si>
+  <si>
+    <t>(712)475-2825</t>
+  </si>
+  <si>
+    <t>60033</t>
+  </si>
+  <si>
+    <t>Larchwood Food Center</t>
+  </si>
+  <si>
+    <t>839 Broadway</t>
+  </si>
+  <si>
+    <t>Larchwood</t>
+  </si>
+  <si>
+    <t>51241</t>
+  </si>
+  <si>
+    <t>(712)477-2407</t>
+  </si>
+  <si>
+    <t>60034</t>
+  </si>
+  <si>
+    <t>106 North Boone</t>
+  </si>
+  <si>
+    <t>Rock Rapids</t>
+  </si>
+  <si>
+    <t>51246</t>
+  </si>
+  <si>
+    <t>(712)472-2573</t>
+  </si>
+  <si>
+    <t>71006</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1573</t>
+  </si>
+  <si>
+    <t>1989 Park Street</t>
+  </si>
+  <si>
+    <t>Sheldon</t>
+  </si>
+  <si>
+    <t>51201</t>
+  </si>
+  <si>
+    <t>(712)324-2516</t>
+  </si>
+  <si>
+    <t>71012</t>
+  </si>
+  <si>
+    <t>Sanborn Food</t>
+  </si>
+  <si>
+    <t>302 Main Street</t>
+  </si>
+  <si>
+    <t>Sanborn</t>
+  </si>
+  <si>
+    <t>51248</t>
+  </si>
+  <si>
+    <t>(712)729-3235</t>
+  </si>
+  <si>
+    <t>71027</t>
+  </si>
+  <si>
+    <t>Fareway Store #021</t>
+  </si>
+  <si>
+    <t>2603 Park Street</t>
+  </si>
+  <si>
+    <t>(712)324-2711</t>
+  </si>
+  <si>
+    <t>71030</t>
+  </si>
+  <si>
+    <t>Prairie Market</t>
+  </si>
+  <si>
+    <t>120 North Main Street</t>
+  </si>
+  <si>
+    <t>Paullina</t>
+  </si>
+  <si>
+    <t>51046</t>
+  </si>
+  <si>
+    <t>(712)949-3435</t>
+  </si>
+  <si>
+    <t>71031</t>
+  </si>
+  <si>
+    <t>Carstensen's Meat &amp; Grocery</t>
+  </si>
+  <si>
+    <t>201 Market Street</t>
+  </si>
+  <si>
+    <t>Lake Park</t>
+  </si>
+  <si>
+    <t>51347</t>
+  </si>
+  <si>
+    <t>(712)832-3620</t>
+  </si>
+  <si>
+    <t>71032</t>
+  </si>
+  <si>
+    <t>Fiesta Foods</t>
+  </si>
+  <si>
+    <t>130  3rd Street NE</t>
+  </si>
+  <si>
+    <t>Hartley</t>
+  </si>
+  <si>
+    <t>51346</t>
+  </si>
+  <si>
+    <t>(712)928-2160</t>
+  </si>
+  <si>
+    <t>72019</t>
+  </si>
+  <si>
+    <t>Sibley SuperFoods</t>
+  </si>
+  <si>
+    <t>407 9th St</t>
+  </si>
+  <si>
+    <t>Sibley</t>
+  </si>
+  <si>
+    <t>51249</t>
+  </si>
+  <si>
+    <t>(712)754-3663</t>
+  </si>
+  <si>
+    <t>74014</t>
+  </si>
+  <si>
+    <t>Fareway Store #849</t>
+  </si>
+  <si>
+    <t>2008 - 12th Street</t>
+  </si>
+  <si>
+    <t>Emmetsburg</t>
+  </si>
+  <si>
+    <t>50536</t>
+  </si>
+  <si>
+    <t>(712)852-2455</t>
+  </si>
+  <si>
+    <t>74029</t>
+  </si>
+  <si>
+    <t>Graettinger Market</t>
+  </si>
+  <si>
+    <t>124 West Robins Street</t>
+  </si>
+  <si>
+    <t>Graettinger</t>
+  </si>
+  <si>
+    <t>51342</t>
+  </si>
+  <si>
+    <t>(712)859-3194</t>
+  </si>
+  <si>
+    <t>74030</t>
+  </si>
+  <si>
+    <t>Kampen Foods</t>
+  </si>
+  <si>
+    <t>113 South Broadway</t>
+  </si>
+  <si>
+    <t>West Bend</t>
+  </si>
+  <si>
+    <t>50597</t>
+  </si>
+  <si>
+    <t>(515)887-3231</t>
+  </si>
+  <si>
+    <t>74032</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #7036</t>
+  </si>
+  <si>
+    <t>3402 Main Street</t>
+  </si>
+  <si>
+    <t>(712)852-2084</t>
+  </si>
+  <si>
+    <t>75003</t>
+  </si>
+  <si>
+    <t>Fareway Store #719</t>
+  </si>
+  <si>
+    <t>115 Plymouth Street NE</t>
+  </si>
+  <si>
+    <t>Le Mars</t>
+  </si>
+  <si>
+    <t>51031</t>
+  </si>
+  <si>
+    <t>(712)546-7600</t>
+  </si>
+  <si>
+    <t>75004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1382</t>
+  </si>
+  <si>
+    <t>1201 - 12th Avenue SW</t>
+  </si>
+  <si>
+    <t>(712)546-7816</t>
+  </si>
+  <si>
+    <t>75024</t>
+  </si>
+  <si>
+    <t>Maynards Food Center</t>
+  </si>
+  <si>
+    <t>200 Reed Street</t>
+  </si>
+  <si>
+    <t>Akron</t>
+  </si>
+  <si>
+    <t>51001</t>
+  </si>
+  <si>
+    <t>(712)568-2026</t>
+  </si>
+  <si>
+    <t>75029</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1625</t>
+  </si>
+  <si>
+    <t>1111 Holton Drive</t>
+  </si>
+  <si>
+    <t>(712)546-4900</t>
+  </si>
+  <si>
+    <t>75033</t>
+  </si>
+  <si>
+    <t>Jeff's Foods Remsen</t>
+  </si>
+  <si>
+    <t>3065 Washington Street</t>
+  </si>
+  <si>
+    <t>Remsen</t>
+  </si>
+  <si>
+    <t>51050</t>
+  </si>
+  <si>
+    <t>(712)786-1130</t>
+  </si>
+  <si>
+    <t>84014</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1622</t>
+  </si>
+  <si>
+    <t>1951 South Main</t>
+  </si>
+  <si>
+    <t>Sioux Center</t>
+  </si>
+  <si>
+    <t>51250</t>
+  </si>
+  <si>
+    <t>(712)722-2601</t>
+  </si>
+  <si>
+    <t>84043</t>
+  </si>
+  <si>
+    <t>Fareway Store #912</t>
+  </si>
+  <si>
+    <t>115 - 1st Avenue NW</t>
+  </si>
+  <si>
+    <t>(712)722-1360</t>
+  </si>
+  <si>
+    <t>84055</t>
+  </si>
+  <si>
+    <t>Fareway Store  #058</t>
+  </si>
+  <si>
+    <t>512 8th Street SE</t>
+  </si>
+  <si>
+    <t>Orange City</t>
+  </si>
+  <si>
+    <t>51041</t>
+  </si>
+  <si>
+    <t>(712)707-9350</t>
+  </si>
+  <si>
+    <t>84056</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1152</t>
+  </si>
+  <si>
+    <t>255 - 16th Street SW</t>
+  </si>
+  <si>
+    <t>(712)722-1990</t>
+  </si>
+  <si>
+    <t>84058</t>
+  </si>
+  <si>
+    <t>Sunshine Foods #1766</t>
+  </si>
+  <si>
+    <t>800 Avenue East</t>
+  </si>
+  <si>
+    <t>Hawarden</t>
+  </si>
+  <si>
+    <t>51023</t>
+  </si>
+  <si>
+    <t>(712)551-1183</t>
+  </si>
+  <si>
+    <t>84060</t>
+  </si>
+  <si>
+    <t>1227 Valley Drive</t>
+  </si>
+  <si>
+    <t>Rock Valley</t>
+  </si>
+  <si>
+    <t>51247</t>
+  </si>
+  <si>
+    <t>(712)476-5326</t>
+  </si>
+  <si>
+    <t>84061</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1480</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1301 8th Street SE </t>
+  </si>
+  <si>
+    <t>(712)707-2003</t>
+  </si>
+  <si>
+    <t>84062</t>
+  </si>
+  <si>
+    <t>Dutchmart Foods</t>
+  </si>
+  <si>
+    <t>102 Albany Avenue NE</t>
+  </si>
+  <si>
+    <t>(712)737-4848</t>
+  </si>
+  <si>
+    <t>84063</t>
+  </si>
+  <si>
+    <t>Fareway Store #247</t>
+  </si>
+  <si>
+    <t>640 Black Forest Road</t>
+  </si>
+  <si>
+    <t>Hull</t>
+  </si>
+  <si>
+    <t>51239</t>
+  </si>
+  <si>
+    <t>(888)742-6582</t>
+  </si>
+  <si>
+    <t>41 North Iowa Community Action</t>
+  </si>
+  <si>
+    <t>12023</t>
+  </si>
+  <si>
+    <t>Brothers Market #1</t>
+  </si>
+  <si>
+    <t>706 Highway 57</t>
+  </si>
+  <si>
+    <t>Parkersburg</t>
+  </si>
+  <si>
+    <t>50665</t>
+  </si>
+  <si>
+    <t>(319)346-1301</t>
+  </si>
+  <si>
+    <t>12024</t>
+  </si>
+  <si>
+    <t>West Forty Market</t>
+  </si>
+  <si>
+    <t>107 East Traer Street</t>
+  </si>
+  <si>
+    <t>Greene</t>
+  </si>
+  <si>
+    <t>50636</t>
+  </si>
+  <si>
+    <t>(641)816-4126</t>
+  </si>
+  <si>
+    <t>12025</t>
+  </si>
+  <si>
+    <t>J &amp; S Grocers</t>
+  </si>
+  <si>
+    <t>306 N Main Street</t>
+  </si>
+  <si>
+    <t>Allison</t>
+  </si>
+  <si>
+    <t>50602</t>
+  </si>
+  <si>
+    <t>(319)267-2650</t>
+  </si>
+  <si>
+    <t>17005</t>
+  </si>
+  <si>
+    <t>Fareway Store #705</t>
+  </si>
+  <si>
+    <t>910 Highway 18 West</t>
+  </si>
+  <si>
+    <t>Clear Lake</t>
+  </si>
+  <si>
+    <t>50428</t>
+  </si>
+  <si>
+    <t>(641)357-5773</t>
+  </si>
+  <si>
+    <t>17006</t>
+  </si>
+  <si>
+    <t>Fareway Store #491</t>
+  </si>
+  <si>
+    <t>400 North Delaware</t>
+  </si>
+  <si>
+    <t>Mason City</t>
+  </si>
+  <si>
+    <t>50401</t>
+  </si>
+  <si>
+    <t>(641)424-4415</t>
+  </si>
+  <si>
+    <t>17007</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1413</t>
+  </si>
+  <si>
+    <t>551 South Illinois Avenue</t>
+  </si>
+  <si>
+    <t>(641)424-9741</t>
+  </si>
+  <si>
+    <t>17008</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1410</t>
+  </si>
+  <si>
+    <t>2400 4th Street SW</t>
+  </si>
+  <si>
+    <t>(641)423-8062</t>
+  </si>
+  <si>
+    <t>17022</t>
+  </si>
+  <si>
+    <t>Super Target T-804</t>
+  </si>
+  <si>
+    <t>3450 - 4th Street SW</t>
+  </si>
+  <si>
+    <t>(641)423-8335</t>
+  </si>
+  <si>
+    <t>17023</t>
+  </si>
+  <si>
+    <t>Walgreens #05941</t>
+  </si>
+  <si>
+    <t>1251 4th St. SW</t>
+  </si>
+  <si>
+    <t>(641)423-1472</t>
+  </si>
+  <si>
+    <t>17024</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #810</t>
+  </si>
+  <si>
+    <t>4151 4th Street SW</t>
+  </si>
+  <si>
+    <t>(641)423-6767</t>
+  </si>
+  <si>
+    <t>17025</t>
+  </si>
+  <si>
+    <t>Randy's Neighborhood Market</t>
+  </si>
+  <si>
+    <t>20 South 4th Street</t>
+  </si>
+  <si>
+    <t>(641)357-2167</t>
+  </si>
+  <si>
+    <t>17028</t>
+  </si>
+  <si>
+    <t>HyVee Drugstore #7056</t>
+  </si>
+  <si>
+    <t>875 - 4th Street SW</t>
+  </si>
+  <si>
+    <t>(641)424-4181</t>
+  </si>
+  <si>
+    <t>34002</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1074</t>
+  </si>
+  <si>
+    <t>901 Kelly Street</t>
+  </si>
+  <si>
+    <t>Charles City</t>
+  </si>
+  <si>
+    <t>50616</t>
+  </si>
+  <si>
+    <t>(641)228-1726</t>
+  </si>
+  <si>
+    <t>34003</t>
+  </si>
+  <si>
+    <t>Fareway Store #501</t>
+  </si>
+  <si>
+    <t>210 - 11th Street</t>
+  </si>
+  <si>
+    <t>(641)228-3523</t>
+  </si>
+  <si>
+    <t>35010</t>
+  </si>
+  <si>
+    <t>Fareway Store #902</t>
+  </si>
+  <si>
+    <t>309 Central Avenue W</t>
+  </si>
+  <si>
+    <t>Hampton</t>
+  </si>
+  <si>
+    <t>50441</t>
+  </si>
+  <si>
+    <t>(641)456-5253</t>
+  </si>
+  <si>
+    <t>35014</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1239</t>
+  </si>
+  <si>
+    <t>808 - 4th Street SE</t>
+  </si>
+  <si>
+    <t>(641)456-3400</t>
+  </si>
+  <si>
+    <t>41018</t>
+  </si>
+  <si>
+    <t>Britt Food Center</t>
+  </si>
+  <si>
+    <t>8 2nd Street NW</t>
+  </si>
+  <si>
+    <t>Britt</t>
+  </si>
+  <si>
+    <t>50423</t>
+  </si>
+  <si>
+    <t>(641)843-4429</t>
+  </si>
+  <si>
+    <t>41019</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1218</t>
+  </si>
+  <si>
+    <t>255 West Highway 18</t>
+  </si>
+  <si>
+    <t>Garner</t>
+  </si>
+  <si>
+    <t>50438</t>
+  </si>
+  <si>
+    <t>(641)923-2883</t>
+  </si>
+  <si>
+    <t>55001</t>
+  </si>
+  <si>
+    <t>Fareway Store #531</t>
+  </si>
+  <si>
+    <t>1905 Highway 18 East</t>
+  </si>
+  <si>
+    <t>Algona</t>
+  </si>
+  <si>
+    <t>50511</t>
+  </si>
+  <si>
+    <t>(515)295-3831</t>
+  </si>
+  <si>
+    <t>55004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1010</t>
+  </si>
+  <si>
+    <t>1500 Hwy 169 North</t>
+  </si>
+  <si>
+    <t>(515)295-3540</t>
+  </si>
+  <si>
+    <t>55033</t>
+  </si>
+  <si>
+    <t>Hager Foods</t>
+  </si>
+  <si>
+    <t>112 East Ramsey Street</t>
+  </si>
+  <si>
+    <t>Bancroft</t>
+  </si>
+  <si>
+    <t>50517</t>
+  </si>
+  <si>
+    <t>(515)885-2213</t>
+  </si>
+  <si>
+    <t>55034</t>
+  </si>
+  <si>
+    <t>Titonka Food Center</t>
+  </si>
+  <si>
+    <t>235 North Main Street</t>
+  </si>
+  <si>
+    <t>Titonka</t>
+  </si>
+  <si>
+    <t>50480</t>
+  </si>
+  <si>
+    <t>(515)928-2044</t>
+  </si>
+  <si>
+    <t>66010</t>
+  </si>
+  <si>
+    <t>The Food Center</t>
+  </si>
+  <si>
+    <t>215 West 4th Street</t>
+  </si>
+  <si>
+    <t>St. Ansgar</t>
+  </si>
+  <si>
+    <t>50472</t>
+  </si>
+  <si>
+    <t>(641)713-2160</t>
+  </si>
+  <si>
+    <t>66011</t>
+  </si>
+  <si>
+    <t>633 Chase Street</t>
+  </si>
+  <si>
+    <t>Osage</t>
+  </si>
+  <si>
+    <t>50461</t>
+  </si>
+  <si>
+    <t>(641)732-5271</t>
+  </si>
+  <si>
+    <t>95019</t>
+  </si>
+  <si>
+    <t>David's Marketplace</t>
+  </si>
+  <si>
+    <t>103 North Washington Street</t>
+  </si>
+  <si>
+    <t>Lake Mills</t>
+  </si>
+  <si>
+    <t>50450</t>
+  </si>
+  <si>
+    <t>(641)592-0051</t>
+  </si>
+  <si>
+    <t>95020</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1190</t>
+  </si>
+  <si>
+    <t>315 North Highway 69</t>
+  </si>
+  <si>
+    <t>Forest City</t>
+  </si>
+  <si>
+    <t>50436</t>
+  </si>
+  <si>
+    <t>(641)585-3775</t>
+  </si>
+  <si>
+    <t>95022</t>
+  </si>
+  <si>
+    <t>Main Street Market</t>
+  </si>
+  <si>
+    <t>209 North Main Street</t>
+  </si>
+  <si>
+    <t>Buffalo Center</t>
+  </si>
+  <si>
+    <t>50424</t>
+  </si>
+  <si>
+    <t>(641)562-2363</t>
+  </si>
+  <si>
+    <t>98010</t>
+  </si>
+  <si>
+    <t>Fallgatter's Market Place</t>
+  </si>
+  <si>
+    <t>98 - 7th Street N</t>
+  </si>
+  <si>
+    <t>Northwood</t>
+  </si>
+  <si>
+    <t>50459</t>
+  </si>
+  <si>
+    <t>(641)324-1651</t>
+  </si>
+  <si>
+    <t>42 VNA - Dubuque</t>
+  </si>
+  <si>
+    <t>03020</t>
+  </si>
+  <si>
+    <t>Quillin's Food Ranch</t>
+  </si>
+  <si>
+    <t>9 - 9th Street SW</t>
+  </si>
+  <si>
+    <t>Waukon</t>
+  </si>
+  <si>
+    <t>52172</t>
+  </si>
+  <si>
+    <t>(563)568-3316</t>
+  </si>
+  <si>
+    <t>03024</t>
+  </si>
+  <si>
+    <t>Fareway Store #062</t>
+  </si>
+  <si>
+    <t>777 11th Avenue SW</t>
+  </si>
+  <si>
+    <t>(563)568-5017</t>
+  </si>
+  <si>
+    <t>03028</t>
+  </si>
+  <si>
+    <t>Quillin's Lansing IGA</t>
+  </si>
+  <si>
+    <t>420 Main Street</t>
+  </si>
+  <si>
+    <t>Lansing</t>
+  </si>
+  <si>
+    <t>52151</t>
+  </si>
+  <si>
+    <t>(563)538-4774</t>
+  </si>
+  <si>
+    <t>03029</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1874</t>
+  </si>
+  <si>
+    <t>819 - 11th Avenue SW</t>
+  </si>
+  <si>
+    <t>(563)568-5100</t>
+  </si>
+  <si>
+    <t>19014</t>
+  </si>
+  <si>
+    <t>Fareway Store #922</t>
+  </si>
+  <si>
+    <t>102 South Water Avenue</t>
+  </si>
+  <si>
+    <t>New Hampton</t>
+  </si>
+  <si>
+    <t>50659</t>
+  </si>
+  <si>
+    <t>(641)394-4652</t>
+  </si>
+  <si>
+    <t>22032</t>
+  </si>
+  <si>
+    <t>Bender's Foods #3</t>
+  </si>
+  <si>
+    <t>619 South Highway 52</t>
+  </si>
+  <si>
+    <t>Guttenberg</t>
+  </si>
+  <si>
+    <t>52052</t>
+  </si>
+  <si>
+    <t>(563)252-1410</t>
+  </si>
+  <si>
+    <t>22038</t>
+  </si>
+  <si>
+    <t>Wilke's Market Place</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204 South Main Street </t>
+  </si>
+  <si>
+    <t>Elkader</t>
+  </si>
+  <si>
+    <t>52043</t>
+  </si>
+  <si>
+    <t>(563)245-2413</t>
+  </si>
+  <si>
+    <t>22039</t>
+  </si>
+  <si>
+    <t>Karl's Grocery</t>
+  </si>
+  <si>
+    <t>101  Madison Street</t>
+  </si>
+  <si>
+    <t>Edgewood</t>
+  </si>
+  <si>
+    <t>52042</t>
+  </si>
+  <si>
+    <t>(563)928-6223</t>
+  </si>
+  <si>
+    <t>28008</t>
+  </si>
+  <si>
+    <t>Fareway Store #594</t>
+  </si>
+  <si>
+    <t>109 East Marion Street</t>
+  </si>
+  <si>
+    <t>Manchester</t>
+  </si>
+  <si>
+    <t>52057</t>
+  </si>
+  <si>
+    <t>(563)927-5979</t>
+  </si>
+  <si>
+    <t>28026</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1506</t>
+  </si>
+  <si>
+    <t>1220 West Main Street</t>
+  </si>
+  <si>
+    <t>(563)927-3377</t>
+  </si>
+  <si>
+    <t>28027</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1404</t>
+  </si>
+  <si>
+    <t>1080 West Main Street</t>
+  </si>
+  <si>
+    <t>(563)822-1383</t>
+  </si>
+  <si>
+    <t>31013</t>
+  </si>
+  <si>
+    <t>Silker's Store</t>
+  </si>
+  <si>
+    <t>101 West Main Street</t>
+  </si>
+  <si>
+    <t>Epworth</t>
+  </si>
+  <si>
+    <t>52045</t>
+  </si>
+  <si>
+    <t>(563)876-5575</t>
+  </si>
+  <si>
+    <t>31040</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1159</t>
+  </si>
+  <si>
+    <t>3500 Dodge Street</t>
+  </si>
+  <si>
+    <t>Dubuque</t>
+  </si>
+  <si>
+    <t>(563)583-5204</t>
+  </si>
+  <si>
+    <t>31052</t>
+  </si>
+  <si>
+    <t>Walgreens #09708</t>
+  </si>
+  <si>
+    <t>55 John F Kennedy Drive</t>
+  </si>
+  <si>
+    <t>52002</t>
+  </si>
+  <si>
+    <t>(563)556-3705</t>
+  </si>
+  <si>
+    <t>31055</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #2004</t>
+  </si>
+  <si>
+    <t>4200 Dodge Street</t>
+  </si>
+  <si>
+    <t>(563)582-1003</t>
+  </si>
+  <si>
+    <t>31056</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1160</t>
+  </si>
+  <si>
+    <t>2395 NW Arterial Road</t>
+  </si>
+  <si>
+    <t>(563)583-2199</t>
+  </si>
+  <si>
+    <t>31057</t>
+  </si>
+  <si>
+    <t>Fareway Store #008</t>
+  </si>
+  <si>
+    <t>1207 12th Avenue SE</t>
+  </si>
+  <si>
+    <t>Dyersville</t>
+  </si>
+  <si>
+    <t>(563)875-6053</t>
+  </si>
+  <si>
+    <t>31059</t>
+  </si>
+  <si>
+    <t>Walgreens #06154</t>
+  </si>
+  <si>
+    <t>2260 John F. Kennedy Road</t>
+  </si>
+  <si>
+    <t>(563)582-1659</t>
+  </si>
+  <si>
+    <t>31065</t>
+  </si>
+  <si>
+    <t>Eagle Country Market #147</t>
+  </si>
+  <si>
+    <t>1800 Elm Street</t>
+  </si>
+  <si>
+    <t>52001</t>
+  </si>
+  <si>
+    <t>(563)583-8585</t>
+  </si>
+  <si>
+    <t>31071</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1162</t>
+  </si>
+  <si>
+    <t>400 South Locust Street</t>
+  </si>
+  <si>
+    <t>(563)583-6148</t>
+  </si>
+  <si>
+    <t>31072</t>
+  </si>
+  <si>
+    <t>Brothers Market #2</t>
+  </si>
+  <si>
+    <t>105 SE Nixon Street</t>
+  </si>
+  <si>
+    <t>Cascade</t>
+  </si>
+  <si>
+    <t>(563)852-3666</t>
+  </si>
+  <si>
+    <t>31073</t>
+  </si>
+  <si>
+    <t>Walgreens #11942</t>
+  </si>
+  <si>
+    <t>345 East 20th Street</t>
+  </si>
+  <si>
+    <t>(563)690-1836</t>
+  </si>
+  <si>
+    <t>31075</t>
+  </si>
+  <si>
+    <t>Fareway Store #114</t>
+  </si>
+  <si>
+    <t>2050  John F. Kennedy Road</t>
+  </si>
+  <si>
+    <t>(563)556-9997</t>
+  </si>
+  <si>
+    <t>31076</t>
+  </si>
+  <si>
+    <t>Target Store T-0086</t>
+  </si>
+  <si>
+    <t>(563)557-9800</t>
+  </si>
+  <si>
+    <t>31077</t>
+  </si>
+  <si>
+    <t>Fareway Store #168</t>
+  </si>
+  <si>
+    <t>8400 NICC Drive</t>
+  </si>
+  <si>
+    <t>Peosta</t>
+  </si>
+  <si>
+    <t>(563)557-4475</t>
+  </si>
+  <si>
+    <t>31078</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1163</t>
+  </si>
+  <si>
+    <t>1201 12th Ave SE</t>
+  </si>
+  <si>
+    <t>(563)875-2700</t>
+  </si>
+  <si>
+    <t>33004</t>
+  </si>
+  <si>
+    <t>Fareway Store #412</t>
+  </si>
+  <si>
+    <t>102 - 2nd Street SE</t>
+  </si>
+  <si>
+    <t>Oelwein</t>
+  </si>
+  <si>
+    <t>50662</t>
+  </si>
+  <si>
+    <t>(319)283-2872</t>
+  </si>
+  <si>
+    <t>33034</t>
+  </si>
+  <si>
+    <t>Quillin's Quality Foods</t>
+  </si>
+  <si>
+    <t>303 Highway 150 North</t>
+  </si>
+  <si>
+    <t>West Union</t>
+  </si>
+  <si>
+    <t>52175</t>
+  </si>
+  <si>
+    <t>(563)422-3565</t>
+  </si>
+  <si>
+    <t>33037</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1459</t>
+  </si>
+  <si>
+    <t>1345 South Frederick Ave</t>
+  </si>
+  <si>
+    <t>(319)283-7500</t>
+  </si>
+  <si>
+    <t>33038</t>
+  </si>
+  <si>
+    <t>Valley Fresh Market</t>
+  </si>
+  <si>
+    <t>244 Center Street</t>
+  </si>
+  <si>
+    <t>Elgin</t>
+  </si>
+  <si>
+    <t>52141</t>
+  </si>
+  <si>
+    <t>(563)426-5549</t>
+  </si>
+  <si>
+    <t>45008</t>
+  </si>
+  <si>
+    <t>Fareway Store #815</t>
+  </si>
+  <si>
+    <t>112 South Elm Street</t>
+  </si>
+  <si>
+    <t>Cresco</t>
+  </si>
+  <si>
+    <t>52136</t>
+  </si>
+  <si>
+    <t>(563)547-5252</t>
+  </si>
+  <si>
+    <t>45023</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1094</t>
+  </si>
+  <si>
+    <t>22422 Highway 9</t>
+  </si>
+  <si>
+    <t>(563)547-4169</t>
+  </si>
+  <si>
+    <t>96005</t>
+  </si>
+  <si>
+    <t>Fareway Store #589</t>
+  </si>
+  <si>
+    <t>103 East Main Street</t>
+  </si>
+  <si>
+    <t>Decorah</t>
+  </si>
+  <si>
+    <t>52101</t>
+  </si>
+  <si>
+    <t>(563)382-3346</t>
+  </si>
+  <si>
+    <t>96026</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #913</t>
+  </si>
+  <si>
+    <t>1798 Old Stage Road</t>
+  </si>
+  <si>
+    <t>(563)382-8737</t>
+  </si>
+  <si>
+    <t>96031</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1120</t>
+  </si>
+  <si>
+    <t>915 Short Street</t>
+  </si>
+  <si>
+    <t>(563)387-6010</t>
+  </si>
+  <si>
+    <t>43 Operation Threshold</t>
+  </si>
+  <si>
+    <t>07007</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1052</t>
+  </si>
+  <si>
+    <t>6301 University Ave.</t>
+  </si>
+  <si>
+    <t>Cedar Falls</t>
+  </si>
+  <si>
+    <t>50613</t>
+  </si>
+  <si>
+    <t>(319)266-7535</t>
+  </si>
+  <si>
+    <t>07011</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1860</t>
+  </si>
+  <si>
+    <t>2834 Ansborough Avenue</t>
+  </si>
+  <si>
+    <t>Waterloo</t>
+  </si>
+  <si>
+    <t>50702</t>
+  </si>
+  <si>
+    <t>(319)233-3266</t>
+  </si>
+  <si>
+    <t>07012</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1866</t>
+  </si>
+  <si>
+    <t>1422 Flammang Drive</t>
+  </si>
+  <si>
+    <t>(319)234-7523</t>
+  </si>
+  <si>
+    <t>07083</t>
+  </si>
+  <si>
+    <t>Fareway Store #951</t>
+  </si>
+  <si>
+    <t>40 West San Marnan Drive</t>
+  </si>
+  <si>
+    <t>50701</t>
+  </si>
+  <si>
+    <t>(319)236-0107</t>
+  </si>
+  <si>
+    <t>07087</t>
+  </si>
+  <si>
+    <t>Walgreens #03590</t>
+  </si>
+  <si>
+    <t>3910 University Avenue</t>
+  </si>
+  <si>
+    <t>(319)236-9924</t>
+  </si>
+  <si>
+    <t>07097</t>
+  </si>
+  <si>
+    <t>Fareway Store #974</t>
+  </si>
+  <si>
+    <t>214 North Magnolia Drive</t>
+  </si>
+  <si>
+    <t>(319)277-6858</t>
+  </si>
+  <si>
+    <t>07107</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1496</t>
+  </si>
+  <si>
+    <t>1334 Flammang Drive</t>
+  </si>
+  <si>
+    <t>(319)232-3661</t>
+  </si>
+  <si>
+    <t>07108</t>
+  </si>
+  <si>
+    <t>Super Target T-1792</t>
+  </si>
+  <si>
+    <t>1501 East San Marnan Drive</t>
+  </si>
+  <si>
+    <t>(319)226-6500</t>
+  </si>
+  <si>
+    <t>07113</t>
+  </si>
+  <si>
+    <t>Walgreens #07455</t>
+  </si>
+  <si>
+    <t>111 West Ridgeway Avenue</t>
+  </si>
+  <si>
+    <t>(319)433-0488</t>
+  </si>
+  <si>
+    <t>07114</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #753</t>
+  </si>
+  <si>
+    <t>525 Brandilynn Boulevard</t>
+  </si>
+  <si>
+    <t>(319)277-6391</t>
+  </si>
+  <si>
+    <t>07116</t>
+  </si>
+  <si>
+    <t>CVS Pharmacy #8538</t>
+  </si>
+  <si>
+    <t>2302 West First Street</t>
+  </si>
+  <si>
+    <t>(319)277-5181</t>
+  </si>
+  <si>
+    <t>07117</t>
+  </si>
+  <si>
+    <t>CVS Pharmacy #8544</t>
+  </si>
+  <si>
+    <t>1825 East San Marnan Drive</t>
+  </si>
+  <si>
+    <t>(319)235-6248</t>
+  </si>
+  <si>
+    <t>07120</t>
+  </si>
+  <si>
+    <t>Fareway Store #067</t>
+  </si>
+  <si>
+    <t>215 South Evans Road</t>
+  </si>
+  <si>
+    <t>Evansdale</t>
+  </si>
+  <si>
+    <t>50707</t>
+  </si>
+  <si>
+    <t>(319)287-5142</t>
+  </si>
+  <si>
+    <t>07121</t>
+  </si>
+  <si>
+    <t>Walgreens #10557</t>
+  </si>
+  <si>
+    <t>2509 White Tail Drive</t>
+  </si>
+  <si>
+    <t>(319)553-0206</t>
+  </si>
+  <si>
+    <t>07123</t>
+  </si>
+  <si>
+    <t>Walgreens #10855</t>
+  </si>
+  <si>
+    <t>1850 Logan Avenue</t>
+  </si>
+  <si>
+    <t>50703</t>
+  </si>
+  <si>
+    <t>(319)296-7761</t>
+  </si>
+  <si>
+    <t>07127</t>
+  </si>
+  <si>
+    <t>Target Store T-2526</t>
+  </si>
+  <si>
+    <t>214 Viking Plaza Drive</t>
+  </si>
+  <si>
+    <t>(319)553-1120</t>
+  </si>
+  <si>
+    <t>07134</t>
+  </si>
+  <si>
+    <t>Fareway Store #190</t>
+  </si>
+  <si>
+    <t>4500 South Main Street</t>
+  </si>
+  <si>
+    <t>(319)266-6576</t>
+  </si>
+  <si>
+    <t>07135</t>
+  </si>
+  <si>
+    <t>1010 East Mitchell Avenue</t>
+  </si>
+  <si>
+    <t>(319)233-6628</t>
+  </si>
+  <si>
+    <t>07137</t>
+  </si>
+  <si>
+    <t>1113 Ansborough Avenue</t>
+  </si>
+  <si>
+    <t>(319)287-8087</t>
+  </si>
+  <si>
+    <t>07139</t>
+  </si>
+  <si>
+    <t>Ray's Supermarket</t>
+  </si>
+  <si>
+    <t>1956 Lafayette Street</t>
+  </si>
+  <si>
+    <t>(319)274-9214</t>
+  </si>
+  <si>
+    <t>07140</t>
+  </si>
+  <si>
+    <t>Randall's Stop-N-Shop</t>
+  </si>
+  <si>
+    <t>320 5th Street</t>
+  </si>
+  <si>
+    <t>Hudson</t>
+  </si>
+  <si>
+    <t>50643</t>
+  </si>
+  <si>
+    <t>(319)988-3377</t>
+  </si>
+  <si>
+    <t>09001</t>
+  </si>
+  <si>
+    <t>Fareway Store #561</t>
+  </si>
+  <si>
+    <t>222 West Bremer Avenue</t>
+  </si>
+  <si>
+    <t>Waverly</t>
+  </si>
+  <si>
+    <t>50677</t>
+  </si>
+  <si>
+    <t>(319)352-4319</t>
+  </si>
+  <si>
+    <t>09005</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1872</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1311 - 4th Street SW </t>
+  </si>
+  <si>
+    <t>(319)352-1365</t>
+  </si>
+  <si>
+    <t>09014</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1005</t>
+  </si>
+  <si>
+    <t>700 29th Avenue South West</t>
+  </si>
+  <si>
+    <t>(319)352-5260</t>
+  </si>
+  <si>
+    <t>09015</t>
+  </si>
+  <si>
+    <t>Walgreens #12148</t>
+  </si>
+  <si>
+    <t>320 West Bremer Avenue</t>
+  </si>
+  <si>
+    <t>(319)596-1085</t>
+  </si>
+  <si>
+    <t>09018</t>
+  </si>
+  <si>
+    <t>J &amp; C Grocery</t>
+  </si>
+  <si>
+    <t>108 North Railroad</t>
+  </si>
+  <si>
+    <t>Sumner</t>
+  </si>
+  <si>
+    <t>50674</t>
+  </si>
+  <si>
+    <t>(563)578-3364</t>
+  </si>
+  <si>
+    <t>09020</t>
+  </si>
+  <si>
+    <t>Fareway Store #258</t>
+  </si>
+  <si>
+    <t>1022 Skylar Street</t>
+  </si>
+  <si>
+    <t>Denver</t>
+  </si>
+  <si>
+    <t>50622</t>
+  </si>
+  <si>
+    <t>(319)406-0004</t>
+  </si>
+  <si>
+    <t>10001</t>
+  </si>
+  <si>
+    <t>Fareway Store #479</t>
+  </si>
+  <si>
+    <t>1400 3rd Avenue SE</t>
+  </si>
+  <si>
+    <t>Independence</t>
+  </si>
+  <si>
+    <t>50644</t>
+  </si>
+  <si>
+    <t>(319)334-3847</t>
+  </si>
+  <si>
+    <t>10025</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #750</t>
+  </si>
+  <si>
+    <t>302 Enterprise Drive SW</t>
+  </si>
+  <si>
+    <t>(319)334-7128</t>
+  </si>
+  <si>
+    <t>10027</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1262</t>
+  </si>
+  <si>
+    <t>1975 Three Elms Road</t>
+  </si>
+  <si>
+    <t>(319)332-1676</t>
+  </si>
+  <si>
+    <t>38018</t>
+  </si>
+  <si>
+    <t>Brothers Market #6</t>
+  </si>
+  <si>
+    <t>1400 'G' Avenue</t>
+  </si>
+  <si>
+    <t>Grundy Center</t>
+  </si>
+  <si>
+    <t>50638</t>
+  </si>
+  <si>
+    <t>(319)824-3849</t>
+  </si>
+  <si>
+    <t>38020</t>
+  </si>
+  <si>
+    <t>Reinbeck Country Foods</t>
+  </si>
+  <si>
+    <t>606 Grundy Avenue</t>
+  </si>
+  <si>
+    <t>Reinbeck</t>
+  </si>
+  <si>
+    <t>50669</t>
+  </si>
+  <si>
+    <t>(319)345-2211</t>
+  </si>
+  <si>
+    <t>45 Community Action of Southeast Iowa</t>
+  </si>
+  <si>
+    <t>29003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1042</t>
+  </si>
+  <si>
+    <t>939 Angular Street</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>52601</t>
+  </si>
+  <si>
+    <t>(319)572-3657</t>
+  </si>
+  <si>
+    <t>29004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1044</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3140 Agency Street </t>
+  </si>
+  <si>
+    <t>(319)753-1616</t>
+  </si>
+  <si>
+    <t>29024</t>
+  </si>
+  <si>
+    <t>Walgreens #05044</t>
+  </si>
+  <si>
+    <t>3245 Agency Street</t>
+  </si>
+  <si>
+    <t>(319)758-9888</t>
+  </si>
+  <si>
+    <t>29025</t>
+  </si>
+  <si>
+    <t>Walgreens #09476</t>
+  </si>
+  <si>
+    <t>201 South Central Avenue</t>
+  </si>
+  <si>
+    <t>(319)753-1605</t>
+  </si>
+  <si>
+    <t>29026</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #797</t>
+  </si>
+  <si>
+    <t>324 West Agency Road</t>
+  </si>
+  <si>
+    <t>West Burlington</t>
+  </si>
+  <si>
+    <t>52655</t>
+  </si>
+  <si>
+    <t>(319)753-0115</t>
+  </si>
+  <si>
+    <t>29027</t>
+  </si>
+  <si>
+    <t>Fareway Store #009</t>
+  </si>
+  <si>
+    <t>920 Lawrence Drive</t>
+  </si>
+  <si>
+    <t>(319)758-6740</t>
+  </si>
+  <si>
+    <t>29030</t>
+  </si>
+  <si>
+    <t>MEPO Foods</t>
+  </si>
+  <si>
+    <t>111 Wapello Street N</t>
+  </si>
+  <si>
+    <t>Mediapolis</t>
+  </si>
+  <si>
+    <t>52637</t>
+  </si>
+  <si>
+    <t>(319)394-3236</t>
+  </si>
+  <si>
+    <t>44003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1433</t>
+  </si>
+  <si>
+    <t>1700 East Washington Street</t>
+  </si>
+  <si>
+    <t>Mount Pleasant</t>
+  </si>
+  <si>
+    <t>52641</t>
+  </si>
+  <si>
+    <t>(319)385-2266</t>
+  </si>
+  <si>
+    <t>44017</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #784</t>
+  </si>
+  <si>
+    <t>1041 North Grand Avenue</t>
+  </si>
+  <si>
+    <t>(319)385-4600</t>
+  </si>
+  <si>
+    <t>56004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1202</t>
+  </si>
+  <si>
+    <t>2606 Avenue 'L'</t>
+  </si>
+  <si>
+    <t>Fort Madison</t>
+  </si>
+  <si>
+    <t>52627</t>
+  </si>
+  <si>
+    <t>(319)372-5841</t>
+  </si>
+  <si>
+    <t>56012</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1324</t>
+  </si>
+  <si>
+    <t>3111 Main Street</t>
+  </si>
+  <si>
+    <t>Keokuk</t>
+  </si>
+  <si>
+    <t>52632</t>
+  </si>
+  <si>
+    <t>(319)524-2902</t>
+  </si>
+  <si>
+    <t>56035</t>
+  </si>
+  <si>
+    <t>Walgreens #05886</t>
+  </si>
+  <si>
+    <t>1215 Main Street</t>
+  </si>
+  <si>
+    <t>(319)524-0142</t>
+  </si>
+  <si>
+    <t>56037</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1431</t>
+  </si>
+  <si>
+    <t>300 North Park Drive</t>
+  </si>
+  <si>
+    <t>(319)524-6941</t>
+  </si>
+  <si>
+    <t>56039</t>
+  </si>
+  <si>
+    <t>Walgreens #11759</t>
+  </si>
+  <si>
+    <t>2639 Avenue 'L'</t>
+  </si>
+  <si>
+    <t>(319)372-8794</t>
+  </si>
+  <si>
+    <t>56040</t>
+  </si>
+  <si>
+    <t>Sonny's Super Market</t>
+  </si>
+  <si>
+    <t>327 5th Street</t>
+  </si>
+  <si>
+    <t>West Point</t>
+  </si>
+  <si>
+    <t>52656</t>
+  </si>
+  <si>
+    <t>(319)837-6126</t>
+  </si>
+  <si>
+    <t>56041</t>
+  </si>
+  <si>
+    <t>Fareway Store #177</t>
+  </si>
+  <si>
+    <t>1820 Avenue 'H'</t>
+  </si>
+  <si>
+    <t>(319)372-2223</t>
+  </si>
+  <si>
+    <t>58022</t>
+  </si>
+  <si>
+    <t>Economart</t>
+  </si>
+  <si>
+    <t>103 Walnut Street</t>
+  </si>
+  <si>
+    <t>Columbus Junction</t>
+  </si>
+  <si>
+    <t>52738</t>
+  </si>
+  <si>
+    <t>(319)728-2313</t>
+  </si>
+  <si>
+    <t>70003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1437</t>
+  </si>
+  <si>
+    <t>2400 - 2nd Avenue</t>
+  </si>
+  <si>
+    <t>Muscatine</t>
+  </si>
+  <si>
+    <t>52761</t>
+  </si>
+  <si>
+    <t>(563)264-2420</t>
+  </si>
+  <si>
+    <t>70018</t>
+  </si>
+  <si>
+    <t>Walgreens #05885</t>
+  </si>
+  <si>
+    <t>1703 Park Avenue</t>
+  </si>
+  <si>
+    <t>(563)263-7840</t>
+  </si>
+  <si>
+    <t>70020</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #559</t>
+  </si>
+  <si>
+    <t>3003 North Highway 61</t>
+  </si>
+  <si>
+    <t>(563)263-8312</t>
+  </si>
+  <si>
+    <t>70021</t>
+  </si>
+  <si>
+    <t>Fareway Store #998</t>
+  </si>
+  <si>
+    <t>2100 Cedar Plaza Drive</t>
+  </si>
+  <si>
+    <t>(563)288-0541</t>
+  </si>
+  <si>
+    <t>70023</t>
+  </si>
+  <si>
+    <t>HyVee Mainstreet #7060</t>
+  </si>
+  <si>
+    <t>510 East 6th Street</t>
+  </si>
+  <si>
+    <t>(563)263-6461</t>
+  </si>
+  <si>
+    <t>70024</t>
+  </si>
+  <si>
+    <t>Jeff's Market #2</t>
+  </si>
+  <si>
+    <t>200 East 3rd Street</t>
+  </si>
+  <si>
+    <t>West Liberty</t>
+  </si>
+  <si>
+    <t>52776</t>
+  </si>
+  <si>
+    <t>(319)627-2166</t>
+  </si>
+  <si>
+    <t>70025</t>
+  </si>
+  <si>
+    <t>Wilton's Hometown Market</t>
+  </si>
+  <si>
+    <t>101 East 4th Street</t>
+  </si>
+  <si>
+    <t>Wilton</t>
+  </si>
+  <si>
+    <t>52778</t>
+  </si>
+  <si>
+    <t>(563)732-3131</t>
+  </si>
+  <si>
+    <t>92003</t>
+  </si>
+  <si>
+    <t>JW's Foods</t>
+  </si>
+  <si>
+    <t>122 East Avenue</t>
+  </si>
+  <si>
+    <t>Kalona</t>
+  </si>
+  <si>
+    <t>52247</t>
+  </si>
+  <si>
+    <t>(319)656-2661</t>
+  </si>
+  <si>
+    <t>92006</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1850</t>
+  </si>
+  <si>
+    <t xml:space="preserve">528 Highway 1 South </t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>52353</t>
+  </si>
+  <si>
+    <t>(319)653-5406</t>
+  </si>
+  <si>
+    <t>92008</t>
+  </si>
+  <si>
+    <t>Fareway Store #554</t>
+  </si>
+  <si>
+    <t>301 North Marion Avenue</t>
+  </si>
+  <si>
+    <t>(319)653-5064</t>
+  </si>
+  <si>
+    <t>92014</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1475</t>
+  </si>
+  <si>
+    <t>2485 Highway 92</t>
+  </si>
+  <si>
+    <t>(319)653-7213</t>
+  </si>
+  <si>
+    <t>92015</t>
+  </si>
+  <si>
+    <t>Freeman Foods</t>
+  </si>
+  <si>
+    <t>268 8th Avenue</t>
+  </si>
+  <si>
+    <t>Wellman</t>
+  </si>
+  <si>
+    <t>52356</t>
+  </si>
+  <si>
+    <t>(319)646-6721</t>
+  </si>
+  <si>
+    <t>46 American Home Finding</t>
+  </si>
+  <si>
+    <t>04004</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1058</t>
+  </si>
+  <si>
+    <t>609 North 18th Street</t>
+  </si>
+  <si>
+    <t>Centerville</t>
+  </si>
+  <si>
+    <t>52544</t>
+  </si>
+  <si>
+    <t>(641)856-3277</t>
+  </si>
+  <si>
+    <t>04006</t>
+  </si>
+  <si>
+    <t>Fareway Store #827</t>
+  </si>
+  <si>
+    <t>305 South 18th Street</t>
+  </si>
+  <si>
+    <t>(641)437-7064</t>
+  </si>
+  <si>
+    <t>04022</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1621</t>
+  </si>
+  <si>
+    <t>23145 Highway 5</t>
+  </si>
+  <si>
+    <t>(641)437-1212</t>
+  </si>
+  <si>
+    <t>26003</t>
+  </si>
+  <si>
+    <t>Brothers Market #11</t>
+  </si>
+  <si>
+    <t>207 East Locust Street</t>
+  </si>
+  <si>
+    <t>Bloomfield</t>
+  </si>
+  <si>
+    <t>52537</t>
+  </si>
+  <si>
+    <t>(641)664-2539</t>
+  </si>
+  <si>
+    <t>51003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1180</t>
+  </si>
+  <si>
+    <t>1300 West Burlington Avenue</t>
+  </si>
+  <si>
+    <t>Fairfield</t>
+  </si>
+  <si>
+    <t>52556</t>
+  </si>
+  <si>
+    <t>(641)472-4119</t>
+  </si>
+  <si>
+    <t>51004</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #985</t>
+  </si>
+  <si>
+    <t>2701 West Burllington Avenue</t>
+  </si>
+  <si>
+    <t>(641)472-6858</t>
+  </si>
+  <si>
+    <t>54022</t>
+  </si>
+  <si>
+    <t>Brothers Market #8</t>
+  </si>
+  <si>
+    <t>118 South Main Street</t>
+  </si>
+  <si>
+    <t>Sigourney</t>
+  </si>
+  <si>
+    <t>52591</t>
+  </si>
+  <si>
+    <t>(641)622-2191</t>
+  </si>
+  <si>
+    <t>62003</t>
+  </si>
+  <si>
+    <t>Fareway Store #625</t>
+  </si>
+  <si>
+    <t>311 - 3rd Avenue West</t>
+  </si>
+  <si>
+    <t>Oskaloosa</t>
+  </si>
+  <si>
+    <t>52577</t>
+  </si>
+  <si>
+    <t>(641)673-7288</t>
+  </si>
+  <si>
+    <t>62004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1481</t>
+  </si>
+  <si>
+    <t>110 South 'D' Street</t>
+  </si>
+  <si>
+    <t>(641)673-8663</t>
+  </si>
+  <si>
+    <t>62018</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1393</t>
+  </si>
+  <si>
+    <t>2203 'A' Avenue West</t>
+  </si>
+  <si>
+    <t>(641)673-3839</t>
+  </si>
+  <si>
+    <t>63003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1353</t>
+  </si>
+  <si>
+    <t xml:space="preserve">809 West Rock Island </t>
+  </si>
+  <si>
+    <t>Knoxville</t>
+  </si>
+  <si>
+    <t>50138</t>
+  </si>
+  <si>
+    <t>(641)842-4717</t>
+  </si>
+  <si>
+    <t>63008</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1516</t>
+  </si>
+  <si>
+    <t>118 SE 9th Street</t>
+  </si>
+  <si>
+    <t>Pella</t>
+  </si>
+  <si>
+    <t>50219</t>
+  </si>
+  <si>
+    <t>(641)628-1590</t>
+  </si>
+  <si>
+    <t>63021</t>
+  </si>
+  <si>
+    <t>Fareway Store #980</t>
+  </si>
+  <si>
+    <t>1308 South Lincoln Street</t>
+  </si>
+  <si>
+    <t>(641)842-5141</t>
+  </si>
+  <si>
+    <t>63024</t>
+  </si>
+  <si>
+    <t>Fareway Store #995</t>
+  </si>
+  <si>
+    <t>2010 Washington Street</t>
+  </si>
+  <si>
+    <t>(641)628-9995</t>
+  </si>
+  <si>
+    <t>63026</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #2935</t>
+  </si>
+  <si>
+    <t>814 West Bell Avenue</t>
+  </si>
+  <si>
+    <t>(641)828-7584</t>
+  </si>
+  <si>
+    <t>63028</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #751</t>
+  </si>
+  <si>
+    <t>1650 Washington Street</t>
+  </si>
+  <si>
+    <t>(641)628-9881</t>
+  </si>
+  <si>
+    <t>68002</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1009</t>
+  </si>
+  <si>
+    <t>301 Highway 34 West</t>
+  </si>
+  <si>
+    <t>Albia</t>
+  </si>
+  <si>
+    <t>52531</t>
+  </si>
+  <si>
+    <t>(641)932-7131</t>
+  </si>
+  <si>
+    <t>68016</t>
+  </si>
+  <si>
+    <t>Jim &amp; Charlies Affiliated Foods</t>
+  </si>
+  <si>
+    <t>121 North Clinton</t>
+  </si>
+  <si>
+    <t>(641)932-5801</t>
+  </si>
+  <si>
+    <t>89015</t>
+  </si>
+  <si>
+    <t>Boyd Grocery</t>
+  </si>
+  <si>
+    <t>20611 North Highway 1</t>
+  </si>
+  <si>
+    <t>Keosauqua</t>
+  </si>
+  <si>
+    <t>52565</t>
+  </si>
+  <si>
+    <t>(319)293-3731</t>
+  </si>
+  <si>
+    <t>90005</t>
+  </si>
+  <si>
+    <t>Fareway Store #648</t>
+  </si>
+  <si>
+    <t>1325 Albia Road</t>
+  </si>
+  <si>
+    <t>Ottumwa</t>
+  </si>
+  <si>
+    <t>52501</t>
+  </si>
+  <si>
+    <t>(641)684-5520</t>
+  </si>
+  <si>
+    <t>90007</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1504</t>
+  </si>
+  <si>
+    <t>1025 North Quincy Avenue</t>
+  </si>
+  <si>
+    <t>(641)682-4516</t>
+  </si>
+  <si>
+    <t>90028</t>
+  </si>
+  <si>
+    <t>HyVee Drugstore #7065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1140 North Jefferson </t>
+  </si>
+  <si>
+    <t>(641)682-7716</t>
+  </si>
+  <si>
+    <t>90030</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1285</t>
+  </si>
+  <si>
+    <t>1940 Venture Drive</t>
+  </si>
+  <si>
+    <t>(641)682-1715</t>
+  </si>
+  <si>
+    <t>90031</t>
+  </si>
+  <si>
+    <t>Walgreens #01301</t>
+  </si>
+  <si>
+    <t>327 West 4th Street</t>
+  </si>
+  <si>
+    <t>(641)226-5077</t>
+  </si>
+  <si>
+    <t>90032</t>
+  </si>
+  <si>
+    <t>107 West Main Street</t>
+  </si>
+  <si>
+    <t>(641)684-6800</t>
+  </si>
+  <si>
+    <t>49 Siouxland WIC</t>
+  </si>
+  <si>
+    <t>47025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ida Grove Food Pride </t>
+  </si>
+  <si>
+    <t>200 Oak Grove Drive</t>
+  </si>
+  <si>
+    <t>Ida Grove</t>
+  </si>
+  <si>
+    <t>51445</t>
+  </si>
+  <si>
+    <t>(712)364-3174</t>
+  </si>
+  <si>
+    <t>47026</t>
+  </si>
+  <si>
+    <t>Holstein Super Market</t>
+  </si>
+  <si>
+    <t>109 East 1st Street</t>
+  </si>
+  <si>
+    <t>Holstein</t>
+  </si>
+  <si>
+    <t>51025</t>
+  </si>
+  <si>
+    <t>(712)368-4555</t>
+  </si>
+  <si>
+    <t>97006</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1610</t>
+  </si>
+  <si>
+    <t>2827 Hamilton Boulevard</t>
+  </si>
+  <si>
+    <t>Sioux City</t>
+  </si>
+  <si>
+    <t>51104</t>
+  </si>
+  <si>
+    <t>(712)277-8120</t>
+  </si>
+  <si>
+    <t>97041</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1614</t>
+  </si>
+  <si>
+    <t>4500 Sergeant Road</t>
+  </si>
+  <si>
+    <t>51106</t>
+  </si>
+  <si>
+    <t>(712)274-1036</t>
+  </si>
+  <si>
+    <t>97057</t>
+  </si>
+  <si>
+    <t>Fareway Store #829</t>
+  </si>
+  <si>
+    <t>4267 Sergeant Road</t>
+  </si>
+  <si>
+    <t>(712)276-1873</t>
+  </si>
+  <si>
+    <t>97080</t>
+  </si>
+  <si>
+    <t>Walgreens #00910</t>
+  </si>
+  <si>
+    <t>100 Pierce Street</t>
+  </si>
+  <si>
+    <t>51101</t>
+  </si>
+  <si>
+    <t>(712)252-4669</t>
+  </si>
+  <si>
+    <t>97092</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1615</t>
+  </si>
+  <si>
+    <t>3301 Gordon Drive</t>
+  </si>
+  <si>
+    <t>51105</t>
+  </si>
+  <si>
+    <t>(712)234-1960</t>
+  </si>
+  <si>
+    <t>97100</t>
+  </si>
+  <si>
+    <t>Walgreens #05470</t>
+  </si>
+  <si>
+    <t>4650 Morningside Avenue</t>
+  </si>
+  <si>
+    <t>(712)276-3100</t>
+  </si>
+  <si>
+    <t>97104</t>
+  </si>
+  <si>
+    <t>Fareway Store #014</t>
+  </si>
+  <si>
+    <t>700 1st Street</t>
+  </si>
+  <si>
+    <t>Sergeant Bluff</t>
+  </si>
+  <si>
+    <t>51054</t>
+  </si>
+  <si>
+    <t>(712)943-9325</t>
+  </si>
+  <si>
+    <t>97106</t>
+  </si>
+  <si>
+    <t>Fareway Store #019</t>
+  </si>
+  <si>
+    <t>4016 Indian Hills Drive</t>
+  </si>
+  <si>
+    <t>51108</t>
+  </si>
+  <si>
+    <t>(712)239-0528</t>
+  </si>
+  <si>
+    <t>97107</t>
+  </si>
+  <si>
+    <t>Fareway Store #022</t>
+  </si>
+  <si>
+    <t>4040 War Eagle Drive</t>
+  </si>
+  <si>
+    <t>51109</t>
+  </si>
+  <si>
+    <t>(712)252-0388</t>
+  </si>
+  <si>
+    <t>97110</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter  #1361</t>
+  </si>
+  <si>
+    <t>3400 Singing Hills Boulevard</t>
+  </si>
+  <si>
+    <t>(712)252-0210</t>
+  </si>
+  <si>
+    <t>97112</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #3590</t>
+  </si>
+  <si>
+    <t>3101 Floyd Boulevard</t>
+  </si>
+  <si>
+    <t>(712)239-8901</t>
+  </si>
+  <si>
+    <t>97117</t>
+  </si>
+  <si>
+    <t>2905 Hamilton Boulevard</t>
+  </si>
+  <si>
+    <t>(712)279-3279</t>
+  </si>
+  <si>
+    <t>97119</t>
+  </si>
+  <si>
+    <t>Save-A-Lot #24967</t>
+  </si>
+  <si>
+    <t>1730 Pierce Street</t>
+  </si>
+  <si>
+    <t>(712)224-2080</t>
+  </si>
+  <si>
+    <t>97120</t>
+  </si>
+  <si>
+    <t>Abarrotes el Arcoiris</t>
+  </si>
+  <si>
+    <t>2022 Court Street</t>
+  </si>
+  <si>
+    <t>(712)255-2517</t>
+  </si>
+  <si>
+    <t>97122</t>
+  </si>
+  <si>
+    <t>Target Store T-1800</t>
+  </si>
+  <si>
+    <t>5775 Sunnybrook Drive</t>
+  </si>
+  <si>
+    <t>(712)274-8644</t>
+  </si>
+  <si>
+    <t>97125</t>
+  </si>
+  <si>
+    <t>Walgreens #15647</t>
+  </si>
+  <si>
+    <t>1900 Hamilton Boulevard</t>
+  </si>
+  <si>
+    <t>(712)252-6993</t>
+  </si>
+  <si>
+    <t>50 Webster County Health Dept</t>
+  </si>
+  <si>
+    <t>13030</t>
+  </si>
+  <si>
+    <t>Fareway Store #222</t>
+  </si>
+  <si>
+    <t>339 East High Street</t>
+  </si>
+  <si>
+    <t>Rockwell City</t>
+  </si>
+  <si>
+    <t>50579</t>
+  </si>
+  <si>
+    <t>(712)297-8240</t>
+  </si>
+  <si>
+    <t>13031</t>
+  </si>
+  <si>
+    <t>LC Market &amp; Meats</t>
+  </si>
+  <si>
+    <t>820 East Main Street</t>
+  </si>
+  <si>
+    <t>Lake City</t>
+  </si>
+  <si>
+    <t>51449</t>
+  </si>
+  <si>
+    <t>(712)464-7970</t>
+  </si>
+  <si>
+    <t>40003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1875</t>
+  </si>
+  <si>
+    <t>823 2nd Street</t>
+  </si>
+  <si>
+    <t>Webster City</t>
+  </si>
+  <si>
+    <t>50595</t>
+  </si>
+  <si>
+    <t>(515)832-3117</t>
+  </si>
+  <si>
+    <t>40004</t>
+  </si>
+  <si>
+    <t>Fareway Store #395</t>
+  </si>
+  <si>
+    <t>942 2nd Street</t>
+  </si>
+  <si>
+    <t>(515)832-5040</t>
+  </si>
+  <si>
+    <t>40023</t>
+  </si>
+  <si>
+    <t>Jewell Market LLC</t>
+  </si>
+  <si>
+    <t>607 King St</t>
+  </si>
+  <si>
+    <t>Jewell</t>
+  </si>
+  <si>
+    <t>50130</t>
+  </si>
+  <si>
+    <t>(515)827-5486</t>
+  </si>
+  <si>
+    <t>42004</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1161</t>
+  </si>
+  <si>
+    <t>1616 Edgington Avenue</t>
+  </si>
+  <si>
+    <t>Eldora</t>
+  </si>
+  <si>
+    <t>50627</t>
+  </si>
+  <si>
+    <t>(641)858-2361</t>
+  </si>
+  <si>
+    <t>42006</t>
+  </si>
+  <si>
+    <t>Fareway Store #559</t>
+  </si>
+  <si>
+    <t>500 Iowa Street</t>
+  </si>
+  <si>
+    <t>Iowa Falls</t>
+  </si>
+  <si>
+    <t>50126</t>
+  </si>
+  <si>
+    <t>(641)648-2394</t>
+  </si>
+  <si>
+    <t>42010</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1295</t>
+  </si>
+  <si>
+    <t>632 South Oak Street</t>
+  </si>
+  <si>
+    <t>(641)648-4644</t>
+  </si>
+  <si>
+    <t>42020</t>
+  </si>
+  <si>
+    <t>Fareway Store #882</t>
+  </si>
+  <si>
+    <t>1325 Edgington Avenue</t>
+  </si>
+  <si>
+    <t>(641)858-2472</t>
+  </si>
+  <si>
+    <t>42027</t>
+  </si>
+  <si>
+    <t>Walmart Store #1546</t>
+  </si>
+  <si>
+    <t>840 South Oak Street</t>
+  </si>
+  <si>
+    <t>(641)648-5145</t>
+  </si>
+  <si>
+    <t>42028</t>
+  </si>
+  <si>
+    <t>Hubbard Grocery</t>
+  </si>
+  <si>
+    <t>210 East Maple Street</t>
+  </si>
+  <si>
+    <t>Hubbard</t>
+  </si>
+  <si>
+    <t>50122</t>
+  </si>
+  <si>
+    <t>(641)864-3232</t>
+  </si>
+  <si>
+    <t>46002</t>
+  </si>
+  <si>
+    <t>Fareway Store #703</t>
+  </si>
+  <si>
+    <t>1700 - 10th Avenue North</t>
+  </si>
+  <si>
+    <t>Humboldt</t>
+  </si>
+  <si>
+    <t>50548</t>
+  </si>
+  <si>
+    <t>(515)332-4055</t>
+  </si>
+  <si>
+    <t>46003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1247</t>
+  </si>
+  <si>
+    <t>611 - 10th Avenue North</t>
+  </si>
+  <si>
+    <t>(515)332-1498</t>
+  </si>
+  <si>
+    <t>76010</t>
+  </si>
+  <si>
+    <t>Wood's Supermarket</t>
+  </si>
+  <si>
+    <t>108 West Elm Avenue</t>
+  </si>
+  <si>
+    <t>Pocahontas</t>
+  </si>
+  <si>
+    <t>50574</t>
+  </si>
+  <si>
+    <t>(712)335-3600</t>
+  </si>
+  <si>
+    <t>94001</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1192</t>
+  </si>
+  <si>
+    <t>115 South 29th Street</t>
+  </si>
+  <si>
+    <t>Fort Dodge</t>
+  </si>
+  <si>
+    <t>50501</t>
+  </si>
+  <si>
+    <t>(515)573-4105</t>
+  </si>
+  <si>
+    <t>94005</t>
+  </si>
+  <si>
+    <t>Fareway Store #508</t>
+  </si>
+  <si>
+    <t>1231 1st Avenue South</t>
+  </si>
+  <si>
+    <t>(515)576-0341</t>
+  </si>
+  <si>
+    <t>94007</t>
+  </si>
+  <si>
+    <t>Walgreens #05361</t>
+  </si>
+  <si>
+    <t>2503 5th Avenue South</t>
+  </si>
+  <si>
+    <t>(515)576-7113</t>
+  </si>
+  <si>
+    <t>94025</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #886</t>
+  </si>
+  <si>
+    <t>3036 - 1st Avenue South</t>
+  </si>
+  <si>
+    <t>(515)576-7400</t>
+  </si>
+  <si>
+    <t>94035</t>
+  </si>
+  <si>
+    <t>Target Store T-0878</t>
+  </si>
+  <si>
+    <t>2910 1st Avenue S</t>
+  </si>
+  <si>
+    <t>(515)573-7950</t>
+  </si>
+  <si>
+    <t>94037</t>
+  </si>
+  <si>
+    <t>Market on Market</t>
+  </si>
+  <si>
+    <t>1119 Market Street</t>
+  </si>
+  <si>
+    <t>Gowrie</t>
+  </si>
+  <si>
+    <t>50543</t>
+  </si>
+  <si>
+    <t>(515)352-3711</t>
+  </si>
+  <si>
+    <t>99002</t>
+  </si>
+  <si>
+    <t>Fareway Store #551</t>
+  </si>
+  <si>
+    <t>205 NW 1st Street</t>
+  </si>
+  <si>
+    <t>Eagle Grove</t>
+  </si>
+  <si>
+    <t>50533</t>
+  </si>
+  <si>
+    <t>(515)448-3241</t>
+  </si>
+  <si>
+    <t>99028</t>
+  </si>
+  <si>
+    <t>Fareway Store #879</t>
+  </si>
+  <si>
+    <t>512 River Avenue North</t>
+  </si>
+  <si>
+    <t>Belmond</t>
+  </si>
+  <si>
+    <t>50421</t>
+  </si>
+  <si>
+    <t>(641)444-3034</t>
+  </si>
+  <si>
+    <t>99034</t>
+  </si>
+  <si>
+    <t>Dows Community Grocery</t>
+  </si>
+  <si>
+    <t>105 East Ellsworth Street</t>
+  </si>
+  <si>
+    <t>Dows</t>
+  </si>
+  <si>
+    <t>50071</t>
+  </si>
+  <si>
+    <t>(515)852-4303</t>
+  </si>
+  <si>
+    <t>99035</t>
+  </si>
+  <si>
+    <t>Brothers Market #10</t>
+  </si>
+  <si>
+    <t>325 Central Ave West</t>
+  </si>
+  <si>
+    <t>Clarion</t>
+  </si>
+  <si>
+    <t>50525</t>
+  </si>
+  <si>
+    <t>(515)532-2829</t>
+  </si>
+  <si>
+    <t>52 Pottawattamie County</t>
+  </si>
+  <si>
+    <t>15003</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1630 East 7th Street </t>
+  </si>
+  <si>
+    <t>Atlantic</t>
+  </si>
+  <si>
+    <t>50022</t>
+  </si>
+  <si>
+    <t>(712)243-1278</t>
+  </si>
+  <si>
+    <t>15016</t>
+  </si>
+  <si>
+    <t>Fareway Store #940</t>
+  </si>
+  <si>
+    <t>301 Poplar Street</t>
+  </si>
+  <si>
+    <t>(712)243-4291</t>
+  </si>
+  <si>
+    <t>15020</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #3394</t>
+  </si>
+  <si>
+    <t>1905 East 7th Street</t>
+  </si>
+  <si>
+    <t>(712)243-5214</t>
+  </si>
+  <si>
+    <t>43006</t>
+  </si>
+  <si>
+    <t>Foodland Supermarket #678</t>
+  </si>
+  <si>
+    <t>407 West Huron</t>
+  </si>
+  <si>
+    <t>Missouri Valley</t>
+  </si>
+  <si>
+    <t>51555</t>
+  </si>
+  <si>
+    <t>(712)642-3148</t>
+  </si>
+  <si>
+    <t>43007</t>
+  </si>
+  <si>
+    <t>Foodland Supermarket #677</t>
+  </si>
+  <si>
+    <t>62 - 5th Street</t>
+  </si>
+  <si>
+    <t>Woodbine</t>
+  </si>
+  <si>
+    <t>51579</t>
+  </si>
+  <si>
+    <t>(712)647-2240</t>
+  </si>
+  <si>
+    <t>43031</t>
+  </si>
+  <si>
+    <t>Logan Superfoods</t>
+  </si>
+  <si>
+    <t>403 East 6th Street</t>
+  </si>
+  <si>
+    <t>Logan</t>
+  </si>
+  <si>
+    <t>51546</t>
+  </si>
+  <si>
+    <t>(712)644-2280</t>
+  </si>
+  <si>
+    <t>65024</t>
+  </si>
+  <si>
+    <t>Russ's Market #30</t>
+  </si>
+  <si>
+    <t>902 South Locust</t>
+  </si>
+  <si>
+    <t>Glenwood</t>
+  </si>
+  <si>
+    <t>51534</t>
+  </si>
+  <si>
+    <t>(712)527-9912</t>
+  </si>
+  <si>
+    <t>67028</t>
+  </si>
+  <si>
+    <t>Mapleton Foodland #681</t>
+  </si>
+  <si>
+    <t>405 Heisler Street</t>
+  </si>
+  <si>
+    <t>Mapleton</t>
+  </si>
+  <si>
+    <t>51034</t>
+  </si>
+  <si>
+    <t>(712)881-1525</t>
+  </si>
+  <si>
+    <t>67029</t>
+  </si>
+  <si>
+    <t>1002 11th Street</t>
+  </si>
+  <si>
+    <t>Onawa</t>
+  </si>
+  <si>
+    <t>51040</t>
+  </si>
+  <si>
+    <t>(712)423-1676</t>
+  </si>
+  <si>
+    <t>78010</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1092</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2323 West Broadway </t>
+  </si>
+  <si>
+    <t>Council Bluffs</t>
+  </si>
+  <si>
+    <t>51501</t>
+  </si>
+  <si>
+    <t>(712)328-9792</t>
+  </si>
+  <si>
+    <t>78011</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1101</t>
+  </si>
+  <si>
+    <t>10 Hy-Vee Drive</t>
+  </si>
+  <si>
+    <t>51503</t>
+  </si>
+  <si>
+    <t>(712)322-9260</t>
+  </si>
+  <si>
+    <t>78048</t>
+  </si>
+  <si>
+    <t>Ruback's Food Center</t>
+  </si>
+  <si>
+    <t>504 Dr. Van Zee Road</t>
+  </si>
+  <si>
+    <t>Oakland</t>
+  </si>
+  <si>
+    <t>51560</t>
+  </si>
+  <si>
+    <t>(712)482-3312</t>
+  </si>
+  <si>
+    <t>78058</t>
+  </si>
+  <si>
+    <t>Super Saver #12</t>
+  </si>
+  <si>
+    <t>1141 North Broadway</t>
+  </si>
+  <si>
+    <t>(712)322-8778</t>
+  </si>
+  <si>
+    <t>78059</t>
+  </si>
+  <si>
+    <t>Walgreens #05306</t>
+  </si>
+  <si>
+    <t>301 West Bennett Avenue</t>
+  </si>
+  <si>
+    <t>(712)325-0619</t>
+  </si>
+  <si>
+    <t>78060</t>
+  </si>
+  <si>
+    <t>Walgreens #04405</t>
+  </si>
+  <si>
+    <t>2508 West Broadway</t>
+  </si>
+  <si>
+    <t>(712)328-2266</t>
+  </si>
+  <si>
+    <t>78065</t>
+  </si>
+  <si>
+    <t>Walgreens #03700</t>
+  </si>
+  <si>
+    <t>535 East Broadway</t>
+  </si>
+  <si>
+    <t>(712)329-0930</t>
+  </si>
+  <si>
+    <t>78068</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1965</t>
+  </si>
+  <si>
+    <t>3201 Manawa Drive</t>
+  </si>
+  <si>
+    <t>(712)366-3326</t>
+  </si>
+  <si>
+    <t>78075</t>
+  </si>
+  <si>
+    <t>Fareway Store #073</t>
+  </si>
+  <si>
+    <t>310 McKenzie Avenue</t>
+  </si>
+  <si>
+    <t>(712)328-4176</t>
+  </si>
+  <si>
+    <t>78077</t>
+  </si>
+  <si>
+    <t>FAMILY FARE #791</t>
+  </si>
+  <si>
+    <t>1801 Valley View Drive</t>
+  </si>
+  <si>
+    <t>(712)322-4326</t>
+  </si>
+  <si>
+    <t>78079</t>
+  </si>
+  <si>
+    <t>Target Store T-2454</t>
+  </si>
+  <si>
+    <t>3804 Metro Drive</t>
+  </si>
+  <si>
+    <t>(712)309-3380</t>
+  </si>
+  <si>
+    <t>CVS Pharmacy #4816</t>
+  </si>
+  <si>
+    <t>545 West Washington Street</t>
+  </si>
+  <si>
+    <t>(712)352-4152</t>
+  </si>
+  <si>
+    <t>78082</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #3150</t>
+  </si>
+  <si>
+    <t>1800 North 16th Street</t>
+  </si>
+  <si>
+    <t>(712)890-3914</t>
+  </si>
+  <si>
+    <t>78083</t>
+  </si>
+  <si>
+    <t>Avoca Foodland</t>
+  </si>
+  <si>
+    <t>212 West Wood Street</t>
+  </si>
+  <si>
+    <t>Avoca</t>
+  </si>
+  <si>
+    <t>51521</t>
+  </si>
+  <si>
+    <t>(712)343-2352</t>
+  </si>
+  <si>
+    <t>83004</t>
+  </si>
+  <si>
+    <t>Fareway Store #790</t>
+  </si>
+  <si>
+    <t>1910 - 23rd Street</t>
+  </si>
+  <si>
+    <t>Harlan</t>
+  </si>
+  <si>
+    <t>51537</t>
+  </si>
+  <si>
+    <t>(712)755-2030</t>
+  </si>
+  <si>
+    <t>83008</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1241</t>
+  </si>
+  <si>
+    <t>2003 Chatburn Avenue</t>
+  </si>
+  <si>
+    <t>(712)755-2154</t>
+  </si>
+  <si>
+    <t>54 CHC</t>
   </si>
   <si>
     <t>16001</t>
   </si>
   <si>
     <t>Jeff's Market #1</t>
   </si>
   <si>
     <t xml:space="preserve">408 - 6th Avenue </t>
   </si>
   <si>
     <t>Durant</t>
   </si>
   <si>
     <t>52747</t>
   </si>
   <si>
     <t>(563)785-4767</t>
   </si>
   <si>
-    <t>06017</t>
-[...5234 lines deleted...]
-    <t>54 CHC</t>
+    <t>16010</t>
+  </si>
+  <si>
+    <t>Brothers Market</t>
+  </si>
+  <si>
+    <t>610 Cedar Street</t>
+  </si>
+  <si>
+    <t>Tipton</t>
+  </si>
+  <si>
+    <t>52772</t>
+  </si>
+  <si>
+    <t>(563)886-2143</t>
+  </si>
+  <si>
+    <t>23025</t>
+  </si>
+  <si>
+    <t>Walgreens #05119</t>
+  </si>
+  <si>
+    <t>806 South 4th Street</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>52732</t>
+  </si>
+  <si>
+    <t>(536)242-8011</t>
+  </si>
+  <si>
+    <t>23027</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1075</t>
+  </si>
+  <si>
+    <t>901 South 4th Street</t>
+  </si>
+  <si>
+    <t>(563)243-6162</t>
+  </si>
+  <si>
+    <t>23030</t>
+  </si>
+  <si>
+    <t>Walgreens #05144</t>
+  </si>
+  <si>
+    <t>1905 North 2nd Street</t>
+  </si>
+  <si>
+    <t>(563)242-8011</t>
+  </si>
+  <si>
+    <t>23031</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #2889</t>
+  </si>
+  <si>
+    <t>2715 South 25th Street</t>
+  </si>
+  <si>
+    <t>(563)243-0001</t>
+  </si>
+  <si>
+    <t>23032</t>
+  </si>
+  <si>
+    <t>Fareway Store #025</t>
+  </si>
+  <si>
+    <t>1350 11th Street NW</t>
+  </si>
+  <si>
+    <t>(563)242-1960</t>
+  </si>
+  <si>
+    <t>23038</t>
+  </si>
+  <si>
+    <t>Jewel Food Stores #3118</t>
+  </si>
+  <si>
+    <t>1307 North Second Street</t>
+  </si>
+  <si>
+    <t>(563)243-6995</t>
+  </si>
+  <si>
+    <t>23039</t>
+  </si>
+  <si>
+    <t>622 10th Street</t>
+  </si>
+  <si>
+    <t>De Witt</t>
+  </si>
+  <si>
+    <t>52742</t>
+  </si>
+  <si>
+    <t>(563)659-3136</t>
+  </si>
+  <si>
+    <t>49006</t>
+  </si>
+  <si>
+    <t>Fareway Store #639</t>
+  </si>
+  <si>
+    <t>110 Westgate Drive</t>
+  </si>
+  <si>
+    <t>Maquoketa</t>
+  </si>
+  <si>
+    <t>(563)652-4992</t>
   </si>
   <si>
     <t>49016</t>
   </si>
   <si>
     <t>Bender's Foods #2</t>
   </si>
   <si>
     <t>400 South 2nd Street</t>
   </si>
   <si>
     <t>Bellevue</t>
   </si>
   <si>
     <t>(563)872-3212</t>
   </si>
   <si>
+    <t>49021</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1509</t>
+  </si>
+  <si>
+    <t>103 East Carlisle</t>
+  </si>
+  <si>
+    <t>(563)652-6703</t>
+  </si>
+  <si>
+    <t>49023</t>
+  </si>
+  <si>
+    <t>HyVee Dollar Fresh #1407</t>
+  </si>
+  <si>
+    <t>102 West Carlisle</t>
+  </si>
+  <si>
+    <t>(563)748-0384</t>
+  </si>
+  <si>
+    <t>82034</t>
+  </si>
+  <si>
+    <t>Jeff's Market #4</t>
+  </si>
+  <si>
+    <t>102 West Mayne Street</t>
+  </si>
+  <si>
+    <t>Blue Grass</t>
+  </si>
+  <si>
+    <t>52726</t>
+  </si>
+  <si>
+    <t>(563)381-2085</t>
+  </si>
+  <si>
+    <t>82046</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1037</t>
+  </si>
+  <si>
+    <t>2900 Devil's Glenn Road</t>
+  </si>
+  <si>
+    <t>Bettendorf</t>
+  </si>
+  <si>
+    <t>52722</t>
+  </si>
+  <si>
+    <t>(563)332-8496</t>
+  </si>
+  <si>
+    <t>82055</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1106</t>
+  </si>
+  <si>
+    <t>2200 West Kimberly Road</t>
+  </si>
+  <si>
+    <t>Davenport</t>
+  </si>
+  <si>
+    <t>52806</t>
+  </si>
+  <si>
+    <t>(563)391-0213</t>
+  </si>
+  <si>
+    <t>82059</t>
+  </si>
+  <si>
+    <t>Walgreens #04041</t>
+  </si>
+  <si>
+    <t>1525 East Kimberly Road</t>
+  </si>
+  <si>
+    <t>52807</t>
+  </si>
+  <si>
+    <t>(563)386-6277</t>
+  </si>
+  <si>
+    <t>82061</t>
+  </si>
+  <si>
+    <t>Walgreens #06553</t>
+  </si>
+  <si>
+    <t>830 Middle Road</t>
+  </si>
+  <si>
+    <t>(563)355-4773</t>
+  </si>
+  <si>
+    <t>82062</t>
+  </si>
+  <si>
+    <t>Walgreens #03595</t>
+  </si>
+  <si>
+    <t>1720 West Kimberly Road</t>
+  </si>
+  <si>
+    <t>(563)386-1110</t>
+  </si>
+  <si>
+    <t>82063</t>
+  </si>
+  <si>
+    <t>Walgreens #05239</t>
+  </si>
+  <si>
+    <t>1660 West Locust Street</t>
+  </si>
+  <si>
+    <t>52804</t>
+  </si>
+  <si>
+    <t>(563)324-3504</t>
+  </si>
+  <si>
+    <t>82066</t>
+  </si>
+  <si>
+    <t>Super Target T-0533</t>
+  </si>
+  <si>
+    <t>5225 Elmore Avenue</t>
+  </si>
+  <si>
+    <t>(563)344-9447</t>
+  </si>
+  <si>
+    <t>82069</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1107</t>
+  </si>
+  <si>
+    <t>1823 East Kimberly Road</t>
+  </si>
+  <si>
+    <t>(563)359-9323</t>
+  </si>
+  <si>
+    <t>82070</t>
+  </si>
+  <si>
+    <t>Fareway Store #987</t>
+  </si>
+  <si>
+    <t>1635 West 53rd Street</t>
+  </si>
+  <si>
+    <t>(563)388-9135</t>
+  </si>
+  <si>
+    <t>82076</t>
+  </si>
+  <si>
+    <t>Walgreens #05512</t>
+  </si>
+  <si>
+    <t>3425 Middle Road</t>
+  </si>
+  <si>
+    <t>(563)332-6155</t>
+  </si>
+  <si>
+    <t>82077</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #1241</t>
+  </si>
+  <si>
+    <t>5811 Elmore Avenue</t>
+  </si>
+  <si>
+    <t>(563)359-0023</t>
+  </si>
+  <si>
+    <t>82078</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1108</t>
+  </si>
+  <si>
+    <t>4064 East 53rd Street</t>
+  </si>
+  <si>
+    <t>(563)355-5540</t>
+  </si>
+  <si>
+    <t>82079</t>
+  </si>
+  <si>
+    <t>Walgreens #06186</t>
+  </si>
+  <si>
+    <t>4011 East 53rd Street</t>
+  </si>
+  <si>
+    <t>(563)359-3267</t>
+  </si>
+  <si>
+    <t>82080</t>
+  </si>
+  <si>
+    <t>Walmart Supercenter #5115</t>
+  </si>
+  <si>
+    <t>3101 West Kimberly Road</t>
+  </si>
+  <si>
+    <t>(563)445-0272</t>
+  </si>
+  <si>
+    <t>82081</t>
+  </si>
+  <si>
+    <t>HyVee Food Store #1109</t>
+  </si>
+  <si>
+    <t>2351 West Locust Street</t>
+  </si>
+  <si>
+    <t>(563)324-9948</t>
+  </si>
+  <si>
     <t>82082</t>
   </si>
   <si>
     <t>Fareway Store  #044</t>
   </si>
   <si>
     <t>3800 Belmont Road</t>
   </si>
   <si>
-    <t>Bettendorf</t>
-[...4 lines deleted...]
-  <si>
     <t>(563)332-0655</t>
   </si>
   <si>
-    <t>82046</t>
-[...32 lines deleted...]
-    <t>(563)332-6155</t>
+    <t>82085</t>
+  </si>
+  <si>
+    <t>CVS Pharmacy #8658</t>
+  </si>
+  <si>
+    <t>1655 West Kimberly Road</t>
+  </si>
+  <si>
+    <t>(563)388-7856</t>
   </si>
   <si>
     <t>82088</t>
   </si>
   <si>
     <t>CVS Pharmacy #8633</t>
   </si>
   <si>
     <t>2002 Spruce Hills Drive</t>
   </si>
   <si>
     <t>(563)359-0374</t>
   </si>
   <si>
-    <t>82034</t>
-[...286 lines deleted...]
-  <si>
     <t>82091</t>
   </si>
   <si>
     <t>HyVee Food Store #1167</t>
   </si>
   <si>
     <t>425 East Le Claire Road</t>
   </si>
   <si>
     <t>Eldridge</t>
   </si>
   <si>
     <t>52748</t>
   </si>
   <si>
     <t>(563)285-7740</t>
   </si>
   <si>
     <t>82092</t>
   </si>
   <si>
     <t>Fareway Store #237</t>
   </si>
   <si>
     <t>1301 Eagle Ridge Road</t>
   </si>
   <si>
     <t>Le Claire</t>
   </si>
   <si>
     <t>52753</t>
   </si>
   <si>
     <t>(563)289-1234</t>
   </si>
   <si>
-    <t>49006</t>
-[...49 lines deleted...]
-  <si>
     <t>Iowa WIC Vendor List</t>
   </si>
   <si>
-    <t>25043</t>
-[...68 lines deleted...]
-    <t>Updated: July 2026</t>
+    <t>Updated: 8/28/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="DIN 2014"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="DIN 2014"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="DIN 2014"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Gravur LL Cond Black"/>
       <family val="3"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD3D3D3"/>
         <bgColor rgb="FFD3D3D3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDCDCDC"/>
         <bgColor rgb="FFDCDCDC"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+  <cellXfs count="16">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00D3D3D3"/>
       <rgbColor rgb="00DCDCDC"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -8125,89 +8040,89 @@
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>323850</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>28575</xdr:rowOff>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>1848</xdr:colOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>973398</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>342900</xdr:rowOff>
+      <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Graphical user interface, text, application&#10;&#10;AI-generated content may be incorrect.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{129B0BEE-F662-4DC7-B3B3-3A2B52CBA25D}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B36B695-0912-449E-832E-C13E7155AE1E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="114300" y="28575"/>
+          <a:off x="323850" y="0"/>
           <a:ext cx="2135448" cy="542925"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -8467,19983 +8382,19189 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N551"/>
+  <dimension ref="A1:N547"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F20" sqref="F20"/>
+      <selection pane="bottomLeft" activeCell="M6" sqref="M6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="26.42578125" defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="0.28515625" style="2" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="22.28515625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="4" customWidth="1"/>
+    <col min="3" max="3" width="26.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="31.85546875" style="4" customWidth="1"/>
+    <col min="5" max="5" width="34.7109375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="26.42578125" style="4"/>
+    <col min="7" max="7" width="15.5703125" style="4" customWidth="1"/>
+    <col min="8" max="8" width="26.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="21.5703125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="26.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="25.42578125" style="4" customWidth="1"/>
+    <col min="12" max="12" width="26.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="13" max="16384" width="26.42578125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
-      <c r="D1" s="17" t="s">
-[...5 lines deleted...]
-      <c r="H1" s="17"/>
+      <c r="D1" s="15" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E1" s="15"/>
+      <c r="F1" s="15"/>
+      <c r="G1" s="15"/>
+      <c r="H1" s="15"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
-      <c r="K1" s="13" t="s">
-[...2 lines deleted...]
-      <c r="L1" s="14"/>
+      <c r="K1" s="3" t="s">
+        <v>2588</v>
+      </c>
+      <c r="L1" s="2"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
     </row>
     <row r="2" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
-      <c r="D2" s="17"/>
-[...3 lines deleted...]
-      <c r="H2" s="17"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
     </row>
     <row r="3" spans="1:14" ht="1.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
-      <c r="N3" s="1"/>
     </row>
     <row r="4" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A4" s="1"/>
-      <c r="B4" s="3" t="s">
+      <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="16"/>
-      <c r="E4" s="4" t="s">
+      <c r="C4" s="7"/>
+      <c r="D4" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="E4" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="F4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="G4" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="I4" s="16"/>
-      <c r="J4" s="15" t="s">
+      <c r="H4" s="7"/>
+      <c r="I4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="K4" s="16"/>
-      <c r="L4" s="15" t="s">
+      <c r="J4" s="7"/>
+      <c r="K4" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="16"/>
-[...4 lines deleted...]
-      <c r="B5" s="5" t="s">
+      <c r="L4" s="7"/>
+      <c r="M4" s="1"/>
+    </row>
+    <row r="5" spans="1:14" ht="33" x14ac:dyDescent="0.3">
+      <c r="A5" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="11" t="s">
-[...24 lines deleted...]
-      <c r="N5" s="1"/>
+      <c r="B5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H5" s="7"/>
+      <c r="I5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J5" s="7"/>
+      <c r="K5" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L5" s="7"/>
+      <c r="M5" s="1"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.3">
-      <c r="A6" s="1"/>
-[...3 lines deleted...]
-      <c r="C6" s="9" t="s">
+      <c r="A6" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="7"/>
+      <c r="I6" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="J6" s="7"/>
+      <c r="K6" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L6" s="7"/>
+      <c r="M6" s="1"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A7" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="7"/>
+      <c r="D7" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="7"/>
+      <c r="I7" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" s="7"/>
+      <c r="K7" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="7"/>
+      <c r="M7" s="1"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A8" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="7"/>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="7"/>
+      <c r="K8" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L8" s="7"/>
+      <c r="M8" s="1"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A9" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="7"/>
+      <c r="D9" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="E9" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H9" s="7"/>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="7"/>
+      <c r="K9" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="7"/>
+      <c r="M9" s="1"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A10" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="7"/>
+      <c r="D10" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="H10" s="7"/>
+      <c r="I10" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J10" s="7"/>
+      <c r="K10" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="7"/>
+      <c r="M10" s="1"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A11" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="7"/>
+      <c r="I11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J11" s="7"/>
+      <c r="K11" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="7"/>
+      <c r="M11" s="1"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A12" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H12" s="7"/>
+      <c r="I12" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J12" s="7"/>
+      <c r="K12" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="7"/>
+      <c r="M12" s="1"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A13" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="C13" s="7"/>
+      <c r="D13" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H13" s="7"/>
+      <c r="I13" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" s="7"/>
+      <c r="K13" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L13" s="7"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A14" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C14" s="7"/>
+      <c r="D14" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="H14" s="7"/>
+      <c r="I14" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J14" s="7"/>
+      <c r="K14" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="7"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A15" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="F15" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G15" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="H15" s="7"/>
+      <c r="I15" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J15" s="7"/>
+      <c r="K15" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L15" s="7"/>
+      <c r="M15" s="1"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A16" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="7"/>
+      <c r="D16" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="F16" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="H16" s="7"/>
+      <c r="I16" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J16" s="7"/>
+      <c r="K16" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16" s="7"/>
+      <c r="M16" s="1"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A17" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" s="7"/>
+      <c r="D17" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="F17" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G17" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="H17" s="7"/>
+      <c r="I17" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J17" s="7"/>
+      <c r="K17" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="7"/>
+      <c r="M17" s="1"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A18" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" s="7"/>
+      <c r="D18" s="14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="F18" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G18" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" s="7"/>
+      <c r="I18" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J18" s="7"/>
+      <c r="K18" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L18" s="7"/>
+      <c r="M18" s="1"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A19" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>83</v>
+      </c>
+      <c r="F19" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G19" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="H19" s="7"/>
+      <c r="I19" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J19" s="7"/>
+      <c r="K19" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="7"/>
+      <c r="M19" s="1"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A20" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="14" t="s">
+        <v>87</v>
+      </c>
+      <c r="E20" s="14" t="s">
+        <v>88</v>
+      </c>
+      <c r="F20" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G20" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H20" s="7"/>
+      <c r="I20" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J20" s="7"/>
+      <c r="K20" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="7"/>
+      <c r="M20" s="1"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A21" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="14" t="s">
+        <v>92</v>
+      </c>
+      <c r="E21" s="14" t="s">
+        <v>93</v>
+      </c>
+      <c r="F21" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G21" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" s="7"/>
+      <c r="I21" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J21" s="7"/>
+      <c r="K21" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="7"/>
+      <c r="M21" s="1"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A22" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="E22" s="14" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G22" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" s="7"/>
+      <c r="I22" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="J22" s="7"/>
+      <c r="K22" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L22" s="7"/>
+      <c r="M22" s="1"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A23" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="F23" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" s="7"/>
+      <c r="I23" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="J23" s="7"/>
+      <c r="K23" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L23" s="7"/>
+      <c r="M23" s="1"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A24" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="14" t="s">
+        <v>108</v>
+      </c>
+      <c r="E24" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G24" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H24" s="7"/>
+      <c r="I24" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="J24" s="7"/>
+      <c r="K24" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L24" s="7"/>
+      <c r="M24" s="1"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A25" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>113</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="G25" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H25" s="7"/>
+      <c r="I25" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="J25" s="7"/>
+      <c r="K25" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="7"/>
+      <c r="M25" s="1"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A26" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="E26" s="14" t="s">
+        <v>119</v>
+      </c>
+      <c r="F26" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="G26" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="H26" s="7"/>
+      <c r="I26" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="J26" s="7"/>
+      <c r="K26" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="7"/>
+      <c r="M26" s="1"/>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>125</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G27" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H27" s="7"/>
+      <c r="I27" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="J27" s="7"/>
+      <c r="K27" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L27" s="7"/>
+      <c r="M27" s="1"/>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A28" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="G28" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="H28" s="7"/>
+      <c r="I28" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J28" s="7"/>
+      <c r="K28" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" s="7"/>
+      <c r="M28" s="1"/>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A29" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="14" t="s">
+        <v>135</v>
+      </c>
+      <c r="E29" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="F29" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G29" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="H29" s="7"/>
+      <c r="I29" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="J29" s="7"/>
+      <c r="K29" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L29" s="7"/>
+      <c r="M29" s="1"/>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A30" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="E30" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G30" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="H30" s="7"/>
+      <c r="I30" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="J30" s="7"/>
+      <c r="K30" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L30" s="7"/>
+      <c r="M30" s="1"/>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A31" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="14" t="s">
+        <v>145</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="F31" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="G31" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="H31" s="7"/>
+      <c r="I31" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="J31" s="7"/>
+      <c r="K31" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L31" s="7"/>
+      <c r="M31" s="1"/>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A32" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="14" t="s">
+        <v>151</v>
+      </c>
+      <c r="E32" s="14" t="s">
+        <v>152</v>
+      </c>
+      <c r="F32" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="G32" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="H32" s="7"/>
+      <c r="I32" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="J32" s="7"/>
+      <c r="K32" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L32" s="7"/>
+      <c r="M32" s="1"/>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A33" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="14" t="s">
+        <v>155</v>
+      </c>
+      <c r="E33" s="14" t="s">
+        <v>156</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="G33" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" s="7"/>
+      <c r="I33" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="J33" s="7"/>
+      <c r="K33" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" s="7"/>
+      <c r="M33" s="1"/>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A34" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="14" t="s">
+        <v>159</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>160</v>
+      </c>
+      <c r="F34" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="G34" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H34" s="7"/>
+      <c r="I34" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="J34" s="7"/>
+      <c r="K34" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L34" s="7"/>
+      <c r="M34" s="1"/>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A35" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="14" t="s">
+        <v>163</v>
+      </c>
+      <c r="E35" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="F35" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="G35" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="H35" s="7"/>
+      <c r="I35" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="J35" s="7"/>
+      <c r="K35" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L35" s="7"/>
+      <c r="M35" s="1"/>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A36" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="14" t="s">
+        <v>167</v>
+      </c>
+      <c r="E36" s="14" t="s">
+        <v>168</v>
+      </c>
+      <c r="F36" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G36" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="H36" s="7"/>
+      <c r="I36" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="J36" s="7"/>
+      <c r="K36" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L36" s="7"/>
+      <c r="M36" s="1"/>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A37" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="14" t="s">
+        <v>171</v>
+      </c>
+      <c r="E37" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="F37" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G37" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="H37" s="7"/>
+      <c r="I37" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="J37" s="7"/>
+      <c r="K37" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L37" s="7"/>
+      <c r="M37" s="1"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A38" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="14" t="s">
+        <v>175</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>176</v>
+      </c>
+      <c r="F38" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G38" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="H38" s="7"/>
+      <c r="I38" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="J38" s="7"/>
+      <c r="K38" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L38" s="7"/>
+      <c r="M38" s="1"/>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A39" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="14" t="s">
+        <v>179</v>
+      </c>
+      <c r="E39" s="14" t="s">
+        <v>180</v>
+      </c>
+      <c r="F39" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G39" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="H39" s="7"/>
+      <c r="I39" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="J39" s="7"/>
+      <c r="K39" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L39" s="7"/>
+      <c r="M39" s="1"/>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A40" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="E40" s="14" t="s">
+        <v>184</v>
+      </c>
+      <c r="F40" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="G40" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H40" s="7"/>
+      <c r="I40" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="J40" s="7"/>
+      <c r="K40" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L40" s="7"/>
+      <c r="M40" s="1"/>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A41" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="E41" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="F41" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G41" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H41" s="7"/>
+      <c r="I41" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="J41" s="7"/>
+      <c r="K41" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L41" s="7"/>
+      <c r="M41" s="1"/>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A42" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="14" t="s">
+        <v>191</v>
+      </c>
+      <c r="E42" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="F42" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G42" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="H42" s="7"/>
+      <c r="I42" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="J42" s="7"/>
+      <c r="K42" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L42" s="7"/>
+      <c r="M42" s="1"/>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A43" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="14" t="s">
+        <v>196</v>
+      </c>
+      <c r="E43" s="14" t="s">
+        <v>197</v>
+      </c>
+      <c r="F43" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="G43" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H43" s="7"/>
+      <c r="I43" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="J43" s="7"/>
+      <c r="K43" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L43" s="7"/>
+      <c r="M43" s="1"/>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A44" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="14" t="s">
+        <v>200</v>
+      </c>
+      <c r="E44" s="14" t="s">
+        <v>201</v>
+      </c>
+      <c r="F44" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G44" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="H44" s="7"/>
+      <c r="I44" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="J44" s="7"/>
+      <c r="K44" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L44" s="7"/>
+      <c r="M44" s="1"/>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A45" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="E45" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="F45" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="G45" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H45" s="7"/>
+      <c r="I45" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="J45" s="7"/>
+      <c r="K45" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L45" s="7"/>
+      <c r="M45" s="1"/>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A46" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="F46" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G46" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H46" s="7"/>
+      <c r="I46" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="J46" s="7"/>
+      <c r="K46" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L46" s="7"/>
+      <c r="M46" s="1"/>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A47" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="14" t="s">
+        <v>213</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>214</v>
+      </c>
+      <c r="F47" s="14" t="s">
+        <v>215</v>
+      </c>
+      <c r="G47" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="H47" s="7"/>
+      <c r="I47" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="J47" s="7"/>
+      <c r="K47" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L47" s="7"/>
+      <c r="M47" s="1"/>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A48" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>220</v>
+      </c>
+      <c r="F48" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="G48" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="H48" s="7"/>
+      <c r="I48" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="J48" s="7"/>
+      <c r="K48" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L48" s="7"/>
+      <c r="M48" s="1"/>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A49" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="E49" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="F49" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G49" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H49" s="7"/>
+      <c r="I49" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="J49" s="7"/>
+      <c r="K49" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L49" s="7"/>
+      <c r="M49" s="1"/>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A50" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="14" t="s">
+        <v>229</v>
+      </c>
+      <c r="E50" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="F50" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="G50" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="H50" s="7"/>
+      <c r="I50" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="J50" s="7"/>
+      <c r="K50" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L50" s="7"/>
+      <c r="M50" s="1"/>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A51" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="C51" s="7"/>
+      <c r="D51" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="E51" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="F51" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G51" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="H51" s="7"/>
+      <c r="I51" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="J51" s="7"/>
+      <c r="K51" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L51" s="7"/>
+      <c r="M51" s="1"/>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A52" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="C52" s="7"/>
+      <c r="D52" s="14" t="s">
+        <v>238</v>
+      </c>
+      <c r="E52" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="F52" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="G52" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="H52" s="7"/>
+      <c r="I52" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="J52" s="7"/>
+      <c r="K52" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L52" s="7"/>
+      <c r="M52" s="1"/>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A53" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="C53" s="7"/>
+      <c r="D53" s="14" t="s">
+        <v>242</v>
+      </c>
+      <c r="E53" s="14" t="s">
+        <v>243</v>
+      </c>
+      <c r="F53" s="14" t="s">
+        <v>215</v>
+      </c>
+      <c r="G53" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="H53" s="7"/>
+      <c r="I53" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="J53" s="7"/>
+      <c r="K53" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L53" s="7"/>
+      <c r="M53" s="1"/>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A54" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="C54" s="7"/>
+      <c r="D54" s="14" t="s">
+        <v>246</v>
+      </c>
+      <c r="E54" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="F54" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="G54" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="H54" s="7"/>
+      <c r="I54" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="J54" s="7"/>
+      <c r="K54" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L54" s="7"/>
+      <c r="M54" s="1"/>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A55" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="C55" s="7"/>
+      <c r="D55" s="14" t="s">
+        <v>250</v>
+      </c>
+      <c r="E55" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="F55" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G55" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="H55" s="7"/>
+      <c r="I55" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="J55" s="7"/>
+      <c r="K55" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L55" s="7"/>
+      <c r="M55" s="1"/>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A56" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="C56" s="7"/>
+      <c r="D56" s="14" t="s">
+        <v>254</v>
+      </c>
+      <c r="E56" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="F56" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G56" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="H56" s="7"/>
+      <c r="I56" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="J56" s="7"/>
+      <c r="K56" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L56" s="7"/>
+      <c r="M56" s="1"/>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A57" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="C57" s="7"/>
+      <c r="D57" s="14" t="s">
+        <v>258</v>
+      </c>
+      <c r="E57" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="F57" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G57" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="H57" s="7"/>
+      <c r="I57" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="J57" s="7"/>
+      <c r="K57" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L57" s="7"/>
+      <c r="M57" s="1"/>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A58" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="14" t="s">
+        <v>262</v>
+      </c>
+      <c r="E58" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="F58" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="G58" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H58" s="7"/>
+      <c r="I58" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="J58" s="7"/>
+      <c r="K58" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L58" s="7"/>
+      <c r="M58" s="1"/>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A59" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="C59" s="7"/>
+      <c r="D59" s="14" t="s">
+        <v>266</v>
+      </c>
+      <c r="E59" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="F59" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G59" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="H59" s="7"/>
+      <c r="I59" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="J59" s="7"/>
+      <c r="K59" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L59" s="7"/>
+      <c r="M59" s="1"/>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A60" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="C60" s="7"/>
+      <c r="D60" s="14" t="s">
+        <v>270</v>
+      </c>
+      <c r="E60" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="F60" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G60" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H60" s="7"/>
+      <c r="I60" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="J60" s="7"/>
+      <c r="K60" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L60" s="7"/>
+      <c r="M60" s="1"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A61" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="C61" s="7"/>
+      <c r="D61" s="14" t="s">
+        <v>274</v>
+      </c>
+      <c r="E61" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="F61" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G61" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H61" s="7"/>
+      <c r="I61" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="J61" s="7"/>
+      <c r="K61" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L61" s="7"/>
+      <c r="M61" s="1"/>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A62" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="C62" s="7"/>
+      <c r="D62" s="14" t="s">
+        <v>277</v>
+      </c>
+      <c r="E62" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="F62" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="G62" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="H62" s="7"/>
+      <c r="I62" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="J62" s="7"/>
+      <c r="K62" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L62" s="7"/>
+      <c r="M62" s="1"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A63" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="C63" s="7"/>
+      <c r="D63" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="E63" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="F63" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G63" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="H63" s="7"/>
+      <c r="I63" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="J63" s="7"/>
+      <c r="K63" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L63" s="7"/>
+      <c r="M63" s="1"/>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A64" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C64" s="7"/>
+      <c r="D64" s="14" t="s">
+        <v>285</v>
+      </c>
+      <c r="E64" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="F64" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G64" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H64" s="7"/>
+      <c r="I64" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="J64" s="7"/>
+      <c r="K64" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L64" s="7"/>
+      <c r="M64" s="1"/>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A65" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="C65" s="7"/>
+      <c r="D65" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="E65" s="14" t="s">
+        <v>290</v>
+      </c>
+      <c r="F65" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G65" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H65" s="7"/>
+      <c r="I65" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="J65" s="7"/>
+      <c r="K65" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L65" s="7"/>
+      <c r="M65" s="1"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A66" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="C66" s="7"/>
+      <c r="D66" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="E66" s="14" t="s">
         <v>294</v>
       </c>
-      <c r="D6" s="10"/>
-      <c r="E6" s="8" t="s">
+      <c r="F66" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="G66" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="H66" s="7"/>
+      <c r="I66" s="13" t="s">
         <v>295</v>
       </c>
-      <c r="F6" s="8" t="s">
+      <c r="J66" s="7"/>
+      <c r="K66" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L66" s="7"/>
+      <c r="M66" s="1"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A67" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" s="13" t="s">
         <v>296</v>
       </c>
-      <c r="G6" s="8" t="s">
-[...6 lines deleted...]
-      <c r="J6" s="9" t="s">
+      <c r="C67" s="7"/>
+      <c r="D67" s="14" t="s">
         <v>297</v>
       </c>
-      <c r="K6" s="10"/>
-[...43 lines deleted...]
-      <c r="C8" s="9" t="s">
+      <c r="E67" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="F67" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="G67" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="H67" s="7"/>
+      <c r="I67" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="J67" s="7"/>
+      <c r="K67" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L67" s="7"/>
+      <c r="M67" s="1"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A68" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="C68" s="7"/>
+      <c r="D68" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="E68" s="14" t="s">
+        <v>302</v>
+      </c>
+      <c r="F68" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G68" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="H68" s="7"/>
+      <c r="I68" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="J68" s="7"/>
+      <c r="K68" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L68" s="7"/>
+      <c r="M68" s="1"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A69" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="C69" s="7"/>
+      <c r="D69" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="E69" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="F69" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G69" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H69" s="7"/>
+      <c r="I69" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="J69" s="7"/>
+      <c r="K69" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L69" s="7"/>
+      <c r="M69" s="1"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A70" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="C70" s="7"/>
+      <c r="D70" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="E70" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="F70" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="G70" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="H70" s="7"/>
+      <c r="I70" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="J70" s="7"/>
+      <c r="K70" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L70" s="7"/>
+      <c r="M70" s="1"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A71" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="E71" s="14" t="s">
+        <v>314</v>
+      </c>
+      <c r="F71" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="G71" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H71" s="7"/>
+      <c r="I71" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="J71" s="7"/>
+      <c r="K71" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L71" s="7"/>
+      <c r="M71" s="1"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A72" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B72" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="14" t="s">
+        <v>317</v>
+      </c>
+      <c r="E72" s="14" t="s">
+        <v>318</v>
+      </c>
+      <c r="F72" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="G72" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="H72" s="7"/>
+      <c r="I72" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="J72" s="7"/>
+      <c r="K72" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L72" s="7"/>
+      <c r="M72" s="1"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A73" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="C73" s="7"/>
+      <c r="D73" s="14" t="s">
+        <v>321</v>
+      </c>
+      <c r="E73" s="14" t="s">
+        <v>322</v>
+      </c>
+      <c r="F73" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="G73" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="H73" s="7"/>
+      <c r="I73" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="J73" s="7"/>
+      <c r="K73" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L73" s="7"/>
+      <c r="M73" s="1"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A74" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="14" t="s">
+        <v>325</v>
+      </c>
+      <c r="E74" s="14" t="s">
+        <v>326</v>
+      </c>
+      <c r="F74" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G74" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="H74" s="7"/>
+      <c r="I74" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="J74" s="7"/>
+      <c r="K74" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L74" s="7"/>
+      <c r="M74" s="1"/>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A75" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="C75" s="7"/>
+      <c r="D75" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="E75" s="14" t="s">
+        <v>330</v>
+      </c>
+      <c r="F75" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G75" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="H75" s="7"/>
+      <c r="I75" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="J75" s="7"/>
+      <c r="K75" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L75" s="7"/>
+      <c r="M75" s="1"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A76" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C76" s="7"/>
+      <c r="D76" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="E76" s="14" t="s">
+        <v>334</v>
+      </c>
+      <c r="F76" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="G76" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="H76" s="7"/>
+      <c r="I76" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="J76" s="7"/>
+      <c r="K76" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L76" s="7"/>
+      <c r="M76" s="1"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A77" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C77" s="7"/>
+      <c r="D77" s="14" t="s">
+        <v>339</v>
+      </c>
+      <c r="E77" s="14" t="s">
+        <v>340</v>
+      </c>
+      <c r="F77" s="14" t="s">
+        <v>147</v>
+      </c>
+      <c r="G77" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="H77" s="7"/>
+      <c r="I77" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="J77" s="7"/>
+      <c r="K77" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L77" s="7"/>
+      <c r="M77" s="1"/>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A78" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B78" s="13" t="s">
         <v>343</v>
       </c>
-      <c r="D8" s="10"/>
-      <c r="E8" s="8" t="s">
+      <c r="C78" s="7"/>
+      <c r="D78" s="14" t="s">
         <v>344</v>
       </c>
-      <c r="F8" s="8" t="s">
+      <c r="E78" s="14" t="s">
         <v>345</v>
       </c>
-      <c r="G8" s="8" t="s">
+      <c r="F78" s="14" t="s">
+        <v>131</v>
+      </c>
+      <c r="G78" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="H78" s="7"/>
+      <c r="I78" s="13" t="s">
         <v>346</v>
       </c>
-      <c r="H8" s="9" t="s">
+      <c r="J78" s="7"/>
+      <c r="K78" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L78" s="7"/>
+      <c r="M78" s="1"/>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A79" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" s="13" t="s">
         <v>347</v>
       </c>
-      <c r="I8" s="10"/>
-      <c r="J8" s="9" t="s">
+      <c r="C79" s="7"/>
+      <c r="D79" s="14" t="s">
         <v>348</v>
       </c>
-      <c r="K8" s="10"/>
-[...11 lines deleted...]
-      <c r="C9" s="9" t="s">
+      <c r="E79" s="14" t="s">
+        <v>349</v>
+      </c>
+      <c r="F79" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="G79" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="H79" s="7"/>
+      <c r="I79" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="J79" s="7"/>
+      <c r="K79" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L79" s="7"/>
+      <c r="M79" s="1"/>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A80" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="C80" s="7"/>
+      <c r="D80" s="14" t="s">
+        <v>352</v>
+      </c>
+      <c r="E80" s="14" t="s">
+        <v>353</v>
+      </c>
+      <c r="F80" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G80" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="H80" s="7"/>
+      <c r="I80" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="J80" s="7"/>
+      <c r="K80" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L80" s="7"/>
+      <c r="M80" s="1"/>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A81" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="C81" s="7"/>
+      <c r="D81" s="14" t="s">
+        <v>356</v>
+      </c>
+      <c r="E81" s="14" t="s">
+        <v>357</v>
+      </c>
+      <c r="F81" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G81" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="H81" s="7"/>
+      <c r="I81" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="J81" s="7"/>
+      <c r="K81" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L81" s="7"/>
+      <c r="M81" s="1"/>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A82" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B82" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="C82" s="7"/>
+      <c r="D82" s="14" t="s">
+        <v>360</v>
+      </c>
+      <c r="E82" s="14" t="s">
+        <v>361</v>
+      </c>
+      <c r="F82" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G82" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="H82" s="7"/>
+      <c r="I82" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="J82" s="7"/>
+      <c r="K82" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L82" s="7"/>
+      <c r="M82" s="1"/>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A83" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B83" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="C83" s="7"/>
+      <c r="D83" s="14" t="s">
         <v>364</v>
       </c>
-      <c r="D9" s="10"/>
-      <c r="E9" s="8" t="s">
+      <c r="E83" s="14" t="s">
         <v>365</v>
       </c>
-      <c r="F9" s="8" t="s">
+      <c r="F83" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="G83" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="H83" s="7"/>
+      <c r="I83" s="13" t="s">
         <v>366</v>
       </c>
-      <c r="G9" s="8" t="s">
-[...6 lines deleted...]
-      <c r="J9" s="9" t="s">
+      <c r="J83" s="7"/>
+      <c r="K83" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L83" s="7"/>
+      <c r="M83" s="1"/>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A84" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="13" t="s">
         <v>367</v>
       </c>
-      <c r="K9" s="10"/>
-[...139 lines deleted...]
-      <c r="C14" s="9" t="s">
+      <c r="C84" s="7"/>
+      <c r="D84" s="14" t="s">
+        <v>368</v>
+      </c>
+      <c r="E84" s="14" t="s">
+        <v>369</v>
+      </c>
+      <c r="F84" s="14" t="s">
+        <v>104</v>
+      </c>
+      <c r="G84" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="H84" s="7"/>
+      <c r="I84" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="J84" s="7"/>
+      <c r="K84" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L84" s="7"/>
+      <c r="M84" s="1"/>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A85" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="C85" s="7"/>
+      <c r="D85" s="14" t="s">
+        <v>372</v>
+      </c>
+      <c r="E85" s="14" t="s">
+        <v>373</v>
+      </c>
+      <c r="F85" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G85" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="H85" s="7"/>
+      <c r="I85" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="J85" s="7"/>
+      <c r="K85" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L85" s="7"/>
+      <c r="M85" s="1"/>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A86" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="C86" s="7"/>
+      <c r="D86" s="14" t="s">
+        <v>377</v>
+      </c>
+      <c r="E86" s="14" t="s">
+        <v>378</v>
+      </c>
+      <c r="F86" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G86" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H86" s="7"/>
+      <c r="I86" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="J86" s="7"/>
+      <c r="K86" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L86" s="7"/>
+      <c r="M86" s="1"/>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A87" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="C87" s="7"/>
+      <c r="D87" s="14" t="s">
+        <v>381</v>
+      </c>
+      <c r="E87" s="14" t="s">
+        <v>382</v>
+      </c>
+      <c r="F87" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G87" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="H87" s="7"/>
+      <c r="I87" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="J87" s="7"/>
+      <c r="K87" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L87" s="7"/>
+      <c r="M87" s="1"/>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A88" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="C88" s="7"/>
+      <c r="D88" s="14" t="s">
+        <v>385</v>
+      </c>
+      <c r="E88" s="14" t="s">
+        <v>386</v>
+      </c>
+      <c r="F88" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G88" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="H88" s="7"/>
+      <c r="I88" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="J88" s="7"/>
+      <c r="K88" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L88" s="7"/>
+      <c r="M88" s="1"/>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A89" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="C89" s="7"/>
+      <c r="D89" s="14" t="s">
+        <v>389</v>
+      </c>
+      <c r="E89" s="14" t="s">
+        <v>390</v>
+      </c>
+      <c r="F89" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="G89" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="H89" s="7"/>
+      <c r="I89" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="J89" s="7"/>
+      <c r="K89" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L89" s="7"/>
+      <c r="M89" s="1"/>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A90" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="C90" s="7"/>
+      <c r="D90" s="14" t="s">
+        <v>393</v>
+      </c>
+      <c r="E90" s="14" t="s">
+        <v>394</v>
+      </c>
+      <c r="F90" s="14" t="s">
+        <v>395</v>
+      </c>
+      <c r="G90" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="H90" s="7"/>
+      <c r="I90" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="J90" s="7"/>
+      <c r="K90" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L90" s="7"/>
+      <c r="M90" s="1"/>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A91" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="C91" s="7"/>
+      <c r="D91" s="14" t="s">
+        <v>399</v>
+      </c>
+      <c r="E91" s="14" t="s">
+        <v>400</v>
+      </c>
+      <c r="F91" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G91" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="H91" s="7"/>
+      <c r="I91" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="J91" s="7"/>
+      <c r="K91" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L91" s="7"/>
+      <c r="M91" s="1"/>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A92" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="C92" s="7"/>
+      <c r="D92" s="14" t="s">
+        <v>403</v>
+      </c>
+      <c r="E92" s="14" t="s">
+        <v>404</v>
+      </c>
+      <c r="F92" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="G92" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="H92" s="7"/>
+      <c r="I92" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="J92" s="7"/>
+      <c r="K92" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L92" s="7"/>
+      <c r="M92" s="1"/>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A93" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="C93" s="7"/>
+      <c r="D93" s="14" t="s">
+        <v>407</v>
+      </c>
+      <c r="E93" s="14" t="s">
+        <v>408</v>
+      </c>
+      <c r="F93" s="14" t="s">
+        <v>409</v>
+      </c>
+      <c r="G93" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="H93" s="7"/>
+      <c r="I93" s="13" t="s">
+        <v>411</v>
+      </c>
+      <c r="J93" s="7"/>
+      <c r="K93" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L93" s="7"/>
+      <c r="M93" s="1"/>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A94" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="C94" s="7"/>
+      <c r="D94" s="14" t="s">
+        <v>413</v>
+      </c>
+      <c r="E94" s="14" t="s">
+        <v>414</v>
+      </c>
+      <c r="F94" s="14" t="s">
+        <v>409</v>
+      </c>
+      <c r="G94" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="H94" s="7"/>
+      <c r="I94" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="J94" s="7"/>
+      <c r="K94" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L94" s="7"/>
+      <c r="M94" s="1"/>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A95" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="C95" s="7"/>
+      <c r="D95" s="14" t="s">
+        <v>417</v>
+      </c>
+      <c r="E95" s="14" t="s">
+        <v>418</v>
+      </c>
+      <c r="F95" s="14" t="s">
+        <v>409</v>
+      </c>
+      <c r="G95" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="H95" s="7"/>
+      <c r="I95" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="J95" s="7"/>
+      <c r="K95" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L95" s="7"/>
+      <c r="M95" s="1"/>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A96" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="C96" s="7"/>
+      <c r="D96" s="14" t="s">
+        <v>421</v>
+      </c>
+      <c r="E96" s="14" t="s">
+        <v>422</v>
+      </c>
+      <c r="F96" s="14" t="s">
+        <v>409</v>
+      </c>
+      <c r="G96" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="H96" s="7"/>
+      <c r="I96" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="J96" s="7"/>
+      <c r="K96" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L96" s="7"/>
+      <c r="M96" s="1"/>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A97" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>424</v>
+      </c>
+      <c r="C97" s="7"/>
+      <c r="D97" s="14" t="s">
+        <v>425</v>
+      </c>
+      <c r="E97" s="14" t="s">
+        <v>426</v>
+      </c>
+      <c r="F97" s="14" t="s">
+        <v>427</v>
+      </c>
+      <c r="G97" s="13" t="s">
+        <v>428</v>
+      </c>
+      <c r="H97" s="7"/>
+      <c r="I97" s="13" t="s">
+        <v>429</v>
+      </c>
+      <c r="J97" s="7"/>
+      <c r="K97" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L97" s="7"/>
+      <c r="M97" s="1"/>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A98" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>430</v>
+      </c>
+      <c r="C98" s="7"/>
+      <c r="D98" s="14" t="s">
+        <v>431</v>
+      </c>
+      <c r="E98" s="14" t="s">
+        <v>432</v>
+      </c>
+      <c r="F98" s="14" t="s">
+        <v>433</v>
+      </c>
+      <c r="G98" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="H98" s="7"/>
+      <c r="I98" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="J98" s="7"/>
+      <c r="K98" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L98" s="7"/>
+      <c r="M98" s="1"/>
+    </row>
+    <row r="99" spans="1:13" ht="33" x14ac:dyDescent="0.3">
+      <c r="A99" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" s="7"/>
+      <c r="D99" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E99" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F99" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G99" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H99" s="7"/>
+      <c r="I99" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J99" s="7"/>
+      <c r="K99" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L99" s="7"/>
+      <c r="M99" s="1"/>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A100" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>437</v>
+      </c>
+      <c r="C100" s="7"/>
+      <c r="D100" s="14" t="s">
+        <v>438</v>
+      </c>
+      <c r="E100" s="14" t="s">
+        <v>439</v>
+      </c>
+      <c r="F100" s="14" t="s">
+        <v>440</v>
+      </c>
+      <c r="G100" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="H100" s="7"/>
+      <c r="I100" s="13" t="s">
+        <v>442</v>
+      </c>
+      <c r="J100" s="7"/>
+      <c r="K100" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L100" s="7"/>
+      <c r="M100" s="1"/>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A101" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="C101" s="7"/>
+      <c r="D101" s="14" t="s">
+        <v>444</v>
+      </c>
+      <c r="E101" s="14" t="s">
+        <v>445</v>
+      </c>
+      <c r="F101" s="14" t="s">
+        <v>446</v>
+      </c>
+      <c r="G101" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="H101" s="7"/>
+      <c r="I101" s="13" t="s">
+        <v>448</v>
+      </c>
+      <c r="J101" s="7"/>
+      <c r="K101" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L101" s="7"/>
+      <c r="M101" s="1"/>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A102" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="C102" s="7"/>
+      <c r="D102" s="14" t="s">
+        <v>450</v>
+      </c>
+      <c r="E102" s="14" t="s">
+        <v>451</v>
+      </c>
+      <c r="F102" s="14" t="s">
+        <v>446</v>
+      </c>
+      <c r="G102" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="H102" s="7"/>
+      <c r="I102" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="J102" s="7"/>
+      <c r="K102" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L102" s="7"/>
+      <c r="M102" s="1"/>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A103" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="C103" s="7"/>
+      <c r="D103" s="14" t="s">
+        <v>454</v>
+      </c>
+      <c r="E103" s="14" t="s">
+        <v>455</v>
+      </c>
+      <c r="F103" s="14" t="s">
+        <v>446</v>
+      </c>
+      <c r="G103" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="H103" s="7"/>
+      <c r="I103" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="J103" s="7"/>
+      <c r="K103" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L103" s="7"/>
+      <c r="M103" s="1"/>
+    </row>
+    <row r="104" spans="1:13" ht="33" x14ac:dyDescent="0.3">
+      <c r="A104" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="C104" s="7"/>
+      <c r="D104" s="14" t="s">
+        <v>458</v>
+      </c>
+      <c r="E104" s="14" t="s">
+        <v>459</v>
+      </c>
+      <c r="F104" s="14" t="s">
+        <v>460</v>
+      </c>
+      <c r="G104" s="13" t="s">
+        <v>461</v>
+      </c>
+      <c r="H104" s="7"/>
+      <c r="I104" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="J104" s="7"/>
+      <c r="K104" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L104" s="7"/>
+      <c r="M104" s="1"/>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A105" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>463</v>
+      </c>
+      <c r="C105" s="7"/>
+      <c r="D105" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="E105" s="14" t="s">
+        <v>465</v>
+      </c>
+      <c r="F105" s="14" t="s">
+        <v>446</v>
+      </c>
+      <c r="G105" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="H105" s="7"/>
+      <c r="I105" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="J105" s="7"/>
+      <c r="K105" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L105" s="7"/>
+      <c r="M105" s="1"/>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A106" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B106" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="C106" s="7"/>
+      <c r="D106" s="14" t="s">
+        <v>468</v>
+      </c>
+      <c r="E106" s="14" t="s">
+        <v>469</v>
+      </c>
+      <c r="F106" s="14" t="s">
+        <v>470</v>
+      </c>
+      <c r="G106" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="H106" s="7"/>
+      <c r="I106" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="J106" s="7"/>
+      <c r="K106" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L106" s="7"/>
+      <c r="M106" s="1"/>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A107" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="C107" s="7"/>
+      <c r="D107" s="14" t="s">
+        <v>474</v>
+      </c>
+      <c r="E107" s="14" t="s">
+        <v>475</v>
+      </c>
+      <c r="F107" s="14" t="s">
+        <v>476</v>
+      </c>
+      <c r="G107" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="H107" s="7"/>
+      <c r="I107" s="13" t="s">
+        <v>478</v>
+      </c>
+      <c r="J107" s="7"/>
+      <c r="K107" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L107" s="7"/>
+      <c r="M107" s="1"/>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A108" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B108" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="C108" s="7"/>
+      <c r="D108" s="14" t="s">
+        <v>480</v>
+      </c>
+      <c r="E108" s="14" t="s">
+        <v>481</v>
+      </c>
+      <c r="F108" s="14" t="s">
+        <v>470</v>
+      </c>
+      <c r="G108" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="H108" s="7"/>
+      <c r="I108" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="J108" s="7"/>
+      <c r="K108" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L108" s="7"/>
+      <c r="M108" s="1"/>
+    </row>
+    <row r="109" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A109" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="C109" s="7"/>
+      <c r="D109" s="14" t="s">
+        <v>484</v>
+      </c>
+      <c r="E109" s="14" t="s">
+        <v>485</v>
+      </c>
+      <c r="F109" s="14" t="s">
+        <v>470</v>
+      </c>
+      <c r="G109" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="H109" s="7"/>
+      <c r="I109" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="J109" s="7"/>
+      <c r="K109" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L109" s="7"/>
+      <c r="M109" s="1"/>
+    </row>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A110" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="13" t="s">
+        <v>487</v>
+      </c>
+      <c r="C110" s="7"/>
+      <c r="D110" s="14" t="s">
+        <v>488</v>
+      </c>
+      <c r="E110" s="14" t="s">
+        <v>489</v>
+      </c>
+      <c r="F110" s="14" t="s">
+        <v>470</v>
+      </c>
+      <c r="G110" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="H110" s="7"/>
+      <c r="I110" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="J110" s="7"/>
+      <c r="K110" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L110" s="7"/>
+      <c r="M110" s="1"/>
+    </row>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A111" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="C111" s="7"/>
+      <c r="D111" s="14" t="s">
+        <v>492</v>
+      </c>
+      <c r="E111" s="14" t="s">
+        <v>493</v>
+      </c>
+      <c r="F111" s="14" t="s">
+        <v>494</v>
+      </c>
+      <c r="G111" s="13" t="s">
+        <v>495</v>
+      </c>
+      <c r="H111" s="7"/>
+      <c r="I111" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="J111" s="7"/>
+      <c r="K111" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L111" s="7"/>
+      <c r="M111" s="1"/>
+    </row>
+    <row r="112" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A112" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="13" t="s">
+        <v>497</v>
+      </c>
+      <c r="C112" s="7"/>
+      <c r="D112" s="14" t="s">
+        <v>498</v>
+      </c>
+      <c r="E112" s="14" t="s">
+        <v>499</v>
+      </c>
+      <c r="F112" s="14" t="s">
+        <v>500</v>
+      </c>
+      <c r="G112" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="H112" s="7"/>
+      <c r="I112" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="J112" s="7"/>
+      <c r="K112" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L112" s="7"/>
+      <c r="M112" s="1"/>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A113" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B113" s="13" t="s">
+        <v>503</v>
+      </c>
+      <c r="C113" s="7"/>
+      <c r="D113" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="E113" s="14" t="s">
+        <v>505</v>
+      </c>
+      <c r="F113" s="14" t="s">
+        <v>500</v>
+      </c>
+      <c r="G113" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="H113" s="7"/>
+      <c r="I113" s="13" t="s">
+        <v>506</v>
+      </c>
+      <c r="J113" s="7"/>
+      <c r="K113" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L113" s="7"/>
+      <c r="M113" s="1"/>
+    </row>
+    <row r="114" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A114" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="C114" s="7"/>
+      <c r="D114" s="14" t="s">
+        <v>508</v>
+      </c>
+      <c r="E114" s="14" t="s">
+        <v>509</v>
+      </c>
+      <c r="F114" s="14" t="s">
+        <v>500</v>
+      </c>
+      <c r="G114" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="H114" s="7"/>
+      <c r="I114" s="13" t="s">
+        <v>510</v>
+      </c>
+      <c r="J114" s="7"/>
+      <c r="K114" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L114" s="7"/>
+      <c r="M114" s="1"/>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A115" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>511</v>
+      </c>
+      <c r="C115" s="7"/>
+      <c r="D115" s="14" t="s">
+        <v>512</v>
+      </c>
+      <c r="E115" s="14" t="s">
+        <v>513</v>
+      </c>
+      <c r="F115" s="14" t="s">
+        <v>514</v>
+      </c>
+      <c r="G115" s="13" t="s">
+        <v>515</v>
+      </c>
+      <c r="H115" s="7"/>
+      <c r="I115" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="J115" s="7"/>
+      <c r="K115" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L115" s="7"/>
+      <c r="M115" s="1"/>
+    </row>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A116" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B116" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="C116" s="7"/>
+      <c r="D116" s="14" t="s">
+        <v>518</v>
+      </c>
+      <c r="E116" s="14" t="s">
+        <v>519</v>
+      </c>
+      <c r="F116" s="14" t="s">
+        <v>514</v>
+      </c>
+      <c r="G116" s="13" t="s">
+        <v>515</v>
+      </c>
+      <c r="H116" s="7"/>
+      <c r="I116" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="J116" s="7"/>
+      <c r="K116" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L116" s="7"/>
+      <c r="M116" s="1"/>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A117" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>521</v>
+      </c>
+      <c r="C117" s="7"/>
+      <c r="D117" s="14" t="s">
+        <v>522</v>
+      </c>
+      <c r="E117" s="14" t="s">
+        <v>523</v>
+      </c>
+      <c r="F117" s="14" t="s">
+        <v>524</v>
+      </c>
+      <c r="G117" s="13" t="s">
+        <v>525</v>
+      </c>
+      <c r="H117" s="7"/>
+      <c r="I117" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="J117" s="7"/>
+      <c r="K117" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L117" s="7"/>
+      <c r="M117" s="1"/>
+    </row>
+    <row r="118" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A118" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B118" s="13" t="s">
+        <v>527</v>
+      </c>
+      <c r="C118" s="7"/>
+      <c r="D118" s="14" t="s">
+        <v>528</v>
+      </c>
+      <c r="E118" s="14" t="s">
+        <v>529</v>
+      </c>
+      <c r="F118" s="14" t="s">
+        <v>530</v>
+      </c>
+      <c r="G118" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="H118" s="7"/>
+      <c r="I118" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="J118" s="7"/>
+      <c r="K118" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L118" s="7"/>
+      <c r="M118" s="1"/>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A119" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>533</v>
+      </c>
+      <c r="C119" s="7"/>
+      <c r="D119" s="14" t="s">
+        <v>534</v>
+      </c>
+      <c r="E119" s="14" t="s">
+        <v>535</v>
+      </c>
+      <c r="F119" s="14" t="s">
+        <v>536</v>
+      </c>
+      <c r="G119" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="H119" s="7"/>
+      <c r="I119" s="13" t="s">
+        <v>538</v>
+      </c>
+      <c r="J119" s="7"/>
+      <c r="K119" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L119" s="7"/>
+      <c r="M119" s="1"/>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A120" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B120" s="13" t="s">
+        <v>539</v>
+      </c>
+      <c r="C120" s="7"/>
+      <c r="D120" s="14" t="s">
+        <v>540</v>
+      </c>
+      <c r="E120" s="14" t="s">
+        <v>541</v>
+      </c>
+      <c r="F120" s="14" t="s">
+        <v>542</v>
+      </c>
+      <c r="G120" s="13" t="s">
+        <v>543</v>
+      </c>
+      <c r="H120" s="7"/>
+      <c r="I120" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="J120" s="7"/>
+      <c r="K120" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L120" s="7"/>
+      <c r="M120" s="1"/>
+    </row>
+    <row r="121" spans="1:13" ht="99" x14ac:dyDescent="0.3">
+      <c r="A121" s="9" t="s">
+        <v>545</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" s="7"/>
+      <c r="D121" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F121" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G121" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H121" s="7"/>
+      <c r="I121" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J121" s="7"/>
+      <c r="K121" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L121" s="7"/>
+      <c r="M121" s="1"/>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A122" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>546</v>
+      </c>
+      <c r="C122" s="7"/>
+      <c r="D122" s="14" t="s">
+        <v>547</v>
+      </c>
+      <c r="E122" s="14" t="s">
+        <v>548</v>
+      </c>
+      <c r="F122" s="14" t="s">
+        <v>549</v>
+      </c>
+      <c r="G122" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="H122" s="7"/>
+      <c r="I122" s="13" t="s">
+        <v>551</v>
+      </c>
+      <c r="J122" s="7"/>
+      <c r="K122" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L122" s="7"/>
+      <c r="M122" s="1"/>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A123" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>552</v>
+      </c>
+      <c r="C123" s="7"/>
+      <c r="D123" s="14" t="s">
+        <v>553</v>
+      </c>
+      <c r="E123" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="F123" s="14" t="s">
+        <v>555</v>
+      </c>
+      <c r="G123" s="13" t="s">
+        <v>556</v>
+      </c>
+      <c r="H123" s="7"/>
+      <c r="I123" s="13" t="s">
+        <v>557</v>
+      </c>
+      <c r="J123" s="7"/>
+      <c r="K123" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L123" s="7"/>
+      <c r="M123" s="1"/>
+    </row>
+    <row r="124" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A124" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B124" s="13" t="s">
+        <v>558</v>
+      </c>
+      <c r="C124" s="7"/>
+      <c r="D124" s="14" t="s">
+        <v>559</v>
+      </c>
+      <c r="E124" s="14" t="s">
+        <v>560</v>
+      </c>
+      <c r="F124" s="14" t="s">
+        <v>549</v>
+      </c>
+      <c r="G124" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="H124" s="7"/>
+      <c r="I124" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="J124" s="7"/>
+      <c r="K124" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L124" s="7"/>
+      <c r="M124" s="1"/>
+    </row>
+    <row r="125" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A125" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>562</v>
+      </c>
+      <c r="C125" s="7"/>
+      <c r="D125" s="14" t="s">
+        <v>563</v>
+      </c>
+      <c r="E125" s="14" t="s">
+        <v>564</v>
+      </c>
+      <c r="F125" s="14" t="s">
+        <v>565</v>
+      </c>
+      <c r="G125" s="13" t="s">
+        <v>566</v>
+      </c>
+      <c r="H125" s="7"/>
+      <c r="I125" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="J125" s="7"/>
+      <c r="K125" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L125" s="7"/>
+      <c r="M125" s="1"/>
+    </row>
+    <row r="126" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A126" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B126" s="13" t="s">
+        <v>568</v>
+      </c>
+      <c r="C126" s="7"/>
+      <c r="D126" s="14" t="s">
+        <v>569</v>
+      </c>
+      <c r="E126" s="14" t="s">
+        <v>570</v>
+      </c>
+      <c r="F126" s="14" t="s">
+        <v>571</v>
+      </c>
+      <c r="G126" s="13" t="s">
+        <v>572</v>
+      </c>
+      <c r="H126" s="7"/>
+      <c r="I126" s="13" t="s">
+        <v>573</v>
+      </c>
+      <c r="J126" s="7"/>
+      <c r="K126" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L126" s="7"/>
+      <c r="M126" s="1"/>
+    </row>
+    <row r="127" spans="1:13" ht="33" x14ac:dyDescent="0.3">
+      <c r="A127" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B127" s="13">
+        <v>48006</v>
+      </c>
+      <c r="C127" s="7"/>
+      <c r="D127" s="14" t="s">
+        <v>574</v>
+      </c>
+      <c r="E127" s="14" t="s">
+        <v>575</v>
+      </c>
+      <c r="F127" s="14" t="s">
+        <v>576</v>
+      </c>
+      <c r="G127" s="13">
+        <v>52316</v>
+      </c>
+      <c r="H127" s="7"/>
+      <c r="I127" s="13" t="s">
+        <v>577</v>
+      </c>
+      <c r="J127" s="7"/>
+      <c r="K127" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L127" s="7"/>
+      <c r="M127" s="1"/>
+    </row>
+    <row r="128" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A128" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B128" s="13" t="s">
+        <v>578</v>
+      </c>
+      <c r="C128" s="7"/>
+      <c r="D128" s="14" t="s">
+        <v>579</v>
+      </c>
+      <c r="E128" s="14" t="s">
+        <v>580</v>
+      </c>
+      <c r="F128" s="14" t="s">
+        <v>581</v>
+      </c>
+      <c r="G128" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="H128" s="7"/>
+      <c r="I128" s="13" t="s">
+        <v>583</v>
+      </c>
+      <c r="J128" s="7"/>
+      <c r="K128" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L128" s="7"/>
+      <c r="M128" s="1"/>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A129" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B129" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="C129" s="7"/>
+      <c r="D129" s="14" t="s">
+        <v>585</v>
+      </c>
+      <c r="E129" s="14" t="s">
+        <v>586</v>
+      </c>
+      <c r="F129" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="G129" s="13" t="s">
+        <v>588</v>
+      </c>
+      <c r="H129" s="7"/>
+      <c r="I129" s="13" t="s">
+        <v>589</v>
+      </c>
+      <c r="J129" s="7"/>
+      <c r="K129" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L129" s="7"/>
+      <c r="M129" s="1"/>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A130" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="13" t="s">
+        <v>590</v>
+      </c>
+      <c r="C130" s="7"/>
+      <c r="D130" s="14" t="s">
+        <v>591</v>
+      </c>
+      <c r="E130" s="14" t="s">
+        <v>592</v>
+      </c>
+      <c r="F130" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="G130" s="13" t="s">
+        <v>593</v>
+      </c>
+      <c r="H130" s="7"/>
+      <c r="I130" s="13" t="s">
+        <v>594</v>
+      </c>
+      <c r="J130" s="7"/>
+      <c r="K130" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L130" s="7"/>
+      <c r="M130" s="1"/>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A131" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>595</v>
+      </c>
+      <c r="C131" s="7"/>
+      <c r="D131" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="E131" s="14" t="s">
+        <v>597</v>
+      </c>
+      <c r="F131" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="G131" s="13" t="s">
+        <v>599</v>
+      </c>
+      <c r="H131" s="7"/>
+      <c r="I131" s="13" t="s">
+        <v>600</v>
+      </c>
+      <c r="J131" s="7"/>
+      <c r="K131" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L131" s="7"/>
+      <c r="M131" s="1"/>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A132" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" s="13" t="s">
+        <v>601</v>
+      </c>
+      <c r="C132" s="7"/>
+      <c r="D132" s="14" t="s">
+        <v>602</v>
+      </c>
+      <c r="E132" s="14" t="s">
+        <v>603</v>
+      </c>
+      <c r="F132" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="G132" s="13" t="s">
+        <v>593</v>
+      </c>
+      <c r="H132" s="7"/>
+      <c r="I132" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="J132" s="7"/>
+      <c r="K132" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L132" s="7"/>
+      <c r="M132" s="1"/>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A133" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>605</v>
+      </c>
+      <c r="C133" s="7"/>
+      <c r="D133" s="14" t="s">
+        <v>606</v>
+      </c>
+      <c r="E133" s="14" t="s">
+        <v>607</v>
+      </c>
+      <c r="F133" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="G133" s="13" t="s">
+        <v>588</v>
+      </c>
+      <c r="H133" s="7"/>
+      <c r="I133" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="J133" s="7"/>
+      <c r="K133" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L133" s="7"/>
+      <c r="M133" s="1"/>
+    </row>
+    <row r="134" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A134" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="C134" s="7"/>
+      <c r="D134" s="14" t="s">
+        <v>610</v>
+      </c>
+      <c r="E134" s="14" t="s">
+        <v>611</v>
+      </c>
+      <c r="F134" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="G134" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="H134" s="7"/>
+      <c r="I134" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="J134" s="7"/>
+      <c r="K134" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L134" s="7"/>
+      <c r="M134" s="1"/>
+    </row>
+    <row r="135" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A135" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B135" s="13" t="s">
+        <v>614</v>
+      </c>
+      <c r="C135" s="7"/>
+      <c r="D135" s="14" t="s">
+        <v>615</v>
+      </c>
+      <c r="E135" s="14" t="s">
+        <v>616</v>
+      </c>
+      <c r="F135" s="14" t="s">
+        <v>617</v>
+      </c>
+      <c r="G135" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="H135" s="7"/>
+      <c r="I135" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="J135" s="7"/>
+      <c r="K135" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L135" s="7"/>
+      <c r="M135" s="1"/>
+    </row>
+    <row r="136" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A136" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="13" t="s">
+        <v>620</v>
+      </c>
+      <c r="C136" s="7"/>
+      <c r="D136" s="14" t="s">
+        <v>621</v>
+      </c>
+      <c r="E136" s="14" t="s">
+        <v>622</v>
+      </c>
+      <c r="F136" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="G136" s="13" t="s">
+        <v>599</v>
+      </c>
+      <c r="H136" s="7"/>
+      <c r="I136" s="13" t="s">
+        <v>623</v>
+      </c>
+      <c r="J136" s="7"/>
+      <c r="K136" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L136" s="7"/>
+      <c r="M136" s="1"/>
+    </row>
+    <row r="137" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A137" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="C137" s="7"/>
+      <c r="D137" s="14" t="s">
+        <v>625</v>
+      </c>
+      <c r="E137" s="14" t="s">
+        <v>626</v>
+      </c>
+      <c r="F137" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="G137" s="13" t="s">
+        <v>599</v>
+      </c>
+      <c r="H137" s="7"/>
+      <c r="I137" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="J137" s="7"/>
+      <c r="K137" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L137" s="7"/>
+      <c r="M137" s="1"/>
+    </row>
+    <row r="138" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A138" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B138" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="C138" s="7"/>
+      <c r="D138" s="14" t="s">
+        <v>629</v>
+      </c>
+      <c r="E138" s="14" t="s">
+        <v>630</v>
+      </c>
+      <c r="F138" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="G138" s="13" t="s">
+        <v>588</v>
+      </c>
+      <c r="H138" s="7"/>
+      <c r="I138" s="13" t="s">
+        <v>631</v>
+      </c>
+      <c r="J138" s="7"/>
+      <c r="K138" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L138" s="7"/>
+      <c r="M138" s="1"/>
+    </row>
+    <row r="139" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A139" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" s="13" t="s">
+        <v>632</v>
+      </c>
+      <c r="C139" s="7"/>
+      <c r="D139" s="14" t="s">
+        <v>633</v>
+      </c>
+      <c r="E139" s="14" t="s">
+        <v>634</v>
+      </c>
+      <c r="F139" s="14" t="s">
+        <v>635</v>
+      </c>
+      <c r="G139" s="13" t="s">
+        <v>636</v>
+      </c>
+      <c r="H139" s="7"/>
+      <c r="I139" s="13" t="s">
+        <v>637</v>
+      </c>
+      <c r="J139" s="7"/>
+      <c r="K139" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L139" s="7"/>
+      <c r="M139" s="1"/>
+    </row>
+    <row r="140" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A140" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B140" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="C140" s="7"/>
+      <c r="D140" s="14" t="s">
+        <v>639</v>
+      </c>
+      <c r="E140" s="14" t="s">
+        <v>640</v>
+      </c>
+      <c r="F140" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="G140" s="13" t="s">
+        <v>599</v>
+      </c>
+      <c r="H140" s="7"/>
+      <c r="I140" s="13" t="s">
+        <v>641</v>
+      </c>
+      <c r="J140" s="7"/>
+      <c r="K140" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L140" s="7"/>
+      <c r="M140" s="1"/>
+    </row>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A141" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B141" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="C141" s="7"/>
+      <c r="D141" s="14" t="s">
+        <v>643</v>
+      </c>
+      <c r="E141" s="14" t="s">
+        <v>644</v>
+      </c>
+      <c r="F141" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="G141" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="H141" s="7"/>
+      <c r="I141" s="13" t="s">
+        <v>645</v>
+      </c>
+      <c r="J141" s="7"/>
+      <c r="K141" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L141" s="7"/>
+      <c r="M141" s="1"/>
+    </row>
+    <row r="142" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A142" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B142" s="13" t="s">
+        <v>646</v>
+      </c>
+      <c r="C142" s="7"/>
+      <c r="D142" s="14" t="s">
+        <v>647</v>
+      </c>
+      <c r="E142" s="14" t="s">
+        <v>648</v>
+      </c>
+      <c r="F142" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="G142" s="13" t="s">
+        <v>599</v>
+      </c>
+      <c r="H142" s="7"/>
+      <c r="I142" s="13" t="s">
+        <v>649</v>
+      </c>
+      <c r="J142" s="7"/>
+      <c r="K142" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L142" s="7"/>
+      <c r="M142" s="1"/>
+    </row>
+    <row r="143" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A143" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B143" s="13" t="s">
+        <v>650</v>
+      </c>
+      <c r="C143" s="7"/>
+      <c r="D143" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="E143" s="14" t="s">
+        <v>651</v>
+      </c>
+      <c r="F143" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="G143" s="13" t="s">
+        <v>599</v>
+      </c>
+      <c r="H143" s="7"/>
+      <c r="I143" s="13" t="s">
+        <v>652</v>
+      </c>
+      <c r="J143" s="7"/>
+      <c r="K143" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L143" s="7"/>
+      <c r="M143" s="1"/>
+    </row>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A144" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="13" t="s">
+        <v>653</v>
+      </c>
+      <c r="C144" s="7"/>
+      <c r="D144" s="14" t="s">
+        <v>654</v>
+      </c>
+      <c r="E144" s="14" t="s">
+        <v>655</v>
+      </c>
+      <c r="F144" s="14" t="s">
+        <v>617</v>
+      </c>
+      <c r="G144" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="H144" s="7"/>
+      <c r="I144" s="13" t="s">
+        <v>656</v>
+      </c>
+      <c r="J144" s="7"/>
+      <c r="K144" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L144" s="7"/>
+      <c r="M144" s="1"/>
+    </row>
+    <row r="145" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A145" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B145" s="13" t="s">
+        <v>657</v>
+      </c>
+      <c r="C145" s="7"/>
+      <c r="D145" s="14" t="s">
+        <v>658</v>
+      </c>
+      <c r="E145" s="14" t="s">
+        <v>659</v>
+      </c>
+      <c r="F145" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="G145" s="13" t="s">
+        <v>599</v>
+      </c>
+      <c r="H145" s="7"/>
+      <c r="I145" s="13" t="s">
+        <v>660</v>
+      </c>
+      <c r="J145" s="7"/>
+      <c r="K145" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L145" s="7"/>
+      <c r="M145" s="1"/>
+    </row>
+    <row r="146" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A146" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" s="13" t="s">
+        <v>661</v>
+      </c>
+      <c r="C146" s="7"/>
+      <c r="D146" s="14" t="s">
+        <v>662</v>
+      </c>
+      <c r="E146" s="14" t="s">
+        <v>663</v>
+      </c>
+      <c r="F146" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="G146" s="13" t="s">
+        <v>593</v>
+      </c>
+      <c r="H146" s="7"/>
+      <c r="I146" s="13" t="s">
+        <v>664</v>
+      </c>
+      <c r="J146" s="7"/>
+      <c r="K146" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L146" s="7"/>
+      <c r="M146" s="1"/>
+    </row>
+    <row r="147" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A147" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="C147" s="7"/>
+      <c r="D147" s="14" t="s">
+        <v>666</v>
+      </c>
+      <c r="E147" s="14" t="s">
+        <v>667</v>
+      </c>
+      <c r="F147" s="14" t="s">
+        <v>668</v>
+      </c>
+      <c r="G147" s="13" t="s">
+        <v>669</v>
+      </c>
+      <c r="H147" s="7"/>
+      <c r="I147" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="J147" s="7"/>
+      <c r="K147" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L147" s="7"/>
+      <c r="M147" s="1"/>
+    </row>
+    <row r="148" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A148" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B148" s="13" t="s">
+        <v>671</v>
+      </c>
+      <c r="C148" s="7"/>
+      <c r="D148" s="14" t="s">
+        <v>672</v>
+      </c>
+      <c r="E148" s="14" t="s">
+        <v>673</v>
+      </c>
+      <c r="F148" s="14" t="s">
+        <v>674</v>
+      </c>
+      <c r="G148" s="13" t="s">
+        <v>675</v>
+      </c>
+      <c r="H148" s="7"/>
+      <c r="I148" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="J148" s="7"/>
+      <c r="K148" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L148" s="7"/>
+      <c r="M148" s="1"/>
+    </row>
+    <row r="149" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A149" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B149" s="13" t="s">
+        <v>677</v>
+      </c>
+      <c r="C149" s="7"/>
+      <c r="D149" s="14" t="s">
+        <v>678</v>
+      </c>
+      <c r="E149" s="14" t="s">
+        <v>679</v>
+      </c>
+      <c r="F149" s="14" t="s">
+        <v>680</v>
+      </c>
+      <c r="G149" s="13" t="s">
+        <v>681</v>
+      </c>
+      <c r="H149" s="7"/>
+      <c r="I149" s="13" t="s">
+        <v>682</v>
+      </c>
+      <c r="J149" s="7"/>
+      <c r="K149" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L149" s="7"/>
+      <c r="M149" s="1"/>
+    </row>
+    <row r="150" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A150" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B150" s="13" t="s">
+        <v>683</v>
+      </c>
+      <c r="C150" s="7"/>
+      <c r="D150" s="14" t="s">
+        <v>684</v>
+      </c>
+      <c r="E150" s="14" t="s">
+        <v>685</v>
+      </c>
+      <c r="F150" s="14" t="s">
+        <v>680</v>
+      </c>
+      <c r="G150" s="13" t="s">
+        <v>681</v>
+      </c>
+      <c r="H150" s="7"/>
+      <c r="I150" s="13" t="s">
+        <v>686</v>
+      </c>
+      <c r="J150" s="7"/>
+      <c r="K150" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L150" s="7"/>
+      <c r="M150" s="1"/>
+    </row>
+    <row r="151" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A151" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>687</v>
+      </c>
+      <c r="C151" s="7"/>
+      <c r="D151" s="14" t="s">
+        <v>688</v>
+      </c>
+      <c r="E151" s="14" t="s">
+        <v>689</v>
+      </c>
+      <c r="F151" s="14" t="s">
+        <v>674</v>
+      </c>
+      <c r="G151" s="13" t="s">
+        <v>675</v>
+      </c>
+      <c r="H151" s="7"/>
+      <c r="I151" s="13" t="s">
+        <v>690</v>
+      </c>
+      <c r="J151" s="7"/>
+      <c r="K151" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L151" s="7"/>
+      <c r="M151" s="1"/>
+    </row>
+    <row r="152" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A152" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B152" s="13" t="s">
+        <v>691</v>
+      </c>
+      <c r="C152" s="7"/>
+      <c r="D152" s="14" t="s">
+        <v>692</v>
+      </c>
+      <c r="E152" s="14" t="s">
+        <v>693</v>
+      </c>
+      <c r="F152" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G152" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="H152" s="7"/>
+      <c r="I152" s="13" t="s">
+        <v>696</v>
+      </c>
+      <c r="J152" s="7"/>
+      <c r="K152" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L152" s="7"/>
+      <c r="M152" s="1"/>
+    </row>
+    <row r="153" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A153" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>697</v>
+      </c>
+      <c r="C153" s="7"/>
+      <c r="D153" s="14" t="s">
+        <v>698</v>
+      </c>
+      <c r="E153" s="14" t="s">
+        <v>699</v>
+      </c>
+      <c r="F153" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G153" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="H153" s="7"/>
+      <c r="I153" s="13" t="s">
+        <v>701</v>
+      </c>
+      <c r="J153" s="7"/>
+      <c r="K153" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L153" s="7"/>
+      <c r="M153" s="1"/>
+    </row>
+    <row r="154" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A154" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B154" s="13" t="s">
+        <v>702</v>
+      </c>
+      <c r="C154" s="7"/>
+      <c r="D154" s="14" t="s">
+        <v>703</v>
+      </c>
+      <c r="E154" s="14" t="s">
+        <v>704</v>
+      </c>
+      <c r="F154" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G154" s="13" t="s">
+        <v>705</v>
+      </c>
+      <c r="H154" s="7"/>
+      <c r="I154" s="13" t="s">
+        <v>706</v>
+      </c>
+      <c r="J154" s="7"/>
+      <c r="K154" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L154" s="7"/>
+      <c r="M154" s="1"/>
+    </row>
+    <row r="155" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A155" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B155" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="C155" s="7"/>
+      <c r="D155" s="14" t="s">
+        <v>708</v>
+      </c>
+      <c r="E155" s="14" t="s">
+        <v>709</v>
+      </c>
+      <c r="F155" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G155" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="H155" s="7"/>
+      <c r="I155" s="13" t="s">
+        <v>711</v>
+      </c>
+      <c r="J155" s="7"/>
+      <c r="K155" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L155" s="7"/>
+      <c r="M155" s="1"/>
+    </row>
+    <row r="156" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A156" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B156" s="13" t="s">
+        <v>712</v>
+      </c>
+      <c r="C156" s="7"/>
+      <c r="D156" s="14" t="s">
+        <v>713</v>
+      </c>
+      <c r="E156" s="14" t="s">
+        <v>714</v>
+      </c>
+      <c r="F156" s="14" t="s">
+        <v>715</v>
+      </c>
+      <c r="G156" s="13" t="s">
+        <v>716</v>
+      </c>
+      <c r="H156" s="7"/>
+      <c r="I156" s="13" t="s">
+        <v>717</v>
+      </c>
+      <c r="J156" s="7"/>
+      <c r="K156" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L156" s="7"/>
+      <c r="M156" s="1"/>
+    </row>
+    <row r="157" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A157" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B157" s="13" t="s">
+        <v>718</v>
+      </c>
+      <c r="C157" s="7"/>
+      <c r="D157" s="14" t="s">
+        <v>719</v>
+      </c>
+      <c r="E157" s="14" t="s">
+        <v>720</v>
+      </c>
+      <c r="F157" s="14" t="s">
+        <v>721</v>
+      </c>
+      <c r="G157" s="13" t="s">
+        <v>722</v>
+      </c>
+      <c r="H157" s="7"/>
+      <c r="I157" s="13" t="s">
+        <v>723</v>
+      </c>
+      <c r="J157" s="7"/>
+      <c r="K157" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L157" s="7"/>
+      <c r="M157" s="1"/>
+    </row>
+    <row r="158" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A158" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B158" s="13" t="s">
+        <v>724</v>
+      </c>
+      <c r="C158" s="7"/>
+      <c r="D158" s="14" t="s">
+        <v>725</v>
+      </c>
+      <c r="E158" s="14" t="s">
+        <v>726</v>
+      </c>
+      <c r="F158" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G158" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="H158" s="7"/>
+      <c r="I158" s="13" t="s">
+        <v>727</v>
+      </c>
+      <c r="J158" s="7"/>
+      <c r="K158" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L158" s="7"/>
+      <c r="M158" s="1"/>
+    </row>
+    <row r="159" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A159" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B159" s="13" t="s">
+        <v>728</v>
+      </c>
+      <c r="C159" s="7"/>
+      <c r="D159" s="14" t="s">
+        <v>729</v>
+      </c>
+      <c r="E159" s="14" t="s">
+        <v>730</v>
+      </c>
+      <c r="F159" s="14" t="s">
+        <v>715</v>
+      </c>
+      <c r="G159" s="13" t="s">
+        <v>716</v>
+      </c>
+      <c r="H159" s="7"/>
+      <c r="I159" s="13" t="s">
+        <v>731</v>
+      </c>
+      <c r="J159" s="7"/>
+      <c r="K159" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L159" s="7"/>
+      <c r="M159" s="1"/>
+    </row>
+    <row r="160" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A160" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B160" s="13" t="s">
+        <v>732</v>
+      </c>
+      <c r="C160" s="7"/>
+      <c r="D160" s="14" t="s">
+        <v>733</v>
+      </c>
+      <c r="E160" s="14" t="s">
+        <v>734</v>
+      </c>
+      <c r="F160" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G160" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="H160" s="7"/>
+      <c r="I160" s="13" t="s">
+        <v>735</v>
+      </c>
+      <c r="J160" s="7"/>
+      <c r="K160" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L160" s="7"/>
+      <c r="M160" s="1"/>
+    </row>
+    <row r="161" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A161" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B161" s="13" t="s">
+        <v>736</v>
+      </c>
+      <c r="C161" s="7"/>
+      <c r="D161" s="14" t="s">
+        <v>737</v>
+      </c>
+      <c r="E161" s="14" t="s">
+        <v>738</v>
+      </c>
+      <c r="F161" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G161" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="H161" s="7"/>
+      <c r="I161" s="13" t="s">
+        <v>739</v>
+      </c>
+      <c r="J161" s="7"/>
+      <c r="K161" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L161" s="7"/>
+      <c r="M161" s="1"/>
+    </row>
+    <row r="162" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A162" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B162" s="13" t="s">
+        <v>740</v>
+      </c>
+      <c r="C162" s="7"/>
+      <c r="D162" s="14" t="s">
+        <v>741</v>
+      </c>
+      <c r="E162" s="14" t="s">
+        <v>742</v>
+      </c>
+      <c r="F162" s="14" t="s">
+        <v>715</v>
+      </c>
+      <c r="G162" s="13" t="s">
+        <v>716</v>
+      </c>
+      <c r="H162" s="7"/>
+      <c r="I162" s="13" t="s">
+        <v>743</v>
+      </c>
+      <c r="J162" s="7"/>
+      <c r="K162" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L162" s="7"/>
+      <c r="M162" s="1"/>
+    </row>
+    <row r="163" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A163" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B163" s="13" t="s">
+        <v>744</v>
+      </c>
+      <c r="C163" s="7"/>
+      <c r="D163" s="14" t="s">
+        <v>745</v>
+      </c>
+      <c r="E163" s="14" t="s">
+        <v>746</v>
+      </c>
+      <c r="F163" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G163" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="H163" s="7"/>
+      <c r="I163" s="13" t="s">
+        <v>747</v>
+      </c>
+      <c r="J163" s="7"/>
+      <c r="K163" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L163" s="7"/>
+      <c r="M163" s="1"/>
+    </row>
+    <row r="164" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A164" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B164" s="13" t="s">
+        <v>748</v>
+      </c>
+      <c r="C164" s="7"/>
+      <c r="D164" s="14" t="s">
+        <v>749</v>
+      </c>
+      <c r="E164" s="14" t="s">
+        <v>750</v>
+      </c>
+      <c r="F164" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G164" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="H164" s="7"/>
+      <c r="I164" s="13" t="s">
+        <v>751</v>
+      </c>
+      <c r="J164" s="7"/>
+      <c r="K164" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L164" s="7"/>
+      <c r="M164" s="1"/>
+    </row>
+    <row r="165" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A165" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B165" s="13" t="s">
+        <v>752</v>
+      </c>
+      <c r="C165" s="7"/>
+      <c r="D165" s="14" t="s">
+        <v>753</v>
+      </c>
+      <c r="E165" s="14" t="s">
+        <v>754</v>
+      </c>
+      <c r="F165" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G165" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="H165" s="7"/>
+      <c r="I165" s="13" t="s">
+        <v>755</v>
+      </c>
+      <c r="J165" s="7"/>
+      <c r="K165" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L165" s="7"/>
+      <c r="M165" s="1"/>
+    </row>
+    <row r="166" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A166" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B166" s="13" t="s">
+        <v>756</v>
+      </c>
+      <c r="C166" s="7"/>
+      <c r="D166" s="14" t="s">
+        <v>757</v>
+      </c>
+      <c r="E166" s="14" t="s">
+        <v>758</v>
+      </c>
+      <c r="F166" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G166" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="H166" s="7"/>
+      <c r="I166" s="13" t="s">
+        <v>759</v>
+      </c>
+      <c r="J166" s="7"/>
+      <c r="K166" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L166" s="7"/>
+      <c r="M166" s="1"/>
+    </row>
+    <row r="167" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A167" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B167" s="13" t="s">
+        <v>760</v>
+      </c>
+      <c r="C167" s="7"/>
+      <c r="D167" s="14" t="s">
+        <v>761</v>
+      </c>
+      <c r="E167" s="14" t="s">
+        <v>762</v>
+      </c>
+      <c r="F167" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G167" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="H167" s="7"/>
+      <c r="I167" s="13" t="s">
+        <v>763</v>
+      </c>
+      <c r="J167" s="7"/>
+      <c r="K167" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L167" s="7"/>
+      <c r="M167" s="1"/>
+    </row>
+    <row r="168" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A168" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B168" s="13" t="s">
+        <v>764</v>
+      </c>
+      <c r="C168" s="7"/>
+      <c r="D168" s="14" t="s">
+        <v>765</v>
+      </c>
+      <c r="E168" s="14" t="s">
+        <v>766</v>
+      </c>
+      <c r="F168" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G168" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="H168" s="7"/>
+      <c r="I168" s="13" t="s">
+        <v>767</v>
+      </c>
+      <c r="J168" s="7"/>
+      <c r="K168" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L168" s="7"/>
+      <c r="M168" s="1"/>
+    </row>
+    <row r="169" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A169" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B169" s="13" t="s">
+        <v>768</v>
+      </c>
+      <c r="C169" s="7"/>
+      <c r="D169" s="14" t="s">
+        <v>769</v>
+      </c>
+      <c r="E169" s="14" t="s">
+        <v>770</v>
+      </c>
+      <c r="F169" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G169" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="H169" s="7"/>
+      <c r="I169" s="13" t="s">
+        <v>771</v>
+      </c>
+      <c r="J169" s="7"/>
+      <c r="K169" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L169" s="7"/>
+      <c r="M169" s="1"/>
+    </row>
+    <row r="170" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A170" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B170" s="13" t="s">
+        <v>772</v>
+      </c>
+      <c r="C170" s="7"/>
+      <c r="D170" s="14" t="s">
+        <v>773</v>
+      </c>
+      <c r="E170" s="14" t="s">
+        <v>774</v>
+      </c>
+      <c r="F170" s="14" t="s">
+        <v>715</v>
+      </c>
+      <c r="G170" s="13" t="s">
+        <v>716</v>
+      </c>
+      <c r="H170" s="7"/>
+      <c r="I170" s="13" t="s">
+        <v>775</v>
+      </c>
+      <c r="J170" s="7"/>
+      <c r="K170" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L170" s="7"/>
+      <c r="M170" s="1"/>
+    </row>
+    <row r="171" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A171" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" s="13" t="s">
+        <v>776</v>
+      </c>
+      <c r="C171" s="7"/>
+      <c r="D171" s="14" t="s">
+        <v>777</v>
+      </c>
+      <c r="E171" s="14" t="s">
+        <v>778</v>
+      </c>
+      <c r="F171" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G171" s="13" t="s">
+        <v>779</v>
+      </c>
+      <c r="H171" s="7"/>
+      <c r="I171" s="13" t="s">
+        <v>780</v>
+      </c>
+      <c r="J171" s="7"/>
+      <c r="K171" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L171" s="7"/>
+      <c r="M171" s="1"/>
+    </row>
+    <row r="172" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A172" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B172" s="13" t="s">
+        <v>781</v>
+      </c>
+      <c r="C172" s="7"/>
+      <c r="D172" s="14" t="s">
+        <v>782</v>
+      </c>
+      <c r="E172" s="14" t="s">
+        <v>783</v>
+      </c>
+      <c r="F172" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G172" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="H172" s="7"/>
+      <c r="I172" s="13" t="s">
+        <v>784</v>
+      </c>
+      <c r="J172" s="7"/>
+      <c r="K172" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L172" s="7"/>
+      <c r="M172" s="1"/>
+    </row>
+    <row r="173" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A173" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B173" s="13" t="s">
+        <v>785</v>
+      </c>
+      <c r="C173" s="7"/>
+      <c r="D173" s="14" t="s">
+        <v>786</v>
+      </c>
+      <c r="E173" s="14" t="s">
+        <v>787</v>
+      </c>
+      <c r="F173" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G173" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="H173" s="7"/>
+      <c r="I173" s="13" t="s">
+        <v>788</v>
+      </c>
+      <c r="J173" s="7"/>
+      <c r="K173" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L173" s="7"/>
+      <c r="M173" s="1"/>
+    </row>
+    <row r="174" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A174" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B174" s="13" t="s">
+        <v>789</v>
+      </c>
+      <c r="C174" s="7"/>
+      <c r="D174" s="14" t="s">
+        <v>790</v>
+      </c>
+      <c r="E174" s="14" t="s">
+        <v>791</v>
+      </c>
+      <c r="F174" s="14" t="s">
+        <v>792</v>
+      </c>
+      <c r="G174" s="13" t="s">
+        <v>793</v>
+      </c>
+      <c r="H174" s="7"/>
+      <c r="I174" s="13" t="s">
+        <v>794</v>
+      </c>
+      <c r="J174" s="7"/>
+      <c r="K174" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L174" s="7"/>
+      <c r="M174" s="1"/>
+    </row>
+    <row r="175" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A175" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B175" s="13" t="s">
+        <v>795</v>
+      </c>
+      <c r="C175" s="7"/>
+      <c r="D175" s="14" t="s">
+        <v>796</v>
+      </c>
+      <c r="E175" s="14" t="s">
+        <v>797</v>
+      </c>
+      <c r="F175" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G175" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="H175" s="7"/>
+      <c r="I175" s="13" t="s">
+        <v>798</v>
+      </c>
+      <c r="J175" s="7"/>
+      <c r="K175" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L175" s="7"/>
+      <c r="M175" s="1"/>
+    </row>
+    <row r="176" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A176" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B176" s="13" t="s">
+        <v>799</v>
+      </c>
+      <c r="C176" s="7"/>
+      <c r="D176" s="14" t="s">
+        <v>800</v>
+      </c>
+      <c r="E176" s="14" t="s">
+        <v>801</v>
+      </c>
+      <c r="F176" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G176" s="13" t="s">
+        <v>695</v>
+      </c>
+      <c r="H176" s="7"/>
+      <c r="I176" s="13" t="s">
+        <v>802</v>
+      </c>
+      <c r="J176" s="7"/>
+      <c r="K176" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L176" s="7"/>
+      <c r="M176" s="1"/>
+    </row>
+    <row r="177" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A177" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B177" s="13" t="s">
+        <v>803</v>
+      </c>
+      <c r="C177" s="7"/>
+      <c r="D177" s="14" t="s">
+        <v>804</v>
+      </c>
+      <c r="E177" s="14" t="s">
+        <v>805</v>
+      </c>
+      <c r="F177" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G177" s="13" t="s">
+        <v>705</v>
+      </c>
+      <c r="H177" s="7"/>
+      <c r="I177" s="13" t="s">
+        <v>806</v>
+      </c>
+      <c r="J177" s="7"/>
+      <c r="K177" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L177" s="7"/>
+      <c r="M177" s="1"/>
+    </row>
+    <row r="178" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A178" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B178" s="13" t="s">
+        <v>807</v>
+      </c>
+      <c r="C178" s="7"/>
+      <c r="D178" s="14" t="s">
+        <v>808</v>
+      </c>
+      <c r="E178" s="14" t="s">
+        <v>809</v>
+      </c>
+      <c r="F178" s="14" t="s">
+        <v>810</v>
+      </c>
+      <c r="G178" s="13" t="s">
+        <v>811</v>
+      </c>
+      <c r="H178" s="7"/>
+      <c r="I178" s="13" t="s">
+        <v>812</v>
+      </c>
+      <c r="J178" s="7"/>
+      <c r="K178" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L178" s="7"/>
+      <c r="M178" s="1"/>
+    </row>
+    <row r="179" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A179" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B179" s="13" t="s">
+        <v>813</v>
+      </c>
+      <c r="C179" s="7"/>
+      <c r="D179" s="14" t="s">
+        <v>814</v>
+      </c>
+      <c r="E179" s="14" t="s">
+        <v>815</v>
+      </c>
+      <c r="F179" s="14" t="s">
+        <v>816</v>
+      </c>
+      <c r="G179" s="13" t="s">
+        <v>817</v>
+      </c>
+      <c r="H179" s="7"/>
+      <c r="I179" s="13" t="s">
+        <v>818</v>
+      </c>
+      <c r="J179" s="7"/>
+      <c r="K179" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L179" s="7"/>
+      <c r="M179" s="1"/>
+    </row>
+    <row r="180" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A180" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B180" s="13" t="s">
+        <v>819</v>
+      </c>
+      <c r="C180" s="7"/>
+      <c r="D180" s="14" t="s">
+        <v>820</v>
+      </c>
+      <c r="E180" s="14" t="s">
+        <v>821</v>
+      </c>
+      <c r="F180" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="G180" s="13" t="s">
+        <v>700</v>
+      </c>
+      <c r="H180" s="7"/>
+      <c r="I180" s="13" t="s">
+        <v>822</v>
+      </c>
+      <c r="J180" s="7"/>
+      <c r="K180" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L180" s="7"/>
+      <c r="M180" s="1"/>
+    </row>
+    <row r="181" spans="1:13" ht="49.5" x14ac:dyDescent="0.3">
+      <c r="A181" s="9" t="s">
+        <v>823</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" s="7"/>
+      <c r="D181" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E181" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F181" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G181" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H181" s="7"/>
+      <c r="I181" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J181" s="7"/>
+      <c r="K181" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L181" s="7"/>
+      <c r="M181" s="1"/>
+    </row>
+    <row r="182" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A182" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B182" s="13" t="s">
+        <v>824</v>
+      </c>
+      <c r="C182" s="7"/>
+      <c r="D182" s="14" t="s">
+        <v>825</v>
+      </c>
+      <c r="E182" s="14" t="s">
+        <v>826</v>
+      </c>
+      <c r="F182" s="14" t="s">
+        <v>827</v>
+      </c>
+      <c r="G182" s="13" t="s">
+        <v>828</v>
+      </c>
+      <c r="H182" s="7"/>
+      <c r="I182" s="13" t="s">
+        <v>829</v>
+      </c>
+      <c r="J182" s="7"/>
+      <c r="K182" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L182" s="7"/>
+      <c r="M182" s="1"/>
+    </row>
+    <row r="183" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A183" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B183" s="13" t="s">
+        <v>830</v>
+      </c>
+      <c r="C183" s="7"/>
+      <c r="D183" s="14" t="s">
+        <v>831</v>
+      </c>
+      <c r="E183" s="14" t="s">
+        <v>832</v>
+      </c>
+      <c r="F183" s="14" t="s">
+        <v>833</v>
+      </c>
+      <c r="G183" s="13" t="s">
+        <v>834</v>
+      </c>
+      <c r="H183" s="7"/>
+      <c r="I183" s="13" t="s">
+        <v>835</v>
+      </c>
+      <c r="J183" s="7"/>
+      <c r="K183" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L183" s="7"/>
+      <c r="M183" s="1"/>
+    </row>
+    <row r="184" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A184" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B184" s="13" t="s">
+        <v>836</v>
+      </c>
+      <c r="C184" s="7"/>
+      <c r="D184" s="14" t="s">
+        <v>837</v>
+      </c>
+      <c r="E184" s="14" t="s">
+        <v>838</v>
+      </c>
+      <c r="F184" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="G184" s="13" t="s">
+        <v>840</v>
+      </c>
+      <c r="H184" s="7"/>
+      <c r="I184" s="13" t="s">
+        <v>841</v>
+      </c>
+      <c r="J184" s="7"/>
+      <c r="K184" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L184" s="7"/>
+      <c r="M184" s="1"/>
+    </row>
+    <row r="185" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A185" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" s="13" t="s">
+        <v>842</v>
+      </c>
+      <c r="C185" s="7"/>
+      <c r="D185" s="14" t="s">
+        <v>843</v>
+      </c>
+      <c r="E185" s="14" t="s">
+        <v>844</v>
+      </c>
+      <c r="F185" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="G185" s="13" t="s">
+        <v>840</v>
+      </c>
+      <c r="H185" s="7"/>
+      <c r="I185" s="13" t="s">
+        <v>845</v>
+      </c>
+      <c r="J185" s="7"/>
+      <c r="K185" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L185" s="7"/>
+      <c r="M185" s="1"/>
+    </row>
+    <row r="186" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A186" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B186" s="13" t="s">
+        <v>846</v>
+      </c>
+      <c r="C186" s="7"/>
+      <c r="D186" s="14" t="s">
+        <v>847</v>
+      </c>
+      <c r="E186" s="14" t="s">
+        <v>848</v>
+      </c>
+      <c r="F186" s="14" t="s">
+        <v>839</v>
+      </c>
+      <c r="G186" s="13" t="s">
+        <v>840</v>
+      </c>
+      <c r="H186" s="7"/>
+      <c r="I186" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="J186" s="7"/>
+      <c r="K186" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L186" s="7"/>
+      <c r="M186" s="1"/>
+    </row>
+    <row r="187" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A187" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" s="13" t="s">
+        <v>850</v>
+      </c>
+      <c r="C187" s="7"/>
+      <c r="D187" s="14" t="s">
+        <v>851</v>
+      </c>
+      <c r="E187" s="14" t="s">
+        <v>852</v>
+      </c>
+      <c r="F187" s="14" t="s">
+        <v>853</v>
+      </c>
+      <c r="G187" s="13" t="s">
+        <v>854</v>
+      </c>
+      <c r="H187" s="7"/>
+      <c r="I187" s="13" t="s">
+        <v>855</v>
+      </c>
+      <c r="J187" s="7"/>
+      <c r="K187" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L187" s="7"/>
+      <c r="M187" s="1"/>
+    </row>
+    <row r="188" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A188" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B188" s="13" t="s">
+        <v>856</v>
+      </c>
+      <c r="C188" s="7"/>
+      <c r="D188" s="14" t="s">
+        <v>857</v>
+      </c>
+      <c r="E188" s="14" t="s">
+        <v>858</v>
+      </c>
+      <c r="F188" s="14" t="s">
+        <v>859</v>
+      </c>
+      <c r="G188" s="13" t="s">
+        <v>860</v>
+      </c>
+      <c r="H188" s="7"/>
+      <c r="I188" s="13" t="s">
+        <v>861</v>
+      </c>
+      <c r="J188" s="7"/>
+      <c r="K188" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L188" s="7"/>
+      <c r="M188" s="1"/>
+    </row>
+    <row r="189" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A189" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" s="13" t="s">
+        <v>862</v>
+      </c>
+      <c r="C189" s="7"/>
+      <c r="D189" s="14" t="s">
+        <v>863</v>
+      </c>
+      <c r="E189" s="14" t="s">
+        <v>864</v>
+      </c>
+      <c r="F189" s="14" t="s">
+        <v>865</v>
+      </c>
+      <c r="G189" s="13" t="s">
+        <v>866</v>
+      </c>
+      <c r="H189" s="7"/>
+      <c r="I189" s="13" t="s">
+        <v>867</v>
+      </c>
+      <c r="J189" s="7"/>
+      <c r="K189" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L189" s="7"/>
+      <c r="M189" s="1"/>
+    </row>
+    <row r="190" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A190" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B190" s="13" t="s">
+        <v>868</v>
+      </c>
+      <c r="C190" s="7"/>
+      <c r="D190" s="14" t="s">
+        <v>869</v>
+      </c>
+      <c r="E190" s="14" t="s">
+        <v>870</v>
+      </c>
+      <c r="F190" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="G190" s="13" t="s">
+        <v>872</v>
+      </c>
+      <c r="H190" s="7"/>
+      <c r="I190" s="13" t="s">
+        <v>873</v>
+      </c>
+      <c r="J190" s="7"/>
+      <c r="K190" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L190" s="7"/>
+      <c r="M190" s="1"/>
+    </row>
+    <row r="191" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A191" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B191" s="13" t="s">
+        <v>874</v>
+      </c>
+      <c r="C191" s="7"/>
+      <c r="D191" s="14" t="s">
+        <v>875</v>
+      </c>
+      <c r="E191" s="14" t="s">
+        <v>876</v>
+      </c>
+      <c r="F191" s="14" t="s">
+        <v>877</v>
+      </c>
+      <c r="G191" s="13" t="s">
+        <v>878</v>
+      </c>
+      <c r="H191" s="7"/>
+      <c r="I191" s="13" t="s">
+        <v>879</v>
+      </c>
+      <c r="J191" s="7"/>
+      <c r="K191" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L191" s="7"/>
+      <c r="M191" s="1"/>
+    </row>
+    <row r="192" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A192" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B192" s="13" t="s">
+        <v>880</v>
+      </c>
+      <c r="C192" s="7"/>
+      <c r="D192" s="14" t="s">
+        <v>881</v>
+      </c>
+      <c r="E192" s="14" t="s">
+        <v>882</v>
+      </c>
+      <c r="F192" s="14" t="s">
+        <v>877</v>
+      </c>
+      <c r="G192" s="13" t="s">
+        <v>878</v>
+      </c>
+      <c r="H192" s="7"/>
+      <c r="I192" s="13" t="s">
+        <v>883</v>
+      </c>
+      <c r="J192" s="7"/>
+      <c r="K192" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L192" s="7"/>
+      <c r="M192" s="1"/>
+    </row>
+    <row r="193" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A193" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B193" s="13" t="s">
+        <v>884</v>
+      </c>
+      <c r="C193" s="7"/>
+      <c r="D193" s="14" t="s">
+        <v>885</v>
+      </c>
+      <c r="E193" s="14" t="s">
+        <v>886</v>
+      </c>
+      <c r="F193" s="14" t="s">
+        <v>887</v>
+      </c>
+      <c r="G193" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="H193" s="7"/>
+      <c r="I193" s="13" t="s">
+        <v>889</v>
+      </c>
+      <c r="J193" s="7"/>
+      <c r="K193" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L193" s="7"/>
+      <c r="M193" s="1"/>
+    </row>
+    <row r="194" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A194" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B194" s="13" t="s">
+        <v>890</v>
+      </c>
+      <c r="C194" s="7"/>
+      <c r="D194" s="14" t="s">
+        <v>891</v>
+      </c>
+      <c r="E194" s="14" t="s">
+        <v>892</v>
+      </c>
+      <c r="F194" s="14" t="s">
+        <v>893</v>
+      </c>
+      <c r="G194" s="13" t="s">
+        <v>894</v>
+      </c>
+      <c r="H194" s="7"/>
+      <c r="I194" s="13" t="s">
+        <v>895</v>
+      </c>
+      <c r="J194" s="7"/>
+      <c r="K194" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L194" s="7"/>
+      <c r="M194" s="1"/>
+    </row>
+    <row r="195" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A195" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B195" s="13" t="s">
+        <v>896</v>
+      </c>
+      <c r="C195" s="7"/>
+      <c r="D195" s="14" t="s">
+        <v>897</v>
+      </c>
+      <c r="E195" s="14" t="s">
+        <v>898</v>
+      </c>
+      <c r="F195" s="14" t="s">
+        <v>887</v>
+      </c>
+      <c r="G195" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="H195" s="7"/>
+      <c r="I195" s="13" t="s">
+        <v>899</v>
+      </c>
+      <c r="J195" s="7"/>
+      <c r="K195" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L195" s="7"/>
+      <c r="M195" s="1"/>
+    </row>
+    <row r="196" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A196" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B196" s="13" t="s">
+        <v>900</v>
+      </c>
+      <c r="C196" s="7"/>
+      <c r="D196" s="14" t="s">
+        <v>901</v>
+      </c>
+      <c r="E196" s="14" t="s">
+        <v>902</v>
+      </c>
+      <c r="F196" s="14" t="s">
+        <v>893</v>
+      </c>
+      <c r="G196" s="13" t="s">
+        <v>894</v>
+      </c>
+      <c r="H196" s="7"/>
+      <c r="I196" s="13" t="s">
+        <v>903</v>
+      </c>
+      <c r="J196" s="7"/>
+      <c r="K196" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L196" s="7"/>
+      <c r="M196" s="1"/>
+    </row>
+    <row r="197" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A197" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B197" s="13" t="s">
+        <v>904</v>
+      </c>
+      <c r="C197" s="7"/>
+      <c r="D197" s="14" t="s">
+        <v>905</v>
+      </c>
+      <c r="E197" s="14" t="s">
+        <v>906</v>
+      </c>
+      <c r="F197" s="14" t="s">
+        <v>887</v>
+      </c>
+      <c r="G197" s="13" t="s">
+        <v>888</v>
+      </c>
+      <c r="H197" s="7"/>
+      <c r="I197" s="13" t="s">
+        <v>907</v>
+      </c>
+      <c r="J197" s="7"/>
+      <c r="K197" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L197" s="7"/>
+      <c r="M197" s="1"/>
+    </row>
+    <row r="198" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A198" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B198" s="13" t="s">
+        <v>908</v>
+      </c>
+      <c r="C198" s="7"/>
+      <c r="D198" s="14" t="s">
+        <v>909</v>
+      </c>
+      <c r="E198" s="14" t="s">
+        <v>910</v>
+      </c>
+      <c r="F198" s="14" t="s">
+        <v>911</v>
+      </c>
+      <c r="G198" s="13" t="s">
+        <v>912</v>
+      </c>
+      <c r="H198" s="7"/>
+      <c r="I198" s="13" t="s">
+        <v>913</v>
+      </c>
+      <c r="J198" s="7"/>
+      <c r="K198" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L198" s="7"/>
+      <c r="M198" s="1"/>
+    </row>
+    <row r="199" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A199" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B199" s="13" t="s">
+        <v>914</v>
+      </c>
+      <c r="C199" s="7"/>
+      <c r="D199" s="14" t="s">
+        <v>915</v>
+      </c>
+      <c r="E199" s="14" t="s">
+        <v>916</v>
+      </c>
+      <c r="F199" s="14" t="s">
+        <v>917</v>
+      </c>
+      <c r="G199" s="13" t="s">
+        <v>918</v>
+      </c>
+      <c r="H199" s="7"/>
+      <c r="I199" s="13" t="s">
+        <v>919</v>
+      </c>
+      <c r="J199" s="7"/>
+      <c r="K199" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L199" s="7"/>
+      <c r="M199" s="1"/>
+    </row>
+    <row r="200" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A200" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B200" s="13" t="s">
+        <v>920</v>
+      </c>
+      <c r="C200" s="7"/>
+      <c r="D200" s="14" t="s">
+        <v>921</v>
+      </c>
+      <c r="E200" s="14" t="s">
+        <v>922</v>
+      </c>
+      <c r="F200" s="14" t="s">
+        <v>923</v>
+      </c>
+      <c r="G200" s="13" t="s">
+        <v>924</v>
+      </c>
+      <c r="H200" s="7"/>
+      <c r="I200" s="13" t="s">
+        <v>925</v>
+      </c>
+      <c r="J200" s="7"/>
+      <c r="K200" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L200" s="7"/>
+      <c r="M200" s="1"/>
+    </row>
+    <row r="201" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A201" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" s="13" t="s">
+        <v>926</v>
+      </c>
+      <c r="C201" s="7"/>
+      <c r="D201" s="14" t="s">
+        <v>927</v>
+      </c>
+      <c r="E201" s="14" t="s">
+        <v>928</v>
+      </c>
+      <c r="F201" s="14" t="s">
+        <v>923</v>
+      </c>
+      <c r="G201" s="13" t="s">
+        <v>924</v>
+      </c>
+      <c r="H201" s="7"/>
+      <c r="I201" s="13" t="s">
+        <v>929</v>
+      </c>
+      <c r="J201" s="7"/>
+      <c r="K201" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L201" s="7"/>
+      <c r="M201" s="1"/>
+    </row>
+    <row r="202" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A202" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B202" s="13" t="s">
+        <v>930</v>
+      </c>
+      <c r="C202" s="7"/>
+      <c r="D202" s="14" t="s">
+        <v>931</v>
+      </c>
+      <c r="E202" s="14" t="s">
+        <v>932</v>
+      </c>
+      <c r="F202" s="14" t="s">
+        <v>923</v>
+      </c>
+      <c r="G202" s="13" t="s">
+        <v>924</v>
+      </c>
+      <c r="H202" s="7"/>
+      <c r="I202" s="13" t="s">
+        <v>933</v>
+      </c>
+      <c r="J202" s="7"/>
+      <c r="K202" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L202" s="7"/>
+      <c r="M202" s="1"/>
+    </row>
+    <row r="203" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A203" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B203" s="13" t="s">
+        <v>934</v>
+      </c>
+      <c r="C203" s="7"/>
+      <c r="D203" s="14" t="s">
+        <v>935</v>
+      </c>
+      <c r="E203" s="14" t="s">
+        <v>936</v>
+      </c>
+      <c r="F203" s="14" t="s">
+        <v>937</v>
+      </c>
+      <c r="G203" s="13" t="s">
+        <v>938</v>
+      </c>
+      <c r="H203" s="7"/>
+      <c r="I203" s="13" t="s">
+        <v>939</v>
+      </c>
+      <c r="J203" s="7"/>
+      <c r="K203" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L203" s="7"/>
+      <c r="M203" s="1"/>
+    </row>
+    <row r="204" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A204" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B204" s="13" t="s">
+        <v>940</v>
+      </c>
+      <c r="C204" s="7"/>
+      <c r="D204" s="14" t="s">
+        <v>941</v>
+      </c>
+      <c r="E204" s="14" t="s">
+        <v>942</v>
+      </c>
+      <c r="F204" s="14" t="s">
+        <v>943</v>
+      </c>
+      <c r="G204" s="13" t="s">
+        <v>944</v>
+      </c>
+      <c r="H204" s="7"/>
+      <c r="I204" s="13" t="s">
+        <v>945</v>
+      </c>
+      <c r="J204" s="7"/>
+      <c r="K204" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L204" s="7"/>
+      <c r="M204" s="1"/>
+    </row>
+    <row r="205" spans="1:13" ht="49.5" x14ac:dyDescent="0.3">
+      <c r="A205" s="9" t="s">
+        <v>946</v>
+      </c>
+      <c r="B205" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" s="7"/>
+      <c r="D205" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E205" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G205" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H205" s="7"/>
+      <c r="I205" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J205" s="7"/>
+      <c r="K205" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L205" s="7"/>
+      <c r="M205" s="1"/>
+    </row>
+    <row r="206" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A206" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B206" s="13" t="s">
+        <v>947</v>
+      </c>
+      <c r="C206" s="7"/>
+      <c r="D206" s="14" t="s">
+        <v>948</v>
+      </c>
+      <c r="E206" s="14" t="s">
+        <v>949</v>
+      </c>
+      <c r="F206" s="14" t="s">
+        <v>950</v>
+      </c>
+      <c r="G206" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="H206" s="7"/>
+      <c r="I206" s="13" t="s">
+        <v>952</v>
+      </c>
+      <c r="J206" s="7"/>
+      <c r="K206" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L206" s="7"/>
+      <c r="M206" s="1"/>
+    </row>
+    <row r="207" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A207" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B207" s="13" t="s">
+        <v>953</v>
+      </c>
+      <c r="C207" s="7"/>
+      <c r="D207" s="14" t="s">
+        <v>954</v>
+      </c>
+      <c r="E207" s="14" t="s">
+        <v>955</v>
+      </c>
+      <c r="F207" s="14" t="s">
+        <v>950</v>
+      </c>
+      <c r="G207" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="H207" s="7"/>
+      <c r="I207" s="13" t="s">
+        <v>956</v>
+      </c>
+      <c r="J207" s="7"/>
+      <c r="K207" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L207" s="7"/>
+      <c r="M207" s="1"/>
+    </row>
+    <row r="208" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A208" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B208" s="13" t="s">
+        <v>957</v>
+      </c>
+      <c r="C208" s="7"/>
+      <c r="D208" s="14" t="s">
+        <v>958</v>
+      </c>
+      <c r="E208" s="14" t="s">
+        <v>959</v>
+      </c>
+      <c r="F208" s="14" t="s">
+        <v>950</v>
+      </c>
+      <c r="G208" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="H208" s="7"/>
+      <c r="I208" s="13" t="s">
+        <v>960</v>
+      </c>
+      <c r="J208" s="7"/>
+      <c r="K208" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L208" s="7"/>
+      <c r="M208" s="1"/>
+    </row>
+    <row r="209" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A209" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B209" s="13" t="s">
+        <v>961</v>
+      </c>
+      <c r="C209" s="7"/>
+      <c r="D209" s="14" t="s">
+        <v>962</v>
+      </c>
+      <c r="E209" s="14" t="s">
+        <v>963</v>
+      </c>
+      <c r="F209" s="14" t="s">
+        <v>964</v>
+      </c>
+      <c r="G209" s="13" t="s">
+        <v>965</v>
+      </c>
+      <c r="H209" s="7"/>
+      <c r="I209" s="13" t="s">
+        <v>966</v>
+      </c>
+      <c r="J209" s="7"/>
+      <c r="K209" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L209" s="7"/>
+      <c r="M209" s="1"/>
+    </row>
+    <row r="210" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A210" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B210" s="13" t="s">
+        <v>967</v>
+      </c>
+      <c r="C210" s="7"/>
+      <c r="D210" s="14" t="s">
+        <v>968</v>
+      </c>
+      <c r="E210" s="14" t="s">
+        <v>969</v>
+      </c>
+      <c r="F210" s="14" t="s">
+        <v>950</v>
+      </c>
+      <c r="G210" s="13" t="s">
+        <v>951</v>
+      </c>
+      <c r="H210" s="7"/>
+      <c r="I210" s="13" t="s">
+        <v>970</v>
+      </c>
+      <c r="J210" s="7"/>
+      <c r="K210" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L210" s="7"/>
+      <c r="M210" s="1"/>
+    </row>
+    <row r="211" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A211" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B211" s="13" t="s">
+        <v>971</v>
+      </c>
+      <c r="C211" s="7"/>
+      <c r="D211" s="14" t="s">
+        <v>972</v>
+      </c>
+      <c r="E211" s="14" t="s">
+        <v>973</v>
+      </c>
+      <c r="F211" s="14" t="s">
+        <v>974</v>
+      </c>
+      <c r="G211" s="13" t="s">
+        <v>975</v>
+      </c>
+      <c r="H211" s="7"/>
+      <c r="I211" s="13" t="s">
+        <v>976</v>
+      </c>
+      <c r="J211" s="7"/>
+      <c r="K211" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L211" s="7"/>
+      <c r="M211" s="1"/>
+    </row>
+    <row r="212" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A212" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B212" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C212" s="7"/>
+      <c r="D212" s="14" t="s">
+        <v>977</v>
+      </c>
+      <c r="E212" s="14" t="s">
+        <v>978</v>
+      </c>
+      <c r="F212" s="14" t="s">
+        <v>979</v>
+      </c>
+      <c r="G212" s="13" t="s">
+        <v>980</v>
+      </c>
+      <c r="H212" s="7"/>
+      <c r="I212" s="13" t="s">
+        <v>981</v>
+      </c>
+      <c r="J212" s="7"/>
+      <c r="K212" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L212" s="7"/>
+      <c r="M212" s="1"/>
+    </row>
+    <row r="213" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A213" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B213" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="C213" s="7"/>
+      <c r="D213" s="14" t="s">
+        <v>983</v>
+      </c>
+      <c r="E213" s="14" t="s">
+        <v>984</v>
+      </c>
+      <c r="F213" s="14" t="s">
+        <v>979</v>
+      </c>
+      <c r="G213" s="13" t="s">
+        <v>980</v>
+      </c>
+      <c r="H213" s="7"/>
+      <c r="I213" s="13" t="s">
+        <v>985</v>
+      </c>
+      <c r="J213" s="7"/>
+      <c r="K213" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L213" s="7"/>
+      <c r="M213" s="1"/>
+    </row>
+    <row r="214" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A214" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B214" s="13" t="s">
+        <v>986</v>
+      </c>
+      <c r="C214" s="7"/>
+      <c r="D214" s="14" t="s">
+        <v>987</v>
+      </c>
+      <c r="E214" s="14" t="s">
+        <v>988</v>
+      </c>
+      <c r="F214" s="14" t="s">
+        <v>979</v>
+      </c>
+      <c r="G214" s="13" t="s">
+        <v>980</v>
+      </c>
+      <c r="H214" s="7"/>
+      <c r="I214" s="13" t="s">
+        <v>989</v>
+      </c>
+      <c r="J214" s="7"/>
+      <c r="K214" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L214" s="7"/>
+      <c r="M214" s="1"/>
+    </row>
+    <row r="215" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A215" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B215" s="13" t="s">
+        <v>990</v>
+      </c>
+      <c r="C215" s="7"/>
+      <c r="D215" s="14" t="s">
+        <v>991</v>
+      </c>
+      <c r="E215" s="14" t="s">
+        <v>992</v>
+      </c>
+      <c r="F215" s="14" t="s">
+        <v>993</v>
+      </c>
+      <c r="G215" s="13" t="s">
+        <v>994</v>
+      </c>
+      <c r="H215" s="7"/>
+      <c r="I215" s="13" t="s">
+        <v>995</v>
+      </c>
+      <c r="J215" s="7"/>
+      <c r="K215" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L215" s="7"/>
+      <c r="M215" s="1"/>
+    </row>
+    <row r="216" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A216" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B216" s="13" t="s">
+        <v>996</v>
+      </c>
+      <c r="C216" s="7"/>
+      <c r="D216" s="14" t="s">
+        <v>997</v>
+      </c>
+      <c r="E216" s="14" t="s">
+        <v>998</v>
+      </c>
+      <c r="F216" s="14" t="s">
+        <v>979</v>
+      </c>
+      <c r="G216" s="13" t="s">
+        <v>980</v>
+      </c>
+      <c r="H216" s="7"/>
+      <c r="I216" s="13" t="s">
+        <v>999</v>
+      </c>
+      <c r="J216" s="7"/>
+      <c r="K216" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L216" s="7"/>
+      <c r="M216" s="1"/>
+    </row>
+    <row r="217" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A217" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B217" s="13" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C217" s="7"/>
+      <c r="D217" s="14" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E217" s="14" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F217" s="14" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G217" s="13" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H217" s="7"/>
+      <c r="I217" s="13" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J217" s="7"/>
+      <c r="K217" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L217" s="7"/>
+      <c r="M217" s="1"/>
+    </row>
+    <row r="218" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A218" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B218" s="13" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C218" s="7"/>
+      <c r="D218" s="14" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E218" s="14" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F218" s="14" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G218" s="13" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H218" s="7"/>
+      <c r="I218" s="13" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J218" s="7"/>
+      <c r="K218" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L218" s="7"/>
+      <c r="M218" s="1"/>
+    </row>
+    <row r="219" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A219" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B219" s="13" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C219" s="7"/>
+      <c r="D219" s="14" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E219" s="14" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F219" s="14" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G219" s="13" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H219" s="7"/>
+      <c r="I219" s="13" t="s">
+        <v>1017</v>
+      </c>
+      <c r="J219" s="7"/>
+      <c r="K219" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L219" s="7"/>
+      <c r="M219" s="1"/>
+    </row>
+    <row r="220" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A220" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B220" s="13" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C220" s="7"/>
+      <c r="D220" s="14" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E220" s="14" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F220" s="14" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G220" s="13" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H220" s="7"/>
+      <c r="I220" s="13" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J220" s="7"/>
+      <c r="K220" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L220" s="7"/>
+      <c r="M220" s="1"/>
+    </row>
+    <row r="221" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A221" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" s="13" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C221" s="7"/>
+      <c r="D221" s="14" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E221" s="14" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F221" s="14" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G221" s="13" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H221" s="7"/>
+      <c r="I221" s="13" t="s">
+        <v>1025</v>
+      </c>
+      <c r="J221" s="7"/>
+      <c r="K221" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L221" s="7"/>
+      <c r="M221" s="1"/>
+    </row>
+    <row r="222" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A222" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B222" s="13" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C222" s="7"/>
+      <c r="D222" s="14" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E222" s="14" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F222" s="14" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G222" s="13" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H222" s="7"/>
+      <c r="I222" s="13" t="s">
+        <v>1029</v>
+      </c>
+      <c r="J222" s="7"/>
+      <c r="K222" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L222" s="7"/>
+      <c r="M222" s="1"/>
+    </row>
+    <row r="223" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A223" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B223" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C223" s="7"/>
+      <c r="D223" s="14" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E223" s="14" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F223" s="14" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G223" s="13" t="s">
+        <v>1034</v>
+      </c>
+      <c r="H223" s="7"/>
+      <c r="I223" s="13" t="s">
+        <v>1035</v>
+      </c>
+      <c r="J223" s="7"/>
+      <c r="K223" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L223" s="7"/>
+      <c r="M223" s="1"/>
+    </row>
+    <row r="224" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A224" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B224" s="13" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C224" s="7"/>
+      <c r="D224" s="14" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E224" s="14" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F224" s="14" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G224" s="13" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H224" s="7"/>
+      <c r="I224" s="13" t="s">
+        <v>1041</v>
+      </c>
+      <c r="J224" s="7"/>
+      <c r="K224" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L224" s="7"/>
+      <c r="M224" s="1"/>
+    </row>
+    <row r="225" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A225" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B225" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C225" s="7"/>
+      <c r="D225" s="14" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E225" s="14" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F225" s="14" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G225" s="13" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H225" s="7"/>
+      <c r="I225" s="13" t="s">
+        <v>1045</v>
+      </c>
+      <c r="J225" s="7"/>
+      <c r="K225" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L225" s="7"/>
+      <c r="M225" s="1"/>
+    </row>
+    <row r="226" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A226" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B226" s="13" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C226" s="7"/>
+      <c r="D226" s="14" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E226" s="14" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F226" s="14" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G226" s="13" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H226" s="7"/>
+      <c r="I226" s="13" t="s">
+        <v>1051</v>
+      </c>
+      <c r="J226" s="7"/>
+      <c r="K226" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L226" s="7"/>
+      <c r="M226" s="1"/>
+    </row>
+    <row r="227" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A227" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B227" s="13" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C227" s="7"/>
+      <c r="D227" s="14" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E227" s="14" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F227" s="14" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G227" s="13" t="s">
+        <v>1040</v>
+      </c>
+      <c r="H227" s="7"/>
+      <c r="I227" s="13" t="s">
+        <v>1055</v>
+      </c>
+      <c r="J227" s="7"/>
+      <c r="K227" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L227" s="7"/>
+      <c r="M227" s="1"/>
+    </row>
+    <row r="228" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A228" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B228" s="13" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C228" s="7"/>
+      <c r="D228" s="14" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E228" s="14" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F228" s="14" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G228" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H228" s="7"/>
+      <c r="I228" s="13" t="s">
+        <v>1061</v>
+      </c>
+      <c r="J228" s="7"/>
+      <c r="K228" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L228" s="7"/>
+      <c r="M228" s="1"/>
+    </row>
+    <row r="229" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A229" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B229" s="13" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C229" s="7"/>
+      <c r="D229" s="14" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E229" s="14" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F229" s="14" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G229" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="H229" s="7"/>
+      <c r="I229" s="13" t="s">
+        <v>1066</v>
+      </c>
+      <c r="J229" s="7"/>
+      <c r="K229" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L229" s="7"/>
+      <c r="M229" s="1"/>
+    </row>
+    <row r="230" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A230" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B230" s="13" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C230" s="7"/>
+      <c r="D230" s="14" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E230" s="14" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F230" s="14" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G230" s="13" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H230" s="7"/>
+      <c r="I230" s="13" t="s">
+        <v>1071</v>
+      </c>
+      <c r="J230" s="7"/>
+      <c r="K230" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L230" s="7"/>
+      <c r="M230" s="1"/>
+    </row>
+    <row r="231" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A231" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B231" s="13" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C231" s="7"/>
+      <c r="D231" s="14" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E231" s="14" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F231" s="14" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G231" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="H231" s="7"/>
+      <c r="I231" s="13" t="s">
+        <v>1075</v>
+      </c>
+      <c r="J231" s="7"/>
+      <c r="K231" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L231" s="7"/>
+      <c r="M231" s="1"/>
+    </row>
+    <row r="232" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A232" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B232" s="13" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C232" s="7"/>
+      <c r="D232" s="14" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E232" s="14" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F232" s="14" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G232" s="13" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H232" s="7"/>
+      <c r="I232" s="13" t="s">
+        <v>1081</v>
+      </c>
+      <c r="J232" s="7"/>
+      <c r="K232" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L232" s="7"/>
+      <c r="M232" s="1"/>
+    </row>
+    <row r="233" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A233" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B233" s="13" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C233" s="7"/>
+      <c r="D233" s="14" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E233" s="14" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F233" s="14" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G233" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="H233" s="7"/>
+      <c r="I233" s="13" t="s">
+        <v>1085</v>
+      </c>
+      <c r="J233" s="7"/>
+      <c r="K233" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L233" s="7"/>
+      <c r="M233" s="1"/>
+    </row>
+    <row r="234" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A234" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B234" s="13" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C234" s="7"/>
+      <c r="D234" s="14" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E234" s="14" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F234" s="14" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G234" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="H234" s="7"/>
+      <c r="I234" s="13" t="s">
+        <v>1089</v>
+      </c>
+      <c r="J234" s="7"/>
+      <c r="K234" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L234" s="7"/>
+      <c r="M234" s="1"/>
+    </row>
+    <row r="235" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A235" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B235" s="13" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C235" s="7"/>
+      <c r="D235" s="14" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E235" s="14" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F235" s="14" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G235" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="H235" s="7"/>
+      <c r="I235" s="13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="J235" s="7"/>
+      <c r="K235" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L235" s="7"/>
+      <c r="M235" s="1"/>
+    </row>
+    <row r="236" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A236" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B236" s="13" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C236" s="7"/>
+      <c r="D236" s="14" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E236" s="14" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F236" s="14" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G236" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="H236" s="7"/>
+      <c r="I236" s="13" t="s">
+        <v>1097</v>
+      </c>
+      <c r="J236" s="7"/>
+      <c r="K236" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L236" s="7"/>
+      <c r="M236" s="1"/>
+    </row>
+    <row r="237" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A237" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B237" s="13" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C237" s="7"/>
+      <c r="D237" s="14" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E237" s="14" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F237" s="14" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G237" s="13" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H237" s="7"/>
+      <c r="I237" s="13" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J237" s="7"/>
+      <c r="K237" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L237" s="7"/>
+      <c r="M237" s="1"/>
+    </row>
+    <row r="238" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A238" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B238" s="13" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C238" s="7"/>
+      <c r="D238" s="14" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E238" s="14" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F238" s="14" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G238" s="13" t="s">
+        <v>982</v>
+      </c>
+      <c r="H238" s="7"/>
+      <c r="I238" s="13" t="s">
+        <v>1107</v>
+      </c>
+      <c r="J238" s="7"/>
+      <c r="K238" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L238" s="7"/>
+      <c r="M238" s="1"/>
+    </row>
+    <row r="239" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A239" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B239" s="13" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C239" s="7"/>
+      <c r="D239" s="14" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E239" s="14" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F239" s="14" t="s">
+        <v>1079</v>
+      </c>
+      <c r="G239" s="13" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H239" s="7"/>
+      <c r="I239" s="13" t="s">
+        <v>1111</v>
+      </c>
+      <c r="J239" s="7"/>
+      <c r="K239" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L239" s="7"/>
+      <c r="M239" s="1"/>
+    </row>
+    <row r="240" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A240" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B240" s="13" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C240" s="7"/>
+      <c r="D240" s="14" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E240" s="14" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F240" s="14" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G240" s="13" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H240" s="7"/>
+      <c r="I240" s="13" t="s">
+        <v>1117</v>
+      </c>
+      <c r="J240" s="7"/>
+      <c r="K240" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L240" s="7"/>
+      <c r="M240" s="1"/>
+    </row>
+    <row r="241" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A241" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B241" s="13" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C241" s="7"/>
+      <c r="D241" s="14" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E241" s="14" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F241" s="14" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G241" s="13" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H241" s="7"/>
+      <c r="I241" s="13" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J241" s="7"/>
+      <c r="K241" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L241" s="7"/>
+      <c r="M241" s="1"/>
+    </row>
+    <row r="242" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A242" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B242" s="13" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C242" s="7"/>
+      <c r="D242" s="14" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E242" s="14" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F242" s="14" t="s">
+        <v>1121</v>
+      </c>
+      <c r="G242" s="13" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H242" s="7"/>
+      <c r="I242" s="13" t="s">
+        <v>1127</v>
+      </c>
+      <c r="J242" s="7"/>
+      <c r="K242" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L242" s="7"/>
+      <c r="M242" s="1"/>
+    </row>
+    <row r="243" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A243" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B243" s="13" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C243" s="7"/>
+      <c r="D243" s="14" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E243" s="14" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F243" s="14" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G243" s="13" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H243" s="7"/>
+      <c r="I243" s="13" t="s">
+        <v>1133</v>
+      </c>
+      <c r="J243" s="7"/>
+      <c r="K243" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L243" s="7"/>
+      <c r="M243" s="1"/>
+    </row>
+    <row r="244" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A244" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B244" s="13" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C244" s="7"/>
+      <c r="D244" s="14" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E244" s="14" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F244" s="14" t="s">
+        <v>1137</v>
+      </c>
+      <c r="G244" s="13" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H244" s="7"/>
+      <c r="I244" s="13" t="s">
+        <v>1139</v>
+      </c>
+      <c r="J244" s="7"/>
+      <c r="K244" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L244" s="7"/>
+      <c r="M244" s="1"/>
+    </row>
+    <row r="245" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A245" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B245" s="13" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C245" s="7"/>
+      <c r="D245" s="14" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E245" s="14" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F245" s="14" t="s">
+        <v>1143</v>
+      </c>
+      <c r="G245" s="13" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H245" s="7"/>
+      <c r="I245" s="13" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J245" s="7"/>
+      <c r="K245" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L245" s="7"/>
+      <c r="M245" s="1"/>
+    </row>
+    <row r="246" spans="1:13" ht="33" x14ac:dyDescent="0.3">
+      <c r="A246" s="9" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B246" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" s="7"/>
+      <c r="D246" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E246" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F246" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G246" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H246" s="7"/>
+      <c r="I246" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J246" s="7"/>
+      <c r="K246" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L246" s="7"/>
+      <c r="M246" s="1"/>
+    </row>
+    <row r="247" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A247" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B247" s="13" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C247" s="7"/>
+      <c r="D247" s="14" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E247" s="14" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F247" s="14" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G247" s="13" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H247" s="7"/>
+      <c r="I247" s="13" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J247" s="7"/>
+      <c r="K247" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L247" s="7"/>
+      <c r="M247" s="1"/>
+    </row>
+    <row r="248" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A248" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B248" s="13" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C248" s="7"/>
+      <c r="D248" s="14" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E248" s="14" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F248" s="14" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G248" s="13" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H248" s="7"/>
+      <c r="I248" s="13" t="s">
+        <v>1156</v>
+      </c>
+      <c r="J248" s="7"/>
+      <c r="K248" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L248" s="7"/>
+      <c r="M248" s="1"/>
+    </row>
+    <row r="249" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A249" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B249" s="13" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C249" s="7"/>
+      <c r="D249" s="14" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E249" s="14" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F249" s="14" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G249" s="13" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H249" s="7"/>
+      <c r="I249" s="13" t="s">
+        <v>1162</v>
+      </c>
+      <c r="J249" s="7"/>
+      <c r="K249" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L249" s="7"/>
+      <c r="M249" s="1"/>
+    </row>
+    <row r="250" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A250" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B250" s="13" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C250" s="7"/>
+      <c r="D250" s="14" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E250" s="14" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F250" s="14" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G250" s="13" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H250" s="7"/>
+      <c r="I250" s="13" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J250" s="7"/>
+      <c r="K250" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L250" s="7"/>
+      <c r="M250" s="1"/>
+    </row>
+    <row r="251" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A251" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B251" s="13" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C251" s="7"/>
+      <c r="D251" s="14" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E251" s="14" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F251" s="14" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G251" s="13" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H251" s="7"/>
+      <c r="I251" s="13" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J251" s="7"/>
+      <c r="K251" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L251" s="7"/>
+      <c r="M251" s="1"/>
+    </row>
+    <row r="252" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A252" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B252" s="13" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C252" s="7"/>
+      <c r="D252" s="14" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E252" s="14" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F252" s="14" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G252" s="13" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H252" s="7"/>
+      <c r="I252" s="13" t="s">
+        <v>1176</v>
+      </c>
+      <c r="J252" s="7"/>
+      <c r="K252" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L252" s="7"/>
+      <c r="M252" s="1"/>
+    </row>
+    <row r="253" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A253" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B253" s="13" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C253" s="7"/>
+      <c r="D253" s="14" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E253" s="14" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F253" s="14" t="s">
+        <v>1166</v>
+      </c>
+      <c r="G253" s="13" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H253" s="7"/>
+      <c r="I253" s="13" t="s">
+        <v>1180</v>
+      </c>
+      <c r="J253" s="7"/>
+      <c r="K253" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L253" s="7"/>
+      <c r="M253" s="1"/>
+    </row>
+    <row r="254" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A254" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B254" s="13" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C254" s="7"/>
+      <c r="D254" s="14" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E254" s="14" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F254" s="14" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G254" s="13" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H254" s="7"/>
+      <c r="I254" s="13" t="s">
+        <v>1186</v>
+      </c>
+      <c r="J254" s="7"/>
+      <c r="K254" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L254" s="7"/>
+      <c r="M254" s="1"/>
+    </row>
+    <row r="255" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A255" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B255" s="13" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C255" s="7"/>
+      <c r="D255" s="14" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E255" s="14" t="s">
+        <v>1189</v>
+      </c>
+      <c r="F255" s="14" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G255" s="13" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H255" s="7"/>
+      <c r="I255" s="13" t="s">
+        <v>1190</v>
+      </c>
+      <c r="J255" s="7"/>
+      <c r="K255" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L255" s="7"/>
+      <c r="M255" s="1"/>
+    </row>
+    <row r="256" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A256" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B256" s="13" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C256" s="7"/>
+      <c r="D256" s="14" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E256" s="14" t="s">
+        <v>1193</v>
+      </c>
+      <c r="F256" s="14" t="s">
+        <v>1184</v>
+      </c>
+      <c r="G256" s="13" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H256" s="7"/>
+      <c r="I256" s="13" t="s">
+        <v>1194</v>
+      </c>
+      <c r="J256" s="7"/>
+      <c r="K256" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L256" s="7"/>
+      <c r="M256" s="1"/>
+    </row>
+    <row r="257" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A257" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B257" s="13" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C257" s="7"/>
+      <c r="D257" s="14" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E257" s="14" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F257" s="14" t="s">
+        <v>1198</v>
+      </c>
+      <c r="G257" s="13" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H257" s="7"/>
+      <c r="I257" s="13" t="s">
+        <v>1200</v>
+      </c>
+      <c r="J257" s="7"/>
+      <c r="K257" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L257" s="7"/>
+      <c r="M257" s="1"/>
+    </row>
+    <row r="258" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A258" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B258" s="13" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C258" s="7"/>
+      <c r="D258" s="14" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E258" s="14" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F258" s="14" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G258" s="13" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H258" s="7"/>
+      <c r="I258" s="13" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J258" s="7"/>
+      <c r="K258" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L258" s="7"/>
+      <c r="M258" s="1"/>
+    </row>
+    <row r="259" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A259" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B259" s="13" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C259" s="7"/>
+      <c r="D259" s="14" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E259" s="14" t="s">
+        <v>1209</v>
+      </c>
+      <c r="F259" s="14" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G259" s="13" t="s">
+        <v>1205</v>
+      </c>
+      <c r="H259" s="7"/>
+      <c r="I259" s="13" t="s">
+        <v>1210</v>
+      </c>
+      <c r="J259" s="7"/>
+      <c r="K259" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L259" s="7"/>
+      <c r="M259" s="1"/>
+    </row>
+    <row r="260" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A260" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B260" s="13" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C260" s="7"/>
+      <c r="D260" s="14" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E260" s="14" t="s">
+        <v>1213</v>
+      </c>
+      <c r="F260" s="14" t="s">
+        <v>1214</v>
+      </c>
+      <c r="G260" s="13" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H260" s="7"/>
+      <c r="I260" s="13" t="s">
+        <v>1216</v>
+      </c>
+      <c r="J260" s="7"/>
+      <c r="K260" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L260" s="7"/>
+      <c r="M260" s="1"/>
+    </row>
+    <row r="261" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A261" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B261" s="13" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C261" s="7"/>
+      <c r="D261" s="14" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E261" s="14" t="s">
+        <v>1219</v>
+      </c>
+      <c r="F261" s="14" t="s">
+        <v>1220</v>
+      </c>
+      <c r="G261" s="13" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H261" s="7"/>
+      <c r="I261" s="13" t="s">
+        <v>1222</v>
+      </c>
+      <c r="J261" s="7"/>
+      <c r="K261" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L261" s="7"/>
+      <c r="M261" s="1"/>
+    </row>
+    <row r="262" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A262" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B262" s="13" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C262" s="7"/>
+      <c r="D262" s="14" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E262" s="14" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F262" s="14" t="s">
+        <v>1225</v>
+      </c>
+      <c r="G262" s="13" t="s">
+        <v>1226</v>
+      </c>
+      <c r="H262" s="7"/>
+      <c r="I262" s="13" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J262" s="7"/>
+      <c r="K262" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L262" s="7"/>
+      <c r="M262" s="1"/>
+    </row>
+    <row r="263" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A263" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B263" s="13" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C263" s="7"/>
+      <c r="D263" s="14" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E263" s="14" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F263" s="14" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G263" s="13" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H263" s="7"/>
+      <c r="I263" s="13" t="s">
+        <v>1233</v>
+      </c>
+      <c r="J263" s="7"/>
+      <c r="K263" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L263" s="7"/>
+      <c r="M263" s="1"/>
+    </row>
+    <row r="264" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A264" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B264" s="13" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C264" s="7"/>
+      <c r="D264" s="14" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E264" s="14" t="s">
+        <v>1236</v>
+      </c>
+      <c r="F264" s="14" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G264" s="13" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H264" s="7"/>
+      <c r="I264" s="13" t="s">
+        <v>1239</v>
+      </c>
+      <c r="J264" s="7"/>
+      <c r="K264" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L264" s="7"/>
+      <c r="M264" s="1"/>
+    </row>
+    <row r="265" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A265" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B265" s="13" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C265" s="7"/>
+      <c r="D265" s="14" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E265" s="14" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F265" s="14" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G265" s="13" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H265" s="7"/>
+      <c r="I265" s="13" t="s">
+        <v>1243</v>
+      </c>
+      <c r="J265" s="7"/>
+      <c r="K265" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L265" s="7"/>
+      <c r="M265" s="1"/>
+    </row>
+    <row r="266" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A266" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B266" s="13" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C266" s="7"/>
+      <c r="D266" s="14" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E266" s="14" t="s">
+        <v>1246</v>
+      </c>
+      <c r="F266" s="14" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G266" s="13" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H266" s="7"/>
+      <c r="I266" s="13" t="s">
+        <v>1249</v>
+      </c>
+      <c r="J266" s="7"/>
+      <c r="K266" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L266" s="7"/>
+      <c r="M266" s="1"/>
+    </row>
+    <row r="267" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A267" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B267" s="13" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C267" s="7"/>
+      <c r="D267" s="14" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E267" s="14" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F267" s="14" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G267" s="13" t="s">
+        <v>1254</v>
+      </c>
+      <c r="H267" s="7"/>
+      <c r="I267" s="13" t="s">
+        <v>1255</v>
+      </c>
+      <c r="J267" s="7"/>
+      <c r="K267" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L267" s="7"/>
+      <c r="M267" s="1"/>
+    </row>
+    <row r="268" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A268" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B268" s="13" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C268" s="7"/>
+      <c r="D268" s="14" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E268" s="14" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F268" s="14" t="s">
+        <v>1259</v>
+      </c>
+      <c r="G268" s="13" t="s">
+        <v>1260</v>
+      </c>
+      <c r="H268" s="7"/>
+      <c r="I268" s="13" t="s">
+        <v>1261</v>
+      </c>
+      <c r="J268" s="7"/>
+      <c r="K268" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L268" s="7"/>
+      <c r="M268" s="1"/>
+    </row>
+    <row r="269" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A269" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B269" s="13" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C269" s="7"/>
+      <c r="D269" s="14" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E269" s="14" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F269" s="14" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G269" s="13" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H269" s="7"/>
+      <c r="I269" s="13" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J269" s="7"/>
+      <c r="K269" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L269" s="7"/>
+      <c r="M269" s="1"/>
+    </row>
+    <row r="270" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A270" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B270" s="13" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C270" s="7"/>
+      <c r="D270" s="14" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E270" s="14" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F270" s="14" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G270" s="13" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H270" s="7"/>
+      <c r="I270" s="13" t="s">
+        <v>1273</v>
+      </c>
+      <c r="J270" s="7"/>
+      <c r="K270" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L270" s="7"/>
+      <c r="M270" s="1"/>
+    </row>
+    <row r="271" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A271" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B271" s="13" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C271" s="7"/>
+      <c r="D271" s="14" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E271" s="14" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F271" s="14" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G271" s="13" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H271" s="7"/>
+      <c r="I271" s="13" t="s">
+        <v>1279</v>
+      </c>
+      <c r="J271" s="7"/>
+      <c r="K271" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L271" s="7"/>
+      <c r="M271" s="1"/>
+    </row>
+    <row r="272" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A272" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B272" s="13" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C272" s="7"/>
+      <c r="D272" s="14" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E272" s="14" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F272" s="14" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G272" s="13" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H272" s="7"/>
+      <c r="I272" s="13" t="s">
+        <v>1285</v>
+      </c>
+      <c r="J272" s="7"/>
+      <c r="K272" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L272" s="7"/>
+      <c r="M272" s="1"/>
+    </row>
+    <row r="273" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A273" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B273" s="13" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C273" s="7"/>
+      <c r="D273" s="14" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E273" s="14" t="s">
+        <v>1288</v>
+      </c>
+      <c r="F273" s="14" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G273" s="13" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H273" s="7"/>
+      <c r="I273" s="13" t="s">
+        <v>1289</v>
+      </c>
+      <c r="J273" s="7"/>
+      <c r="K273" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L273" s="7"/>
+      <c r="M273" s="1"/>
+    </row>
+    <row r="274" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A274" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B274" s="13" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C274" s="7"/>
+      <c r="D274" s="14" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E274" s="14" t="s">
+        <v>1292</v>
+      </c>
+      <c r="F274" s="14" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G274" s="13" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H274" s="7"/>
+      <c r="I274" s="13" t="s">
+        <v>1295</v>
+      </c>
+      <c r="J274" s="7"/>
+      <c r="K274" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L274" s="7"/>
+      <c r="M274" s="1"/>
+    </row>
+    <row r="275" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A275" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B275" s="13" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C275" s="7"/>
+      <c r="D275" s="14" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E275" s="14" t="s">
+        <v>1298</v>
+      </c>
+      <c r="F275" s="14" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G275" s="13" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H275" s="7"/>
+      <c r="I275" s="13" t="s">
+        <v>1299</v>
+      </c>
+      <c r="J275" s="7"/>
+      <c r="K275" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L275" s="7"/>
+      <c r="M275" s="1"/>
+    </row>
+    <row r="276" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A276" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B276" s="13" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C276" s="7"/>
+      <c r="D276" s="14" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E276" s="14" t="s">
+        <v>1302</v>
+      </c>
+      <c r="F276" s="14" t="s">
+        <v>1303</v>
+      </c>
+      <c r="G276" s="13" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H276" s="7"/>
+      <c r="I276" s="13" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J276" s="7"/>
+      <c r="K276" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L276" s="7"/>
+      <c r="M276" s="1"/>
+    </row>
+    <row r="277" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A277" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B277" s="13" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C277" s="7"/>
+      <c r="D277" s="14" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E277" s="14" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F277" s="14" t="s">
+        <v>1293</v>
+      </c>
+      <c r="G277" s="13" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H277" s="7"/>
+      <c r="I277" s="13" t="s">
+        <v>1309</v>
+      </c>
+      <c r="J277" s="7"/>
+      <c r="K277" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L277" s="7"/>
+      <c r="M277" s="1"/>
+    </row>
+    <row r="278" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A278" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B278" s="13" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C278" s="7"/>
+      <c r="D278" s="14" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E278" s="14" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F278" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G278" s="13" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H278" s="7"/>
+      <c r="I278" s="13" t="s">
+        <v>1315</v>
+      </c>
+      <c r="J278" s="7"/>
+      <c r="K278" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L278" s="7"/>
+      <c r="M278" s="1"/>
+    </row>
+    <row r="279" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A279" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B279" s="13" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C279" s="7"/>
+      <c r="D279" s="14" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E279" s="14" t="s">
+        <v>1318</v>
+      </c>
+      <c r="F279" s="14" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G279" s="13" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H279" s="7"/>
+      <c r="I279" s="13" t="s">
+        <v>1321</v>
+      </c>
+      <c r="J279" s="7"/>
+      <c r="K279" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L279" s="7"/>
+      <c r="M279" s="1"/>
+    </row>
+    <row r="280" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A280" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B280" s="13" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C280" s="7"/>
+      <c r="D280" s="14" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E280" s="14" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F280" s="14" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G280" s="13" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H280" s="7"/>
+      <c r="I280" s="13" t="s">
+        <v>1325</v>
+      </c>
+      <c r="J280" s="7"/>
+      <c r="K280" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L280" s="7"/>
+      <c r="M280" s="1"/>
+    </row>
+    <row r="281" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A281" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B281" s="13" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C281" s="7"/>
+      <c r="D281" s="14" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E281" s="14" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F281" s="14" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G281" s="13" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H281" s="7"/>
+      <c r="I281" s="13" t="s">
+        <v>1331</v>
+      </c>
+      <c r="J281" s="7"/>
+      <c r="K281" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L281" s="7"/>
+      <c r="M281" s="1"/>
+    </row>
+    <row r="282" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A282" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B282" s="13" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C282" s="7"/>
+      <c r="D282" s="14" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E282" s="14" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F282" s="14" t="s">
+        <v>1319</v>
+      </c>
+      <c r="G282" s="13" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H282" s="7"/>
+      <c r="I282" s="13" t="s">
+        <v>1335</v>
+      </c>
+      <c r="J282" s="7"/>
+      <c r="K282" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L282" s="7"/>
+      <c r="M282" s="1"/>
+    </row>
+    <row r="283" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A283" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B283" s="13" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C283" s="7"/>
+      <c r="D283" s="14" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E283" s="14" t="s">
+        <v>1338</v>
+      </c>
+      <c r="F283" s="14" t="s">
+        <v>1339</v>
+      </c>
+      <c r="G283" s="13" t="s">
+        <v>1340</v>
+      </c>
+      <c r="H283" s="7"/>
+      <c r="I283" s="13" t="s">
+        <v>1341</v>
+      </c>
+      <c r="J283" s="7"/>
+      <c r="K283" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L283" s="7"/>
+      <c r="M283" s="1"/>
+    </row>
+    <row r="284" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A284" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B284" s="13" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C284" s="7"/>
+      <c r="D284" s="14" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E284" s="14" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F284" s="14" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G284" s="13" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H284" s="7"/>
+      <c r="I284" s="13" t="s">
+        <v>1346</v>
+      </c>
+      <c r="J284" s="7"/>
+      <c r="K284" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L284" s="7"/>
+      <c r="M284" s="1"/>
+    </row>
+    <row r="285" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A285" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B285" s="13" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C285" s="7"/>
+      <c r="D285" s="14" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E285" s="14" t="s">
+        <v>1349</v>
+      </c>
+      <c r="F285" s="14" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G285" s="13" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H285" s="7"/>
+      <c r="I285" s="13" t="s">
+        <v>1350</v>
+      </c>
+      <c r="J285" s="7"/>
+      <c r="K285" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L285" s="7"/>
+      <c r="M285" s="1"/>
+    </row>
+    <row r="286" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A286" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B286" s="13" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C286" s="7"/>
+      <c r="D286" s="14" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E286" s="14" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F286" s="14" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G286" s="13" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H286" s="7"/>
+      <c r="I286" s="13" t="s">
+        <v>1354</v>
+      </c>
+      <c r="J286" s="7"/>
+      <c r="K286" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L286" s="7"/>
+      <c r="M286" s="1"/>
+    </row>
+    <row r="287" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A287" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B287" s="13" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C287" s="7"/>
+      <c r="D287" s="14" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E287" s="14" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F287" s="14" t="s">
+        <v>1358</v>
+      </c>
+      <c r="G287" s="13" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H287" s="7"/>
+      <c r="I287" s="13" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J287" s="7"/>
+      <c r="K287" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L287" s="7"/>
+      <c r="M287" s="1"/>
+    </row>
+    <row r="288" spans="1:13" ht="49.5" x14ac:dyDescent="0.3">
+      <c r="A288" s="9" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B288" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" s="7"/>
+      <c r="D288" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E288" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F288" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G288" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H288" s="7"/>
+      <c r="I288" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J288" s="7"/>
+      <c r="K288" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L288" s="7"/>
+      <c r="M288" s="1"/>
+    </row>
+    <row r="289" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A289" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B289" s="13" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C289" s="7"/>
+      <c r="D289" s="14" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E289" s="14" t="s">
+        <v>1364</v>
+      </c>
+      <c r="F289" s="14" t="s">
+        <v>1365</v>
+      </c>
+      <c r="G289" s="13" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H289" s="7"/>
+      <c r="I289" s="13" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J289" s="7"/>
+      <c r="K289" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L289" s="7"/>
+      <c r="M289" s="1"/>
+    </row>
+    <row r="290" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A290" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B290" s="13" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C290" s="7"/>
+      <c r="D290" s="14" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E290" s="14" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F290" s="14" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G290" s="13" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H290" s="7"/>
+      <c r="I290" s="13" t="s">
+        <v>1373</v>
+      </c>
+      <c r="J290" s="7"/>
+      <c r="K290" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L290" s="7"/>
+      <c r="M290" s="1"/>
+    </row>
+    <row r="291" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A291" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B291" s="13" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C291" s="7"/>
+      <c r="D291" s="14" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E291" s="14" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F291" s="14" t="s">
+        <v>1377</v>
+      </c>
+      <c r="G291" s="13" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H291" s="7"/>
+      <c r="I291" s="13" t="s">
+        <v>1379</v>
+      </c>
+      <c r="J291" s="7"/>
+      <c r="K291" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L291" s="7"/>
+      <c r="M291" s="1"/>
+    </row>
+    <row r="292" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A292" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B292" s="13" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C292" s="7"/>
+      <c r="D292" s="14" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E292" s="14" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F292" s="14" t="s">
+        <v>1383</v>
+      </c>
+      <c r="G292" s="13" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H292" s="7"/>
+      <c r="I292" s="13" t="s">
+        <v>1385</v>
+      </c>
+      <c r="J292" s="7"/>
+      <c r="K292" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L292" s="7"/>
+      <c r="M292" s="1"/>
+    </row>
+    <row r="293" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A293" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B293" s="13" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C293" s="7"/>
+      <c r="D293" s="14" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E293" s="14" t="s">
+        <v>1388</v>
+      </c>
+      <c r="F293" s="14" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G293" s="13" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H293" s="7"/>
+      <c r="I293" s="13" t="s">
+        <v>1391</v>
+      </c>
+      <c r="J293" s="7"/>
+      <c r="K293" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L293" s="7"/>
+      <c r="M293" s="1"/>
+    </row>
+    <row r="294" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A294" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B294" s="13" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C294" s="7"/>
+      <c r="D294" s="14" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E294" s="14" t="s">
+        <v>1394</v>
+      </c>
+      <c r="F294" s="14" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G294" s="13" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H294" s="7"/>
+      <c r="I294" s="13" t="s">
+        <v>1395</v>
+      </c>
+      <c r="J294" s="7"/>
+      <c r="K294" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L294" s="7"/>
+      <c r="M294" s="1"/>
+    </row>
+    <row r="295" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A295" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B295" s="13" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C295" s="7"/>
+      <c r="D295" s="14" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E295" s="14" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F295" s="14" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G295" s="13" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H295" s="7"/>
+      <c r="I295" s="13" t="s">
+        <v>1399</v>
+      </c>
+      <c r="J295" s="7"/>
+      <c r="K295" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L295" s="7"/>
+      <c r="M295" s="1"/>
+    </row>
+    <row r="296" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A296" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B296" s="13" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C296" s="7"/>
+      <c r="D296" s="14" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E296" s="14" t="s">
+        <v>1402</v>
+      </c>
+      <c r="F296" s="14" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G296" s="13" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H296" s="7"/>
+      <c r="I296" s="13" t="s">
+        <v>1403</v>
+      </c>
+      <c r="J296" s="7"/>
+      <c r="K296" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L296" s="7"/>
+      <c r="M296" s="1"/>
+    </row>
+    <row r="297" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A297" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B297" s="13" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C297" s="7"/>
+      <c r="D297" s="14" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E297" s="14" t="s">
+        <v>1406</v>
+      </c>
+      <c r="F297" s="14" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G297" s="13" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H297" s="7"/>
+      <c r="I297" s="13" t="s">
+        <v>1407</v>
+      </c>
+      <c r="J297" s="7"/>
+      <c r="K297" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L297" s="7"/>
+      <c r="M297" s="1"/>
+    </row>
+    <row r="298" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A298" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B298" s="13" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C298" s="7"/>
+      <c r="D298" s="14" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E298" s="14" t="s">
+        <v>1410</v>
+      </c>
+      <c r="F298" s="14" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G298" s="13" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H298" s="7"/>
+      <c r="I298" s="13" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J298" s="7"/>
+      <c r="K298" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L298" s="7"/>
+      <c r="M298" s="1"/>
+    </row>
+    <row r="299" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A299" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B299" s="13" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C299" s="7"/>
+      <c r="D299" s="14" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E299" s="14" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F299" s="14" t="s">
+        <v>1383</v>
+      </c>
+      <c r="G299" s="13" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H299" s="7"/>
+      <c r="I299" s="13" t="s">
+        <v>1415</v>
+      </c>
+      <c r="J299" s="7"/>
+      <c r="K299" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L299" s="7"/>
+      <c r="M299" s="1"/>
+    </row>
+    <row r="300" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A300" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B300" s="13" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C300" s="7"/>
+      <c r="D300" s="14" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E300" s="14" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F300" s="14" t="s">
+        <v>1389</v>
+      </c>
+      <c r="G300" s="13" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H300" s="7"/>
+      <c r="I300" s="13" t="s">
+        <v>1419</v>
+      </c>
+      <c r="J300" s="7"/>
+      <c r="K300" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L300" s="7"/>
+      <c r="M300" s="1"/>
+    </row>
+    <row r="301" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A301" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B301" s="13" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C301" s="7"/>
+      <c r="D301" s="14" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E301" s="14" t="s">
+        <v>1422</v>
+      </c>
+      <c r="F301" s="14" t="s">
+        <v>1423</v>
+      </c>
+      <c r="G301" s="13" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H301" s="7"/>
+      <c r="I301" s="13" t="s">
+        <v>1425</v>
+      </c>
+      <c r="J301" s="7"/>
+      <c r="K301" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L301" s="7"/>
+      <c r="M301" s="1"/>
+    </row>
+    <row r="302" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A302" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B302" s="13" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C302" s="7"/>
+      <c r="D302" s="14" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E302" s="14" t="s">
+        <v>1428</v>
+      </c>
+      <c r="F302" s="14" t="s">
+        <v>1423</v>
+      </c>
+      <c r="G302" s="13" t="s">
+        <v>1424</v>
+      </c>
+      <c r="H302" s="7"/>
+      <c r="I302" s="13" t="s">
+        <v>1429</v>
+      </c>
+      <c r="J302" s="7"/>
+      <c r="K302" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L302" s="7"/>
+      <c r="M302" s="1"/>
+    </row>
+    <row r="303" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A303" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B303" s="13" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C303" s="7"/>
+      <c r="D303" s="14" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E303" s="14" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F303" s="14" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G303" s="13" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H303" s="7"/>
+      <c r="I303" s="13" t="s">
+        <v>1435</v>
+      </c>
+      <c r="J303" s="7"/>
+      <c r="K303" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L303" s="7"/>
+      <c r="M303" s="1"/>
+    </row>
+    <row r="304" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A304" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B304" s="13" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C304" s="7"/>
+      <c r="D304" s="14" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E304" s="14" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F304" s="14" t="s">
+        <v>1433</v>
+      </c>
+      <c r="G304" s="13" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H304" s="7"/>
+      <c r="I304" s="13" t="s">
+        <v>1439</v>
+      </c>
+      <c r="J304" s="7"/>
+      <c r="K304" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L304" s="7"/>
+      <c r="M304" s="1"/>
+    </row>
+    <row r="305" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A305" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B305" s="13" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C305" s="7"/>
+      <c r="D305" s="14" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E305" s="14" t="s">
+        <v>1442</v>
+      </c>
+      <c r="F305" s="14" t="s">
+        <v>1443</v>
+      </c>
+      <c r="G305" s="13" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H305" s="7"/>
+      <c r="I305" s="13" t="s">
+        <v>1445</v>
+      </c>
+      <c r="J305" s="7"/>
+      <c r="K305" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L305" s="7"/>
+      <c r="M305" s="1"/>
+    </row>
+    <row r="306" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A306" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B306" s="13" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C306" s="7"/>
+      <c r="D306" s="14" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E306" s="14" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F306" s="14" t="s">
+        <v>1449</v>
+      </c>
+      <c r="G306" s="13" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H306" s="7"/>
+      <c r="I306" s="13" t="s">
+        <v>1451</v>
+      </c>
+      <c r="J306" s="7"/>
+      <c r="K306" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L306" s="7"/>
+      <c r="M306" s="1"/>
+    </row>
+    <row r="307" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A307" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B307" s="13" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C307" s="7"/>
+      <c r="D307" s="14" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E307" s="14" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F307" s="14" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G307" s="13" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H307" s="7"/>
+      <c r="I307" s="13" t="s">
+        <v>1457</v>
+      </c>
+      <c r="J307" s="7"/>
+      <c r="K307" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L307" s="7"/>
+      <c r="M307" s="1"/>
+    </row>
+    <row r="308" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A308" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B308" s="13" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C308" s="7"/>
+      <c r="D308" s="14" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E308" s="14" t="s">
+        <v>1460</v>
+      </c>
+      <c r="F308" s="14" t="s">
+        <v>1455</v>
+      </c>
+      <c r="G308" s="13" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H308" s="7"/>
+      <c r="I308" s="13" t="s">
+        <v>1461</v>
+      </c>
+      <c r="J308" s="7"/>
+      <c r="K308" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L308" s="7"/>
+      <c r="M308" s="1"/>
+    </row>
+    <row r="309" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A309" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B309" s="13" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C309" s="7"/>
+      <c r="D309" s="14" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E309" s="14" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F309" s="14" t="s">
+        <v>1465</v>
+      </c>
+      <c r="G309" s="13" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H309" s="7"/>
+      <c r="I309" s="13" t="s">
+        <v>1467</v>
+      </c>
+      <c r="J309" s="7"/>
+      <c r="K309" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L309" s="7"/>
+      <c r="M309" s="1"/>
+    </row>
+    <row r="310" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A310" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B310" s="13" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C310" s="7"/>
+      <c r="D310" s="14" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E310" s="14" t="s">
+        <v>1470</v>
+      </c>
+      <c r="F310" s="14" t="s">
+        <v>1471</v>
+      </c>
+      <c r="G310" s="13" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H310" s="7"/>
+      <c r="I310" s="13" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J310" s="7"/>
+      <c r="K310" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L310" s="7"/>
+      <c r="M310" s="1"/>
+    </row>
+    <row r="311" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A311" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B311" s="13" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C311" s="7"/>
+      <c r="D311" s="14" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E311" s="14" t="s">
+        <v>1476</v>
+      </c>
+      <c r="F311" s="14" t="s">
+        <v>1477</v>
+      </c>
+      <c r="G311" s="13" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H311" s="7"/>
+      <c r="I311" s="13" t="s">
+        <v>1479</v>
+      </c>
+      <c r="J311" s="7"/>
+      <c r="K311" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L311" s="7"/>
+      <c r="M311" s="1"/>
+    </row>
+    <row r="312" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A312" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B312" s="13" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C312" s="7"/>
+      <c r="D312" s="14" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E312" s="14" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F312" s="14" t="s">
+        <v>1482</v>
+      </c>
+      <c r="G312" s="13" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H312" s="7"/>
+      <c r="I312" s="13" t="s">
+        <v>1484</v>
+      </c>
+      <c r="J312" s="7"/>
+      <c r="K312" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L312" s="7"/>
+      <c r="M312" s="1"/>
+    </row>
+    <row r="313" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A313" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B313" s="13" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C313" s="7"/>
+      <c r="D313" s="14" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E313" s="14" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F313" s="14" t="s">
+        <v>1488</v>
+      </c>
+      <c r="G313" s="13" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H313" s="7"/>
+      <c r="I313" s="13" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J313" s="7"/>
+      <c r="K313" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L313" s="7"/>
+      <c r="M313" s="1"/>
+    </row>
+    <row r="314" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A314" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B314" s="13" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C314" s="7"/>
+      <c r="D314" s="14" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E314" s="14" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F314" s="14" t="s">
+        <v>1494</v>
+      </c>
+      <c r="G314" s="13" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H314" s="7"/>
+      <c r="I314" s="13" t="s">
+        <v>1496</v>
+      </c>
+      <c r="J314" s="7"/>
+      <c r="K314" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L314" s="7"/>
+      <c r="M314" s="1"/>
+    </row>
+    <row r="315" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A315" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B315" s="13" t="s">
+        <v>1497</v>
+      </c>
+      <c r="C315" s="7"/>
+      <c r="D315" s="14" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E315" s="14" t="s">
+        <v>1499</v>
+      </c>
+      <c r="F315" s="14" t="s">
+        <v>1500</v>
+      </c>
+      <c r="G315" s="13" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H315" s="7"/>
+      <c r="I315" s="13" t="s">
+        <v>1502</v>
+      </c>
+      <c r="J315" s="7"/>
+      <c r="K315" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L315" s="7"/>
+      <c r="M315" s="1"/>
+    </row>
+    <row r="316" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A316" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B316" s="13" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C316" s="7"/>
+      <c r="D316" s="14" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E316" s="14" t="s">
+        <v>1505</v>
+      </c>
+      <c r="F316" s="14" t="s">
+        <v>1506</v>
+      </c>
+      <c r="G316" s="13" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H316" s="7"/>
+      <c r="I316" s="13" t="s">
+        <v>1508</v>
+      </c>
+      <c r="J316" s="7"/>
+      <c r="K316" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L316" s="7"/>
+      <c r="M316" s="1"/>
+    </row>
+    <row r="317" spans="1:13" ht="33" x14ac:dyDescent="0.3">
+      <c r="A317" s="9" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B317" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" s="7"/>
+      <c r="D317" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E317" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F317" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G317" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H317" s="7"/>
+      <c r="I317" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J317" s="7"/>
+      <c r="K317" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L317" s="7"/>
+      <c r="M317" s="1"/>
+    </row>
+    <row r="318" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A318" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B318" s="13" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C318" s="7"/>
+      <c r="D318" s="14" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E318" s="14" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F318" s="14" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G318" s="13" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H318" s="7"/>
+      <c r="I318" s="13" t="s">
+        <v>1515</v>
+      </c>
+      <c r="J318" s="7"/>
+      <c r="K318" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L318" s="7"/>
+      <c r="M318" s="1"/>
+    </row>
+    <row r="319" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A319" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B319" s="13" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C319" s="7"/>
+      <c r="D319" s="14" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E319" s="14" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F319" s="14" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G319" s="13" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H319" s="7"/>
+      <c r="I319" s="13" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J319" s="7"/>
+      <c r="K319" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L319" s="7"/>
+      <c r="M319" s="1"/>
+    </row>
+    <row r="320" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A320" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B320" s="13" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C320" s="7"/>
+      <c r="D320" s="14" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E320" s="14" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F320" s="14" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G320" s="13" t="s">
+        <v>1524</v>
+      </c>
+      <c r="H320" s="7"/>
+      <c r="I320" s="13" t="s">
+        <v>1525</v>
+      </c>
+      <c r="J320" s="7"/>
+      <c r="K320" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L320" s="7"/>
+      <c r="M320" s="1"/>
+    </row>
+    <row r="321" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A321" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B321" s="13" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C321" s="7"/>
+      <c r="D321" s="14" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E321" s="14" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F321" s="14" t="s">
+        <v>1513</v>
+      </c>
+      <c r="G321" s="13" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H321" s="7"/>
+      <c r="I321" s="13" t="s">
+        <v>1529</v>
+      </c>
+      <c r="J321" s="7"/>
+      <c r="K321" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L321" s="7"/>
+      <c r="M321" s="1"/>
+    </row>
+    <row r="322" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A322" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B322" s="13" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C322" s="7"/>
+      <c r="D322" s="14" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E322" s="14" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F322" s="14" t="s">
+        <v>1533</v>
+      </c>
+      <c r="G322" s="13" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H322" s="7"/>
+      <c r="I322" s="13" t="s">
+        <v>1535</v>
+      </c>
+      <c r="J322" s="7"/>
+      <c r="K322" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L322" s="7"/>
+      <c r="M322" s="1"/>
+    </row>
+    <row r="323" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A323" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B323" s="13" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C323" s="7"/>
+      <c r="D323" s="14" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E323" s="14" t="s">
+        <v>1538</v>
+      </c>
+      <c r="F323" s="14" t="s">
+        <v>1539</v>
+      </c>
+      <c r="G323" s="13" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H323" s="7"/>
+      <c r="I323" s="13" t="s">
+        <v>1541</v>
+      </c>
+      <c r="J323" s="7"/>
+      <c r="K323" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L323" s="7"/>
+      <c r="M323" s="1"/>
+    </row>
+    <row r="324" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A324" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B324" s="13" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C324" s="7"/>
+      <c r="D324" s="14" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E324" s="14" t="s">
+        <v>1544</v>
+      </c>
+      <c r="F324" s="14" t="s">
+        <v>1545</v>
+      </c>
+      <c r="G324" s="13" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H324" s="7"/>
+      <c r="I324" s="13" t="s">
+        <v>1547</v>
+      </c>
+      <c r="J324" s="7"/>
+      <c r="K324" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L324" s="7"/>
+      <c r="M324" s="1"/>
+    </row>
+    <row r="325" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A325" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B325" s="13" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C325" s="7"/>
+      <c r="D325" s="14" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E325" s="14" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F325" s="14" t="s">
+        <v>1551</v>
+      </c>
+      <c r="G325" s="13" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H325" s="7"/>
+      <c r="I325" s="13" t="s">
+        <v>1553</v>
+      </c>
+      <c r="J325" s="7"/>
+      <c r="K325" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L325" s="7"/>
+      <c r="M325" s="1"/>
+    </row>
+    <row r="326" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A326" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B326" s="13" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C326" s="7"/>
+      <c r="D326" s="14" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E326" s="14" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F326" s="14" t="s">
+        <v>1557</v>
+      </c>
+      <c r="G326" s="13" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H326" s="7"/>
+      <c r="I326" s="13" t="s">
+        <v>1559</v>
+      </c>
+      <c r="J326" s="7"/>
+      <c r="K326" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L326" s="7"/>
+      <c r="M326" s="1"/>
+    </row>
+    <row r="327" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A327" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B327" s="13" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C327" s="7"/>
+      <c r="D327" s="14" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E327" s="14" t="s">
+        <v>1562</v>
+      </c>
+      <c r="F327" s="14" t="s">
+        <v>1557</v>
+      </c>
+      <c r="G327" s="13" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H327" s="7"/>
+      <c r="I327" s="13" t="s">
+        <v>1563</v>
+      </c>
+      <c r="J327" s="7"/>
+      <c r="K327" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L327" s="7"/>
+      <c r="M327" s="1"/>
+    </row>
+    <row r="328" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A328" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B328" s="13" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C328" s="7"/>
+      <c r="D328" s="14" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E328" s="14" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F328" s="14" t="s">
+        <v>1557</v>
+      </c>
+      <c r="G328" s="13" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H328" s="7"/>
+      <c r="I328" s="13" t="s">
+        <v>1567</v>
+      </c>
+      <c r="J328" s="7"/>
+      <c r="K328" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L328" s="7"/>
+      <c r="M328" s="1"/>
+    </row>
+    <row r="329" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A329" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B329" s="13" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C329" s="7"/>
+      <c r="D329" s="14" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E329" s="14" t="s">
+        <v>1570</v>
+      </c>
+      <c r="F329" s="14" t="s">
+        <v>1571</v>
+      </c>
+      <c r="G329" s="13" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H329" s="7"/>
+      <c r="I329" s="13" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J329" s="7"/>
+      <c r="K329" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L329" s="7"/>
+      <c r="M329" s="1"/>
+    </row>
+    <row r="330" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A330" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B330" s="13" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C330" s="7"/>
+      <c r="D330" s="14" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E330" s="14" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F330" s="14" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G330" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="H330" s="7"/>
+      <c r="I330" s="13" t="s">
+        <v>1578</v>
+      </c>
+      <c r="J330" s="7"/>
+      <c r="K330" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L330" s="7"/>
+      <c r="M330" s="1"/>
+    </row>
+    <row r="331" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A331" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B331" s="13" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C331" s="7"/>
+      <c r="D331" s="14" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E331" s="14" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F331" s="14" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G331" s="13" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H331" s="7"/>
+      <c r="I331" s="13" t="s">
+        <v>1583</v>
+      </c>
+      <c r="J331" s="7"/>
+      <c r="K331" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L331" s="7"/>
+      <c r="M331" s="1"/>
+    </row>
+    <row r="332" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A332" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B332" s="13" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C332" s="7"/>
+      <c r="D332" s="14" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E332" s="14" t="s">
+        <v>1586</v>
+      </c>
+      <c r="F332" s="14" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G332" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="H332" s="7"/>
+      <c r="I332" s="13" t="s">
+        <v>1587</v>
+      </c>
+      <c r="J332" s="7"/>
+      <c r="K332" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L332" s="7"/>
+      <c r="M332" s="1"/>
+    </row>
+    <row r="333" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A333" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B333" s="13" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C333" s="7"/>
+      <c r="D333" s="14" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E333" s="14" t="s">
+        <v>1590</v>
+      </c>
+      <c r="F333" s="14" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G333" s="13" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H333" s="7"/>
+      <c r="I333" s="13" t="s">
+        <v>1591</v>
+      </c>
+      <c r="J333" s="7"/>
+      <c r="K333" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L333" s="7"/>
+      <c r="M333" s="1"/>
+    </row>
+    <row r="334" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A334" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B334" s="13" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C334" s="7"/>
+      <c r="D334" s="14" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E334" s="14" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F334" s="14" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G334" s="13" t="s">
+        <v>614</v>
+      </c>
+      <c r="H334" s="7"/>
+      <c r="I334" s="13" t="s">
+        <v>1596</v>
+      </c>
+      <c r="J334" s="7"/>
+      <c r="K334" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L334" s="7"/>
+      <c r="M334" s="1"/>
+    </row>
+    <row r="335" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A335" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B335" s="13" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C335" s="7"/>
+      <c r="D335" s="14" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E335" s="14" t="s">
+        <v>1599</v>
+      </c>
+      <c r="F335" s="14" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G335" s="13" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H335" s="7"/>
+      <c r="I335" s="13" t="s">
+        <v>1600</v>
+      </c>
+      <c r="J335" s="7"/>
+      <c r="K335" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L335" s="7"/>
+      <c r="M335" s="1"/>
+    </row>
+    <row r="336" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A336" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B336" s="13" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C336" s="7"/>
+      <c r="D336" s="14" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E336" s="14" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F336" s="14" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G336" s="13" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H336" s="7"/>
+      <c r="I336" s="13" t="s">
+        <v>1605</v>
+      </c>
+      <c r="J336" s="7"/>
+      <c r="K336" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L336" s="7"/>
+      <c r="M336" s="1"/>
+    </row>
+    <row r="337" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A337" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B337" s="13" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C337" s="7"/>
+      <c r="D337" s="14" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E337" s="14" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F337" s="14" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G337" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="H337" s="7"/>
+      <c r="I337" s="13" t="s">
+        <v>1609</v>
+      </c>
+      <c r="J337" s="7"/>
+      <c r="K337" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L337" s="7"/>
+      <c r="M337" s="1"/>
+    </row>
+    <row r="338" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A338" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B338" s="13" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C338" s="7"/>
+      <c r="D338" s="14" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E338" s="14" t="s">
+        <v>1612</v>
+      </c>
+      <c r="F338" s="14" t="s">
+        <v>1613</v>
+      </c>
+      <c r="G338" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="H338" s="7"/>
+      <c r="I338" s="13" t="s">
+        <v>1614</v>
+      </c>
+      <c r="J338" s="7"/>
+      <c r="K338" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L338" s="7"/>
+      <c r="M338" s="1"/>
+    </row>
+    <row r="339" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A339" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B339" s="13" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C339" s="7"/>
+      <c r="D339" s="14" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E339" s="14" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F339" s="14" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G339" s="13" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H339" s="7"/>
+      <c r="I339" s="13" t="s">
+        <v>1618</v>
+      </c>
+      <c r="J339" s="7"/>
+      <c r="K339" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L339" s="7"/>
+      <c r="M339" s="1"/>
+    </row>
+    <row r="340" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A340" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B340" s="13" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C340" s="7"/>
+      <c r="D340" s="14" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E340" s="14" t="s">
+        <v>1621</v>
+      </c>
+      <c r="F340" s="14" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G340" s="13" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H340" s="7"/>
+      <c r="I340" s="13" t="s">
+        <v>1622</v>
+      </c>
+      <c r="J340" s="7"/>
+      <c r="K340" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L340" s="7"/>
+      <c r="M340" s="1"/>
+    </row>
+    <row r="341" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A341" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B341" s="13" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C341" s="7"/>
+      <c r="D341" s="14" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E341" s="14" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F341" s="14" t="s">
+        <v>1577</v>
+      </c>
+      <c r="G341" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="H341" s="7"/>
+      <c r="I341" s="13" t="s">
+        <v>1625</v>
+      </c>
+      <c r="J341" s="7"/>
+      <c r="K341" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L341" s="7"/>
+      <c r="M341" s="1"/>
+    </row>
+    <row r="342" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A342" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B342" s="13" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C342" s="7"/>
+      <c r="D342" s="14" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E342" s="14" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F342" s="14" t="s">
+        <v>1629</v>
+      </c>
+      <c r="G342" s="13" t="s">
+        <v>661</v>
+      </c>
+      <c r="H342" s="7"/>
+      <c r="I342" s="13" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J342" s="7"/>
+      <c r="K342" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L342" s="7"/>
+      <c r="M342" s="1"/>
+    </row>
+    <row r="343" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A343" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B343" s="13" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C343" s="7"/>
+      <c r="D343" s="14" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E343" s="14" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F343" s="14" t="s">
+        <v>1595</v>
+      </c>
+      <c r="G343" s="13" t="s">
+        <v>614</v>
+      </c>
+      <c r="H343" s="7"/>
+      <c r="I343" s="13" t="s">
+        <v>1634</v>
+      </c>
+      <c r="J343" s="7"/>
+      <c r="K343" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L343" s="7"/>
+      <c r="M343" s="1"/>
+    </row>
+    <row r="344" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A344" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B344" s="13" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C344" s="7"/>
+      <c r="D344" s="14" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E344" s="14" t="s">
+        <v>1637</v>
+      </c>
+      <c r="F344" s="14" t="s">
+        <v>1638</v>
+      </c>
+      <c r="G344" s="13" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H344" s="7"/>
+      <c r="I344" s="13" t="s">
+        <v>1640</v>
+      </c>
+      <c r="J344" s="7"/>
+      <c r="K344" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L344" s="7"/>
+      <c r="M344" s="1"/>
+    </row>
+    <row r="345" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A345" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B345" s="13" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C345" s="7"/>
+      <c r="D345" s="14" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E345" s="14" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F345" s="14" t="s">
+        <v>1644</v>
+      </c>
+      <c r="G345" s="13" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H345" s="7"/>
+      <c r="I345" s="13" t="s">
+        <v>1646</v>
+      </c>
+      <c r="J345" s="7"/>
+      <c r="K345" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L345" s="7"/>
+      <c r="M345" s="1"/>
+    </row>
+    <row r="346" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A346" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B346" s="13" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C346" s="7"/>
+      <c r="D346" s="14" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E346" s="14" t="s">
+        <v>1649</v>
+      </c>
+      <c r="F346" s="14" t="s">
+        <v>1638</v>
+      </c>
+      <c r="G346" s="13" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H346" s="7"/>
+      <c r="I346" s="13" t="s">
+        <v>1650</v>
+      </c>
+      <c r="J346" s="7"/>
+      <c r="K346" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L346" s="7"/>
+      <c r="M346" s="1"/>
+    </row>
+    <row r="347" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A347" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B347" s="13" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C347" s="7"/>
+      <c r="D347" s="14" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E347" s="14" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F347" s="14" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G347" s="13" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H347" s="7"/>
+      <c r="I347" s="13" t="s">
+        <v>1656</v>
+      </c>
+      <c r="J347" s="7"/>
+      <c r="K347" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L347" s="7"/>
+      <c r="M347" s="1"/>
+    </row>
+    <row r="348" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A348" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B348" s="13" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C348" s="7"/>
+      <c r="D348" s="14" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E348" s="14" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F348" s="14" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G348" s="13" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H348" s="7"/>
+      <c r="I348" s="13" t="s">
+        <v>1662</v>
+      </c>
+      <c r="J348" s="7"/>
+      <c r="K348" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L348" s="7"/>
+      <c r="M348" s="1"/>
+    </row>
+    <row r="349" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A349" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B349" s="13" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C349" s="7"/>
+      <c r="D349" s="14" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E349" s="14" t="s">
+        <v>1665</v>
+      </c>
+      <c r="F349" s="14" t="s">
+        <v>1660</v>
+      </c>
+      <c r="G349" s="13" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H349" s="7"/>
+      <c r="I349" s="13" t="s">
+        <v>1666</v>
+      </c>
+      <c r="J349" s="7"/>
+      <c r="K349" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L349" s="7"/>
+      <c r="M349" s="1"/>
+    </row>
+    <row r="350" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A350" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B350" s="13" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C350" s="7"/>
+      <c r="D350" s="14" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E350" s="14" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F350" s="14" t="s">
+        <v>1670</v>
+      </c>
+      <c r="G350" s="13" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H350" s="7"/>
+      <c r="I350" s="13" t="s">
+        <v>1672</v>
+      </c>
+      <c r="J350" s="7"/>
+      <c r="K350" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L350" s="7"/>
+      <c r="M350" s="1"/>
+    </row>
+    <row r="351" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A351" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B351" s="13" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C351" s="7"/>
+      <c r="D351" s="14" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E351" s="14" t="s">
+        <v>1675</v>
+      </c>
+      <c r="F351" s="14" t="s">
+        <v>1670</v>
+      </c>
+      <c r="G351" s="13" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H351" s="7"/>
+      <c r="I351" s="13" t="s">
+        <v>1676</v>
+      </c>
+      <c r="J351" s="7"/>
+      <c r="K351" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L351" s="7"/>
+      <c r="M351" s="1"/>
+    </row>
+    <row r="352" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A352" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B352" s="13" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C352" s="7"/>
+      <c r="D352" s="14" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E352" s="14" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F352" s="14" t="s">
+        <v>1670</v>
+      </c>
+      <c r="G352" s="13" t="s">
+        <v>1671</v>
+      </c>
+      <c r="H352" s="7"/>
+      <c r="I352" s="13" t="s">
+        <v>1680</v>
+      </c>
+      <c r="J352" s="7"/>
+      <c r="K352" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L352" s="7"/>
+      <c r="M352" s="1"/>
+    </row>
+    <row r="353" spans="1:13" ht="33" x14ac:dyDescent="0.3">
+      <c r="A353" s="9" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B353" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" s="7"/>
+      <c r="D353" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E353" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F353" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G353" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H353" s="7"/>
+      <c r="I353" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J353" s="7"/>
+      <c r="K353" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L353" s="7"/>
+      <c r="M353" s="1"/>
+    </row>
+    <row r="354" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A354" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B354" s="13" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C354" s="7"/>
+      <c r="D354" s="14" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E354" s="14" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F354" s="14" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G354" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H354" s="7"/>
+      <c r="I354" s="13" t="s">
+        <v>1687</v>
+      </c>
+      <c r="J354" s="7"/>
+      <c r="K354" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L354" s="7"/>
+      <c r="M354" s="1"/>
+    </row>
+    <row r="355" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A355" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B355" s="13" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C355" s="7"/>
+      <c r="D355" s="14" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E355" s="14" t="s">
+        <v>1690</v>
+      </c>
+      <c r="F355" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G355" s="13" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H355" s="7"/>
+      <c r="I355" s="13" t="s">
+        <v>1693</v>
+      </c>
+      <c r="J355" s="7"/>
+      <c r="K355" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L355" s="7"/>
+      <c r="M355" s="1"/>
+    </row>
+    <row r="356" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A356" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B356" s="13" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C356" s="7"/>
+      <c r="D356" s="14" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E356" s="14" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F356" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G356" s="13" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H356" s="7"/>
+      <c r="I356" s="13" t="s">
+        <v>1697</v>
+      </c>
+      <c r="J356" s="7"/>
+      <c r="K356" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L356" s="7"/>
+      <c r="M356" s="1"/>
+    </row>
+    <row r="357" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A357" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B357" s="13" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C357" s="7"/>
+      <c r="D357" s="14" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E357" s="14" t="s">
+        <v>1700</v>
+      </c>
+      <c r="F357" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G357" s="13" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H357" s="7"/>
+      <c r="I357" s="13" t="s">
+        <v>1702</v>
+      </c>
+      <c r="J357" s="7"/>
+      <c r="K357" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L357" s="7"/>
+      <c r="M357" s="1"/>
+    </row>
+    <row r="358" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A358" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B358" s="13" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C358" s="7"/>
+      <c r="D358" s="14" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E358" s="14" t="s">
+        <v>1705</v>
+      </c>
+      <c r="F358" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G358" s="13" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H358" s="7"/>
+      <c r="I358" s="13" t="s">
+        <v>1706</v>
+      </c>
+      <c r="J358" s="7"/>
+      <c r="K358" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L358" s="7"/>
+      <c r="M358" s="1"/>
+    </row>
+    <row r="359" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A359" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B359" s="13" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C359" s="7"/>
+      <c r="D359" s="14" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E359" s="14" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F359" s="14" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G359" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H359" s="7"/>
+      <c r="I359" s="13" t="s">
+        <v>1710</v>
+      </c>
+      <c r="J359" s="7"/>
+      <c r="K359" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L359" s="7"/>
+      <c r="M359" s="1"/>
+    </row>
+    <row r="360" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A360" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B360" s="13" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C360" s="7"/>
+      <c r="D360" s="14" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E360" s="14" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F360" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G360" s="13" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H360" s="7"/>
+      <c r="I360" s="13" t="s">
+        <v>1714</v>
+      </c>
+      <c r="J360" s="7"/>
+      <c r="K360" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L360" s="7"/>
+      <c r="M360" s="1"/>
+    </row>
+    <row r="361" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A361" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B361" s="13" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C361" s="7"/>
+      <c r="D361" s="14" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E361" s="14" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F361" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G361" s="13" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H361" s="7"/>
+      <c r="I361" s="13" t="s">
+        <v>1718</v>
+      </c>
+      <c r="J361" s="7"/>
+      <c r="K361" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L361" s="7"/>
+      <c r="M361" s="1"/>
+    </row>
+    <row r="362" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A362" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B362" s="13" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C362" s="7"/>
+      <c r="D362" s="14" t="s">
+        <v>1720</v>
+      </c>
+      <c r="E362" s="14" t="s">
+        <v>1721</v>
+      </c>
+      <c r="F362" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G362" s="13" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H362" s="7"/>
+      <c r="I362" s="13" t="s">
+        <v>1722</v>
+      </c>
+      <c r="J362" s="7"/>
+      <c r="K362" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L362" s="7"/>
+      <c r="M362" s="1"/>
+    </row>
+    <row r="363" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A363" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B363" s="13" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C363" s="7"/>
+      <c r="D363" s="14" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E363" s="14" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F363" s="14" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G363" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H363" s="7"/>
+      <c r="I363" s="13" t="s">
+        <v>1726</v>
+      </c>
+      <c r="J363" s="7"/>
+      <c r="K363" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L363" s="7"/>
+      <c r="M363" s="1"/>
+    </row>
+    <row r="364" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A364" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B364" s="13" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C364" s="7"/>
+      <c r="D364" s="14" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E364" s="14" t="s">
+        <v>1729</v>
+      </c>
+      <c r="F364" s="14" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G364" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H364" s="7"/>
+      <c r="I364" s="13" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J364" s="7"/>
+      <c r="K364" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L364" s="7"/>
+      <c r="M364" s="1"/>
+    </row>
+    <row r="365" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A365" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B365" s="13" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C365" s="7"/>
+      <c r="D365" s="14" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E365" s="14" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F365" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G365" s="13" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H365" s="7"/>
+      <c r="I365" s="13" t="s">
+        <v>1734</v>
+      </c>
+      <c r="J365" s="7"/>
+      <c r="K365" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L365" s="7"/>
+      <c r="M365" s="1"/>
+    </row>
+    <row r="366" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A366" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B366" s="13" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C366" s="7"/>
+      <c r="D366" s="14" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E366" s="14" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F366" s="14" t="s">
+        <v>1738</v>
+      </c>
+      <c r="G366" s="13" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H366" s="7"/>
+      <c r="I366" s="13" t="s">
+        <v>1740</v>
+      </c>
+      <c r="J366" s="7"/>
+      <c r="K366" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L366" s="7"/>
+      <c r="M366" s="1"/>
+    </row>
+    <row r="367" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A367" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B367" s="13" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C367" s="7"/>
+      <c r="D367" s="14" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E367" s="14" t="s">
+        <v>1743</v>
+      </c>
+      <c r="F367" s="14" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G367" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H367" s="7"/>
+      <c r="I367" s="13" t="s">
+        <v>1744</v>
+      </c>
+      <c r="J367" s="7"/>
+      <c r="K367" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L367" s="7"/>
+      <c r="M367" s="1"/>
+    </row>
+    <row r="368" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A368" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B368" s="13" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C368" s="7"/>
+      <c r="D368" s="14" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E368" s="14" t="s">
+        <v>1747</v>
+      </c>
+      <c r="F368" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G368" s="13" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H368" s="7"/>
+      <c r="I368" s="13" t="s">
+        <v>1749</v>
+      </c>
+      <c r="J368" s="7"/>
+      <c r="K368" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L368" s="7"/>
+      <c r="M368" s="1"/>
+    </row>
+    <row r="369" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A369" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B369" s="13" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C369" s="7"/>
+      <c r="D369" s="14" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E369" s="14" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F369" s="14" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G369" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H369" s="7"/>
+      <c r="I369" s="13" t="s">
+        <v>1753</v>
+      </c>
+      <c r="J369" s="7"/>
+      <c r="K369" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L369" s="7"/>
+      <c r="M369" s="1"/>
+    </row>
+    <row r="370" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A370" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B370" s="13" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C370" s="7"/>
+      <c r="D370" s="14" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E370" s="14" t="s">
+        <v>1756</v>
+      </c>
+      <c r="F370" s="14" t="s">
+        <v>1685</v>
+      </c>
+      <c r="G370" s="13" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H370" s="7"/>
+      <c r="I370" s="13" t="s">
+        <v>1757</v>
+      </c>
+      <c r="J370" s="7"/>
+      <c r="K370" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L370" s="7"/>
+      <c r="M370" s="1"/>
+    </row>
+    <row r="371" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A371" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B371" s="13" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C371" s="7"/>
+      <c r="D371" s="14" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E371" s="14" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F371" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G371" s="13" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H371" s="7"/>
+      <c r="I371" s="13" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J371" s="7"/>
+      <c r="K371" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L371" s="7"/>
+      <c r="M371" s="1"/>
+    </row>
+    <row r="372" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A372" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B372" s="13" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C372" s="7"/>
+      <c r="D372" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="E372" s="14" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F372" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G372" s="13" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H372" s="7"/>
+      <c r="I372" s="13" t="s">
+        <v>1763</v>
+      </c>
+      <c r="J372" s="7"/>
+      <c r="K372" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L372" s="7"/>
+      <c r="M372" s="1"/>
+    </row>
+    <row r="373" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A373" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B373" s="13" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C373" s="7"/>
+      <c r="D373" s="14" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E373" s="14" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F373" s="14" t="s">
+        <v>1691</v>
+      </c>
+      <c r="G373" s="13" t="s">
+        <v>1748</v>
+      </c>
+      <c r="H373" s="7"/>
+      <c r="I373" s="13" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J373" s="7"/>
+      <c r="K373" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L373" s="7"/>
+      <c r="M373" s="1"/>
+    </row>
+    <row r="374" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A374" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B374" s="13" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C374" s="7"/>
+      <c r="D374" s="14" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E374" s="14" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F374" s="14" t="s">
+        <v>1771</v>
+      </c>
+      <c r="G374" s="13" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H374" s="7"/>
+      <c r="I374" s="13" t="s">
+        <v>1773</v>
+      </c>
+      <c r="J374" s="7"/>
+      <c r="K374" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L374" s="7"/>
+      <c r="M374" s="1"/>
+    </row>
+    <row r="375" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A375" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B375" s="13" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C375" s="7"/>
+      <c r="D375" s="14" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E375" s="14" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F375" s="14" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G375" s="13" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H375" s="7"/>
+      <c r="I375" s="13" t="s">
+        <v>1779</v>
+      </c>
+      <c r="J375" s="7"/>
+      <c r="K375" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L375" s="7"/>
+      <c r="M375" s="1"/>
+    </row>
+    <row r="376" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A376" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B376" s="13" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C376" s="7"/>
+      <c r="D376" s="14" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E376" s="14" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F376" s="14" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G376" s="13" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H376" s="7"/>
+      <c r="I376" s="13" t="s">
+        <v>1783</v>
+      </c>
+      <c r="J376" s="7"/>
+      <c r="K376" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L376" s="7"/>
+      <c r="M376" s="1"/>
+    </row>
+    <row r="377" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A377" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B377" s="13" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C377" s="7"/>
+      <c r="D377" s="14" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E377" s="14" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F377" s="14" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G377" s="13" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H377" s="7"/>
+      <c r="I377" s="13" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J377" s="7"/>
+      <c r="K377" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L377" s="7"/>
+      <c r="M377" s="1"/>
+    </row>
+    <row r="378" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A378" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B378" s="13" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C378" s="7"/>
+      <c r="D378" s="14" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E378" s="14" t="s">
+        <v>1790</v>
+      </c>
+      <c r="F378" s="14" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G378" s="13" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H378" s="7"/>
+      <c r="I378" s="13" t="s">
+        <v>1791</v>
+      </c>
+      <c r="J378" s="7"/>
+      <c r="K378" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L378" s="7"/>
+      <c r="M378" s="1"/>
+    </row>
+    <row r="379" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A379" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B379" s="13" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C379" s="7"/>
+      <c r="D379" s="14" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E379" s="14" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F379" s="14" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G379" s="13" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H379" s="7"/>
+      <c r="I379" s="13" t="s">
+        <v>1797</v>
+      </c>
+      <c r="J379" s="7"/>
+      <c r="K379" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L379" s="7"/>
+      <c r="M379" s="1"/>
+    </row>
+    <row r="380" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A380" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B380" s="13" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C380" s="7"/>
+      <c r="D380" s="14" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E380" s="14" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F380" s="14" t="s">
+        <v>1801</v>
+      </c>
+      <c r="G380" s="13" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H380" s="7"/>
+      <c r="I380" s="13" t="s">
+        <v>1803</v>
+      </c>
+      <c r="J380" s="7"/>
+      <c r="K380" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L380" s="7"/>
+      <c r="M380" s="1"/>
+    </row>
+    <row r="381" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A381" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B381" s="13" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C381" s="7"/>
+      <c r="D381" s="14" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E381" s="14" t="s">
+        <v>1806</v>
+      </c>
+      <c r="F381" s="14" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G381" s="13" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H381" s="7"/>
+      <c r="I381" s="13" t="s">
+        <v>1809</v>
+      </c>
+      <c r="J381" s="7"/>
+      <c r="K381" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L381" s="7"/>
+      <c r="M381" s="1"/>
+    </row>
+    <row r="382" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A382" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B382" s="13" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C382" s="7"/>
+      <c r="D382" s="14" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E382" s="14" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F382" s="14" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G382" s="13" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H382" s="7"/>
+      <c r="I382" s="13" t="s">
+        <v>1813</v>
+      </c>
+      <c r="J382" s="7"/>
+      <c r="K382" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L382" s="7"/>
+      <c r="M382" s="1"/>
+    </row>
+    <row r="383" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A383" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B383" s="13" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C383" s="7"/>
+      <c r="D383" s="14" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E383" s="14" t="s">
+        <v>1816</v>
+      </c>
+      <c r="F383" s="14" t="s">
+        <v>1807</v>
+      </c>
+      <c r="G383" s="13" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H383" s="7"/>
+      <c r="I383" s="13" t="s">
+        <v>1817</v>
+      </c>
+      <c r="J383" s="7"/>
+      <c r="K383" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L383" s="7"/>
+      <c r="M383" s="1"/>
+    </row>
+    <row r="384" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A384" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B384" s="13" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C384" s="7"/>
+      <c r="D384" s="14" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E384" s="14" t="s">
+        <v>1820</v>
+      </c>
+      <c r="F384" s="14" t="s">
+        <v>1821</v>
+      </c>
+      <c r="G384" s="13" t="s">
+        <v>1822</v>
+      </c>
+      <c r="H384" s="7"/>
+      <c r="I384" s="13" t="s">
+        <v>1823</v>
+      </c>
+      <c r="J384" s="7"/>
+      <c r="K384" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L384" s="7"/>
+      <c r="M384" s="1"/>
+    </row>
+    <row r="385" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A385" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B385" s="13" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C385" s="7"/>
+      <c r="D385" s="14" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E385" s="14" t="s">
+        <v>1826</v>
+      </c>
+      <c r="F385" s="14" t="s">
+        <v>1827</v>
+      </c>
+      <c r="G385" s="13" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H385" s="7"/>
+      <c r="I385" s="13" t="s">
+        <v>1829</v>
+      </c>
+      <c r="J385" s="7"/>
+      <c r="K385" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L385" s="7"/>
+      <c r="M385" s="1"/>
+    </row>
+    <row r="386" spans="1:13" ht="66" x14ac:dyDescent="0.3">
+      <c r="A386" s="9" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B386" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" s="7"/>
+      <c r="D386" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E386" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F386" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G386" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H386" s="7"/>
+      <c r="I386" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J386" s="7"/>
+      <c r="K386" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L386" s="7"/>
+      <c r="M386" s="1"/>
+    </row>
+    <row r="387" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A387" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B387" s="13" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C387" s="7"/>
+      <c r="D387" s="14" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E387" s="14" t="s">
+        <v>1833</v>
+      </c>
+      <c r="F387" s="14" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G387" s="13" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H387" s="7"/>
+      <c r="I387" s="13" t="s">
+        <v>1836</v>
+      </c>
+      <c r="J387" s="7"/>
+      <c r="K387" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L387" s="7"/>
+      <c r="M387" s="1"/>
+    </row>
+    <row r="388" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A388" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B388" s="13" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C388" s="7"/>
+      <c r="D388" s="14" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E388" s="14" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F388" s="14" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G388" s="13" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H388" s="7"/>
+      <c r="I388" s="13" t="s">
+        <v>1840</v>
+      </c>
+      <c r="J388" s="7"/>
+      <c r="K388" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L388" s="7"/>
+      <c r="M388" s="1"/>
+    </row>
+    <row r="389" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A389" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B389" s="13" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C389" s="7"/>
+      <c r="D389" s="14" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E389" s="14" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F389" s="14" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G389" s="13" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H389" s="7"/>
+      <c r="I389" s="13" t="s">
+        <v>1844</v>
+      </c>
+      <c r="J389" s="7"/>
+      <c r="K389" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L389" s="7"/>
+      <c r="M389" s="1"/>
+    </row>
+    <row r="390" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A390" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B390" s="13" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C390" s="7"/>
+      <c r="D390" s="14" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E390" s="14" t="s">
+        <v>1847</v>
+      </c>
+      <c r="F390" s="14" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G390" s="13" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H390" s="7"/>
+      <c r="I390" s="13" t="s">
+        <v>1848</v>
+      </c>
+      <c r="J390" s="7"/>
+      <c r="K390" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L390" s="7"/>
+      <c r="M390" s="1"/>
+    </row>
+    <row r="391" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A391" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B391" s="13" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C391" s="7"/>
+      <c r="D391" s="14" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E391" s="14" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F391" s="14" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G391" s="13" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H391" s="7"/>
+      <c r="I391" s="13" t="s">
+        <v>1854</v>
+      </c>
+      <c r="J391" s="7"/>
+      <c r="K391" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L391" s="7"/>
+      <c r="M391" s="1"/>
+    </row>
+    <row r="392" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A392" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B392" s="13" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C392" s="7"/>
+      <c r="D392" s="14" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E392" s="14" t="s">
+        <v>1857</v>
+      </c>
+      <c r="F392" s="14" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G392" s="13" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H392" s="7"/>
+      <c r="I392" s="13" t="s">
+        <v>1858</v>
+      </c>
+      <c r="J392" s="7"/>
+      <c r="K392" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L392" s="7"/>
+      <c r="M392" s="1"/>
+    </row>
+    <row r="393" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A393" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B393" s="13" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C393" s="7"/>
+      <c r="D393" s="14" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E393" s="14" t="s">
+        <v>1861</v>
+      </c>
+      <c r="F393" s="14" t="s">
+        <v>1862</v>
+      </c>
+      <c r="G393" s="13" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H393" s="7"/>
+      <c r="I393" s="13" t="s">
+        <v>1864</v>
+      </c>
+      <c r="J393" s="7"/>
+      <c r="K393" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L393" s="7"/>
+      <c r="M393" s="1"/>
+    </row>
+    <row r="394" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A394" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B394" s="13" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C394" s="7"/>
+      <c r="D394" s="14" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E394" s="14" t="s">
+        <v>1867</v>
+      </c>
+      <c r="F394" s="14" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G394" s="13" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H394" s="7"/>
+      <c r="I394" s="13" t="s">
+        <v>1870</v>
+      </c>
+      <c r="J394" s="7"/>
+      <c r="K394" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L394" s="7"/>
+      <c r="M394" s="1"/>
+    </row>
+    <row r="395" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A395" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B395" s="13" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C395" s="7"/>
+      <c r="D395" s="14" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E395" s="14" t="s">
+        <v>1873</v>
+      </c>
+      <c r="F395" s="14" t="s">
+        <v>1868</v>
+      </c>
+      <c r="G395" s="13" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H395" s="7"/>
+      <c r="I395" s="13" t="s">
+        <v>1874</v>
+      </c>
+      <c r="J395" s="7"/>
+      <c r="K395" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L395" s="7"/>
+      <c r="M395" s="1"/>
+    </row>
+    <row r="396" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A396" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B396" s="13" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C396" s="7"/>
+      <c r="D396" s="14" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E396" s="14" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F396" s="14" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G396" s="13" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H396" s="7"/>
+      <c r="I396" s="13" t="s">
+        <v>1880</v>
+      </c>
+      <c r="J396" s="7"/>
+      <c r="K396" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L396" s="7"/>
+      <c r="M396" s="1"/>
+    </row>
+    <row r="397" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A397" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B397" s="13" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C397" s="7"/>
+      <c r="D397" s="14" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E397" s="14" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F397" s="14" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G397" s="13" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H397" s="7"/>
+      <c r="I397" s="13" t="s">
+        <v>1886</v>
+      </c>
+      <c r="J397" s="7"/>
+      <c r="K397" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L397" s="7"/>
+      <c r="M397" s="1"/>
+    </row>
+    <row r="398" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A398" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B398" s="13" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C398" s="7"/>
+      <c r="D398" s="14" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E398" s="14" t="s">
+        <v>1889</v>
+      </c>
+      <c r="F398" s="14" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G398" s="13" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H398" s="7"/>
+      <c r="I398" s="13" t="s">
+        <v>1890</v>
+      </c>
+      <c r="J398" s="7"/>
+      <c r="K398" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L398" s="7"/>
+      <c r="M398" s="1"/>
+    </row>
+    <row r="399" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A399" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B399" s="13" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C399" s="7"/>
+      <c r="D399" s="14" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E399" s="14" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F399" s="14" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G399" s="13" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H399" s="7"/>
+      <c r="I399" s="13" t="s">
+        <v>1894</v>
+      </c>
+      <c r="J399" s="7"/>
+      <c r="K399" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L399" s="7"/>
+      <c r="M399" s="1"/>
+    </row>
+    <row r="400" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A400" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B400" s="13" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C400" s="7"/>
+      <c r="D400" s="14" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E400" s="14" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F400" s="14" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G400" s="13" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H400" s="7"/>
+      <c r="I400" s="13" t="s">
+        <v>1898</v>
+      </c>
+      <c r="J400" s="7"/>
+      <c r="K400" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L400" s="7"/>
+      <c r="M400" s="1"/>
+    </row>
+    <row r="401" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A401" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B401" s="13" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C401" s="7"/>
+      <c r="D401" s="14" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E401" s="14" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F401" s="14" t="s">
+        <v>1902</v>
+      </c>
+      <c r="G401" s="13" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H401" s="7"/>
+      <c r="I401" s="13" t="s">
+        <v>1904</v>
+      </c>
+      <c r="J401" s="7"/>
+      <c r="K401" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L401" s="7"/>
+      <c r="M401" s="1"/>
+    </row>
+    <row r="402" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A402" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B402" s="13" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C402" s="7"/>
+      <c r="D402" s="14" t="s">
+        <v>1906</v>
+      </c>
+      <c r="E402" s="14" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F402" s="14" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G402" s="13" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H402" s="7"/>
+      <c r="I402" s="13" t="s">
+        <v>1908</v>
+      </c>
+      <c r="J402" s="7"/>
+      <c r="K402" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L402" s="7"/>
+      <c r="M402" s="1"/>
+    </row>
+    <row r="403" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A403" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B403" s="13" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C403" s="7"/>
+      <c r="D403" s="14" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E403" s="14" t="s">
+        <v>1911</v>
+      </c>
+      <c r="F403" s="14" t="s">
+        <v>1912</v>
+      </c>
+      <c r="G403" s="13" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H403" s="7"/>
+      <c r="I403" s="13" t="s">
+        <v>1914</v>
+      </c>
+      <c r="J403" s="7"/>
+      <c r="K403" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L403" s="7"/>
+      <c r="M403" s="1"/>
+    </row>
+    <row r="404" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A404" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B404" s="13" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C404" s="7"/>
+      <c r="D404" s="14" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E404" s="14" t="s">
+        <v>1917</v>
+      </c>
+      <c r="F404" s="14" t="s">
+        <v>1918</v>
+      </c>
+      <c r="G404" s="13" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H404" s="7"/>
+      <c r="I404" s="13" t="s">
+        <v>1920</v>
+      </c>
+      <c r="J404" s="7"/>
+      <c r="K404" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L404" s="7"/>
+      <c r="M404" s="1"/>
+    </row>
+    <row r="405" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A405" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B405" s="13" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C405" s="7"/>
+      <c r="D405" s="14" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E405" s="14" t="s">
+        <v>1923</v>
+      </c>
+      <c r="F405" s="14" t="s">
+        <v>1918</v>
+      </c>
+      <c r="G405" s="13" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H405" s="7"/>
+      <c r="I405" s="13" t="s">
+        <v>1924</v>
+      </c>
+      <c r="J405" s="7"/>
+      <c r="K405" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L405" s="7"/>
+      <c r="M405" s="1"/>
+    </row>
+    <row r="406" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A406" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B406" s="13" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C406" s="7"/>
+      <c r="D406" s="14" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E406" s="14" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F406" s="14" t="s">
+        <v>1918</v>
+      </c>
+      <c r="G406" s="13" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H406" s="7"/>
+      <c r="I406" s="13" t="s">
+        <v>1928</v>
+      </c>
+      <c r="J406" s="7"/>
+      <c r="K406" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L406" s="7"/>
+      <c r="M406" s="1"/>
+    </row>
+    <row r="407" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A407" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B407" s="13" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C407" s="7"/>
+      <c r="D407" s="14" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E407" s="14" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F407" s="14" t="s">
+        <v>1918</v>
+      </c>
+      <c r="G407" s="13" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H407" s="7"/>
+      <c r="I407" s="13" t="s">
+        <v>1932</v>
+      </c>
+      <c r="J407" s="7"/>
+      <c r="K407" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L407" s="7"/>
+      <c r="M407" s="1"/>
+    </row>
+    <row r="408" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A408" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B408" s="13" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C408" s="7"/>
+      <c r="D408" s="14" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E408" s="14" t="s">
+        <v>1935</v>
+      </c>
+      <c r="F408" s="14" t="s">
+        <v>1918</v>
+      </c>
+      <c r="G408" s="13" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H408" s="7"/>
+      <c r="I408" s="13" t="s">
+        <v>1936</v>
+      </c>
+      <c r="J408" s="7"/>
+      <c r="K408" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L408" s="7"/>
+      <c r="M408" s="1"/>
+    </row>
+    <row r="409" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A409" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B409" s="13" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C409" s="7"/>
+      <c r="D409" s="14" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E409" s="14" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F409" s="14" t="s">
+        <v>1940</v>
+      </c>
+      <c r="G409" s="13" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H409" s="7"/>
+      <c r="I409" s="13" t="s">
+        <v>1942</v>
+      </c>
+      <c r="J409" s="7"/>
+      <c r="K409" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L409" s="7"/>
+      <c r="M409" s="1"/>
+    </row>
+    <row r="410" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A410" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B410" s="13" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C410" s="7"/>
+      <c r="D410" s="14" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E410" s="14" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F410" s="14" t="s">
+        <v>1946</v>
+      </c>
+      <c r="G410" s="13" t="s">
+        <v>1947</v>
+      </c>
+      <c r="H410" s="7"/>
+      <c r="I410" s="13" t="s">
+        <v>1948</v>
+      </c>
+      <c r="J410" s="7"/>
+      <c r="K410" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L410" s="7"/>
+      <c r="M410" s="1"/>
+    </row>
+    <row r="411" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A411" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B411" s="13" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C411" s="7"/>
+      <c r="D411" s="14" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E411" s="14" t="s">
+        <v>1951</v>
+      </c>
+      <c r="F411" s="14" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G411" s="13" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H411" s="7"/>
+      <c r="I411" s="13" t="s">
+        <v>1954</v>
+      </c>
+      <c r="J411" s="7"/>
+      <c r="K411" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L411" s="7"/>
+      <c r="M411" s="1"/>
+    </row>
+    <row r="412" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A412" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B412" s="13" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C412" s="7"/>
+      <c r="D412" s="14" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E412" s="14" t="s">
+        <v>1957</v>
+      </c>
+      <c r="F412" s="14" t="s">
+        <v>1958</v>
+      </c>
+      <c r="G412" s="13" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H412" s="7"/>
+      <c r="I412" s="13" t="s">
+        <v>1960</v>
+      </c>
+      <c r="J412" s="7"/>
+      <c r="K412" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L412" s="7"/>
+      <c r="M412" s="1"/>
+    </row>
+    <row r="413" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A413" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B413" s="13" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C413" s="7"/>
+      <c r="D413" s="14" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E413" s="14" t="s">
+        <v>1963</v>
+      </c>
+      <c r="F413" s="14" t="s">
+        <v>1958</v>
+      </c>
+      <c r="G413" s="13" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H413" s="7"/>
+      <c r="I413" s="13" t="s">
+        <v>1964</v>
+      </c>
+      <c r="J413" s="7"/>
+      <c r="K413" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L413" s="7"/>
+      <c r="M413" s="1"/>
+    </row>
+    <row r="414" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A414" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B414" s="13" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C414" s="7"/>
+      <c r="D414" s="14" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E414" s="14" t="s">
+        <v>1967</v>
+      </c>
+      <c r="F414" s="14" t="s">
+        <v>1958</v>
+      </c>
+      <c r="G414" s="13" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H414" s="7"/>
+      <c r="I414" s="13" t="s">
+        <v>1968</v>
+      </c>
+      <c r="J414" s="7"/>
+      <c r="K414" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L414" s="7"/>
+      <c r="M414" s="1"/>
+    </row>
+    <row r="415" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A415" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B415" s="13" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C415" s="7"/>
+      <c r="D415" s="14" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E415" s="14" t="s">
+        <v>1971</v>
+      </c>
+      <c r="F415" s="14" t="s">
+        <v>1972</v>
+      </c>
+      <c r="G415" s="13" t="s">
+        <v>1973</v>
+      </c>
+      <c r="H415" s="7"/>
+      <c r="I415" s="13" t="s">
+        <v>1974</v>
+      </c>
+      <c r="J415" s="7"/>
+      <c r="K415" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L415" s="7"/>
+      <c r="M415" s="1"/>
+    </row>
+    <row r="416" spans="1:13" ht="33" x14ac:dyDescent="0.3">
+      <c r="A416" s="9" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B416" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" s="7"/>
+      <c r="D416" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E416" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F416" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G416" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H416" s="7"/>
+      <c r="I416" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J416" s="7"/>
+      <c r="K416" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L416" s="7"/>
+      <c r="M416" s="1"/>
+    </row>
+    <row r="417" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A417" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B417" s="13" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C417" s="7"/>
+      <c r="D417" s="14" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E417" s="14" t="s">
+        <v>1978</v>
+      </c>
+      <c r="F417" s="14" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G417" s="13" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H417" s="7"/>
+      <c r="I417" s="13" t="s">
+        <v>1981</v>
+      </c>
+      <c r="J417" s="7"/>
+      <c r="K417" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L417" s="7"/>
+      <c r="M417" s="1"/>
+    </row>
+    <row r="418" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A418" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B418" s="13" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C418" s="7"/>
+      <c r="D418" s="14" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E418" s="14" t="s">
+        <v>1984</v>
+      </c>
+      <c r="F418" s="14" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G418" s="13" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H418" s="7"/>
+      <c r="I418" s="13" t="s">
+        <v>1985</v>
+      </c>
+      <c r="J418" s="7"/>
+      <c r="K418" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L418" s="7"/>
+      <c r="M418" s="1"/>
+    </row>
+    <row r="419" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A419" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B419" s="13" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C419" s="7"/>
+      <c r="D419" s="14" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E419" s="14" t="s">
+        <v>1988</v>
+      </c>
+      <c r="F419" s="14" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G419" s="13" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H419" s="7"/>
+      <c r="I419" s="13" t="s">
+        <v>1989</v>
+      </c>
+      <c r="J419" s="7"/>
+      <c r="K419" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L419" s="7"/>
+      <c r="M419" s="1"/>
+    </row>
+    <row r="420" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A420" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B420" s="13" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C420" s="7"/>
+      <c r="D420" s="14" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E420" s="14" t="s">
+        <v>1992</v>
+      </c>
+      <c r="F420" s="14" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G420" s="13" t="s">
+        <v>1994</v>
+      </c>
+      <c r="H420" s="7"/>
+      <c r="I420" s="13" t="s">
+        <v>1995</v>
+      </c>
+      <c r="J420" s="7"/>
+      <c r="K420" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L420" s="7"/>
+      <c r="M420" s="1"/>
+    </row>
+    <row r="421" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A421" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B421" s="13" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C421" s="7"/>
+      <c r="D421" s="14" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E421" s="14" t="s">
+        <v>1998</v>
+      </c>
+      <c r="F421" s="14" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G421" s="13" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H421" s="7"/>
+      <c r="I421" s="13" t="s">
+        <v>2001</v>
+      </c>
+      <c r="J421" s="7"/>
+      <c r="K421" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L421" s="7"/>
+      <c r="M421" s="1"/>
+    </row>
+    <row r="422" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A422" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B422" s="13" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C422" s="7"/>
+      <c r="D422" s="14" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E422" s="14" t="s">
+        <v>2004</v>
+      </c>
+      <c r="F422" s="14" t="s">
+        <v>1999</v>
+      </c>
+      <c r="G422" s="13" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H422" s="7"/>
+      <c r="I422" s="13" t="s">
+        <v>2005</v>
+      </c>
+      <c r="J422" s="7"/>
+      <c r="K422" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L422" s="7"/>
+      <c r="M422" s="1"/>
+    </row>
+    <row r="423" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A423" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B423" s="13" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C423" s="7"/>
+      <c r="D423" s="14" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E423" s="14" t="s">
+        <v>2008</v>
+      </c>
+      <c r="F423" s="14" t="s">
+        <v>2009</v>
+      </c>
+      <c r="G423" s="13" t="s">
+        <v>2010</v>
+      </c>
+      <c r="H423" s="7"/>
+      <c r="I423" s="13" t="s">
+        <v>2011</v>
+      </c>
+      <c r="J423" s="7"/>
+      <c r="K423" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L423" s="7"/>
+      <c r="M423" s="1"/>
+    </row>
+    <row r="424" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A424" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B424" s="13" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C424" s="7"/>
+      <c r="D424" s="14" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E424" s="14" t="s">
+        <v>2014</v>
+      </c>
+      <c r="F424" s="14" t="s">
+        <v>2015</v>
+      </c>
+      <c r="G424" s="13" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H424" s="7"/>
+      <c r="I424" s="13" t="s">
+        <v>2017</v>
+      </c>
+      <c r="J424" s="7"/>
+      <c r="K424" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L424" s="7"/>
+      <c r="M424" s="1"/>
+    </row>
+    <row r="425" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A425" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B425" s="13" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C425" s="7"/>
+      <c r="D425" s="14" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E425" s="14" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F425" s="14" t="s">
+        <v>2015</v>
+      </c>
+      <c r="G425" s="13" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H425" s="7"/>
+      <c r="I425" s="13" t="s">
+        <v>2021</v>
+      </c>
+      <c r="J425" s="7"/>
+      <c r="K425" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L425" s="7"/>
+      <c r="M425" s="1"/>
+    </row>
+    <row r="426" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A426" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B426" s="13" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C426" s="7"/>
+      <c r="D426" s="14" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E426" s="14" t="s">
+        <v>2024</v>
+      </c>
+      <c r="F426" s="14" t="s">
+        <v>2015</v>
+      </c>
+      <c r="G426" s="13" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H426" s="7"/>
+      <c r="I426" s="13" t="s">
+        <v>2025</v>
+      </c>
+      <c r="J426" s="7"/>
+      <c r="K426" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L426" s="7"/>
+      <c r="M426" s="1"/>
+    </row>
+    <row r="427" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A427" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B427" s="13" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C427" s="7"/>
+      <c r="D427" s="14" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E427" s="14" t="s">
+        <v>2028</v>
+      </c>
+      <c r="F427" s="14" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G427" s="13" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H427" s="7"/>
+      <c r="I427" s="13" t="s">
+        <v>2031</v>
+      </c>
+      <c r="J427" s="7"/>
+      <c r="K427" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L427" s="7"/>
+      <c r="M427" s="1"/>
+    </row>
+    <row r="428" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A428" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B428" s="13" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C428" s="7"/>
+      <c r="D428" s="14" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E428" s="14" t="s">
+        <v>2034</v>
+      </c>
+      <c r="F428" s="14" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G428" s="13" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H428" s="7"/>
+      <c r="I428" s="13" t="s">
+        <v>2037</v>
+      </c>
+      <c r="J428" s="7"/>
+      <c r="K428" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L428" s="7"/>
+      <c r="M428" s="1"/>
+    </row>
+    <row r="429" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A429" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B429" s="13" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C429" s="7"/>
+      <c r="D429" s="14" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E429" s="14" t="s">
+        <v>2040</v>
+      </c>
+      <c r="F429" s="14" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G429" s="13" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H429" s="7"/>
+      <c r="I429" s="13" t="s">
+        <v>2041</v>
+      </c>
+      <c r="J429" s="7"/>
+      <c r="K429" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L429" s="7"/>
+      <c r="M429" s="1"/>
+    </row>
+    <row r="430" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A430" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B430" s="13" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C430" s="7"/>
+      <c r="D430" s="14" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E430" s="14" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F430" s="14" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G430" s="13" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H430" s="7"/>
+      <c r="I430" s="13" t="s">
+        <v>2045</v>
+      </c>
+      <c r="J430" s="7"/>
+      <c r="K430" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L430" s="7"/>
+      <c r="M430" s="1"/>
+    </row>
+    <row r="431" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A431" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B431" s="13" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C431" s="7"/>
+      <c r="D431" s="14" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E431" s="14" t="s">
+        <v>2048</v>
+      </c>
+      <c r="F431" s="14" t="s">
+        <v>2029</v>
+      </c>
+      <c r="G431" s="13" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H431" s="7"/>
+      <c r="I431" s="13" t="s">
+        <v>2049</v>
+      </c>
+      <c r="J431" s="7"/>
+      <c r="K431" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L431" s="7"/>
+      <c r="M431" s="1"/>
+    </row>
+    <row r="432" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A432" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B432" s="13" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C432" s="7"/>
+      <c r="D432" s="14" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E432" s="14" t="s">
+        <v>2052</v>
+      </c>
+      <c r="F432" s="14" t="s">
+        <v>2035</v>
+      </c>
+      <c r="G432" s="13" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H432" s="7"/>
+      <c r="I432" s="13" t="s">
+        <v>2053</v>
+      </c>
+      <c r="J432" s="7"/>
+      <c r="K432" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L432" s="7"/>
+      <c r="M432" s="1"/>
+    </row>
+    <row r="433" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A433" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B433" s="13" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C433" s="7"/>
+      <c r="D433" s="14" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E433" s="14" t="s">
+        <v>2056</v>
+      </c>
+      <c r="F433" s="14" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G433" s="13" t="s">
+        <v>2058</v>
+      </c>
+      <c r="H433" s="7"/>
+      <c r="I433" s="13" t="s">
+        <v>2059</v>
+      </c>
+      <c r="J433" s="7"/>
+      <c r="K433" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L433" s="7"/>
+      <c r="M433" s="1"/>
+    </row>
+    <row r="434" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A434" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B434" s="13" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C434" s="7"/>
+      <c r="D434" s="14" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E434" s="14" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F434" s="14" t="s">
+        <v>2057</v>
+      </c>
+      <c r="G434" s="13" t="s">
+        <v>2058</v>
+      </c>
+      <c r="H434" s="7"/>
+      <c r="I434" s="13" t="s">
+        <v>2063</v>
+      </c>
+      <c r="J434" s="7"/>
+      <c r="K434" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L434" s="7"/>
+      <c r="M434" s="1"/>
+    </row>
+    <row r="435" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A435" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B435" s="13" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C435" s="7"/>
+      <c r="D435" s="14" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E435" s="14" t="s">
+        <v>2066</v>
+      </c>
+      <c r="F435" s="14" t="s">
+        <v>2067</v>
+      </c>
+      <c r="G435" s="13" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H435" s="7"/>
+      <c r="I435" s="13" t="s">
+        <v>2069</v>
+      </c>
+      <c r="J435" s="7"/>
+      <c r="K435" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L435" s="7"/>
+      <c r="M435" s="1"/>
+    </row>
+    <row r="436" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A436" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B436" s="13" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C436" s="7"/>
+      <c r="D436" s="14" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E436" s="14" t="s">
+        <v>2072</v>
+      </c>
+      <c r="F436" s="14" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G436" s="13" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H436" s="7"/>
+      <c r="I436" s="13" t="s">
+        <v>2075</v>
+      </c>
+      <c r="J436" s="7"/>
+      <c r="K436" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L436" s="7"/>
+      <c r="M436" s="1"/>
+    </row>
+    <row r="437" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A437" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B437" s="13" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C437" s="7"/>
+      <c r="D437" s="14" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E437" s="14" t="s">
+        <v>2078</v>
+      </c>
+      <c r="F437" s="14" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G437" s="13" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H437" s="7"/>
+      <c r="I437" s="13" t="s">
+        <v>2079</v>
+      </c>
+      <c r="J437" s="7"/>
+      <c r="K437" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L437" s="7"/>
+      <c r="M437" s="1"/>
+    </row>
+    <row r="438" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A438" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B438" s="13" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C438" s="7"/>
+      <c r="D438" s="14" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E438" s="14" t="s">
+        <v>2082</v>
+      </c>
+      <c r="F438" s="14" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G438" s="13" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H438" s="7"/>
+      <c r="I438" s="13" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J438" s="7"/>
+      <c r="K438" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L438" s="7"/>
+      <c r="M438" s="1"/>
+    </row>
+    <row r="439" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A439" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B439" s="13" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C439" s="7"/>
+      <c r="D439" s="14" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E439" s="14" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F439" s="14" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G439" s="13" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H439" s="7"/>
+      <c r="I439" s="13" t="s">
+        <v>2087</v>
+      </c>
+      <c r="J439" s="7"/>
+      <c r="K439" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L439" s="7"/>
+      <c r="M439" s="1"/>
+    </row>
+    <row r="440" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A440" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B440" s="13" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C440" s="7"/>
+      <c r="D440" s="14" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E440" s="14" t="s">
+        <v>2090</v>
+      </c>
+      <c r="F440" s="14" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G440" s="13" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H440" s="7"/>
+      <c r="I440" s="13" t="s">
+        <v>2091</v>
+      </c>
+      <c r="J440" s="7"/>
+      <c r="K440" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L440" s="7"/>
+      <c r="M440" s="1"/>
+    </row>
+    <row r="441" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A441" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B441" s="13" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C441" s="7"/>
+      <c r="D441" s="14" t="s">
+        <v>200</v>
+      </c>
+      <c r="E441" s="14" t="s">
+        <v>2093</v>
+      </c>
+      <c r="F441" s="14" t="s">
+        <v>2073</v>
+      </c>
+      <c r="G441" s="13" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H441" s="7"/>
+      <c r="I441" s="13" t="s">
+        <v>2094</v>
+      </c>
+      <c r="J441" s="7"/>
+      <c r="K441" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L441" s="7"/>
+      <c r="M441" s="1"/>
+    </row>
+    <row r="442" spans="1:13" ht="33" x14ac:dyDescent="0.3">
+      <c r="A442" s="9" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B442" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" s="7"/>
+      <c r="D442" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E442" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F442" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G442" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H442" s="7"/>
+      <c r="I442" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J442" s="7"/>
+      <c r="K442" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L442" s="7"/>
+      <c r="M442" s="1"/>
+    </row>
+    <row r="443" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A443" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B443" s="13" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C443" s="7"/>
+      <c r="D443" s="14" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E443" s="14" t="s">
+        <v>2098</v>
+      </c>
+      <c r="F443" s="14" t="s">
+        <v>2099</v>
+      </c>
+      <c r="G443" s="13" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H443" s="7"/>
+      <c r="I443" s="13" t="s">
+        <v>2101</v>
+      </c>
+      <c r="J443" s="7"/>
+      <c r="K443" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L443" s="7"/>
+      <c r="M443" s="1"/>
+    </row>
+    <row r="444" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A444" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B444" s="13" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C444" s="7"/>
+      <c r="D444" s="14" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E444" s="14" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F444" s="14" t="s">
+        <v>2105</v>
+      </c>
+      <c r="G444" s="13" t="s">
+        <v>2106</v>
+      </c>
+      <c r="H444" s="7"/>
+      <c r="I444" s="13" t="s">
+        <v>2107</v>
+      </c>
+      <c r="J444" s="7"/>
+      <c r="K444" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L444" s="7"/>
+      <c r="M444" s="1"/>
+    </row>
+    <row r="445" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A445" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B445" s="13" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C445" s="7"/>
+      <c r="D445" s="14" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E445" s="14" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F445" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G445" s="13" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H445" s="7"/>
+      <c r="I445" s="13" t="s">
+        <v>2113</v>
+      </c>
+      <c r="J445" s="7"/>
+      <c r="K445" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L445" s="7"/>
+      <c r="M445" s="1"/>
+    </row>
+    <row r="446" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A446" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B446" s="13" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C446" s="7"/>
+      <c r="D446" s="14" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E446" s="14" t="s">
+        <v>2116</v>
+      </c>
+      <c r="F446" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G446" s="13" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H446" s="7"/>
+      <c r="I446" s="13" t="s">
+        <v>2118</v>
+      </c>
+      <c r="J446" s="7"/>
+      <c r="K446" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L446" s="7"/>
+      <c r="M446" s="1"/>
+    </row>
+    <row r="447" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A447" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B447" s="13" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C447" s="7"/>
+      <c r="D447" s="14" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E447" s="14" t="s">
+        <v>2121</v>
+      </c>
+      <c r="F447" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G447" s="13" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H447" s="7"/>
+      <c r="I447" s="13" t="s">
+        <v>2122</v>
+      </c>
+      <c r="J447" s="7"/>
+      <c r="K447" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L447" s="7"/>
+      <c r="M447" s="1"/>
+    </row>
+    <row r="448" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A448" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B448" s="13" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C448" s="7"/>
+      <c r="D448" s="14" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E448" s="14" t="s">
+        <v>2125</v>
+      </c>
+      <c r="F448" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G448" s="13" t="s">
+        <v>2126</v>
+      </c>
+      <c r="H448" s="7"/>
+      <c r="I448" s="13" t="s">
+        <v>2127</v>
+      </c>
+      <c r="J448" s="7"/>
+      <c r="K448" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L448" s="7"/>
+      <c r="M448" s="1"/>
+    </row>
+    <row r="449" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A449" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B449" s="13" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C449" s="7"/>
+      <c r="D449" s="14" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E449" s="14" t="s">
+        <v>2130</v>
+      </c>
+      <c r="F449" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G449" s="13" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H449" s="7"/>
+      <c r="I449" s="13" t="s">
+        <v>2132</v>
+      </c>
+      <c r="J449" s="7"/>
+      <c r="K449" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L449" s="7"/>
+      <c r="M449" s="1"/>
+    </row>
+    <row r="450" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A450" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B450" s="13" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C450" s="7"/>
+      <c r="D450" s="14" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E450" s="14" t="s">
+        <v>2135</v>
+      </c>
+      <c r="F450" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G450" s="13" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H450" s="7"/>
+      <c r="I450" s="13" t="s">
+        <v>2136</v>
+      </c>
+      <c r="J450" s="7"/>
+      <c r="K450" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L450" s="7"/>
+      <c r="M450" s="1"/>
+    </row>
+    <row r="451" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A451" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B451" s="13" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C451" s="7"/>
+      <c r="D451" s="14" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E451" s="14" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F451" s="14" t="s">
+        <v>2140</v>
+      </c>
+      <c r="G451" s="13" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H451" s="7"/>
+      <c r="I451" s="13" t="s">
+        <v>2142</v>
+      </c>
+      <c r="J451" s="7"/>
+      <c r="K451" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L451" s="7"/>
+      <c r="M451" s="1"/>
+    </row>
+    <row r="452" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A452" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B452" s="13" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C452" s="7"/>
+      <c r="D452" s="14" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E452" s="14" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F452" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G452" s="13" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H452" s="7"/>
+      <c r="I452" s="13" t="s">
+        <v>2147</v>
+      </c>
+      <c r="J452" s="7"/>
+      <c r="K452" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L452" s="7"/>
+      <c r="M452" s="1"/>
+    </row>
+    <row r="453" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A453" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B453" s="13" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C453" s="7"/>
+      <c r="D453" s="14" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E453" s="14" t="s">
+        <v>2150</v>
+      </c>
+      <c r="F453" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G453" s="13" t="s">
+        <v>2151</v>
+      </c>
+      <c r="H453" s="7"/>
+      <c r="I453" s="13" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J453" s="7"/>
+      <c r="K453" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L453" s="7"/>
+      <c r="M453" s="1"/>
+    </row>
+    <row r="454" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A454" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B454" s="13" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C454" s="7"/>
+      <c r="D454" s="14" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E454" s="14" t="s">
+        <v>2155</v>
+      </c>
+      <c r="F454" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G454" s="13" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H454" s="7"/>
+      <c r="I454" s="13" t="s">
+        <v>2156</v>
+      </c>
+      <c r="J454" s="7"/>
+      <c r="K454" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L454" s="7"/>
+      <c r="M454" s="1"/>
+    </row>
+    <row r="455" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A455" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B455" s="13" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C455" s="7"/>
+      <c r="D455" s="14" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E455" s="14" t="s">
+        <v>2159</v>
+      </c>
+      <c r="F455" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G455" s="13" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H455" s="7"/>
+      <c r="I455" s="13" t="s">
+        <v>2160</v>
+      </c>
+      <c r="J455" s="7"/>
+      <c r="K455" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L455" s="7"/>
+      <c r="M455" s="1"/>
+    </row>
+    <row r="456" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A456" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B456" s="13" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C456" s="7"/>
+      <c r="D456" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="E456" s="14" t="s">
+        <v>2162</v>
+      </c>
+      <c r="F456" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G456" s="13" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H456" s="7"/>
+      <c r="I456" s="13" t="s">
+        <v>2163</v>
+      </c>
+      <c r="J456" s="7"/>
+      <c r="K456" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L456" s="7"/>
+      <c r="M456" s="1"/>
+    </row>
+    <row r="457" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A457" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B457" s="13" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C457" s="7"/>
+      <c r="D457" s="14" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E457" s="14" t="s">
+        <v>2166</v>
+      </c>
+      <c r="F457" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G457" s="13" t="s">
+        <v>2131</v>
+      </c>
+      <c r="H457" s="7"/>
+      <c r="I457" s="13" t="s">
+        <v>2167</v>
+      </c>
+      <c r="J457" s="7"/>
+      <c r="K457" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L457" s="7"/>
+      <c r="M457" s="1"/>
+    </row>
+    <row r="458" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A458" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B458" s="13" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C458" s="7"/>
+      <c r="D458" s="14" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E458" s="14" t="s">
+        <v>2170</v>
+      </c>
+      <c r="F458" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G458" s="13" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H458" s="7"/>
+      <c r="I458" s="13" t="s">
+        <v>2171</v>
+      </c>
+      <c r="J458" s="7"/>
+      <c r="K458" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L458" s="7"/>
+      <c r="M458" s="1"/>
+    </row>
+    <row r="459" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A459" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B459" s="13" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C459" s="7"/>
+      <c r="D459" s="14" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E459" s="14" t="s">
+        <v>2174</v>
+      </c>
+      <c r="F459" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G459" s="13" t="s">
+        <v>2117</v>
+      </c>
+      <c r="H459" s="7"/>
+      <c r="I459" s="13" t="s">
+        <v>2175</v>
+      </c>
+      <c r="J459" s="7"/>
+      <c r="K459" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L459" s="7"/>
+      <c r="M459" s="1"/>
+    </row>
+    <row r="460" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A460" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B460" s="13" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C460" s="7"/>
+      <c r="D460" s="14" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E460" s="14" t="s">
+        <v>2178</v>
+      </c>
+      <c r="F460" s="14" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G460" s="13" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H460" s="7"/>
+      <c r="I460" s="13" t="s">
+        <v>2179</v>
+      </c>
+      <c r="J460" s="7"/>
+      <c r="K460" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L460" s="7"/>
+      <c r="M460" s="1"/>
+    </row>
+    <row r="461" spans="1:13" ht="49.5" x14ac:dyDescent="0.3">
+      <c r="A461" s="9" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B461" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" s="7"/>
+      <c r="D461" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E461" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F461" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G461" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H461" s="7"/>
+      <c r="I461" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J461" s="7"/>
+      <c r="K461" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L461" s="7"/>
+      <c r="M461" s="1"/>
+    </row>
+    <row r="462" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A462" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B462" s="13" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C462" s="7"/>
+      <c r="D462" s="14" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E462" s="14" t="s">
+        <v>2183</v>
+      </c>
+      <c r="F462" s="14" t="s">
+        <v>2184</v>
+      </c>
+      <c r="G462" s="13" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H462" s="7"/>
+      <c r="I462" s="13" t="s">
+        <v>2186</v>
+      </c>
+      <c r="J462" s="7"/>
+      <c r="K462" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L462" s="7"/>
+      <c r="M462" s="1"/>
+    </row>
+    <row r="463" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A463" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B463" s="13" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C463" s="7"/>
+      <c r="D463" s="14" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E463" s="14" t="s">
+        <v>2189</v>
+      </c>
+      <c r="F463" s="14" t="s">
+        <v>2190</v>
+      </c>
+      <c r="G463" s="13" t="s">
+        <v>2191</v>
+      </c>
+      <c r="H463" s="7"/>
+      <c r="I463" s="13" t="s">
+        <v>2192</v>
+      </c>
+      <c r="J463" s="7"/>
+      <c r="K463" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L463" s="7"/>
+      <c r="M463" s="1"/>
+    </row>
+    <row r="464" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A464" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B464" s="13" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C464" s="7"/>
+      <c r="D464" s="14" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E464" s="14" t="s">
+        <v>2195</v>
+      </c>
+      <c r="F464" s="14" t="s">
+        <v>2196</v>
+      </c>
+      <c r="G464" s="13" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H464" s="7"/>
+      <c r="I464" s="13" t="s">
+        <v>2198</v>
+      </c>
+      <c r="J464" s="7"/>
+      <c r="K464" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L464" s="7"/>
+      <c r="M464" s="1"/>
+    </row>
+    <row r="465" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A465" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B465" s="13" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C465" s="7"/>
+      <c r="D465" s="14" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E465" s="14" t="s">
+        <v>2201</v>
+      </c>
+      <c r="F465" s="14" t="s">
+        <v>2196</v>
+      </c>
+      <c r="G465" s="13" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H465" s="7"/>
+      <c r="I465" s="13" t="s">
+        <v>2202</v>
+      </c>
+      <c r="J465" s="7"/>
+      <c r="K465" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L465" s="7"/>
+      <c r="M465" s="1"/>
+    </row>
+    <row r="466" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A466" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B466" s="13" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C466" s="7"/>
+      <c r="D466" s="14" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E466" s="14" t="s">
+        <v>2205</v>
+      </c>
+      <c r="F466" s="14" t="s">
+        <v>2206</v>
+      </c>
+      <c r="G466" s="13" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H466" s="7"/>
+      <c r="I466" s="13" t="s">
+        <v>2208</v>
+      </c>
+      <c r="J466" s="7"/>
+      <c r="K466" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L466" s="7"/>
+      <c r="M466" s="1"/>
+    </row>
+    <row r="467" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A467" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B467" s="13" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C467" s="7"/>
+      <c r="D467" s="14" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E467" s="14" t="s">
+        <v>2211</v>
+      </c>
+      <c r="F467" s="14" t="s">
+        <v>2212</v>
+      </c>
+      <c r="G467" s="13" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H467" s="7"/>
+      <c r="I467" s="13" t="s">
+        <v>2214</v>
+      </c>
+      <c r="J467" s="7"/>
+      <c r="K467" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L467" s="7"/>
+      <c r="M467" s="1"/>
+    </row>
+    <row r="468" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A468" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B468" s="13" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C468" s="7"/>
+      <c r="D468" s="14" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E468" s="14" t="s">
+        <v>2217</v>
+      </c>
+      <c r="F468" s="14" t="s">
+        <v>2218</v>
+      </c>
+      <c r="G468" s="13" t="s">
+        <v>2219</v>
+      </c>
+      <c r="H468" s="7"/>
+      <c r="I468" s="13" t="s">
+        <v>2220</v>
+      </c>
+      <c r="J468" s="7"/>
+      <c r="K468" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L468" s="7"/>
+      <c r="M468" s="1"/>
+    </row>
+    <row r="469" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A469" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B469" s="13" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C469" s="7"/>
+      <c r="D469" s="14" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E469" s="14" t="s">
+        <v>2223</v>
+      </c>
+      <c r="F469" s="14" t="s">
+        <v>2218</v>
+      </c>
+      <c r="G469" s="13" t="s">
+        <v>2219</v>
+      </c>
+      <c r="H469" s="7"/>
+      <c r="I469" s="13" t="s">
+        <v>2224</v>
+      </c>
+      <c r="J469" s="7"/>
+      <c r="K469" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L469" s="7"/>
+      <c r="M469" s="1"/>
+    </row>
+    <row r="470" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A470" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B470" s="13" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C470" s="7"/>
+      <c r="D470" s="14" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E470" s="14" t="s">
+        <v>2227</v>
+      </c>
+      <c r="F470" s="14" t="s">
+        <v>2212</v>
+      </c>
+      <c r="G470" s="13" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H470" s="7"/>
+      <c r="I470" s="13" t="s">
+        <v>2228</v>
+      </c>
+      <c r="J470" s="7"/>
+      <c r="K470" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L470" s="7"/>
+      <c r="M470" s="1"/>
+    </row>
+    <row r="471" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A471" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B471" s="13" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C471" s="7"/>
+      <c r="D471" s="14" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E471" s="14" t="s">
+        <v>2231</v>
+      </c>
+      <c r="F471" s="14" t="s">
+        <v>2218</v>
+      </c>
+      <c r="G471" s="13" t="s">
+        <v>2219</v>
+      </c>
+      <c r="H471" s="7"/>
+      <c r="I471" s="13" t="s">
+        <v>2232</v>
+      </c>
+      <c r="J471" s="7"/>
+      <c r="K471" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L471" s="7"/>
+      <c r="M471" s="1"/>
+    </row>
+    <row r="472" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A472" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B472" s="13" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C472" s="7"/>
+      <c r="D472" s="14" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E472" s="14" t="s">
+        <v>2235</v>
+      </c>
+      <c r="F472" s="14" t="s">
+        <v>2236</v>
+      </c>
+      <c r="G472" s="13" t="s">
+        <v>2237</v>
+      </c>
+      <c r="H472" s="7"/>
+      <c r="I472" s="13" t="s">
+        <v>2238</v>
+      </c>
+      <c r="J472" s="7"/>
+      <c r="K472" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L472" s="7"/>
+      <c r="M472" s="1"/>
+    </row>
+    <row r="473" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A473" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B473" s="13" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C473" s="7"/>
+      <c r="D473" s="14" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E473" s="14" t="s">
+        <v>2241</v>
+      </c>
+      <c r="F473" s="14" t="s">
+        <v>2242</v>
+      </c>
+      <c r="G473" s="13" t="s">
+        <v>2243</v>
+      </c>
+      <c r="H473" s="7"/>
+      <c r="I473" s="13" t="s">
+        <v>2244</v>
+      </c>
+      <c r="J473" s="7"/>
+      <c r="K473" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L473" s="7"/>
+      <c r="M473" s="1"/>
+    </row>
+    <row r="474" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A474" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B474" s="13" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C474" s="7"/>
+      <c r="D474" s="14" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E474" s="14" t="s">
+        <v>2247</v>
+      </c>
+      <c r="F474" s="14" t="s">
+        <v>2242</v>
+      </c>
+      <c r="G474" s="13" t="s">
+        <v>2243</v>
+      </c>
+      <c r="H474" s="7"/>
+      <c r="I474" s="13" t="s">
+        <v>2248</v>
+      </c>
+      <c r="J474" s="7"/>
+      <c r="K474" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L474" s="7"/>
+      <c r="M474" s="1"/>
+    </row>
+    <row r="475" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A475" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B475" s="13" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C475" s="7"/>
+      <c r="D475" s="14" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E475" s="14" t="s">
+        <v>2251</v>
+      </c>
+      <c r="F475" s="14" t="s">
+        <v>2252</v>
+      </c>
+      <c r="G475" s="13" t="s">
+        <v>2253</v>
+      </c>
+      <c r="H475" s="7"/>
+      <c r="I475" s="13" t="s">
+        <v>2254</v>
+      </c>
+      <c r="J475" s="7"/>
+      <c r="K475" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L475" s="7"/>
+      <c r="M475" s="1"/>
+    </row>
+    <row r="476" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A476" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B476" s="13" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C476" s="7"/>
+      <c r="D476" s="14" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E476" s="14" t="s">
+        <v>2257</v>
+      </c>
+      <c r="F476" s="14" t="s">
+        <v>2258</v>
+      </c>
+      <c r="G476" s="13" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H476" s="7"/>
+      <c r="I476" s="13" t="s">
+        <v>2260</v>
+      </c>
+      <c r="J476" s="7"/>
+      <c r="K476" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L476" s="7"/>
+      <c r="M476" s="1"/>
+    </row>
+    <row r="477" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A477" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B477" s="13" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C477" s="7"/>
+      <c r="D477" s="14" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E477" s="14" t="s">
+        <v>2263</v>
+      </c>
+      <c r="F477" s="14" t="s">
+        <v>2258</v>
+      </c>
+      <c r="G477" s="13" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H477" s="7"/>
+      <c r="I477" s="13" t="s">
+        <v>2264</v>
+      </c>
+      <c r="J477" s="7"/>
+      <c r="K477" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L477" s="7"/>
+      <c r="M477" s="1"/>
+    </row>
+    <row r="478" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A478" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B478" s="13" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C478" s="7"/>
+      <c r="D478" s="14" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E478" s="14" t="s">
+        <v>2267</v>
+      </c>
+      <c r="F478" s="14" t="s">
+        <v>2258</v>
+      </c>
+      <c r="G478" s="13" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H478" s="7"/>
+      <c r="I478" s="13" t="s">
+        <v>2268</v>
+      </c>
+      <c r="J478" s="7"/>
+      <c r="K478" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L478" s="7"/>
+      <c r="M478" s="1"/>
+    </row>
+    <row r="479" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A479" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B479" s="13" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C479" s="7"/>
+      <c r="D479" s="14" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E479" s="14" t="s">
+        <v>2271</v>
+      </c>
+      <c r="F479" s="14" t="s">
+        <v>2258</v>
+      </c>
+      <c r="G479" s="13" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H479" s="7"/>
+      <c r="I479" s="13" t="s">
+        <v>2272</v>
+      </c>
+      <c r="J479" s="7"/>
+      <c r="K479" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L479" s="7"/>
+      <c r="M479" s="1"/>
+    </row>
+    <row r="480" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A480" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B480" s="13" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C480" s="7"/>
+      <c r="D480" s="14" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E480" s="14" t="s">
+        <v>2275</v>
+      </c>
+      <c r="F480" s="14" t="s">
+        <v>2258</v>
+      </c>
+      <c r="G480" s="13" t="s">
+        <v>2259</v>
+      </c>
+      <c r="H480" s="7"/>
+      <c r="I480" s="13" t="s">
+        <v>2276</v>
+      </c>
+      <c r="J480" s="7"/>
+      <c r="K480" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L480" s="7"/>
+      <c r="M480" s="1"/>
+    </row>
+    <row r="481" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A481" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B481" s="13" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C481" s="7"/>
+      <c r="D481" s="14" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E481" s="14" t="s">
+        <v>2279</v>
+      </c>
+      <c r="F481" s="14" t="s">
+        <v>2280</v>
+      </c>
+      <c r="G481" s="13" t="s">
+        <v>2281</v>
+      </c>
+      <c r="H481" s="7"/>
+      <c r="I481" s="13" t="s">
+        <v>2282</v>
+      </c>
+      <c r="J481" s="7"/>
+      <c r="K481" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L481" s="7"/>
+      <c r="M481" s="1"/>
+    </row>
+    <row r="482" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A482" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B482" s="13" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C482" s="7"/>
+      <c r="D482" s="14" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E482" s="14" t="s">
+        <v>2285</v>
+      </c>
+      <c r="F482" s="14" t="s">
+        <v>2286</v>
+      </c>
+      <c r="G482" s="13" t="s">
+        <v>2287</v>
+      </c>
+      <c r="H482" s="7"/>
+      <c r="I482" s="13" t="s">
+        <v>2288</v>
+      </c>
+      <c r="J482" s="7"/>
+      <c r="K482" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L482" s="7"/>
+      <c r="M482" s="1"/>
+    </row>
+    <row r="483" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A483" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B483" s="13" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C483" s="7"/>
+      <c r="D483" s="14" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E483" s="14" t="s">
+        <v>2291</v>
+      </c>
+      <c r="F483" s="14" t="s">
+        <v>2292</v>
+      </c>
+      <c r="G483" s="13" t="s">
+        <v>2293</v>
+      </c>
+      <c r="H483" s="7"/>
+      <c r="I483" s="13" t="s">
+        <v>2294</v>
+      </c>
+      <c r="J483" s="7"/>
+      <c r="K483" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L483" s="7"/>
+      <c r="M483" s="1"/>
+    </row>
+    <row r="484" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A484" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B484" s="13" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C484" s="7"/>
+      <c r="D484" s="14" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E484" s="14" t="s">
+        <v>2297</v>
+      </c>
+      <c r="F484" s="14" t="s">
+        <v>2298</v>
+      </c>
+      <c r="G484" s="13" t="s">
+        <v>2299</v>
+      </c>
+      <c r="H484" s="7"/>
+      <c r="I484" s="13" t="s">
+        <v>2300</v>
+      </c>
+      <c r="J484" s="7"/>
+      <c r="K484" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L484" s="7"/>
+      <c r="M484" s="1"/>
+    </row>
+    <row r="485" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A485" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B485" s="13" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C485" s="7"/>
+      <c r="D485" s="14" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E485" s="14" t="s">
+        <v>2303</v>
+      </c>
+      <c r="F485" s="14" t="s">
+        <v>2304</v>
+      </c>
+      <c r="G485" s="13" t="s">
+        <v>2305</v>
+      </c>
+      <c r="H485" s="7"/>
+      <c r="I485" s="13" t="s">
+        <v>2306</v>
+      </c>
+      <c r="J485" s="7"/>
+      <c r="K485" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L485" s="7"/>
+      <c r="M485" s="1"/>
+    </row>
+    <row r="486" spans="1:13" ht="49.5" x14ac:dyDescent="0.3">
+      <c r="A486" s="9" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" s="7"/>
+      <c r="D486" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E486" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F486" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G486" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H486" s="7"/>
+      <c r="I486" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J486" s="7"/>
+      <c r="K486" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L486" s="7"/>
+      <c r="M486" s="1"/>
+    </row>
+    <row r="487" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A487" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B487" s="13" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C487" s="7"/>
+      <c r="D487" s="14" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E487" s="14" t="s">
+        <v>2310</v>
+      </c>
+      <c r="F487" s="14" t="s">
+        <v>2311</v>
+      </c>
+      <c r="G487" s="13" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H487" s="7"/>
+      <c r="I487" s="13" t="s">
+        <v>2313</v>
+      </c>
+      <c r="J487" s="7"/>
+      <c r="K487" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L487" s="7"/>
+      <c r="M487" s="1"/>
+    </row>
+    <row r="488" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A488" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B488" s="13" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C488" s="7"/>
+      <c r="D488" s="14" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E488" s="14" t="s">
+        <v>2316</v>
+      </c>
+      <c r="F488" s="14" t="s">
+        <v>2311</v>
+      </c>
+      <c r="G488" s="13" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H488" s="7"/>
+      <c r="I488" s="13" t="s">
+        <v>2317</v>
+      </c>
+      <c r="J488" s="7"/>
+      <c r="K488" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L488" s="7"/>
+      <c r="M488" s="1"/>
+    </row>
+    <row r="489" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A489" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B489" s="13" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C489" s="7"/>
+      <c r="D489" s="14" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E489" s="14" t="s">
+        <v>2320</v>
+      </c>
+      <c r="F489" s="14" t="s">
+        <v>2311</v>
+      </c>
+      <c r="G489" s="13" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H489" s="7"/>
+      <c r="I489" s="13" t="s">
+        <v>2321</v>
+      </c>
+      <c r="J489" s="7"/>
+      <c r="K489" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L489" s="7"/>
+      <c r="M489" s="1"/>
+    </row>
+    <row r="490" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A490" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B490" s="13" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C490" s="7"/>
+      <c r="D490" s="14" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E490" s="14" t="s">
+        <v>2324</v>
+      </c>
+      <c r="F490" s="14" t="s">
+        <v>2325</v>
+      </c>
+      <c r="G490" s="13" t="s">
+        <v>2326</v>
+      </c>
+      <c r="H490" s="7"/>
+      <c r="I490" s="13" t="s">
+        <v>2327</v>
+      </c>
+      <c r="J490" s="7"/>
+      <c r="K490" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L490" s="7"/>
+      <c r="M490" s="1"/>
+    </row>
+    <row r="491" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A491" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B491" s="13" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C491" s="7"/>
+      <c r="D491" s="14" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E491" s="14" t="s">
+        <v>2330</v>
+      </c>
+      <c r="F491" s="14" t="s">
+        <v>2331</v>
+      </c>
+      <c r="G491" s="13" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H491" s="7"/>
+      <c r="I491" s="13" t="s">
+        <v>2333</v>
+      </c>
+      <c r="J491" s="7"/>
+      <c r="K491" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L491" s="7"/>
+      <c r="M491" s="1"/>
+    </row>
+    <row r="492" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A492" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B492" s="13" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C492" s="7"/>
+      <c r="D492" s="14" t="s">
+        <v>2335</v>
+      </c>
+      <c r="E492" s="14" t="s">
+        <v>2336</v>
+      </c>
+      <c r="F492" s="14" t="s">
+        <v>2337</v>
+      </c>
+      <c r="G492" s="13" t="s">
+        <v>2338</v>
+      </c>
+      <c r="H492" s="7"/>
+      <c r="I492" s="13" t="s">
+        <v>2339</v>
+      </c>
+      <c r="J492" s="7"/>
+      <c r="K492" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L492" s="7"/>
+      <c r="M492" s="1"/>
+    </row>
+    <row r="493" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A493" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B493" s="13" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C493" s="7"/>
+      <c r="D493" s="14" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E493" s="14" t="s">
+        <v>2342</v>
+      </c>
+      <c r="F493" s="14" t="s">
+        <v>2343</v>
+      </c>
+      <c r="G493" s="13" t="s">
+        <v>2344</v>
+      </c>
+      <c r="H493" s="7"/>
+      <c r="I493" s="13" t="s">
+        <v>2345</v>
+      </c>
+      <c r="J493" s="7"/>
+      <c r="K493" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L493" s="7"/>
+      <c r="M493" s="1"/>
+    </row>
+    <row r="494" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A494" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B494" s="13" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C494" s="7"/>
+      <c r="D494" s="14" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E494" s="14" t="s">
+        <v>2348</v>
+      </c>
+      <c r="F494" s="14" t="s">
+        <v>2349</v>
+      </c>
+      <c r="G494" s="13" t="s">
+        <v>2350</v>
+      </c>
+      <c r="H494" s="7"/>
+      <c r="I494" s="13" t="s">
+        <v>2351</v>
+      </c>
+      <c r="J494" s="7"/>
+      <c r="K494" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L494" s="7"/>
+      <c r="M494" s="1"/>
+    </row>
+    <row r="495" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A495" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B495" s="13" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C495" s="7"/>
+      <c r="D495" s="14" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E495" s="14" t="s">
+        <v>2353</v>
+      </c>
+      <c r="F495" s="14" t="s">
+        <v>2354</v>
+      </c>
+      <c r="G495" s="13" t="s">
+        <v>2355</v>
+      </c>
+      <c r="H495" s="7"/>
+      <c r="I495" s="13" t="s">
+        <v>2356</v>
+      </c>
+      <c r="J495" s="7"/>
+      <c r="K495" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L495" s="7"/>
+      <c r="M495" s="1"/>
+    </row>
+    <row r="496" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A496" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B496" s="13" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C496" s="7"/>
+      <c r="D496" s="14" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E496" s="14" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F496" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G496" s="13" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H496" s="7"/>
+      <c r="I496" s="13" t="s">
+        <v>2362</v>
+      </c>
+      <c r="J496" s="7"/>
+      <c r="K496" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L496" s="7"/>
+      <c r="M496" s="1"/>
+    </row>
+    <row r="497" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A497" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B497" s="13" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C497" s="7"/>
+      <c r="D497" s="14" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E497" s="14" t="s">
+        <v>2365</v>
+      </c>
+      <c r="F497" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G497" s="13" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H497" s="7"/>
+      <c r="I497" s="13" t="s">
+        <v>2367</v>
+      </c>
+      <c r="J497" s="7"/>
+      <c r="K497" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L497" s="7"/>
+      <c r="M497" s="1"/>
+    </row>
+    <row r="498" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A498" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B498" s="13" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C498" s="7"/>
+      <c r="D498" s="14" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E498" s="14" t="s">
+        <v>2370</v>
+      </c>
+      <c r="F498" s="14" t="s">
+        <v>2371</v>
+      </c>
+      <c r="G498" s="13" t="s">
+        <v>2372</v>
+      </c>
+      <c r="H498" s="7"/>
+      <c r="I498" s="13" t="s">
+        <v>2373</v>
+      </c>
+      <c r="J498" s="7"/>
+      <c r="K498" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L498" s="7"/>
+      <c r="M498" s="1"/>
+    </row>
+    <row r="499" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A499" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B499" s="13" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C499" s="7"/>
+      <c r="D499" s="14" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E499" s="14" t="s">
+        <v>2376</v>
+      </c>
+      <c r="F499" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G499" s="13" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H499" s="7"/>
+      <c r="I499" s="13" t="s">
+        <v>2377</v>
+      </c>
+      <c r="J499" s="7"/>
+      <c r="K499" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L499" s="7"/>
+      <c r="M499" s="1"/>
+    </row>
+    <row r="500" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A500" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B500" s="13" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C500" s="7"/>
+      <c r="D500" s="14" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E500" s="14" t="s">
+        <v>2380</v>
+      </c>
+      <c r="F500" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G500" s="13" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H500" s="7"/>
+      <c r="I500" s="13" t="s">
+        <v>2381</v>
+      </c>
+      <c r="J500" s="7"/>
+      <c r="K500" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L500" s="7"/>
+      <c r="M500" s="1"/>
+    </row>
+    <row r="501" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A501" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B501" s="13" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C501" s="7"/>
+      <c r="D501" s="14" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E501" s="14" t="s">
+        <v>2384</v>
+      </c>
+      <c r="F501" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G501" s="13" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H501" s="7"/>
+      <c r="I501" s="13" t="s">
+        <v>2385</v>
+      </c>
+      <c r="J501" s="7"/>
+      <c r="K501" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L501" s="7"/>
+      <c r="M501" s="1"/>
+    </row>
+    <row r="502" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A502" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B502" s="13" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C502" s="7"/>
+      <c r="D502" s="14" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E502" s="14" t="s">
+        <v>2388</v>
+      </c>
+      <c r="F502" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G502" s="13" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H502" s="7"/>
+      <c r="I502" s="13" t="s">
+        <v>2389</v>
+      </c>
+      <c r="J502" s="7"/>
+      <c r="K502" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L502" s="7"/>
+      <c r="M502" s="1"/>
+    </row>
+    <row r="503" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A503" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B503" s="13" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C503" s="7"/>
+      <c r="D503" s="14" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E503" s="14" t="s">
+        <v>2392</v>
+      </c>
+      <c r="F503" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G503" s="13" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H503" s="7"/>
+      <c r="I503" s="13" t="s">
+        <v>2393</v>
+      </c>
+      <c r="J503" s="7"/>
+      <c r="K503" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L503" s="7"/>
+      <c r="M503" s="1"/>
+    </row>
+    <row r="504" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A504" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B504" s="13" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C504" s="7"/>
+      <c r="D504" s="14" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E504" s="14" t="s">
+        <v>2396</v>
+      </c>
+      <c r="F504" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G504" s="13" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H504" s="7"/>
+      <c r="I504" s="13" t="s">
+        <v>2397</v>
+      </c>
+      <c r="J504" s="7"/>
+      <c r="K504" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L504" s="7"/>
+      <c r="M504" s="1"/>
+    </row>
+    <row r="505" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A505" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B505" s="13" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C505" s="7"/>
+      <c r="D505" s="14" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E505" s="14" t="s">
+        <v>2400</v>
+      </c>
+      <c r="F505" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G505" s="13" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H505" s="7"/>
+      <c r="I505" s="13" t="s">
+        <v>2401</v>
+      </c>
+      <c r="J505" s="7"/>
+      <c r="K505" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L505" s="7"/>
+      <c r="M505" s="1"/>
+    </row>
+    <row r="506" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A506" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B506" s="13" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C506" s="7"/>
+      <c r="D506" s="14" t="s">
+        <v>2403</v>
+      </c>
+      <c r="E506" s="14" t="s">
+        <v>2404</v>
+      </c>
+      <c r="F506" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G506" s="13" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H506" s="7"/>
+      <c r="I506" s="13" t="s">
+        <v>2405</v>
+      </c>
+      <c r="J506" s="7"/>
+      <c r="K506" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L506" s="7"/>
+      <c r="M506" s="1"/>
+    </row>
+    <row r="507" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A507" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B507" s="13">
+        <v>78080</v>
+      </c>
+      <c r="C507" s="7"/>
+      <c r="D507" s="14" t="s">
+        <v>2406</v>
+      </c>
+      <c r="E507" s="14" t="s">
+        <v>2407</v>
+      </c>
+      <c r="F507" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G507" s="13" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H507" s="7"/>
+      <c r="I507" s="13" t="s">
+        <v>2408</v>
+      </c>
+      <c r="J507" s="7"/>
+      <c r="K507" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L507" s="7"/>
+      <c r="M507" s="1"/>
+    </row>
+    <row r="508" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A508" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B508" s="13" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C508" s="7"/>
+      <c r="D508" s="14" t="s">
+        <v>2410</v>
+      </c>
+      <c r="E508" s="14" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F508" s="14" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G508" s="13" t="s">
+        <v>2361</v>
+      </c>
+      <c r="H508" s="7"/>
+      <c r="I508" s="13" t="s">
+        <v>2412</v>
+      </c>
+      <c r="J508" s="7"/>
+      <c r="K508" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L508" s="7"/>
+      <c r="M508" s="1"/>
+    </row>
+    <row r="509" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A509" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B509" s="13" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C509" s="7"/>
+      <c r="D509" s="14" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E509" s="14" t="s">
+        <v>2415</v>
+      </c>
+      <c r="F509" s="14" t="s">
+        <v>2416</v>
+      </c>
+      <c r="G509" s="13" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H509" s="7"/>
+      <c r="I509" s="13" t="s">
+        <v>2418</v>
+      </c>
+      <c r="J509" s="7"/>
+      <c r="K509" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L509" s="7"/>
+      <c r="M509" s="1"/>
+    </row>
+    <row r="510" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A510" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B510" s="13" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C510" s="7"/>
+      <c r="D510" s="14" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E510" s="14" t="s">
+        <v>2421</v>
+      </c>
+      <c r="F510" s="14" t="s">
+        <v>2422</v>
+      </c>
+      <c r="G510" s="13" t="s">
+        <v>2423</v>
+      </c>
+      <c r="H510" s="7"/>
+      <c r="I510" s="13" t="s">
+        <v>2424</v>
+      </c>
+      <c r="J510" s="7"/>
+      <c r="K510" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L510" s="7"/>
+      <c r="M510" s="1"/>
+    </row>
+    <row r="511" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A511" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B511" s="13" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C511" s="7"/>
+      <c r="D511" s="14" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E511" s="14" t="s">
+        <v>2427</v>
+      </c>
+      <c r="F511" s="14" t="s">
+        <v>2422</v>
+      </c>
+      <c r="G511" s="13" t="s">
+        <v>2423</v>
+      </c>
+      <c r="H511" s="7"/>
+      <c r="I511" s="13" t="s">
+        <v>2428</v>
+      </c>
+      <c r="J511" s="7"/>
+      <c r="K511" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L511" s="7"/>
+      <c r="M511" s="1"/>
+    </row>
+    <row r="512" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A512" s="9" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B512" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" s="7"/>
+      <c r="D512" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E512" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="F512" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="G512" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="H512" s="7"/>
+      <c r="I512" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="J512" s="7"/>
+      <c r="K512" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="L512" s="7"/>
+      <c r="M512" s="1"/>
+    </row>
+    <row r="513" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A513" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B513" s="13" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C513" s="7"/>
+      <c r="D513" s="14" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E513" s="14" t="s">
+        <v>2432</v>
+      </c>
+      <c r="F513" s="14" t="s">
+        <v>2433</v>
+      </c>
+      <c r="G513" s="13" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H513" s="7"/>
+      <c r="I513" s="13" t="s">
+        <v>2435</v>
+      </c>
+      <c r="J513" s="7"/>
+      <c r="K513" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L513" s="7"/>
+      <c r="M513" s="1"/>
+    </row>
+    <row r="514" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A514" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B514" s="13" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C514" s="7"/>
+      <c r="D514" s="14" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E514" s="14" t="s">
+        <v>2438</v>
+      </c>
+      <c r="F514" s="14" t="s">
+        <v>2439</v>
+      </c>
+      <c r="G514" s="13" t="s">
+        <v>2440</v>
+      </c>
+      <c r="H514" s="7"/>
+      <c r="I514" s="13" t="s">
+        <v>2441</v>
+      </c>
+      <c r="J514" s="7"/>
+      <c r="K514" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L514" s="7"/>
+      <c r="M514" s="1"/>
+    </row>
+    <row r="515" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A515" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B515" s="13" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C515" s="7"/>
+      <c r="D515" s="14" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E515" s="14" t="s">
+        <v>2444</v>
+      </c>
+      <c r="F515" s="14" t="s">
+        <v>2445</v>
+      </c>
+      <c r="G515" s="13" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H515" s="7"/>
+      <c r="I515" s="13" t="s">
+        <v>2447</v>
+      </c>
+      <c r="J515" s="7"/>
+      <c r="K515" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L515" s="7"/>
+      <c r="M515" s="1"/>
+    </row>
+    <row r="516" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A516" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B516" s="13" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C516" s="7"/>
+      <c r="D516" s="14" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E516" s="14" t="s">
+        <v>2450</v>
+      </c>
+      <c r="F516" s="14" t="s">
+        <v>2445</v>
+      </c>
+      <c r="G516" s="13" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H516" s="7"/>
+      <c r="I516" s="13" t="s">
+        <v>2451</v>
+      </c>
+      <c r="J516" s="7"/>
+      <c r="K516" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L516" s="7"/>
+      <c r="M516" s="1"/>
+    </row>
+    <row r="517" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A517" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B517" s="13" t="s">
+        <v>2452</v>
+      </c>
+      <c r="C517" s="7"/>
+      <c r="D517" s="14" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E517" s="14" t="s">
+        <v>2454</v>
+      </c>
+      <c r="F517" s="14" t="s">
+        <v>2445</v>
+      </c>
+      <c r="G517" s="13" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H517" s="7"/>
+      <c r="I517" s="13" t="s">
+        <v>2455</v>
+      </c>
+      <c r="J517" s="7"/>
+      <c r="K517" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L517" s="7"/>
+      <c r="M517" s="1"/>
+    </row>
+    <row r="518" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A518" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B518" s="13" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C518" s="7"/>
+      <c r="D518" s="14" t="s">
+        <v>2457</v>
+      </c>
+      <c r="E518" s="14" t="s">
+        <v>2458</v>
+      </c>
+      <c r="F518" s="14" t="s">
+        <v>2445</v>
+      </c>
+      <c r="G518" s="13" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H518" s="7"/>
+      <c r="I518" s="13" t="s">
+        <v>2459</v>
+      </c>
+      <c r="J518" s="7"/>
+      <c r="K518" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L518" s="7"/>
+      <c r="M518" s="1"/>
+    </row>
+    <row r="519" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A519" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B519" s="13" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C519" s="7"/>
+      <c r="D519" s="14" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E519" s="14" t="s">
+        <v>2462</v>
+      </c>
+      <c r="F519" s="14" t="s">
+        <v>2445</v>
+      </c>
+      <c r="G519" s="13" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H519" s="7"/>
+      <c r="I519" s="13" t="s">
+        <v>2463</v>
+      </c>
+      <c r="J519" s="7"/>
+      <c r="K519" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L519" s="7"/>
+      <c r="M519" s="1"/>
+    </row>
+    <row r="520" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A520" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B520" s="13" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C520" s="7"/>
+      <c r="D520" s="14" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E520" s="14" t="s">
+        <v>2466</v>
+      </c>
+      <c r="F520" s="14" t="s">
+        <v>2445</v>
+      </c>
+      <c r="G520" s="13" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H520" s="7"/>
+      <c r="I520" s="13" t="s">
+        <v>2467</v>
+      </c>
+      <c r="J520" s="7"/>
+      <c r="K520" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L520" s="7"/>
+      <c r="M520" s="1"/>
+    </row>
+    <row r="521" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A521" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B521" s="13" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C521" s="7"/>
+      <c r="D521" s="14" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E521" s="14" t="s">
+        <v>2469</v>
+      </c>
+      <c r="F521" s="14" t="s">
+        <v>2470</v>
+      </c>
+      <c r="G521" s="13" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H521" s="7"/>
+      <c r="I521" s="13" t="s">
+        <v>2472</v>
+      </c>
+      <c r="J521" s="7"/>
+      <c r="K521" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L521" s="7"/>
+      <c r="M521" s="1"/>
+    </row>
+    <row r="522" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A522" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B522" s="13" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C522" s="7"/>
+      <c r="D522" s="14" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E522" s="14" t="s">
+        <v>2475</v>
+      </c>
+      <c r="F522" s="14" t="s">
+        <v>2476</v>
+      </c>
+      <c r="G522" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="H522" s="7"/>
+      <c r="I522" s="13" t="s">
+        <v>2477</v>
+      </c>
+      <c r="J522" s="7"/>
+      <c r="K522" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L522" s="7"/>
+      <c r="M522" s="1"/>
+    </row>
+    <row r="523" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A523" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B523" s="13" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C523" s="7"/>
+      <c r="D523" s="14" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E523" s="14" t="s">
+        <v>2480</v>
+      </c>
+      <c r="F523" s="14" t="s">
+        <v>2481</v>
+      </c>
+      <c r="G523" s="13" t="s">
+        <v>605</v>
+      </c>
+      <c r="H523" s="7"/>
+      <c r="I523" s="13" t="s">
+        <v>2482</v>
+      </c>
+      <c r="J523" s="7"/>
+      <c r="K523" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L523" s="7"/>
+      <c r="M523" s="1"/>
+    </row>
+    <row r="524" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A524" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B524" s="13" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C524" s="7"/>
+      <c r="D524" s="14" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E524" s="14" t="s">
+        <v>2485</v>
+      </c>
+      <c r="F524" s="14" t="s">
+        <v>2476</v>
+      </c>
+      <c r="G524" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="H524" s="7"/>
+      <c r="I524" s="13" t="s">
+        <v>2486</v>
+      </c>
+      <c r="J524" s="7"/>
+      <c r="K524" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L524" s="7"/>
+      <c r="M524" s="1"/>
+    </row>
+    <row r="525" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A525" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B525" s="13" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C525" s="7"/>
+      <c r="D525" s="14" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E525" s="14" t="s">
+        <v>2489</v>
+      </c>
+      <c r="F525" s="14" t="s">
+        <v>2476</v>
+      </c>
+      <c r="G525" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="H525" s="7"/>
+      <c r="I525" s="13" t="s">
+        <v>2490</v>
+      </c>
+      <c r="J525" s="7"/>
+      <c r="K525" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L525" s="7"/>
+      <c r="M525" s="1"/>
+    </row>
+    <row r="526" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A526" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B526" s="13" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C526" s="7"/>
+      <c r="D526" s="14" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E526" s="14" t="s">
+        <v>2493</v>
+      </c>
+      <c r="F526" s="14" t="s">
+        <v>2494</v>
+      </c>
+      <c r="G526" s="13" t="s">
+        <v>2495</v>
+      </c>
+      <c r="H526" s="7"/>
+      <c r="I526" s="13" t="s">
+        <v>2496</v>
+      </c>
+      <c r="J526" s="7"/>
+      <c r="K526" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L526" s="7"/>
+      <c r="M526" s="1"/>
+    </row>
+    <row r="527" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A527" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B527" s="13" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C527" s="7"/>
+      <c r="D527" s="14" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E527" s="14" t="s">
+        <v>2499</v>
+      </c>
+      <c r="F527" s="14" t="s">
+        <v>2500</v>
+      </c>
+      <c r="G527" s="13" t="s">
+        <v>2501</v>
+      </c>
+      <c r="H527" s="7"/>
+      <c r="I527" s="13" t="s">
+        <v>2502</v>
+      </c>
+      <c r="J527" s="7"/>
+      <c r="K527" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L527" s="7"/>
+      <c r="M527" s="1"/>
+    </row>
+    <row r="528" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A528" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B528" s="13" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C528" s="7"/>
+      <c r="D528" s="14" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E528" s="14" t="s">
+        <v>2505</v>
+      </c>
+      <c r="F528" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G528" s="13" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H528" s="7"/>
+      <c r="I528" s="13" t="s">
+        <v>2508</v>
+      </c>
+      <c r="J528" s="7"/>
+      <c r="K528" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L528" s="7"/>
+      <c r="M528" s="1"/>
+    </row>
+    <row r="529" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A529" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B529" s="13" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C529" s="7"/>
+      <c r="D529" s="14" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E529" s="14" t="s">
+        <v>2511</v>
+      </c>
+      <c r="F529" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G529" s="13" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H529" s="7"/>
+      <c r="I529" s="13" t="s">
+        <v>2513</v>
+      </c>
+      <c r="J529" s="7"/>
+      <c r="K529" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L529" s="7"/>
+      <c r="M529" s="1"/>
+    </row>
+    <row r="530" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A530" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B530" s="13" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C530" s="7"/>
+      <c r="D530" s="14" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E530" s="14" t="s">
+        <v>2516</v>
+      </c>
+      <c r="F530" s="14" t="s">
+        <v>2500</v>
+      </c>
+      <c r="G530" s="13" t="s">
+        <v>2501</v>
+      </c>
+      <c r="H530" s="7"/>
+      <c r="I530" s="13" t="s">
+        <v>2517</v>
+      </c>
+      <c r="J530" s="7"/>
+      <c r="K530" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L530" s="7"/>
+      <c r="M530" s="1"/>
+    </row>
+    <row r="531" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A531" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B531" s="13" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C531" s="7"/>
+      <c r="D531" s="14" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E531" s="14" t="s">
+        <v>2520</v>
+      </c>
+      <c r="F531" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G531" s="13" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H531" s="7"/>
+      <c r="I531" s="13" t="s">
+        <v>2521</v>
+      </c>
+      <c r="J531" s="7"/>
+      <c r="K531" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L531" s="7"/>
+      <c r="M531" s="1"/>
+    </row>
+    <row r="532" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A532" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B532" s="13" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C532" s="7"/>
+      <c r="D532" s="14" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E532" s="14" t="s">
+        <v>2524</v>
+      </c>
+      <c r="F532" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G532" s="13" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H532" s="7"/>
+      <c r="I532" s="13" t="s">
+        <v>2526</v>
+      </c>
+      <c r="J532" s="7"/>
+      <c r="K532" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L532" s="7"/>
+      <c r="M532" s="1"/>
+    </row>
+    <row r="533" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A533" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B533" s="13" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C533" s="7"/>
+      <c r="D533" s="14" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E533" s="14" t="s">
+        <v>2529</v>
+      </c>
+      <c r="F533" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G533" s="13" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H533" s="7"/>
+      <c r="I533" s="13" t="s">
+        <v>2530</v>
+      </c>
+      <c r="J533" s="7"/>
+      <c r="K533" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L533" s="7"/>
+      <c r="M533" s="1"/>
+    </row>
+    <row r="534" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A534" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B534" s="13" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C534" s="7"/>
+      <c r="D534" s="14" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E534" s="14" t="s">
+        <v>2533</v>
+      </c>
+      <c r="F534" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G534" s="13" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H534" s="7"/>
+      <c r="I534" s="13" t="s">
+        <v>2534</v>
+      </c>
+      <c r="J534" s="7"/>
+      <c r="K534" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L534" s="7"/>
+      <c r="M534" s="1"/>
+    </row>
+    <row r="535" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A535" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B535" s="13" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C535" s="7"/>
+      <c r="D535" s="14" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E535" s="14" t="s">
+        <v>2537</v>
+      </c>
+      <c r="F535" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G535" s="13" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H535" s="7"/>
+      <c r="I535" s="13" t="s">
+        <v>2538</v>
+      </c>
+      <c r="J535" s="7"/>
+      <c r="K535" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L535" s="7"/>
+      <c r="M535" s="1"/>
+    </row>
+    <row r="536" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A536" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B536" s="13" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C536" s="7"/>
+      <c r="D536" s="14" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E536" s="14" t="s">
+        <v>2541</v>
+      </c>
+      <c r="F536" s="14" t="s">
+        <v>2500</v>
+      </c>
+      <c r="G536" s="13" t="s">
+        <v>2501</v>
+      </c>
+      <c r="H536" s="7"/>
+      <c r="I536" s="13" t="s">
+        <v>2542</v>
+      </c>
+      <c r="J536" s="7"/>
+      <c r="K536" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L536" s="7"/>
+      <c r="M536" s="1"/>
+    </row>
+    <row r="537" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A537" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B537" s="13" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C537" s="7"/>
+      <c r="D537" s="14" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E537" s="14" t="s">
+        <v>2545</v>
+      </c>
+      <c r="F537" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G537" s="13" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H537" s="7"/>
+      <c r="I537" s="13" t="s">
+        <v>2546</v>
+      </c>
+      <c r="J537" s="7"/>
+      <c r="K537" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L537" s="7"/>
+      <c r="M537" s="1"/>
+    </row>
+    <row r="538" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A538" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B538" s="13" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C538" s="7"/>
+      <c r="D538" s="14" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E538" s="14" t="s">
+        <v>2549</v>
+      </c>
+      <c r="F538" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G538" s="13" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H538" s="7"/>
+      <c r="I538" s="13" t="s">
+        <v>2550</v>
+      </c>
+      <c r="J538" s="7"/>
+      <c r="K538" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L538" s="7"/>
+      <c r="M538" s="1"/>
+    </row>
+    <row r="539" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A539" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B539" s="13" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C539" s="7"/>
+      <c r="D539" s="14" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E539" s="14" t="s">
+        <v>2553</v>
+      </c>
+      <c r="F539" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G539" s="13" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H539" s="7"/>
+      <c r="I539" s="13" t="s">
+        <v>2554</v>
+      </c>
+      <c r="J539" s="7"/>
+      <c r="K539" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L539" s="7"/>
+      <c r="M539" s="1"/>
+    </row>
+    <row r="540" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A540" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B540" s="13" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C540" s="7"/>
+      <c r="D540" s="14" t="s">
+        <v>2556</v>
+      </c>
+      <c r="E540" s="14" t="s">
+        <v>2557</v>
+      </c>
+      <c r="F540" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G540" s="13" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H540" s="7"/>
+      <c r="I540" s="13" t="s">
+        <v>2558</v>
+      </c>
+      <c r="J540" s="7"/>
+      <c r="K540" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L540" s="7"/>
+      <c r="M540" s="1"/>
+    </row>
+    <row r="541" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A541" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B541" s="13" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C541" s="7"/>
+      <c r="D541" s="14" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E541" s="14" t="s">
+        <v>2561</v>
+      </c>
+      <c r="F541" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G541" s="13" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H541" s="7"/>
+      <c r="I541" s="13" t="s">
+        <v>2562</v>
+      </c>
+      <c r="J541" s="7"/>
+      <c r="K541" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L541" s="7"/>
+      <c r="M541" s="1"/>
+    </row>
+    <row r="542" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A542" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B542" s="13" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C542" s="7"/>
+      <c r="D542" s="14" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E542" s="14" t="s">
+        <v>2565</v>
+      </c>
+      <c r="F542" s="14" t="s">
+        <v>2500</v>
+      </c>
+      <c r="G542" s="13" t="s">
+        <v>2501</v>
+      </c>
+      <c r="H542" s="7"/>
+      <c r="I542" s="13" t="s">
+        <v>2566</v>
+      </c>
+      <c r="J542" s="7"/>
+      <c r="K542" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L542" s="7"/>
+      <c r="M542" s="1"/>
+    </row>
+    <row r="543" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A543" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B543" s="13" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C543" s="7"/>
+      <c r="D543" s="14" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E543" s="14" t="s">
+        <v>2569</v>
+      </c>
+      <c r="F543" s="14" t="s">
+        <v>2506</v>
+      </c>
+      <c r="G543" s="13" t="s">
+        <v>2507</v>
+      </c>
+      <c r="H543" s="7"/>
+      <c r="I543" s="13" t="s">
+        <v>2570</v>
+      </c>
+      <c r="J543" s="7"/>
+      <c r="K543" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L543" s="7"/>
+      <c r="M543" s="1"/>
+    </row>
+    <row r="544" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A544" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B544" s="13" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C544" s="7"/>
+      <c r="D544" s="14" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E544" s="14" t="s">
+        <v>2573</v>
+      </c>
+      <c r="F544" s="14" t="s">
+        <v>2500</v>
+      </c>
+      <c r="G544" s="13" t="s">
+        <v>2501</v>
+      </c>
+      <c r="H544" s="7"/>
+      <c r="I544" s="13" t="s">
+        <v>2574</v>
+      </c>
+      <c r="J544" s="7"/>
+      <c r="K544" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="L544" s="7"/>
+      <c r="M544" s="1"/>
+    </row>
+    <row r="545" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A545" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B545" s="13" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C545" s="7"/>
+      <c r="D545" s="14" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E545" s="14" t="s">
+        <v>2577</v>
+      </c>
+      <c r="F545" s="14" t="s">
+        <v>2578</v>
+      </c>
+      <c r="G545" s="13" t="s">
+        <v>2579</v>
+      </c>
+      <c r="H545" s="7"/>
+      <c r="I545" s="13" t="s">
+        <v>2580</v>
+      </c>
+      <c r="J545" s="7"/>
+      <c r="K545" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L545" s="7"/>
+      <c r="M545" s="1"/>
+    </row>
+    <row r="546" spans="1:13" x14ac:dyDescent="0.3">
+      <c r="A546" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B546" s="13" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C546" s="7"/>
+      <c r="D546" s="14" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E546" s="14" t="s">
+        <v>2583</v>
+      </c>
+      <c r="F546" s="14" t="s">
         <v>2584</v>
       </c>
-      <c r="D14" s="10"/>
-      <c r="E14" s="8" t="s">
+      <c r="G546" s="13" t="s">
         <v>2585</v>
       </c>
-      <c r="F14" s="8" t="s">
+      <c r="H546" s="7"/>
+      <c r="I546" s="13" t="s">
         <v>2586</v>
       </c>
-      <c r="G14" s="8" t="s">
-[...17150 lines deleted...]
-    </row>
+      <c r="J546" s="7"/>
+      <c r="K546" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="L546" s="7"/>
+      <c r="M546" s="1"/>
+    </row>
+    <row r="547" spans="1:13" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <mergeCells count="2187">
-[...42 lines deleted...]
-    <mergeCell ref="J18:K18"/>
+  <autoFilter ref="A4:L546" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <filterColumn colId="1" showButton="0"/>
+    <filterColumn colId="6" showButton="0"/>
+    <filterColumn colId="8" showButton="0"/>
+    <filterColumn colId="10" showButton="0"/>
+  </autoFilter>
+  <mergeCells count="2174">
+    <mergeCell ref="D1:H2"/>
     <mergeCell ref="K1:L1"/>
-    <mergeCell ref="C4:D4"/>
-[...2141 lines deleted...]
-    <mergeCell ref="L545:M545"/>
+    <mergeCell ref="B545:C545"/>
+    <mergeCell ref="G545:H545"/>
+    <mergeCell ref="I545:J545"/>
+    <mergeCell ref="K545:L545"/>
+    <mergeCell ref="B546:C546"/>
+    <mergeCell ref="G546:H546"/>
+    <mergeCell ref="I546:J546"/>
+    <mergeCell ref="K546:L546"/>
+    <mergeCell ref="B543:C543"/>
+    <mergeCell ref="G543:H543"/>
+    <mergeCell ref="I543:J543"/>
+    <mergeCell ref="K543:L543"/>
+    <mergeCell ref="B544:C544"/>
+    <mergeCell ref="G544:H544"/>
+    <mergeCell ref="I544:J544"/>
+    <mergeCell ref="K544:L544"/>
+    <mergeCell ref="B541:C541"/>
+    <mergeCell ref="G541:H541"/>
+    <mergeCell ref="I541:J541"/>
+    <mergeCell ref="K541:L541"/>
+    <mergeCell ref="B542:C542"/>
+    <mergeCell ref="G542:H542"/>
+    <mergeCell ref="I542:J542"/>
+    <mergeCell ref="K542:L542"/>
+    <mergeCell ref="B539:C539"/>
+    <mergeCell ref="G539:H539"/>
+    <mergeCell ref="I539:J539"/>
+    <mergeCell ref="K539:L539"/>
+    <mergeCell ref="B540:C540"/>
+    <mergeCell ref="G540:H540"/>
+    <mergeCell ref="I540:J540"/>
+    <mergeCell ref="K540:L540"/>
+    <mergeCell ref="B537:C537"/>
+    <mergeCell ref="G537:H537"/>
+    <mergeCell ref="I537:J537"/>
+    <mergeCell ref="K537:L537"/>
+    <mergeCell ref="B538:C538"/>
+    <mergeCell ref="G538:H538"/>
+    <mergeCell ref="I538:J538"/>
+    <mergeCell ref="K538:L538"/>
+    <mergeCell ref="B535:C535"/>
+    <mergeCell ref="G535:H535"/>
+    <mergeCell ref="I535:J535"/>
+    <mergeCell ref="K535:L535"/>
+    <mergeCell ref="B536:C536"/>
+    <mergeCell ref="G536:H536"/>
+    <mergeCell ref="I536:J536"/>
+    <mergeCell ref="K536:L536"/>
+    <mergeCell ref="B533:C533"/>
+    <mergeCell ref="G533:H533"/>
+    <mergeCell ref="I533:J533"/>
+    <mergeCell ref="K533:L533"/>
+    <mergeCell ref="B534:C534"/>
+    <mergeCell ref="G534:H534"/>
+    <mergeCell ref="I534:J534"/>
+    <mergeCell ref="K534:L534"/>
+    <mergeCell ref="B531:C531"/>
+    <mergeCell ref="G531:H531"/>
+    <mergeCell ref="I531:J531"/>
+    <mergeCell ref="K531:L531"/>
+    <mergeCell ref="B532:C532"/>
+    <mergeCell ref="G532:H532"/>
+    <mergeCell ref="I532:J532"/>
+    <mergeCell ref="K532:L532"/>
+    <mergeCell ref="B529:C529"/>
+    <mergeCell ref="G529:H529"/>
+    <mergeCell ref="I529:J529"/>
+    <mergeCell ref="K529:L529"/>
+    <mergeCell ref="B530:C530"/>
+    <mergeCell ref="G530:H530"/>
+    <mergeCell ref="I530:J530"/>
+    <mergeCell ref="K530:L530"/>
+    <mergeCell ref="B527:C527"/>
+    <mergeCell ref="G527:H527"/>
+    <mergeCell ref="I527:J527"/>
+    <mergeCell ref="K527:L527"/>
+    <mergeCell ref="B528:C528"/>
+    <mergeCell ref="G528:H528"/>
+    <mergeCell ref="I528:J528"/>
+    <mergeCell ref="K528:L528"/>
+    <mergeCell ref="B525:C525"/>
+    <mergeCell ref="G525:H525"/>
+    <mergeCell ref="I525:J525"/>
+    <mergeCell ref="K525:L525"/>
+    <mergeCell ref="B526:C526"/>
+    <mergeCell ref="G526:H526"/>
+    <mergeCell ref="I526:J526"/>
+    <mergeCell ref="K526:L526"/>
+    <mergeCell ref="B523:C523"/>
+    <mergeCell ref="G523:H523"/>
+    <mergeCell ref="I523:J523"/>
+    <mergeCell ref="K523:L523"/>
+    <mergeCell ref="B524:C524"/>
+    <mergeCell ref="G524:H524"/>
+    <mergeCell ref="I524:J524"/>
+    <mergeCell ref="K524:L524"/>
+    <mergeCell ref="B521:C521"/>
+    <mergeCell ref="G521:H521"/>
+    <mergeCell ref="I521:J521"/>
+    <mergeCell ref="K521:L521"/>
+    <mergeCell ref="B522:C522"/>
+    <mergeCell ref="G522:H522"/>
+    <mergeCell ref="I522:J522"/>
+    <mergeCell ref="K522:L522"/>
+    <mergeCell ref="B519:C519"/>
+    <mergeCell ref="G519:H519"/>
+    <mergeCell ref="I519:J519"/>
+    <mergeCell ref="K519:L519"/>
+    <mergeCell ref="B520:C520"/>
+    <mergeCell ref="G520:H520"/>
+    <mergeCell ref="I520:J520"/>
+    <mergeCell ref="K520:L520"/>
+    <mergeCell ref="B517:C517"/>
+    <mergeCell ref="G517:H517"/>
+    <mergeCell ref="I517:J517"/>
+    <mergeCell ref="K517:L517"/>
+    <mergeCell ref="B518:C518"/>
+    <mergeCell ref="G518:H518"/>
+    <mergeCell ref="I518:J518"/>
+    <mergeCell ref="K518:L518"/>
+    <mergeCell ref="B515:C515"/>
+    <mergeCell ref="G515:H515"/>
+    <mergeCell ref="I515:J515"/>
+    <mergeCell ref="K515:L515"/>
+    <mergeCell ref="B516:C516"/>
+    <mergeCell ref="G516:H516"/>
+    <mergeCell ref="I516:J516"/>
+    <mergeCell ref="K516:L516"/>
+    <mergeCell ref="B513:C513"/>
+    <mergeCell ref="G513:H513"/>
+    <mergeCell ref="I513:J513"/>
+    <mergeCell ref="K513:L513"/>
+    <mergeCell ref="B514:C514"/>
+    <mergeCell ref="G514:H514"/>
+    <mergeCell ref="I514:J514"/>
+    <mergeCell ref="K514:L514"/>
+    <mergeCell ref="B511:C511"/>
+    <mergeCell ref="G511:H511"/>
+    <mergeCell ref="I511:J511"/>
+    <mergeCell ref="K511:L511"/>
+    <mergeCell ref="B512:C512"/>
+    <mergeCell ref="G512:H512"/>
+    <mergeCell ref="I512:J512"/>
+    <mergeCell ref="K512:L512"/>
+    <mergeCell ref="B509:C509"/>
+    <mergeCell ref="G509:H509"/>
+    <mergeCell ref="I509:J509"/>
+    <mergeCell ref="K509:L509"/>
+    <mergeCell ref="B510:C510"/>
+    <mergeCell ref="G510:H510"/>
+    <mergeCell ref="I510:J510"/>
+    <mergeCell ref="K510:L510"/>
+    <mergeCell ref="B507:C507"/>
+    <mergeCell ref="G507:H507"/>
+    <mergeCell ref="I507:J507"/>
+    <mergeCell ref="K507:L507"/>
+    <mergeCell ref="B508:C508"/>
+    <mergeCell ref="G508:H508"/>
+    <mergeCell ref="I508:J508"/>
+    <mergeCell ref="K508:L508"/>
+    <mergeCell ref="B505:C505"/>
+    <mergeCell ref="G505:H505"/>
+    <mergeCell ref="I505:J505"/>
+    <mergeCell ref="K505:L505"/>
+    <mergeCell ref="B506:C506"/>
+    <mergeCell ref="G506:H506"/>
+    <mergeCell ref="I506:J506"/>
+    <mergeCell ref="K506:L506"/>
+    <mergeCell ref="B503:C503"/>
+    <mergeCell ref="G503:H503"/>
+    <mergeCell ref="I503:J503"/>
+    <mergeCell ref="K503:L503"/>
+    <mergeCell ref="B504:C504"/>
+    <mergeCell ref="G504:H504"/>
+    <mergeCell ref="I504:J504"/>
+    <mergeCell ref="K504:L504"/>
+    <mergeCell ref="B501:C501"/>
+    <mergeCell ref="G501:H501"/>
+    <mergeCell ref="I501:J501"/>
+    <mergeCell ref="K501:L501"/>
+    <mergeCell ref="B502:C502"/>
+    <mergeCell ref="G502:H502"/>
+    <mergeCell ref="I502:J502"/>
+    <mergeCell ref="K502:L502"/>
+    <mergeCell ref="B499:C499"/>
+    <mergeCell ref="G499:H499"/>
+    <mergeCell ref="I499:J499"/>
+    <mergeCell ref="K499:L499"/>
+    <mergeCell ref="B500:C500"/>
+    <mergeCell ref="G500:H500"/>
+    <mergeCell ref="I500:J500"/>
+    <mergeCell ref="K500:L500"/>
+    <mergeCell ref="B497:C497"/>
+    <mergeCell ref="G497:H497"/>
+    <mergeCell ref="I497:J497"/>
+    <mergeCell ref="K497:L497"/>
+    <mergeCell ref="B498:C498"/>
+    <mergeCell ref="G498:H498"/>
+    <mergeCell ref="I498:J498"/>
+    <mergeCell ref="K498:L498"/>
+    <mergeCell ref="B495:C495"/>
+    <mergeCell ref="G495:H495"/>
+    <mergeCell ref="I495:J495"/>
+    <mergeCell ref="K495:L495"/>
+    <mergeCell ref="B496:C496"/>
+    <mergeCell ref="G496:H496"/>
+    <mergeCell ref="I496:J496"/>
+    <mergeCell ref="K496:L496"/>
+    <mergeCell ref="B493:C493"/>
+    <mergeCell ref="G493:H493"/>
+    <mergeCell ref="I493:J493"/>
+    <mergeCell ref="K493:L493"/>
+    <mergeCell ref="B494:C494"/>
+    <mergeCell ref="G494:H494"/>
+    <mergeCell ref="I494:J494"/>
+    <mergeCell ref="K494:L494"/>
+    <mergeCell ref="B491:C491"/>
+    <mergeCell ref="G491:H491"/>
+    <mergeCell ref="I491:J491"/>
+    <mergeCell ref="K491:L491"/>
+    <mergeCell ref="B492:C492"/>
+    <mergeCell ref="G492:H492"/>
+    <mergeCell ref="I492:J492"/>
+    <mergeCell ref="K492:L492"/>
+    <mergeCell ref="B489:C489"/>
+    <mergeCell ref="G489:H489"/>
+    <mergeCell ref="I489:J489"/>
+    <mergeCell ref="K489:L489"/>
+    <mergeCell ref="B490:C490"/>
+    <mergeCell ref="G490:H490"/>
+    <mergeCell ref="I490:J490"/>
+    <mergeCell ref="K490:L490"/>
+    <mergeCell ref="B487:C487"/>
+    <mergeCell ref="G487:H487"/>
+    <mergeCell ref="I487:J487"/>
+    <mergeCell ref="K487:L487"/>
+    <mergeCell ref="B488:C488"/>
+    <mergeCell ref="G488:H488"/>
+    <mergeCell ref="I488:J488"/>
+    <mergeCell ref="K488:L488"/>
+    <mergeCell ref="B485:C485"/>
+    <mergeCell ref="G485:H485"/>
+    <mergeCell ref="I485:J485"/>
+    <mergeCell ref="K485:L485"/>
+    <mergeCell ref="B486:C486"/>
+    <mergeCell ref="G486:H486"/>
+    <mergeCell ref="I486:J486"/>
+    <mergeCell ref="K486:L486"/>
+    <mergeCell ref="B483:C483"/>
+    <mergeCell ref="G483:H483"/>
+    <mergeCell ref="I483:J483"/>
+    <mergeCell ref="K483:L483"/>
+    <mergeCell ref="B484:C484"/>
+    <mergeCell ref="G484:H484"/>
+    <mergeCell ref="I484:J484"/>
+    <mergeCell ref="K484:L484"/>
+    <mergeCell ref="B481:C481"/>
+    <mergeCell ref="G481:H481"/>
+    <mergeCell ref="I481:J481"/>
+    <mergeCell ref="K481:L481"/>
+    <mergeCell ref="B482:C482"/>
+    <mergeCell ref="G482:H482"/>
+    <mergeCell ref="I482:J482"/>
+    <mergeCell ref="K482:L482"/>
+    <mergeCell ref="B479:C479"/>
+    <mergeCell ref="G479:H479"/>
+    <mergeCell ref="I479:J479"/>
+    <mergeCell ref="K479:L479"/>
+    <mergeCell ref="B480:C480"/>
+    <mergeCell ref="G480:H480"/>
+    <mergeCell ref="I480:J480"/>
+    <mergeCell ref="K480:L480"/>
+    <mergeCell ref="B477:C477"/>
+    <mergeCell ref="G477:H477"/>
+    <mergeCell ref="I477:J477"/>
+    <mergeCell ref="K477:L477"/>
+    <mergeCell ref="B478:C478"/>
+    <mergeCell ref="G478:H478"/>
+    <mergeCell ref="I478:J478"/>
+    <mergeCell ref="K478:L478"/>
+    <mergeCell ref="B475:C475"/>
+    <mergeCell ref="G475:H475"/>
+    <mergeCell ref="I475:J475"/>
+    <mergeCell ref="K475:L475"/>
+    <mergeCell ref="B476:C476"/>
+    <mergeCell ref="G476:H476"/>
+    <mergeCell ref="I476:J476"/>
+    <mergeCell ref="K476:L476"/>
+    <mergeCell ref="B473:C473"/>
+    <mergeCell ref="G473:H473"/>
+    <mergeCell ref="I473:J473"/>
+    <mergeCell ref="K473:L473"/>
+    <mergeCell ref="B474:C474"/>
+    <mergeCell ref="G474:H474"/>
+    <mergeCell ref="I474:J474"/>
+    <mergeCell ref="K474:L474"/>
+    <mergeCell ref="B471:C471"/>
+    <mergeCell ref="G471:H471"/>
+    <mergeCell ref="I471:J471"/>
+    <mergeCell ref="K471:L471"/>
+    <mergeCell ref="B472:C472"/>
+    <mergeCell ref="G472:H472"/>
+    <mergeCell ref="I472:J472"/>
+    <mergeCell ref="K472:L472"/>
+    <mergeCell ref="B469:C469"/>
+    <mergeCell ref="G469:H469"/>
+    <mergeCell ref="I469:J469"/>
+    <mergeCell ref="K469:L469"/>
+    <mergeCell ref="B470:C470"/>
+    <mergeCell ref="G470:H470"/>
+    <mergeCell ref="I470:J470"/>
+    <mergeCell ref="K470:L470"/>
+    <mergeCell ref="B467:C467"/>
+    <mergeCell ref="G467:H467"/>
+    <mergeCell ref="I467:J467"/>
+    <mergeCell ref="K467:L467"/>
+    <mergeCell ref="B468:C468"/>
+    <mergeCell ref="G468:H468"/>
+    <mergeCell ref="I468:J468"/>
+    <mergeCell ref="K468:L468"/>
+    <mergeCell ref="B465:C465"/>
+    <mergeCell ref="G465:H465"/>
+    <mergeCell ref="I465:J465"/>
+    <mergeCell ref="K465:L465"/>
+    <mergeCell ref="B466:C466"/>
+    <mergeCell ref="G466:H466"/>
+    <mergeCell ref="I466:J466"/>
+    <mergeCell ref="K466:L466"/>
+    <mergeCell ref="B463:C463"/>
+    <mergeCell ref="G463:H463"/>
+    <mergeCell ref="I463:J463"/>
+    <mergeCell ref="K463:L463"/>
+    <mergeCell ref="B464:C464"/>
+    <mergeCell ref="G464:H464"/>
+    <mergeCell ref="I464:J464"/>
+    <mergeCell ref="K464:L464"/>
+    <mergeCell ref="B461:C461"/>
+    <mergeCell ref="G461:H461"/>
+    <mergeCell ref="I461:J461"/>
+    <mergeCell ref="K461:L461"/>
+    <mergeCell ref="B462:C462"/>
+    <mergeCell ref="G462:H462"/>
+    <mergeCell ref="I462:J462"/>
+    <mergeCell ref="K462:L462"/>
+    <mergeCell ref="B459:C459"/>
+    <mergeCell ref="G459:H459"/>
+    <mergeCell ref="I459:J459"/>
+    <mergeCell ref="K459:L459"/>
+    <mergeCell ref="B460:C460"/>
+    <mergeCell ref="G460:H460"/>
+    <mergeCell ref="I460:J460"/>
+    <mergeCell ref="K460:L460"/>
+    <mergeCell ref="B457:C457"/>
+    <mergeCell ref="G457:H457"/>
+    <mergeCell ref="I457:J457"/>
+    <mergeCell ref="K457:L457"/>
+    <mergeCell ref="B458:C458"/>
+    <mergeCell ref="G458:H458"/>
+    <mergeCell ref="I458:J458"/>
+    <mergeCell ref="K458:L458"/>
+    <mergeCell ref="B455:C455"/>
+    <mergeCell ref="G455:H455"/>
+    <mergeCell ref="I455:J455"/>
+    <mergeCell ref="K455:L455"/>
+    <mergeCell ref="B456:C456"/>
+    <mergeCell ref="G456:H456"/>
+    <mergeCell ref="I456:J456"/>
+    <mergeCell ref="K456:L456"/>
+    <mergeCell ref="B453:C453"/>
+    <mergeCell ref="G453:H453"/>
+    <mergeCell ref="I453:J453"/>
+    <mergeCell ref="K453:L453"/>
+    <mergeCell ref="B454:C454"/>
+    <mergeCell ref="G454:H454"/>
+    <mergeCell ref="I454:J454"/>
+    <mergeCell ref="K454:L454"/>
+    <mergeCell ref="B451:C451"/>
+    <mergeCell ref="G451:H451"/>
+    <mergeCell ref="I451:J451"/>
+    <mergeCell ref="K451:L451"/>
+    <mergeCell ref="B452:C452"/>
+    <mergeCell ref="G452:H452"/>
+    <mergeCell ref="I452:J452"/>
+    <mergeCell ref="K452:L452"/>
+    <mergeCell ref="B449:C449"/>
+    <mergeCell ref="G449:H449"/>
+    <mergeCell ref="I449:J449"/>
+    <mergeCell ref="K449:L449"/>
+    <mergeCell ref="B450:C450"/>
+    <mergeCell ref="G450:H450"/>
+    <mergeCell ref="I450:J450"/>
+    <mergeCell ref="K450:L450"/>
+    <mergeCell ref="B447:C447"/>
+    <mergeCell ref="G447:H447"/>
+    <mergeCell ref="I447:J447"/>
+    <mergeCell ref="K447:L447"/>
+    <mergeCell ref="B448:C448"/>
+    <mergeCell ref="G448:H448"/>
+    <mergeCell ref="I448:J448"/>
+    <mergeCell ref="K448:L448"/>
+    <mergeCell ref="B445:C445"/>
+    <mergeCell ref="G445:H445"/>
+    <mergeCell ref="I445:J445"/>
+    <mergeCell ref="K445:L445"/>
+    <mergeCell ref="B446:C446"/>
+    <mergeCell ref="G446:H446"/>
+    <mergeCell ref="I446:J446"/>
+    <mergeCell ref="K446:L446"/>
+    <mergeCell ref="B443:C443"/>
+    <mergeCell ref="G443:H443"/>
+    <mergeCell ref="I443:J443"/>
+    <mergeCell ref="K443:L443"/>
+    <mergeCell ref="B444:C444"/>
+    <mergeCell ref="G444:H444"/>
+    <mergeCell ref="I444:J444"/>
+    <mergeCell ref="K444:L444"/>
+    <mergeCell ref="B441:C441"/>
+    <mergeCell ref="G441:H441"/>
+    <mergeCell ref="I441:J441"/>
+    <mergeCell ref="K441:L441"/>
+    <mergeCell ref="B442:C442"/>
+    <mergeCell ref="G442:H442"/>
+    <mergeCell ref="I442:J442"/>
+    <mergeCell ref="K442:L442"/>
+    <mergeCell ref="B439:C439"/>
+    <mergeCell ref="G439:H439"/>
+    <mergeCell ref="I439:J439"/>
+    <mergeCell ref="K439:L439"/>
+    <mergeCell ref="B440:C440"/>
+    <mergeCell ref="G440:H440"/>
+    <mergeCell ref="I440:J440"/>
+    <mergeCell ref="K440:L440"/>
+    <mergeCell ref="B437:C437"/>
+    <mergeCell ref="G437:H437"/>
+    <mergeCell ref="I437:J437"/>
+    <mergeCell ref="K437:L437"/>
+    <mergeCell ref="B438:C438"/>
+    <mergeCell ref="G438:H438"/>
+    <mergeCell ref="I438:J438"/>
+    <mergeCell ref="K438:L438"/>
+    <mergeCell ref="B435:C435"/>
+    <mergeCell ref="G435:H435"/>
+    <mergeCell ref="I435:J435"/>
+    <mergeCell ref="K435:L435"/>
+    <mergeCell ref="B436:C436"/>
+    <mergeCell ref="G436:H436"/>
+    <mergeCell ref="I436:J436"/>
+    <mergeCell ref="K436:L436"/>
+    <mergeCell ref="B433:C433"/>
+    <mergeCell ref="G433:H433"/>
+    <mergeCell ref="I433:J433"/>
+    <mergeCell ref="K433:L433"/>
+    <mergeCell ref="B434:C434"/>
+    <mergeCell ref="G434:H434"/>
+    <mergeCell ref="I434:J434"/>
+    <mergeCell ref="K434:L434"/>
+    <mergeCell ref="B431:C431"/>
+    <mergeCell ref="G431:H431"/>
+    <mergeCell ref="I431:J431"/>
+    <mergeCell ref="K431:L431"/>
+    <mergeCell ref="B432:C432"/>
+    <mergeCell ref="G432:H432"/>
+    <mergeCell ref="I432:J432"/>
+    <mergeCell ref="K432:L432"/>
+    <mergeCell ref="B429:C429"/>
+    <mergeCell ref="G429:H429"/>
+    <mergeCell ref="I429:J429"/>
+    <mergeCell ref="K429:L429"/>
+    <mergeCell ref="B430:C430"/>
+    <mergeCell ref="G430:H430"/>
+    <mergeCell ref="I430:J430"/>
+    <mergeCell ref="K430:L430"/>
+    <mergeCell ref="B427:C427"/>
+    <mergeCell ref="G427:H427"/>
+    <mergeCell ref="I427:J427"/>
+    <mergeCell ref="K427:L427"/>
+    <mergeCell ref="B428:C428"/>
+    <mergeCell ref="G428:H428"/>
+    <mergeCell ref="I428:J428"/>
+    <mergeCell ref="K428:L428"/>
+    <mergeCell ref="B425:C425"/>
+    <mergeCell ref="G425:H425"/>
+    <mergeCell ref="I425:J425"/>
+    <mergeCell ref="K425:L425"/>
+    <mergeCell ref="B426:C426"/>
+    <mergeCell ref="G426:H426"/>
+    <mergeCell ref="I426:J426"/>
+    <mergeCell ref="K426:L426"/>
+    <mergeCell ref="B423:C423"/>
+    <mergeCell ref="G423:H423"/>
+    <mergeCell ref="I423:J423"/>
+    <mergeCell ref="K423:L423"/>
+    <mergeCell ref="B424:C424"/>
+    <mergeCell ref="G424:H424"/>
+    <mergeCell ref="I424:J424"/>
+    <mergeCell ref="K424:L424"/>
+    <mergeCell ref="B421:C421"/>
+    <mergeCell ref="G421:H421"/>
+    <mergeCell ref="I421:J421"/>
+    <mergeCell ref="K421:L421"/>
+    <mergeCell ref="B422:C422"/>
+    <mergeCell ref="G422:H422"/>
+    <mergeCell ref="I422:J422"/>
+    <mergeCell ref="K422:L422"/>
+    <mergeCell ref="B419:C419"/>
+    <mergeCell ref="G419:H419"/>
+    <mergeCell ref="I419:J419"/>
+    <mergeCell ref="K419:L419"/>
+    <mergeCell ref="B420:C420"/>
+    <mergeCell ref="G420:H420"/>
+    <mergeCell ref="I420:J420"/>
+    <mergeCell ref="K420:L420"/>
+    <mergeCell ref="B417:C417"/>
+    <mergeCell ref="G417:H417"/>
+    <mergeCell ref="I417:J417"/>
+    <mergeCell ref="K417:L417"/>
+    <mergeCell ref="B418:C418"/>
+    <mergeCell ref="G418:H418"/>
+    <mergeCell ref="I418:J418"/>
+    <mergeCell ref="K418:L418"/>
+    <mergeCell ref="B415:C415"/>
+    <mergeCell ref="G415:H415"/>
+    <mergeCell ref="I415:J415"/>
+    <mergeCell ref="K415:L415"/>
+    <mergeCell ref="B416:C416"/>
+    <mergeCell ref="G416:H416"/>
+    <mergeCell ref="I416:J416"/>
+    <mergeCell ref="K416:L416"/>
+    <mergeCell ref="B413:C413"/>
+    <mergeCell ref="G413:H413"/>
+    <mergeCell ref="I413:J413"/>
+    <mergeCell ref="K413:L413"/>
+    <mergeCell ref="B414:C414"/>
+    <mergeCell ref="G414:H414"/>
+    <mergeCell ref="I414:J414"/>
+    <mergeCell ref="K414:L414"/>
+    <mergeCell ref="B411:C411"/>
+    <mergeCell ref="G411:H411"/>
+    <mergeCell ref="I411:J411"/>
+    <mergeCell ref="K411:L411"/>
+    <mergeCell ref="B412:C412"/>
+    <mergeCell ref="G412:H412"/>
+    <mergeCell ref="I412:J412"/>
+    <mergeCell ref="K412:L412"/>
+    <mergeCell ref="B409:C409"/>
+    <mergeCell ref="G409:H409"/>
+    <mergeCell ref="I409:J409"/>
+    <mergeCell ref="K409:L409"/>
+    <mergeCell ref="B410:C410"/>
+    <mergeCell ref="G410:H410"/>
+    <mergeCell ref="I410:J410"/>
+    <mergeCell ref="K410:L410"/>
+    <mergeCell ref="B407:C407"/>
+    <mergeCell ref="G407:H407"/>
+    <mergeCell ref="I407:J407"/>
+    <mergeCell ref="K407:L407"/>
+    <mergeCell ref="B408:C408"/>
+    <mergeCell ref="G408:H408"/>
+    <mergeCell ref="I408:J408"/>
+    <mergeCell ref="K408:L408"/>
+    <mergeCell ref="B405:C405"/>
+    <mergeCell ref="G405:H405"/>
+    <mergeCell ref="I405:J405"/>
+    <mergeCell ref="K405:L405"/>
+    <mergeCell ref="B406:C406"/>
+    <mergeCell ref="G406:H406"/>
+    <mergeCell ref="I406:J406"/>
+    <mergeCell ref="K406:L406"/>
+    <mergeCell ref="B403:C403"/>
+    <mergeCell ref="G403:H403"/>
+    <mergeCell ref="I403:J403"/>
+    <mergeCell ref="K403:L403"/>
+    <mergeCell ref="B404:C404"/>
+    <mergeCell ref="G404:H404"/>
+    <mergeCell ref="I404:J404"/>
+    <mergeCell ref="K404:L404"/>
+    <mergeCell ref="B401:C401"/>
+    <mergeCell ref="G401:H401"/>
+    <mergeCell ref="I401:J401"/>
+    <mergeCell ref="K401:L401"/>
+    <mergeCell ref="B402:C402"/>
+    <mergeCell ref="G402:H402"/>
+    <mergeCell ref="I402:J402"/>
+    <mergeCell ref="K402:L402"/>
+    <mergeCell ref="B399:C399"/>
+    <mergeCell ref="G399:H399"/>
+    <mergeCell ref="I399:J399"/>
+    <mergeCell ref="K399:L399"/>
+    <mergeCell ref="B400:C400"/>
+    <mergeCell ref="G400:H400"/>
+    <mergeCell ref="I400:J400"/>
+    <mergeCell ref="K400:L400"/>
+    <mergeCell ref="B397:C397"/>
+    <mergeCell ref="G397:H397"/>
+    <mergeCell ref="I397:J397"/>
+    <mergeCell ref="K397:L397"/>
+    <mergeCell ref="B398:C398"/>
+    <mergeCell ref="G398:H398"/>
+    <mergeCell ref="I398:J398"/>
+    <mergeCell ref="K398:L398"/>
+    <mergeCell ref="B395:C395"/>
+    <mergeCell ref="G395:H395"/>
+    <mergeCell ref="I395:J395"/>
+    <mergeCell ref="K395:L395"/>
+    <mergeCell ref="B396:C396"/>
+    <mergeCell ref="G396:H396"/>
+    <mergeCell ref="I396:J396"/>
+    <mergeCell ref="K396:L396"/>
+    <mergeCell ref="B393:C393"/>
+    <mergeCell ref="G393:H393"/>
+    <mergeCell ref="I393:J393"/>
+    <mergeCell ref="K393:L393"/>
+    <mergeCell ref="B394:C394"/>
+    <mergeCell ref="G394:H394"/>
+    <mergeCell ref="I394:J394"/>
+    <mergeCell ref="K394:L394"/>
+    <mergeCell ref="B391:C391"/>
+    <mergeCell ref="G391:H391"/>
+    <mergeCell ref="I391:J391"/>
+    <mergeCell ref="K391:L391"/>
+    <mergeCell ref="B392:C392"/>
+    <mergeCell ref="G392:H392"/>
+    <mergeCell ref="I392:J392"/>
+    <mergeCell ref="K392:L392"/>
+    <mergeCell ref="B389:C389"/>
+    <mergeCell ref="G389:H389"/>
+    <mergeCell ref="I389:J389"/>
+    <mergeCell ref="K389:L389"/>
+    <mergeCell ref="B390:C390"/>
+    <mergeCell ref="G390:H390"/>
+    <mergeCell ref="I390:J390"/>
+    <mergeCell ref="K390:L390"/>
+    <mergeCell ref="B387:C387"/>
+    <mergeCell ref="G387:H387"/>
+    <mergeCell ref="I387:J387"/>
+    <mergeCell ref="K387:L387"/>
+    <mergeCell ref="B388:C388"/>
+    <mergeCell ref="G388:H388"/>
+    <mergeCell ref="I388:J388"/>
+    <mergeCell ref="K388:L388"/>
+    <mergeCell ref="B385:C385"/>
+    <mergeCell ref="G385:H385"/>
+    <mergeCell ref="I385:J385"/>
+    <mergeCell ref="K385:L385"/>
+    <mergeCell ref="B386:C386"/>
+    <mergeCell ref="G386:H386"/>
+    <mergeCell ref="I386:J386"/>
+    <mergeCell ref="K386:L386"/>
+    <mergeCell ref="B383:C383"/>
+    <mergeCell ref="G383:H383"/>
+    <mergeCell ref="I383:J383"/>
+    <mergeCell ref="K383:L383"/>
+    <mergeCell ref="B384:C384"/>
+    <mergeCell ref="G384:H384"/>
+    <mergeCell ref="I384:J384"/>
+    <mergeCell ref="K384:L384"/>
+    <mergeCell ref="B381:C381"/>
+    <mergeCell ref="G381:H381"/>
+    <mergeCell ref="I381:J381"/>
+    <mergeCell ref="K381:L381"/>
+    <mergeCell ref="B382:C382"/>
+    <mergeCell ref="G382:H382"/>
+    <mergeCell ref="I382:J382"/>
+    <mergeCell ref="K382:L382"/>
+    <mergeCell ref="B379:C379"/>
+    <mergeCell ref="G379:H379"/>
+    <mergeCell ref="I379:J379"/>
+    <mergeCell ref="K379:L379"/>
+    <mergeCell ref="B380:C380"/>
+    <mergeCell ref="G380:H380"/>
+    <mergeCell ref="I380:J380"/>
+    <mergeCell ref="K380:L380"/>
+    <mergeCell ref="B377:C377"/>
+    <mergeCell ref="G377:H377"/>
+    <mergeCell ref="I377:J377"/>
+    <mergeCell ref="K377:L377"/>
+    <mergeCell ref="B378:C378"/>
+    <mergeCell ref="G378:H378"/>
+    <mergeCell ref="I378:J378"/>
+    <mergeCell ref="K378:L378"/>
+    <mergeCell ref="B375:C375"/>
+    <mergeCell ref="G375:H375"/>
+    <mergeCell ref="I375:J375"/>
+    <mergeCell ref="K375:L375"/>
+    <mergeCell ref="B376:C376"/>
+    <mergeCell ref="G376:H376"/>
+    <mergeCell ref="I376:J376"/>
+    <mergeCell ref="K376:L376"/>
+    <mergeCell ref="B373:C373"/>
+    <mergeCell ref="G373:H373"/>
+    <mergeCell ref="I373:J373"/>
+    <mergeCell ref="K373:L373"/>
+    <mergeCell ref="B374:C374"/>
+    <mergeCell ref="G374:H374"/>
+    <mergeCell ref="I374:J374"/>
+    <mergeCell ref="K374:L374"/>
+    <mergeCell ref="B371:C371"/>
+    <mergeCell ref="G371:H371"/>
+    <mergeCell ref="I371:J371"/>
+    <mergeCell ref="K371:L371"/>
+    <mergeCell ref="B372:C372"/>
+    <mergeCell ref="G372:H372"/>
+    <mergeCell ref="I372:J372"/>
+    <mergeCell ref="K372:L372"/>
+    <mergeCell ref="B369:C369"/>
+    <mergeCell ref="G369:H369"/>
+    <mergeCell ref="I369:J369"/>
+    <mergeCell ref="K369:L369"/>
+    <mergeCell ref="B370:C370"/>
+    <mergeCell ref="G370:H370"/>
+    <mergeCell ref="I370:J370"/>
+    <mergeCell ref="K370:L370"/>
+    <mergeCell ref="B367:C367"/>
+    <mergeCell ref="G367:H367"/>
+    <mergeCell ref="I367:J367"/>
+    <mergeCell ref="K367:L367"/>
+    <mergeCell ref="B368:C368"/>
+    <mergeCell ref="G368:H368"/>
+    <mergeCell ref="I368:J368"/>
+    <mergeCell ref="K368:L368"/>
+    <mergeCell ref="B365:C365"/>
+    <mergeCell ref="G365:H365"/>
+    <mergeCell ref="I365:J365"/>
+    <mergeCell ref="K365:L365"/>
+    <mergeCell ref="B366:C366"/>
+    <mergeCell ref="G366:H366"/>
+    <mergeCell ref="I366:J366"/>
+    <mergeCell ref="K366:L366"/>
+    <mergeCell ref="B363:C363"/>
+    <mergeCell ref="G363:H363"/>
+    <mergeCell ref="I363:J363"/>
+    <mergeCell ref="K363:L363"/>
+    <mergeCell ref="B364:C364"/>
+    <mergeCell ref="G364:H364"/>
+    <mergeCell ref="I364:J364"/>
+    <mergeCell ref="K364:L364"/>
+    <mergeCell ref="B361:C361"/>
+    <mergeCell ref="G361:H361"/>
+    <mergeCell ref="I361:J361"/>
+    <mergeCell ref="K361:L361"/>
+    <mergeCell ref="B362:C362"/>
+    <mergeCell ref="G362:H362"/>
+    <mergeCell ref="I362:J362"/>
+    <mergeCell ref="K362:L362"/>
+    <mergeCell ref="B359:C359"/>
+    <mergeCell ref="G359:H359"/>
+    <mergeCell ref="I359:J359"/>
+    <mergeCell ref="K359:L359"/>
+    <mergeCell ref="B360:C360"/>
+    <mergeCell ref="G360:H360"/>
+    <mergeCell ref="I360:J360"/>
+    <mergeCell ref="K360:L360"/>
+    <mergeCell ref="B357:C357"/>
+    <mergeCell ref="G357:H357"/>
+    <mergeCell ref="I357:J357"/>
+    <mergeCell ref="K357:L357"/>
+    <mergeCell ref="B358:C358"/>
+    <mergeCell ref="G358:H358"/>
+    <mergeCell ref="I358:J358"/>
+    <mergeCell ref="K358:L358"/>
+    <mergeCell ref="B355:C355"/>
+    <mergeCell ref="G355:H355"/>
+    <mergeCell ref="I355:J355"/>
+    <mergeCell ref="K355:L355"/>
+    <mergeCell ref="B356:C356"/>
+    <mergeCell ref="G356:H356"/>
+    <mergeCell ref="I356:J356"/>
+    <mergeCell ref="K356:L356"/>
+    <mergeCell ref="B353:C353"/>
+    <mergeCell ref="G353:H353"/>
+    <mergeCell ref="I353:J353"/>
+    <mergeCell ref="K353:L353"/>
+    <mergeCell ref="B354:C354"/>
+    <mergeCell ref="G354:H354"/>
+    <mergeCell ref="I354:J354"/>
+    <mergeCell ref="K354:L354"/>
+    <mergeCell ref="B351:C351"/>
+    <mergeCell ref="G351:H351"/>
+    <mergeCell ref="I351:J351"/>
+    <mergeCell ref="K351:L351"/>
+    <mergeCell ref="B352:C352"/>
+    <mergeCell ref="G352:H352"/>
+    <mergeCell ref="I352:J352"/>
+    <mergeCell ref="K352:L352"/>
+    <mergeCell ref="B349:C349"/>
+    <mergeCell ref="G349:H349"/>
+    <mergeCell ref="I349:J349"/>
+    <mergeCell ref="K349:L349"/>
+    <mergeCell ref="B350:C350"/>
+    <mergeCell ref="G350:H350"/>
+    <mergeCell ref="I350:J350"/>
+    <mergeCell ref="K350:L350"/>
+    <mergeCell ref="B347:C347"/>
+    <mergeCell ref="G347:H347"/>
+    <mergeCell ref="I347:J347"/>
+    <mergeCell ref="K347:L347"/>
+    <mergeCell ref="B348:C348"/>
+    <mergeCell ref="G348:H348"/>
+    <mergeCell ref="I348:J348"/>
+    <mergeCell ref="K348:L348"/>
+    <mergeCell ref="B345:C345"/>
+    <mergeCell ref="G345:H345"/>
+    <mergeCell ref="I345:J345"/>
+    <mergeCell ref="K345:L345"/>
+    <mergeCell ref="B346:C346"/>
+    <mergeCell ref="G346:H346"/>
+    <mergeCell ref="I346:J346"/>
+    <mergeCell ref="K346:L346"/>
+    <mergeCell ref="B343:C343"/>
+    <mergeCell ref="G343:H343"/>
+    <mergeCell ref="I343:J343"/>
+    <mergeCell ref="K343:L343"/>
+    <mergeCell ref="B344:C344"/>
+    <mergeCell ref="G344:H344"/>
+    <mergeCell ref="I344:J344"/>
+    <mergeCell ref="K344:L344"/>
+    <mergeCell ref="B341:C341"/>
+    <mergeCell ref="G341:H341"/>
+    <mergeCell ref="I341:J341"/>
+    <mergeCell ref="K341:L341"/>
+    <mergeCell ref="B342:C342"/>
+    <mergeCell ref="G342:H342"/>
+    <mergeCell ref="I342:J342"/>
+    <mergeCell ref="K342:L342"/>
+    <mergeCell ref="B339:C339"/>
+    <mergeCell ref="G339:H339"/>
+    <mergeCell ref="I339:J339"/>
+    <mergeCell ref="K339:L339"/>
+    <mergeCell ref="B340:C340"/>
+    <mergeCell ref="G340:H340"/>
+    <mergeCell ref="I340:J340"/>
+    <mergeCell ref="K340:L340"/>
+    <mergeCell ref="B337:C337"/>
+    <mergeCell ref="G337:H337"/>
+    <mergeCell ref="I337:J337"/>
+    <mergeCell ref="K337:L337"/>
+    <mergeCell ref="B338:C338"/>
+    <mergeCell ref="G338:H338"/>
+    <mergeCell ref="I338:J338"/>
+    <mergeCell ref="K338:L338"/>
+    <mergeCell ref="B335:C335"/>
+    <mergeCell ref="G335:H335"/>
+    <mergeCell ref="I335:J335"/>
+    <mergeCell ref="K335:L335"/>
+    <mergeCell ref="B336:C336"/>
+    <mergeCell ref="G336:H336"/>
+    <mergeCell ref="I336:J336"/>
+    <mergeCell ref="K336:L336"/>
+    <mergeCell ref="B333:C333"/>
+    <mergeCell ref="G333:H333"/>
+    <mergeCell ref="I333:J333"/>
+    <mergeCell ref="K333:L333"/>
+    <mergeCell ref="B334:C334"/>
+    <mergeCell ref="G334:H334"/>
+    <mergeCell ref="I334:J334"/>
+    <mergeCell ref="K334:L334"/>
+    <mergeCell ref="B331:C331"/>
+    <mergeCell ref="G331:H331"/>
+    <mergeCell ref="I331:J331"/>
+    <mergeCell ref="K331:L331"/>
+    <mergeCell ref="B332:C332"/>
+    <mergeCell ref="G332:H332"/>
+    <mergeCell ref="I332:J332"/>
+    <mergeCell ref="K332:L332"/>
+    <mergeCell ref="B329:C329"/>
+    <mergeCell ref="G329:H329"/>
+    <mergeCell ref="I329:J329"/>
+    <mergeCell ref="K329:L329"/>
+    <mergeCell ref="B330:C330"/>
+    <mergeCell ref="G330:H330"/>
+    <mergeCell ref="I330:J330"/>
+    <mergeCell ref="K330:L330"/>
+    <mergeCell ref="B327:C327"/>
+    <mergeCell ref="G327:H327"/>
+    <mergeCell ref="I327:J327"/>
+    <mergeCell ref="K327:L327"/>
+    <mergeCell ref="B328:C328"/>
+    <mergeCell ref="G328:H328"/>
+    <mergeCell ref="I328:J328"/>
+    <mergeCell ref="K328:L328"/>
+    <mergeCell ref="B325:C325"/>
+    <mergeCell ref="G325:H325"/>
+    <mergeCell ref="I325:J325"/>
+    <mergeCell ref="K325:L325"/>
+    <mergeCell ref="B326:C326"/>
+    <mergeCell ref="G326:H326"/>
+    <mergeCell ref="I326:J326"/>
+    <mergeCell ref="K326:L326"/>
+    <mergeCell ref="B323:C323"/>
+    <mergeCell ref="G323:H323"/>
+    <mergeCell ref="I323:J323"/>
+    <mergeCell ref="K323:L323"/>
+    <mergeCell ref="B324:C324"/>
+    <mergeCell ref="G324:H324"/>
+    <mergeCell ref="I324:J324"/>
+    <mergeCell ref="K324:L324"/>
+    <mergeCell ref="B321:C321"/>
+    <mergeCell ref="G321:H321"/>
+    <mergeCell ref="I321:J321"/>
+    <mergeCell ref="K321:L321"/>
+    <mergeCell ref="B322:C322"/>
+    <mergeCell ref="G322:H322"/>
+    <mergeCell ref="I322:J322"/>
+    <mergeCell ref="K322:L322"/>
+    <mergeCell ref="B319:C319"/>
+    <mergeCell ref="G319:H319"/>
+    <mergeCell ref="I319:J319"/>
+    <mergeCell ref="K319:L319"/>
+    <mergeCell ref="B320:C320"/>
+    <mergeCell ref="G320:H320"/>
+    <mergeCell ref="I320:J320"/>
+    <mergeCell ref="K320:L320"/>
+    <mergeCell ref="B317:C317"/>
+    <mergeCell ref="G317:H317"/>
+    <mergeCell ref="I317:J317"/>
+    <mergeCell ref="K317:L317"/>
+    <mergeCell ref="B318:C318"/>
+    <mergeCell ref="G318:H318"/>
+    <mergeCell ref="I318:J318"/>
+    <mergeCell ref="K318:L318"/>
+    <mergeCell ref="B315:C315"/>
+    <mergeCell ref="G315:H315"/>
+    <mergeCell ref="I315:J315"/>
+    <mergeCell ref="K315:L315"/>
+    <mergeCell ref="B316:C316"/>
+    <mergeCell ref="G316:H316"/>
+    <mergeCell ref="I316:J316"/>
+    <mergeCell ref="K316:L316"/>
+    <mergeCell ref="B313:C313"/>
+    <mergeCell ref="G313:H313"/>
+    <mergeCell ref="I313:J313"/>
+    <mergeCell ref="K313:L313"/>
+    <mergeCell ref="B314:C314"/>
+    <mergeCell ref="G314:H314"/>
+    <mergeCell ref="I314:J314"/>
+    <mergeCell ref="K314:L314"/>
+    <mergeCell ref="B311:C311"/>
+    <mergeCell ref="G311:H311"/>
+    <mergeCell ref="I311:J311"/>
+    <mergeCell ref="K311:L311"/>
+    <mergeCell ref="B312:C312"/>
+    <mergeCell ref="G312:H312"/>
+    <mergeCell ref="I312:J312"/>
+    <mergeCell ref="K312:L312"/>
+    <mergeCell ref="B309:C309"/>
+    <mergeCell ref="G309:H309"/>
+    <mergeCell ref="I309:J309"/>
+    <mergeCell ref="K309:L309"/>
+    <mergeCell ref="B310:C310"/>
+    <mergeCell ref="G310:H310"/>
+    <mergeCell ref="I310:J310"/>
+    <mergeCell ref="K310:L310"/>
+    <mergeCell ref="B307:C307"/>
+    <mergeCell ref="G307:H307"/>
+    <mergeCell ref="I307:J307"/>
+    <mergeCell ref="K307:L307"/>
+    <mergeCell ref="B308:C308"/>
+    <mergeCell ref="G308:H308"/>
+    <mergeCell ref="I308:J308"/>
+    <mergeCell ref="K308:L308"/>
+    <mergeCell ref="B305:C305"/>
+    <mergeCell ref="G305:H305"/>
+    <mergeCell ref="I305:J305"/>
+    <mergeCell ref="K305:L305"/>
+    <mergeCell ref="B306:C306"/>
+    <mergeCell ref="G306:H306"/>
+    <mergeCell ref="I306:J306"/>
+    <mergeCell ref="K306:L306"/>
+    <mergeCell ref="B303:C303"/>
+    <mergeCell ref="G303:H303"/>
+    <mergeCell ref="I303:J303"/>
+    <mergeCell ref="K303:L303"/>
+    <mergeCell ref="B304:C304"/>
+    <mergeCell ref="G304:H304"/>
+    <mergeCell ref="I304:J304"/>
+    <mergeCell ref="K304:L304"/>
+    <mergeCell ref="B301:C301"/>
+    <mergeCell ref="G301:H301"/>
+    <mergeCell ref="I301:J301"/>
+    <mergeCell ref="K301:L301"/>
+    <mergeCell ref="B302:C302"/>
+    <mergeCell ref="G302:H302"/>
+    <mergeCell ref="I302:J302"/>
+    <mergeCell ref="K302:L302"/>
+    <mergeCell ref="B299:C299"/>
+    <mergeCell ref="G299:H299"/>
+    <mergeCell ref="I299:J299"/>
+    <mergeCell ref="K299:L299"/>
+    <mergeCell ref="B300:C300"/>
+    <mergeCell ref="G300:H300"/>
+    <mergeCell ref="I300:J300"/>
+    <mergeCell ref="K300:L300"/>
+    <mergeCell ref="B297:C297"/>
+    <mergeCell ref="G297:H297"/>
+    <mergeCell ref="I297:J297"/>
+    <mergeCell ref="K297:L297"/>
+    <mergeCell ref="B298:C298"/>
+    <mergeCell ref="G298:H298"/>
+    <mergeCell ref="I298:J298"/>
+    <mergeCell ref="K298:L298"/>
+    <mergeCell ref="B295:C295"/>
+    <mergeCell ref="G295:H295"/>
+    <mergeCell ref="I295:J295"/>
+    <mergeCell ref="K295:L295"/>
+    <mergeCell ref="B296:C296"/>
+    <mergeCell ref="G296:H296"/>
+    <mergeCell ref="I296:J296"/>
+    <mergeCell ref="K296:L296"/>
+    <mergeCell ref="B293:C293"/>
+    <mergeCell ref="G293:H293"/>
+    <mergeCell ref="I293:J293"/>
+    <mergeCell ref="K293:L293"/>
+    <mergeCell ref="B294:C294"/>
+    <mergeCell ref="G294:H294"/>
+    <mergeCell ref="I294:J294"/>
+    <mergeCell ref="K294:L294"/>
+    <mergeCell ref="B291:C291"/>
+    <mergeCell ref="G291:H291"/>
+    <mergeCell ref="I291:J291"/>
+    <mergeCell ref="K291:L291"/>
+    <mergeCell ref="B292:C292"/>
+    <mergeCell ref="G292:H292"/>
+    <mergeCell ref="I292:J292"/>
+    <mergeCell ref="K292:L292"/>
+    <mergeCell ref="B289:C289"/>
+    <mergeCell ref="G289:H289"/>
+    <mergeCell ref="I289:J289"/>
+    <mergeCell ref="K289:L289"/>
+    <mergeCell ref="B290:C290"/>
+    <mergeCell ref="G290:H290"/>
+    <mergeCell ref="I290:J290"/>
+    <mergeCell ref="K290:L290"/>
+    <mergeCell ref="B287:C287"/>
+    <mergeCell ref="G287:H287"/>
+    <mergeCell ref="I287:J287"/>
+    <mergeCell ref="K287:L287"/>
+    <mergeCell ref="B288:C288"/>
+    <mergeCell ref="G288:H288"/>
+    <mergeCell ref="I288:J288"/>
+    <mergeCell ref="K288:L288"/>
+    <mergeCell ref="B285:C285"/>
+    <mergeCell ref="G285:H285"/>
+    <mergeCell ref="I285:J285"/>
+    <mergeCell ref="K285:L285"/>
+    <mergeCell ref="B286:C286"/>
+    <mergeCell ref="G286:H286"/>
+    <mergeCell ref="I286:J286"/>
+    <mergeCell ref="K286:L286"/>
+    <mergeCell ref="B283:C283"/>
+    <mergeCell ref="G283:H283"/>
+    <mergeCell ref="I283:J283"/>
+    <mergeCell ref="K283:L283"/>
+    <mergeCell ref="B284:C284"/>
+    <mergeCell ref="G284:H284"/>
+    <mergeCell ref="I284:J284"/>
+    <mergeCell ref="K284:L284"/>
+    <mergeCell ref="B281:C281"/>
+    <mergeCell ref="G281:H281"/>
+    <mergeCell ref="I281:J281"/>
+    <mergeCell ref="K281:L281"/>
+    <mergeCell ref="B282:C282"/>
+    <mergeCell ref="G282:H282"/>
+    <mergeCell ref="I282:J282"/>
+    <mergeCell ref="K282:L282"/>
+    <mergeCell ref="B279:C279"/>
+    <mergeCell ref="G279:H279"/>
+    <mergeCell ref="I279:J279"/>
+    <mergeCell ref="K279:L279"/>
+    <mergeCell ref="B280:C280"/>
+    <mergeCell ref="G280:H280"/>
+    <mergeCell ref="I280:J280"/>
+    <mergeCell ref="K280:L280"/>
+    <mergeCell ref="B277:C277"/>
+    <mergeCell ref="G277:H277"/>
+    <mergeCell ref="I277:J277"/>
+    <mergeCell ref="K277:L277"/>
+    <mergeCell ref="B278:C278"/>
+    <mergeCell ref="G278:H278"/>
+    <mergeCell ref="I278:J278"/>
+    <mergeCell ref="K278:L278"/>
+    <mergeCell ref="B275:C275"/>
+    <mergeCell ref="G275:H275"/>
+    <mergeCell ref="I275:J275"/>
+    <mergeCell ref="K275:L275"/>
+    <mergeCell ref="B276:C276"/>
+    <mergeCell ref="G276:H276"/>
+    <mergeCell ref="I276:J276"/>
+    <mergeCell ref="K276:L276"/>
+    <mergeCell ref="B273:C273"/>
+    <mergeCell ref="G273:H273"/>
+    <mergeCell ref="I273:J273"/>
+    <mergeCell ref="K273:L273"/>
+    <mergeCell ref="B274:C274"/>
+    <mergeCell ref="G274:H274"/>
+    <mergeCell ref="I274:J274"/>
+    <mergeCell ref="K274:L274"/>
+    <mergeCell ref="B271:C271"/>
+    <mergeCell ref="G271:H271"/>
+    <mergeCell ref="I271:J271"/>
+    <mergeCell ref="K271:L271"/>
+    <mergeCell ref="B272:C272"/>
+    <mergeCell ref="G272:H272"/>
+    <mergeCell ref="I272:J272"/>
+    <mergeCell ref="K272:L272"/>
+    <mergeCell ref="B269:C269"/>
+    <mergeCell ref="G269:H269"/>
+    <mergeCell ref="I269:J269"/>
+    <mergeCell ref="K269:L269"/>
+    <mergeCell ref="B270:C270"/>
+    <mergeCell ref="G270:H270"/>
+    <mergeCell ref="I270:J270"/>
+    <mergeCell ref="K270:L270"/>
+    <mergeCell ref="B267:C267"/>
+    <mergeCell ref="G267:H267"/>
+    <mergeCell ref="I267:J267"/>
+    <mergeCell ref="K267:L267"/>
+    <mergeCell ref="B268:C268"/>
+    <mergeCell ref="G268:H268"/>
+    <mergeCell ref="I268:J268"/>
+    <mergeCell ref="K268:L268"/>
+    <mergeCell ref="B265:C265"/>
+    <mergeCell ref="G265:H265"/>
+    <mergeCell ref="I265:J265"/>
+    <mergeCell ref="K265:L265"/>
+    <mergeCell ref="B266:C266"/>
+    <mergeCell ref="G266:H266"/>
+    <mergeCell ref="I266:J266"/>
+    <mergeCell ref="K266:L266"/>
+    <mergeCell ref="B263:C263"/>
+    <mergeCell ref="G263:H263"/>
+    <mergeCell ref="I263:J263"/>
+    <mergeCell ref="K263:L263"/>
+    <mergeCell ref="B264:C264"/>
+    <mergeCell ref="G264:H264"/>
+    <mergeCell ref="I264:J264"/>
+    <mergeCell ref="K264:L264"/>
+    <mergeCell ref="B261:C261"/>
+    <mergeCell ref="G261:H261"/>
+    <mergeCell ref="I261:J261"/>
+    <mergeCell ref="K261:L261"/>
+    <mergeCell ref="B262:C262"/>
+    <mergeCell ref="G262:H262"/>
+    <mergeCell ref="I262:J262"/>
+    <mergeCell ref="K262:L262"/>
+    <mergeCell ref="B259:C259"/>
+    <mergeCell ref="G259:H259"/>
+    <mergeCell ref="I259:J259"/>
+    <mergeCell ref="K259:L259"/>
+    <mergeCell ref="B260:C260"/>
+    <mergeCell ref="G260:H260"/>
+    <mergeCell ref="I260:J260"/>
+    <mergeCell ref="K260:L260"/>
+    <mergeCell ref="B257:C257"/>
+    <mergeCell ref="G257:H257"/>
+    <mergeCell ref="I257:J257"/>
+    <mergeCell ref="K257:L257"/>
+    <mergeCell ref="B258:C258"/>
+    <mergeCell ref="G258:H258"/>
+    <mergeCell ref="I258:J258"/>
+    <mergeCell ref="K258:L258"/>
+    <mergeCell ref="B255:C255"/>
+    <mergeCell ref="G255:H255"/>
+    <mergeCell ref="I255:J255"/>
+    <mergeCell ref="K255:L255"/>
+    <mergeCell ref="B256:C256"/>
+    <mergeCell ref="G256:H256"/>
+    <mergeCell ref="I256:J256"/>
+    <mergeCell ref="K256:L256"/>
+    <mergeCell ref="B253:C253"/>
+    <mergeCell ref="G253:H253"/>
+    <mergeCell ref="I253:J253"/>
+    <mergeCell ref="K253:L253"/>
+    <mergeCell ref="B254:C254"/>
+    <mergeCell ref="G254:H254"/>
+    <mergeCell ref="I254:J254"/>
+    <mergeCell ref="K254:L254"/>
+    <mergeCell ref="B251:C251"/>
+    <mergeCell ref="G251:H251"/>
+    <mergeCell ref="I251:J251"/>
+    <mergeCell ref="K251:L251"/>
+    <mergeCell ref="B252:C252"/>
+    <mergeCell ref="G252:H252"/>
+    <mergeCell ref="I252:J252"/>
+    <mergeCell ref="K252:L252"/>
+    <mergeCell ref="B249:C249"/>
+    <mergeCell ref="G249:H249"/>
+    <mergeCell ref="I249:J249"/>
+    <mergeCell ref="K249:L249"/>
+    <mergeCell ref="B250:C250"/>
+    <mergeCell ref="G250:H250"/>
+    <mergeCell ref="I250:J250"/>
+    <mergeCell ref="K250:L250"/>
+    <mergeCell ref="B247:C247"/>
+    <mergeCell ref="G247:H247"/>
+    <mergeCell ref="I247:J247"/>
+    <mergeCell ref="K247:L247"/>
+    <mergeCell ref="B248:C248"/>
+    <mergeCell ref="G248:H248"/>
+    <mergeCell ref="I248:J248"/>
+    <mergeCell ref="K248:L248"/>
+    <mergeCell ref="B245:C245"/>
+    <mergeCell ref="G245:H245"/>
+    <mergeCell ref="I245:J245"/>
+    <mergeCell ref="K245:L245"/>
+    <mergeCell ref="B246:C246"/>
+    <mergeCell ref="G246:H246"/>
+    <mergeCell ref="I246:J246"/>
+    <mergeCell ref="K246:L246"/>
+    <mergeCell ref="B243:C243"/>
+    <mergeCell ref="G243:H243"/>
+    <mergeCell ref="I243:J243"/>
+    <mergeCell ref="K243:L243"/>
+    <mergeCell ref="B244:C244"/>
+    <mergeCell ref="G244:H244"/>
+    <mergeCell ref="I244:J244"/>
+    <mergeCell ref="K244:L244"/>
+    <mergeCell ref="B241:C241"/>
+    <mergeCell ref="G241:H241"/>
+    <mergeCell ref="I241:J241"/>
+    <mergeCell ref="K241:L241"/>
+    <mergeCell ref="B242:C242"/>
+    <mergeCell ref="G242:H242"/>
+    <mergeCell ref="I242:J242"/>
+    <mergeCell ref="K242:L242"/>
+    <mergeCell ref="B239:C239"/>
+    <mergeCell ref="G239:H239"/>
+    <mergeCell ref="I239:J239"/>
+    <mergeCell ref="K239:L239"/>
+    <mergeCell ref="B240:C240"/>
+    <mergeCell ref="G240:H240"/>
+    <mergeCell ref="I240:J240"/>
+    <mergeCell ref="K240:L240"/>
+    <mergeCell ref="B237:C237"/>
+    <mergeCell ref="G237:H237"/>
+    <mergeCell ref="I237:J237"/>
+    <mergeCell ref="K237:L237"/>
+    <mergeCell ref="B238:C238"/>
+    <mergeCell ref="G238:H238"/>
+    <mergeCell ref="I238:J238"/>
+    <mergeCell ref="K238:L238"/>
+    <mergeCell ref="B235:C235"/>
+    <mergeCell ref="G235:H235"/>
+    <mergeCell ref="I235:J235"/>
+    <mergeCell ref="K235:L235"/>
+    <mergeCell ref="B236:C236"/>
+    <mergeCell ref="G236:H236"/>
+    <mergeCell ref="I236:J236"/>
+    <mergeCell ref="K236:L236"/>
+    <mergeCell ref="B233:C233"/>
+    <mergeCell ref="G233:H233"/>
+    <mergeCell ref="I233:J233"/>
+    <mergeCell ref="K233:L233"/>
+    <mergeCell ref="B234:C234"/>
+    <mergeCell ref="G234:H234"/>
+    <mergeCell ref="I234:J234"/>
+    <mergeCell ref="K234:L234"/>
+    <mergeCell ref="B231:C231"/>
+    <mergeCell ref="G231:H231"/>
+    <mergeCell ref="I231:J231"/>
+    <mergeCell ref="K231:L231"/>
+    <mergeCell ref="B232:C232"/>
+    <mergeCell ref="G232:H232"/>
+    <mergeCell ref="I232:J232"/>
+    <mergeCell ref="K232:L232"/>
+    <mergeCell ref="B229:C229"/>
+    <mergeCell ref="G229:H229"/>
+    <mergeCell ref="I229:J229"/>
+    <mergeCell ref="K229:L229"/>
+    <mergeCell ref="B230:C230"/>
+    <mergeCell ref="G230:H230"/>
+    <mergeCell ref="I230:J230"/>
+    <mergeCell ref="K230:L230"/>
+    <mergeCell ref="B227:C227"/>
+    <mergeCell ref="G227:H227"/>
+    <mergeCell ref="I227:J227"/>
+    <mergeCell ref="K227:L227"/>
+    <mergeCell ref="B228:C228"/>
+    <mergeCell ref="G228:H228"/>
+    <mergeCell ref="I228:J228"/>
+    <mergeCell ref="K228:L228"/>
+    <mergeCell ref="B225:C225"/>
+    <mergeCell ref="G225:H225"/>
+    <mergeCell ref="I225:J225"/>
+    <mergeCell ref="K225:L225"/>
+    <mergeCell ref="B226:C226"/>
+    <mergeCell ref="G226:H226"/>
+    <mergeCell ref="I226:J226"/>
+    <mergeCell ref="K226:L226"/>
+    <mergeCell ref="B223:C223"/>
+    <mergeCell ref="G223:H223"/>
+    <mergeCell ref="I223:J223"/>
+    <mergeCell ref="K223:L223"/>
+    <mergeCell ref="B224:C224"/>
+    <mergeCell ref="G224:H224"/>
+    <mergeCell ref="I224:J224"/>
+    <mergeCell ref="K224:L224"/>
+    <mergeCell ref="B221:C221"/>
+    <mergeCell ref="G221:H221"/>
+    <mergeCell ref="I221:J221"/>
+    <mergeCell ref="K221:L221"/>
+    <mergeCell ref="B222:C222"/>
+    <mergeCell ref="G222:H222"/>
+    <mergeCell ref="I222:J222"/>
+    <mergeCell ref="K222:L222"/>
+    <mergeCell ref="B219:C219"/>
+    <mergeCell ref="G219:H219"/>
+    <mergeCell ref="I219:J219"/>
+    <mergeCell ref="K219:L219"/>
+    <mergeCell ref="B220:C220"/>
+    <mergeCell ref="G220:H220"/>
+    <mergeCell ref="I220:J220"/>
+    <mergeCell ref="K220:L220"/>
+    <mergeCell ref="B217:C217"/>
+    <mergeCell ref="G217:H217"/>
+    <mergeCell ref="I217:J217"/>
+    <mergeCell ref="K217:L217"/>
+    <mergeCell ref="B218:C218"/>
+    <mergeCell ref="G218:H218"/>
+    <mergeCell ref="I218:J218"/>
+    <mergeCell ref="K218:L218"/>
+    <mergeCell ref="B215:C215"/>
+    <mergeCell ref="G215:H215"/>
+    <mergeCell ref="I215:J215"/>
+    <mergeCell ref="K215:L215"/>
+    <mergeCell ref="B216:C216"/>
+    <mergeCell ref="G216:H216"/>
+    <mergeCell ref="I216:J216"/>
+    <mergeCell ref="K216:L216"/>
+    <mergeCell ref="B213:C213"/>
+    <mergeCell ref="G213:H213"/>
+    <mergeCell ref="I213:J213"/>
+    <mergeCell ref="K213:L213"/>
+    <mergeCell ref="B214:C214"/>
+    <mergeCell ref="G214:H214"/>
+    <mergeCell ref="I214:J214"/>
+    <mergeCell ref="K214:L214"/>
+    <mergeCell ref="B211:C211"/>
+    <mergeCell ref="G211:H211"/>
+    <mergeCell ref="I211:J211"/>
+    <mergeCell ref="K211:L211"/>
+    <mergeCell ref="B212:C212"/>
+    <mergeCell ref="G212:H212"/>
+    <mergeCell ref="I212:J212"/>
+    <mergeCell ref="K212:L212"/>
+    <mergeCell ref="B209:C209"/>
+    <mergeCell ref="G209:H209"/>
+    <mergeCell ref="I209:J209"/>
+    <mergeCell ref="K209:L209"/>
+    <mergeCell ref="B210:C210"/>
+    <mergeCell ref="G210:H210"/>
+    <mergeCell ref="I210:J210"/>
+    <mergeCell ref="K210:L210"/>
+    <mergeCell ref="B207:C207"/>
+    <mergeCell ref="G207:H207"/>
+    <mergeCell ref="I207:J207"/>
+    <mergeCell ref="K207:L207"/>
+    <mergeCell ref="B208:C208"/>
+    <mergeCell ref="G208:H208"/>
+    <mergeCell ref="I208:J208"/>
+    <mergeCell ref="K208:L208"/>
+    <mergeCell ref="B205:C205"/>
+    <mergeCell ref="G205:H205"/>
+    <mergeCell ref="I205:J205"/>
+    <mergeCell ref="K205:L205"/>
+    <mergeCell ref="B206:C206"/>
+    <mergeCell ref="G206:H206"/>
+    <mergeCell ref="I206:J206"/>
+    <mergeCell ref="K206:L206"/>
+    <mergeCell ref="B203:C203"/>
+    <mergeCell ref="G203:H203"/>
+    <mergeCell ref="I203:J203"/>
+    <mergeCell ref="K203:L203"/>
+    <mergeCell ref="B204:C204"/>
+    <mergeCell ref="G204:H204"/>
+    <mergeCell ref="I204:J204"/>
+    <mergeCell ref="K204:L204"/>
+    <mergeCell ref="B201:C201"/>
+    <mergeCell ref="G201:H201"/>
+    <mergeCell ref="I201:J201"/>
+    <mergeCell ref="K201:L201"/>
+    <mergeCell ref="B202:C202"/>
+    <mergeCell ref="G202:H202"/>
+    <mergeCell ref="I202:J202"/>
+    <mergeCell ref="K202:L202"/>
+    <mergeCell ref="B199:C199"/>
+    <mergeCell ref="G199:H199"/>
+    <mergeCell ref="I199:J199"/>
+    <mergeCell ref="K199:L199"/>
+    <mergeCell ref="B200:C200"/>
+    <mergeCell ref="G200:H200"/>
+    <mergeCell ref="I200:J200"/>
+    <mergeCell ref="K200:L200"/>
+    <mergeCell ref="B197:C197"/>
+    <mergeCell ref="G197:H197"/>
+    <mergeCell ref="I197:J197"/>
+    <mergeCell ref="K197:L197"/>
+    <mergeCell ref="B198:C198"/>
+    <mergeCell ref="G198:H198"/>
+    <mergeCell ref="I198:J198"/>
+    <mergeCell ref="K198:L198"/>
+    <mergeCell ref="B195:C195"/>
+    <mergeCell ref="G195:H195"/>
+    <mergeCell ref="I195:J195"/>
+    <mergeCell ref="K195:L195"/>
+    <mergeCell ref="B196:C196"/>
+    <mergeCell ref="G196:H196"/>
+    <mergeCell ref="I196:J196"/>
+    <mergeCell ref="K196:L196"/>
+    <mergeCell ref="B193:C193"/>
+    <mergeCell ref="G193:H193"/>
+    <mergeCell ref="I193:J193"/>
+    <mergeCell ref="K193:L193"/>
+    <mergeCell ref="B194:C194"/>
+    <mergeCell ref="G194:H194"/>
+    <mergeCell ref="I194:J194"/>
+    <mergeCell ref="K194:L194"/>
+    <mergeCell ref="B191:C191"/>
+    <mergeCell ref="G191:H191"/>
+    <mergeCell ref="I191:J191"/>
+    <mergeCell ref="K191:L191"/>
+    <mergeCell ref="B192:C192"/>
+    <mergeCell ref="G192:H192"/>
+    <mergeCell ref="I192:J192"/>
+    <mergeCell ref="K192:L192"/>
+    <mergeCell ref="B189:C189"/>
+    <mergeCell ref="G189:H189"/>
+    <mergeCell ref="I189:J189"/>
+    <mergeCell ref="K189:L189"/>
+    <mergeCell ref="B190:C190"/>
+    <mergeCell ref="G190:H190"/>
+    <mergeCell ref="I190:J190"/>
+    <mergeCell ref="K190:L190"/>
+    <mergeCell ref="B187:C187"/>
+    <mergeCell ref="G187:H187"/>
+    <mergeCell ref="I187:J187"/>
+    <mergeCell ref="K187:L187"/>
+    <mergeCell ref="B188:C188"/>
+    <mergeCell ref="G188:H188"/>
+    <mergeCell ref="I188:J188"/>
+    <mergeCell ref="K188:L188"/>
+    <mergeCell ref="B185:C185"/>
+    <mergeCell ref="G185:H185"/>
+    <mergeCell ref="I185:J185"/>
+    <mergeCell ref="K185:L185"/>
+    <mergeCell ref="B186:C186"/>
+    <mergeCell ref="G186:H186"/>
+    <mergeCell ref="I186:J186"/>
+    <mergeCell ref="K186:L186"/>
+    <mergeCell ref="B183:C183"/>
+    <mergeCell ref="G183:H183"/>
+    <mergeCell ref="I183:J183"/>
+    <mergeCell ref="K183:L183"/>
+    <mergeCell ref="B184:C184"/>
+    <mergeCell ref="G184:H184"/>
+    <mergeCell ref="I184:J184"/>
+    <mergeCell ref="K184:L184"/>
+    <mergeCell ref="B181:C181"/>
+    <mergeCell ref="G181:H181"/>
+    <mergeCell ref="I181:J181"/>
+    <mergeCell ref="K181:L181"/>
+    <mergeCell ref="B182:C182"/>
+    <mergeCell ref="G182:H182"/>
+    <mergeCell ref="I182:J182"/>
+    <mergeCell ref="K182:L182"/>
+    <mergeCell ref="B179:C179"/>
+    <mergeCell ref="G179:H179"/>
+    <mergeCell ref="I179:J179"/>
+    <mergeCell ref="K179:L179"/>
+    <mergeCell ref="B180:C180"/>
+    <mergeCell ref="G180:H180"/>
+    <mergeCell ref="I180:J180"/>
+    <mergeCell ref="K180:L180"/>
+    <mergeCell ref="B177:C177"/>
+    <mergeCell ref="G177:H177"/>
+    <mergeCell ref="I177:J177"/>
+    <mergeCell ref="K177:L177"/>
+    <mergeCell ref="B178:C178"/>
+    <mergeCell ref="G178:H178"/>
+    <mergeCell ref="I178:J178"/>
+    <mergeCell ref="K178:L178"/>
+    <mergeCell ref="B175:C175"/>
+    <mergeCell ref="G175:H175"/>
+    <mergeCell ref="I175:J175"/>
+    <mergeCell ref="K175:L175"/>
+    <mergeCell ref="B176:C176"/>
+    <mergeCell ref="G176:H176"/>
+    <mergeCell ref="I176:J176"/>
+    <mergeCell ref="K176:L176"/>
+    <mergeCell ref="B173:C173"/>
+    <mergeCell ref="G173:H173"/>
+    <mergeCell ref="I173:J173"/>
+    <mergeCell ref="K173:L173"/>
+    <mergeCell ref="B174:C174"/>
+    <mergeCell ref="G174:H174"/>
+    <mergeCell ref="I174:J174"/>
+    <mergeCell ref="K174:L174"/>
+    <mergeCell ref="B171:C171"/>
+    <mergeCell ref="G171:H171"/>
+    <mergeCell ref="I171:J171"/>
+    <mergeCell ref="K171:L171"/>
+    <mergeCell ref="B172:C172"/>
+    <mergeCell ref="G172:H172"/>
+    <mergeCell ref="I172:J172"/>
+    <mergeCell ref="K172:L172"/>
+    <mergeCell ref="B169:C169"/>
+    <mergeCell ref="G169:H169"/>
+    <mergeCell ref="I169:J169"/>
+    <mergeCell ref="K169:L169"/>
+    <mergeCell ref="B170:C170"/>
+    <mergeCell ref="G170:H170"/>
+    <mergeCell ref="I170:J170"/>
+    <mergeCell ref="K170:L170"/>
+    <mergeCell ref="B167:C167"/>
+    <mergeCell ref="G167:H167"/>
+    <mergeCell ref="I167:J167"/>
+    <mergeCell ref="K167:L167"/>
+    <mergeCell ref="B168:C168"/>
+    <mergeCell ref="G168:H168"/>
+    <mergeCell ref="I168:J168"/>
+    <mergeCell ref="K168:L168"/>
+    <mergeCell ref="B165:C165"/>
+    <mergeCell ref="G165:H165"/>
+    <mergeCell ref="I165:J165"/>
+    <mergeCell ref="K165:L165"/>
+    <mergeCell ref="B166:C166"/>
+    <mergeCell ref="G166:H166"/>
+    <mergeCell ref="I166:J166"/>
+    <mergeCell ref="K166:L166"/>
+    <mergeCell ref="B163:C163"/>
+    <mergeCell ref="G163:H163"/>
+    <mergeCell ref="I163:J163"/>
+    <mergeCell ref="K163:L163"/>
+    <mergeCell ref="B164:C164"/>
+    <mergeCell ref="G164:H164"/>
+    <mergeCell ref="I164:J164"/>
+    <mergeCell ref="K164:L164"/>
+    <mergeCell ref="B162:C162"/>
+    <mergeCell ref="G162:H162"/>
+    <mergeCell ref="I162:J162"/>
+    <mergeCell ref="K162:L162"/>
+    <mergeCell ref="B160:C160"/>
+    <mergeCell ref="G160:H160"/>
+    <mergeCell ref="I160:J160"/>
+    <mergeCell ref="K160:L160"/>
+    <mergeCell ref="B161:C161"/>
+    <mergeCell ref="G161:H161"/>
+    <mergeCell ref="I161:J161"/>
+    <mergeCell ref="K161:L161"/>
+    <mergeCell ref="B158:C158"/>
+    <mergeCell ref="G158:H158"/>
+    <mergeCell ref="I158:J158"/>
+    <mergeCell ref="K158:L158"/>
+    <mergeCell ref="B159:C159"/>
+    <mergeCell ref="G159:H159"/>
+    <mergeCell ref="I159:J159"/>
+    <mergeCell ref="K159:L159"/>
+    <mergeCell ref="B156:C156"/>
+    <mergeCell ref="G156:H156"/>
+    <mergeCell ref="I156:J156"/>
+    <mergeCell ref="K156:L156"/>
+    <mergeCell ref="B157:C157"/>
+    <mergeCell ref="G157:H157"/>
+    <mergeCell ref="I157:J157"/>
+    <mergeCell ref="K157:L157"/>
+    <mergeCell ref="B154:C154"/>
+    <mergeCell ref="G154:H154"/>
+    <mergeCell ref="I154:J154"/>
+    <mergeCell ref="K154:L154"/>
+    <mergeCell ref="B155:C155"/>
+    <mergeCell ref="G155:H155"/>
+    <mergeCell ref="I155:J155"/>
+    <mergeCell ref="K155:L155"/>
+    <mergeCell ref="B152:C152"/>
+    <mergeCell ref="G152:H152"/>
+    <mergeCell ref="I152:J152"/>
+    <mergeCell ref="K152:L152"/>
+    <mergeCell ref="B153:C153"/>
+    <mergeCell ref="G153:H153"/>
+    <mergeCell ref="I153:J153"/>
+    <mergeCell ref="K153:L153"/>
+    <mergeCell ref="B150:C150"/>
+    <mergeCell ref="G150:H150"/>
+    <mergeCell ref="I150:J150"/>
+    <mergeCell ref="K150:L150"/>
+    <mergeCell ref="B151:C151"/>
+    <mergeCell ref="G151:H151"/>
+    <mergeCell ref="I151:J151"/>
+    <mergeCell ref="K151:L151"/>
+    <mergeCell ref="B148:C148"/>
+    <mergeCell ref="G148:H148"/>
+    <mergeCell ref="I148:J148"/>
+    <mergeCell ref="K148:L148"/>
+    <mergeCell ref="B149:C149"/>
+    <mergeCell ref="G149:H149"/>
+    <mergeCell ref="I149:J149"/>
+    <mergeCell ref="K149:L149"/>
+    <mergeCell ref="B146:C146"/>
+    <mergeCell ref="G146:H146"/>
+    <mergeCell ref="I146:J146"/>
+    <mergeCell ref="K146:L146"/>
+    <mergeCell ref="B147:C147"/>
+    <mergeCell ref="G147:H147"/>
+    <mergeCell ref="I147:J147"/>
+    <mergeCell ref="K147:L147"/>
+    <mergeCell ref="B144:C144"/>
+    <mergeCell ref="G144:H144"/>
+    <mergeCell ref="I144:J144"/>
+    <mergeCell ref="K144:L144"/>
+    <mergeCell ref="B145:C145"/>
+    <mergeCell ref="G145:H145"/>
+    <mergeCell ref="I145:J145"/>
+    <mergeCell ref="K145:L145"/>
+    <mergeCell ref="B142:C142"/>
+    <mergeCell ref="G142:H142"/>
+    <mergeCell ref="I142:J142"/>
+    <mergeCell ref="K142:L142"/>
+    <mergeCell ref="B143:C143"/>
+    <mergeCell ref="G143:H143"/>
+    <mergeCell ref="I143:J143"/>
+    <mergeCell ref="K143:L143"/>
+    <mergeCell ref="B140:C140"/>
+    <mergeCell ref="G140:H140"/>
+    <mergeCell ref="I140:J140"/>
+    <mergeCell ref="K140:L140"/>
+    <mergeCell ref="B141:C141"/>
+    <mergeCell ref="G141:H141"/>
+    <mergeCell ref="I141:J141"/>
+    <mergeCell ref="K141:L141"/>
+    <mergeCell ref="B138:C138"/>
+    <mergeCell ref="G138:H138"/>
+    <mergeCell ref="I138:J138"/>
+    <mergeCell ref="K138:L138"/>
+    <mergeCell ref="B139:C139"/>
+    <mergeCell ref="G139:H139"/>
+    <mergeCell ref="I139:J139"/>
+    <mergeCell ref="K139:L139"/>
+    <mergeCell ref="B136:C136"/>
+    <mergeCell ref="G136:H136"/>
+    <mergeCell ref="I136:J136"/>
+    <mergeCell ref="K136:L136"/>
+    <mergeCell ref="B137:C137"/>
+    <mergeCell ref="G137:H137"/>
+    <mergeCell ref="I137:J137"/>
+    <mergeCell ref="K137:L137"/>
+    <mergeCell ref="B134:C134"/>
+    <mergeCell ref="G134:H134"/>
+    <mergeCell ref="I134:J134"/>
+    <mergeCell ref="K134:L134"/>
+    <mergeCell ref="B135:C135"/>
+    <mergeCell ref="G135:H135"/>
+    <mergeCell ref="I135:J135"/>
+    <mergeCell ref="K135:L135"/>
+    <mergeCell ref="B132:C132"/>
+    <mergeCell ref="G132:H132"/>
+    <mergeCell ref="I132:J132"/>
+    <mergeCell ref="K132:L132"/>
+    <mergeCell ref="B133:C133"/>
+    <mergeCell ref="G133:H133"/>
+    <mergeCell ref="I133:J133"/>
+    <mergeCell ref="K133:L133"/>
+    <mergeCell ref="B130:C130"/>
+    <mergeCell ref="G130:H130"/>
+    <mergeCell ref="I130:J130"/>
+    <mergeCell ref="K130:L130"/>
+    <mergeCell ref="B131:C131"/>
+    <mergeCell ref="G131:H131"/>
+    <mergeCell ref="I131:J131"/>
+    <mergeCell ref="K131:L131"/>
+    <mergeCell ref="B128:C128"/>
+    <mergeCell ref="G128:H128"/>
+    <mergeCell ref="I128:J128"/>
+    <mergeCell ref="K128:L128"/>
+    <mergeCell ref="B129:C129"/>
+    <mergeCell ref="G129:H129"/>
+    <mergeCell ref="I129:J129"/>
+    <mergeCell ref="K129:L129"/>
+    <mergeCell ref="B126:C126"/>
+    <mergeCell ref="G126:H126"/>
+    <mergeCell ref="I126:J126"/>
+    <mergeCell ref="K126:L126"/>
+    <mergeCell ref="B127:C127"/>
+    <mergeCell ref="G127:H127"/>
+    <mergeCell ref="I127:J127"/>
+    <mergeCell ref="K127:L127"/>
+    <mergeCell ref="B124:C124"/>
+    <mergeCell ref="G124:H124"/>
+    <mergeCell ref="I124:J124"/>
+    <mergeCell ref="K124:L124"/>
+    <mergeCell ref="B125:C125"/>
+    <mergeCell ref="G125:H125"/>
+    <mergeCell ref="I125:J125"/>
+    <mergeCell ref="K125:L125"/>
+    <mergeCell ref="B122:C122"/>
+    <mergeCell ref="G122:H122"/>
+    <mergeCell ref="I122:J122"/>
+    <mergeCell ref="K122:L122"/>
+    <mergeCell ref="B123:C123"/>
+    <mergeCell ref="G123:H123"/>
+    <mergeCell ref="I123:J123"/>
+    <mergeCell ref="K123:L123"/>
+    <mergeCell ref="B120:C120"/>
+    <mergeCell ref="G120:H120"/>
+    <mergeCell ref="I120:J120"/>
+    <mergeCell ref="K120:L120"/>
+    <mergeCell ref="B121:C121"/>
+    <mergeCell ref="G121:H121"/>
+    <mergeCell ref="I121:J121"/>
+    <mergeCell ref="K121:L121"/>
+    <mergeCell ref="B118:C118"/>
+    <mergeCell ref="G118:H118"/>
+    <mergeCell ref="I118:J118"/>
+    <mergeCell ref="K118:L118"/>
+    <mergeCell ref="B119:C119"/>
+    <mergeCell ref="G119:H119"/>
+    <mergeCell ref="I119:J119"/>
+    <mergeCell ref="K119:L119"/>
+    <mergeCell ref="B116:C116"/>
+    <mergeCell ref="G116:H116"/>
+    <mergeCell ref="I116:J116"/>
+    <mergeCell ref="K116:L116"/>
+    <mergeCell ref="B117:C117"/>
+    <mergeCell ref="G117:H117"/>
+    <mergeCell ref="I117:J117"/>
+    <mergeCell ref="K117:L117"/>
+    <mergeCell ref="B114:C114"/>
+    <mergeCell ref="G114:H114"/>
+    <mergeCell ref="I114:J114"/>
+    <mergeCell ref="K114:L114"/>
+    <mergeCell ref="B115:C115"/>
+    <mergeCell ref="G115:H115"/>
+    <mergeCell ref="I115:J115"/>
+    <mergeCell ref="K115:L115"/>
+    <mergeCell ref="B112:C112"/>
+    <mergeCell ref="G112:H112"/>
+    <mergeCell ref="I112:J112"/>
+    <mergeCell ref="K112:L112"/>
+    <mergeCell ref="B113:C113"/>
+    <mergeCell ref="G113:H113"/>
+    <mergeCell ref="I113:J113"/>
+    <mergeCell ref="K113:L113"/>
+    <mergeCell ref="B110:C110"/>
+    <mergeCell ref="G110:H110"/>
+    <mergeCell ref="I110:J110"/>
+    <mergeCell ref="K110:L110"/>
+    <mergeCell ref="B111:C111"/>
+    <mergeCell ref="G111:H111"/>
+    <mergeCell ref="I111:J111"/>
+    <mergeCell ref="K111:L111"/>
+    <mergeCell ref="B108:C108"/>
+    <mergeCell ref="G108:H108"/>
+    <mergeCell ref="I108:J108"/>
+    <mergeCell ref="K108:L108"/>
+    <mergeCell ref="B109:C109"/>
+    <mergeCell ref="G109:H109"/>
+    <mergeCell ref="I109:J109"/>
+    <mergeCell ref="K109:L109"/>
+    <mergeCell ref="B106:C106"/>
+    <mergeCell ref="G106:H106"/>
+    <mergeCell ref="I106:J106"/>
+    <mergeCell ref="K106:L106"/>
+    <mergeCell ref="B107:C107"/>
+    <mergeCell ref="G107:H107"/>
+    <mergeCell ref="I107:J107"/>
+    <mergeCell ref="K107:L107"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="G104:H104"/>
+    <mergeCell ref="I104:J104"/>
+    <mergeCell ref="K104:L104"/>
+    <mergeCell ref="B105:C105"/>
+    <mergeCell ref="G105:H105"/>
+    <mergeCell ref="I105:J105"/>
+    <mergeCell ref="K105:L105"/>
+    <mergeCell ref="B102:C102"/>
+    <mergeCell ref="G102:H102"/>
+    <mergeCell ref="I102:J102"/>
+    <mergeCell ref="K102:L102"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="G103:H103"/>
+    <mergeCell ref="I103:J103"/>
+    <mergeCell ref="K103:L103"/>
+    <mergeCell ref="B100:C100"/>
+    <mergeCell ref="G100:H100"/>
+    <mergeCell ref="I100:J100"/>
+    <mergeCell ref="K100:L100"/>
+    <mergeCell ref="B101:C101"/>
+    <mergeCell ref="G101:H101"/>
+    <mergeCell ref="I101:J101"/>
+    <mergeCell ref="K101:L101"/>
+    <mergeCell ref="B98:C98"/>
+    <mergeCell ref="G98:H98"/>
+    <mergeCell ref="I98:J98"/>
+    <mergeCell ref="K98:L98"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="G99:H99"/>
+    <mergeCell ref="I99:J99"/>
+    <mergeCell ref="K99:L99"/>
+    <mergeCell ref="B96:C96"/>
+    <mergeCell ref="G96:H96"/>
+    <mergeCell ref="I96:J96"/>
+    <mergeCell ref="K96:L96"/>
+    <mergeCell ref="B97:C97"/>
+    <mergeCell ref="G97:H97"/>
+    <mergeCell ref="I97:J97"/>
+    <mergeCell ref="K97:L97"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="G94:H94"/>
+    <mergeCell ref="I94:J94"/>
+    <mergeCell ref="K94:L94"/>
+    <mergeCell ref="B95:C95"/>
+    <mergeCell ref="G95:H95"/>
+    <mergeCell ref="I95:J95"/>
+    <mergeCell ref="K95:L95"/>
+    <mergeCell ref="B92:C92"/>
+    <mergeCell ref="G92:H92"/>
+    <mergeCell ref="I92:J92"/>
+    <mergeCell ref="K92:L92"/>
+    <mergeCell ref="B93:C93"/>
+    <mergeCell ref="G93:H93"/>
+    <mergeCell ref="I93:J93"/>
+    <mergeCell ref="K93:L93"/>
+    <mergeCell ref="B90:C90"/>
+    <mergeCell ref="G90:H90"/>
+    <mergeCell ref="I90:J90"/>
+    <mergeCell ref="K90:L90"/>
+    <mergeCell ref="B91:C91"/>
+    <mergeCell ref="G91:H91"/>
+    <mergeCell ref="I91:J91"/>
+    <mergeCell ref="K91:L91"/>
+    <mergeCell ref="B88:C88"/>
+    <mergeCell ref="G88:H88"/>
+    <mergeCell ref="I88:J88"/>
+    <mergeCell ref="K88:L88"/>
+    <mergeCell ref="B89:C89"/>
+    <mergeCell ref="G89:H89"/>
+    <mergeCell ref="I89:J89"/>
+    <mergeCell ref="K89:L89"/>
+    <mergeCell ref="B86:C86"/>
+    <mergeCell ref="G86:H86"/>
+    <mergeCell ref="I86:J86"/>
+    <mergeCell ref="K86:L86"/>
+    <mergeCell ref="B87:C87"/>
+    <mergeCell ref="G87:H87"/>
+    <mergeCell ref="I87:J87"/>
+    <mergeCell ref="K87:L87"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="G84:H84"/>
+    <mergeCell ref="I84:J84"/>
+    <mergeCell ref="K84:L84"/>
+    <mergeCell ref="B85:C85"/>
+    <mergeCell ref="G85:H85"/>
+    <mergeCell ref="I85:J85"/>
+    <mergeCell ref="K85:L85"/>
+    <mergeCell ref="B83:C83"/>
+    <mergeCell ref="G83:H83"/>
+    <mergeCell ref="I83:J83"/>
+    <mergeCell ref="K83:L83"/>
+    <mergeCell ref="B81:C81"/>
+    <mergeCell ref="G81:H81"/>
+    <mergeCell ref="I81:J81"/>
+    <mergeCell ref="K81:L81"/>
+    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="G82:H82"/>
+    <mergeCell ref="I82:J82"/>
+    <mergeCell ref="K82:L82"/>
+    <mergeCell ref="B79:C79"/>
+    <mergeCell ref="G79:H79"/>
+    <mergeCell ref="I79:J79"/>
+    <mergeCell ref="K79:L79"/>
+    <mergeCell ref="B80:C80"/>
+    <mergeCell ref="G80:H80"/>
+    <mergeCell ref="I80:J80"/>
+    <mergeCell ref="K80:L80"/>
+    <mergeCell ref="B77:C77"/>
+    <mergeCell ref="G77:H77"/>
+    <mergeCell ref="I77:J77"/>
+    <mergeCell ref="K77:L77"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="G78:H78"/>
+    <mergeCell ref="I78:J78"/>
+    <mergeCell ref="K78:L78"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="G75:H75"/>
+    <mergeCell ref="I75:J75"/>
+    <mergeCell ref="K75:L75"/>
+    <mergeCell ref="B76:C76"/>
+    <mergeCell ref="G76:H76"/>
+    <mergeCell ref="I76:J76"/>
+    <mergeCell ref="K76:L76"/>
+    <mergeCell ref="B73:C73"/>
+    <mergeCell ref="G73:H73"/>
+    <mergeCell ref="I73:J73"/>
+    <mergeCell ref="K73:L73"/>
+    <mergeCell ref="B74:C74"/>
+    <mergeCell ref="G74:H74"/>
+    <mergeCell ref="I74:J74"/>
+    <mergeCell ref="K74:L74"/>
+    <mergeCell ref="B71:C71"/>
+    <mergeCell ref="G71:H71"/>
+    <mergeCell ref="I71:J71"/>
+    <mergeCell ref="K71:L71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="G72:H72"/>
+    <mergeCell ref="I72:J72"/>
+    <mergeCell ref="K72:L72"/>
+    <mergeCell ref="B69:C69"/>
+    <mergeCell ref="G69:H69"/>
+    <mergeCell ref="I69:J69"/>
+    <mergeCell ref="K69:L69"/>
+    <mergeCell ref="B70:C70"/>
+    <mergeCell ref="G70:H70"/>
+    <mergeCell ref="I70:J70"/>
+    <mergeCell ref="K70:L70"/>
+    <mergeCell ref="B67:C67"/>
+    <mergeCell ref="G67:H67"/>
+    <mergeCell ref="I67:J67"/>
+    <mergeCell ref="K67:L67"/>
+    <mergeCell ref="B68:C68"/>
+    <mergeCell ref="G68:H68"/>
+    <mergeCell ref="I68:J68"/>
+    <mergeCell ref="K68:L68"/>
+    <mergeCell ref="B65:C65"/>
+    <mergeCell ref="G65:H65"/>
+    <mergeCell ref="I65:J65"/>
+    <mergeCell ref="K65:L65"/>
+    <mergeCell ref="B66:C66"/>
+    <mergeCell ref="G66:H66"/>
+    <mergeCell ref="I66:J66"/>
+    <mergeCell ref="K66:L66"/>
+    <mergeCell ref="B63:C63"/>
+    <mergeCell ref="G63:H63"/>
+    <mergeCell ref="I63:J63"/>
+    <mergeCell ref="K63:L63"/>
+    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="G64:H64"/>
+    <mergeCell ref="I64:J64"/>
+    <mergeCell ref="K64:L64"/>
+    <mergeCell ref="B61:C61"/>
+    <mergeCell ref="G61:H61"/>
+    <mergeCell ref="I61:J61"/>
+    <mergeCell ref="K61:L61"/>
+    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="G62:H62"/>
+    <mergeCell ref="I62:J62"/>
+    <mergeCell ref="K62:L62"/>
+    <mergeCell ref="B59:C59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="I59:J59"/>
+    <mergeCell ref="K59:L59"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="G60:H60"/>
+    <mergeCell ref="I60:J60"/>
+    <mergeCell ref="K60:L60"/>
+    <mergeCell ref="B57:C57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="I57:J57"/>
+    <mergeCell ref="K57:L57"/>
+    <mergeCell ref="B58:C58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="I58:J58"/>
+    <mergeCell ref="K58:L58"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="I55:J55"/>
+    <mergeCell ref="K55:L55"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="I56:J56"/>
+    <mergeCell ref="K56:L56"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="I53:J53"/>
+    <mergeCell ref="K53:L53"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="I54:J54"/>
+    <mergeCell ref="K54:L54"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="I51:J51"/>
+    <mergeCell ref="K51:L51"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="I52:J52"/>
+    <mergeCell ref="K52:L52"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="I49:J49"/>
+    <mergeCell ref="K49:L49"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="I50:J50"/>
+    <mergeCell ref="K50:L50"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="I47:J47"/>
+    <mergeCell ref="K47:L47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="I48:J48"/>
+    <mergeCell ref="K48:L48"/>
+    <mergeCell ref="B45:C45"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="I45:J45"/>
+    <mergeCell ref="K45:L45"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="I46:J46"/>
+    <mergeCell ref="K46:L46"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="G43:H43"/>
+    <mergeCell ref="I43:J43"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="I44:J44"/>
+    <mergeCell ref="K44:L44"/>
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="I41:J41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="B42:C42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I42:J42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="G39:H39"/>
+    <mergeCell ref="I39:J39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="G37:H37"/>
+    <mergeCell ref="I37:J37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="I38:J38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="G36:H36"/>
+    <mergeCell ref="I36:J36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="G33:H33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="I34:J34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="I31:J31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="G32:H32"/>
+    <mergeCell ref="I32:J32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="G29:H29"/>
+    <mergeCell ref="I29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="G27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="I28:J28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="I25:J25"/>
+    <mergeCell ref="K25:L25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="I23:J23"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I24:J24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="G19:H19"/>
+    <mergeCell ref="I19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="G20:H20"/>
+    <mergeCell ref="I20:J20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="I17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="I18:J18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="I15:J15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="I14:J14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="I11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="I12:J12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="I10:J10"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="I7:J7"/>
+    <mergeCell ref="K7:L7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:J8"/>
+    <mergeCell ref="K8:L8"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="G6:H6"/>
+    <mergeCell ref="I6:J6"/>
+    <mergeCell ref="K6:L6"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="K4:L4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="1.48957992125984" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;"Arial,Regular"&amp;9 Page 1 of 1 &amp;R&amp;"Arial,Regular"&amp;9 Rev: 2/3/2024 4:57:24 PM</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...23 lines deleted...]
-    <xsd:import namespace="a850d1ef-3d03-4347-a68d-fd47cf9ff291"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all>
-[...14 lines deleted...]
-              </xsd:all>
+              <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
-      </xsd:complexType>
-[...91 lines deleted...]
-        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -28488,135 +27609,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BB4B23F-4A19-4F2A-8FE4-1EFA4E01DB98}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED6EC115-7073-4D18-B35F-911B36050726}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A83B91E-7955-4777-B059-F27EDF9B4DAB}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A8CEDA0-393B-46D1-8AEC-63BA32983476}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0957E22A-3618-4A1C-ABED-CEC5F43EBA22}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0AA995FB-47DA-48DC-AD14-D8BB7B44EEA1}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>VMVendorList</vt:lpstr>
       <vt:lpstr>VMVendorList!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Waylee, Thomata [HHS]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>