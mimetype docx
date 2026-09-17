--- v2 (2026-07-15)
+++ v3 (2026-09-17)
@@ -9,618 +9,660 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="050AC658" w14:textId="018CFE37" w:rsidR="00A828ED" w:rsidRPr="00787B92" w:rsidRDefault="00714918" w:rsidP="007703D7">
+    <w:p w:rsidRPr="00787B92" w:rsidR="00A828ED" w:rsidP="007703D7" w:rsidRDefault="00714918" w14:paraId="050AC658" w14:textId="018CFE37">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Tobacco Prevention Materials Order</w:t>
       </w:r>
       <w:r w:rsidR="00C42A9E">
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2350F9F3" w14:textId="77777777" w:rsidR="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidR="00252BF3" w:rsidP="00252BF3" w:rsidRDefault="00252BF3" w14:paraId="2350F9F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D75E564" w14:textId="0316F8BC" w:rsidR="00252BF3" w:rsidRPr="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="1F5A543D" w:rsidRDefault="00252BF3" w14:paraId="3D75E564" w14:textId="425868B6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00252BF3">
+      <w:r w:rsidRPr="1F5A543D" w:rsidR="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please complete the form below and email it to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="1F5A543D" w:rsidR="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00DE210F">
+      <w:hyperlink r:id="R8ef2b3e6d0704387">
+        <w:r w:rsidRPr="1F5A543D" w:rsidR="00252BF3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           </w:rPr>
           <w:t>bhassistance@hhs.iowa.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="1F5A543D" w:rsidR="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00252BF3">
+      <w:r w:rsidRPr="1F5A543D" w:rsidR="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">with the subject line: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00252BF3">
+      <w:r w:rsidRPr="1F5A543D" w:rsidR="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t>MATERIALS ORDER FORM</w:t>
       </w:r>
-      <w:r w:rsidRPr="00252BF3">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6EEE055E" w14:textId="35D17616" w:rsidR="00252BF3" w:rsidRPr="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="00252BF3" w:rsidRDefault="00252BF3" w14:paraId="6EEE055E" w14:textId="35D17616">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C50D166" w14:textId="77777777" w:rsidR="00252BF3" w:rsidRPr="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="00252BF3" w:rsidRDefault="00252BF3" w14:paraId="3C50D166" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contact Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037DFF6A" w14:textId="77777777" w:rsidR="00252BF3" w:rsidRPr="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="00252BF3" w:rsidRDefault="00252BF3" w14:paraId="037DFF6A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agency:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BC3251" w14:textId="77777777" w:rsidR="00252BF3" w:rsidRPr="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="1F5A543D" w:rsidRDefault="00252BF3" w14:paraId="225E5F5D" w14:textId="668D003F">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4E0AA8F4" w:rsidR="00252BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Mailing Address:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="1F5A543D" w:rsidRDefault="00252BF3" w14:paraId="35E318BB" w14:textId="5D5B126B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4E0AA8F4" w:rsidR="00252BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>City: ___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E0AA8F4" w:rsidR="4CF4750F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E0AA8F4" w:rsidR="4ACEF2D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E0AA8F4" w:rsidR="00252BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State: ___</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E0AA8F4" w:rsidR="7E64B4B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E0AA8F4" w:rsidR="00252BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>___ Zip: ______</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E0AA8F4" w:rsidR="79275F1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4E0AA8F4" w:rsidR="00252BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="00252BF3" w:rsidRDefault="00252BF3" w14:paraId="64388676" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mailing Address:</w:t>
+        <w:t>County:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E318BB" w14:textId="77777777" w:rsidR="00252BF3" w:rsidRPr="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="00252BF3" w:rsidRDefault="00252BF3" w14:paraId="678B5679" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>City: ___________ State: ______ Zip: __________</w:t>
+        <w:t>Phone:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64388676" w14:textId="77777777" w:rsidR="00252BF3" w:rsidRPr="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="00252BF3" w:rsidRDefault="00252BF3" w14:paraId="67815897" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>County:</w:t>
+        <w:t>Email:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678B5679" w14:textId="77777777" w:rsidR="00252BF3" w:rsidRPr="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="00252BF3" w:rsidRDefault="00252BF3" w14:paraId="683083A0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...39 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Date items needed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28368B1C" w14:textId="3FAC0807" w:rsidR="00252BF3" w:rsidRPr="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="00252BF3" w:rsidRDefault="00252BF3" w14:paraId="28368B1C" w14:textId="3FAC0807">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F837FEC" w14:textId="7709F9FC" w:rsidR="00252BF3" w:rsidRPr="00252BF3" w:rsidRDefault="00252BF3" w:rsidP="00252BF3">
+    <w:p w:rsidRPr="00252BF3" w:rsidR="00252BF3" w:rsidP="00252BF3" w:rsidRDefault="00252BF3" w14:paraId="4F837FEC" w14:textId="7709F9FC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please allow 2 weeks for delivery.</w:t>
       </w:r>
       <w:r w:rsidRPr="00252BF3">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> All orders will be shipped via UPS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F8DBC3" w14:textId="77777777" w:rsidR="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+    <w:p w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="64F8DBC3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21533DAC" w14:textId="77777777" w:rsidR="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+    <w:p w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="21533DAC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="0" w:hanging="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10177" w:type="dxa"/>
         <w:tblInd w:w="-105" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="997"/>
-        <w:gridCol w:w="2700"/>
-        <w:gridCol w:w="5220"/>
+        <w:gridCol w:w="3675"/>
+        <w:gridCol w:w="4245"/>
         <w:gridCol w:w="1260"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="69BCE30C" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="69BCE30C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="top"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3ACF59AC" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="3ACF59AC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714918">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="00714918">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Select  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
+            <w:tcMar/>
+            <w:vAlign w:val="top"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FAFEB49" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="3FAFEB49" w14:textId="459958EF">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714918">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="4E0AA8F4" w:rsidR="00714918">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4E0AA8F4" w:rsidR="3B0CE6B2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>Image of Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
+            <w:tcMar/>
+            <w:vAlign w:val="top"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AE21427" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="5AE21427" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714918">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="00714918">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Name of Item </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
+            <w:tcMar/>
+            <w:vAlign w:val="top"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E2C04B2" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="2E2C04B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714918">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="00714918">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
               </w:rPr>
               <w:t>Number Requested </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="7E606C41" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="7E606C41" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E5F4104" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0E5F4104" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="774E0161" w14:textId="2E27CF08" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="774E0161" w14:textId="2E27CF08">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EC0346F" wp14:editId="1F84F4D5">
                   <wp:extent cx="1381125" cy="1771650"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1429215222" name="Picture 86" descr="Graphical user interface, text, application, chat or text message&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1429215222" name="Picture 86" descr="Graphical user interface, text, application, chat or text message&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -631,232 +673,236 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1381125" cy="1771650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0697D8A8" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0697D8A8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metal Smoke Free Building Signs: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A5F6699" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0A5F6699" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metal 12"x18" sign for smoke-free multi-unit housing complexes on the Iowa Smoke Free Homes Registry (contact 515-393-1340 if you're not sure). This sign does not cover outdoor areas. This sign does NOT meet the signage requirements of the Iowa Smokefree Air Act. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08EFAC97" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="08EFAC97" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 504) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DBCC863" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6DBCC863" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="2C0D9E38" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="2C0D9E38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54260833" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="54260833" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52157FD7" w14:textId="54CA29F3" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="52157FD7" w14:textId="54CA29F3">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5EA87DC2" wp14:editId="4AB161F3">
                   <wp:extent cx="1409700" cy="1819275"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="511451098" name="Picture 85" descr="Graphical user interface, text, application, chat or text message&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="511451098" name="Picture 85" descr="Graphical user interface, text, application, chat or text message&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -867,233 +913,237 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1409700" cy="1819275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DD649DA" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1DD649DA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metal Smoke Free Property Signs: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40DBF581" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="40DBF581" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metal 12"x18" sign for smoke-free multi-unit housing complexes on the Iowa Smoke Free Homes Registry (contact 515-393-1340). This sign does NOT meet the signage requirements of the Iowa Smoke-Free Air Act. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51663060" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="51663060" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 506) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="585ABCE6" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="585ABCE6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="205983A1" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="205983A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1695"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="217B9BF1" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="217B9BF1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E1A3EF9" w14:textId="517F85F1" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1E1A3EF9" w14:textId="517F85F1">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00ED6A00" wp14:editId="12078790">
                   <wp:extent cx="1400175" cy="1800225"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="919466057" name="Picture 84" descr="Graphical user interface, text, application, chat or text message&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="919466057" name="Picture 84" descr="Graphical user interface, text, application, chat or text message&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId14">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -1104,740 +1154,752 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1400175" cy="1800225"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FEEA8CD" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6FEEA8CD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tobacco: Smoke Free Homes Window Cling </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31CEB237" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="31CEB237" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A 4.5"x6.5" window sticker for smoke-free multi-unit housing complexes on the Iowa Smoke Free Homes Registry (contact 515-393-1340 if you're not sure). This sign does NOT meet the signage requirements of the Iowa Smokefree Air Act. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6197B7A1" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6197B7A1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 5086) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="146C788D" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="146C788D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="1C9D047B" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="1C9D047B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5044D722" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="5044D722" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7BFE198D" w14:textId="1EDCFB5B" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="7BFE198D" w14:textId="1EDCFB5B">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="004A534E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75E46106" wp14:editId="20A166EE">
                   <wp:extent cx="648577" cy="1477595"/>
                   <wp:effectExtent l="0" t="0" r="0" b="8890"/>
                   <wp:docPr id="428471310" name="Picture 1" descr="Text, chat or text message&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="428471310" name="Picture 1" descr="Text, chat or text message&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="665364" cy="1515839"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="004A534E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EA38709" wp14:editId="55AB1DC1">
                   <wp:extent cx="667309" cy="1510081"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1385938550" name="Picture 2" descr="Graphical user interface, text, application, chat or text message&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1385938550" name="Picture 2" descr="Graphical user interface, text, application, chat or text message&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="688699" cy="1558485"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E272D22" w14:textId="018039EA" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="5E272D22" w14:textId="018039EA">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Smoke</w:t>
             </w:r>
             <w:r w:rsidR="000D003D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Free</w:t>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Homes Rack Cards </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FFB5562" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1FFB5562" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 5085) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="080756E3" w14:textId="6FB6DF8D" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="080756E3" w14:textId="6FB6DF8D">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Units of </w:t>
             </w:r>
             <w:r w:rsidR="004A534E">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="73764EAC" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="73764EAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EC19722" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4EC19722" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73CFD2E2" w14:textId="6D256EF9" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="73CFD2E2" w14:textId="6D256EF9">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="000D003D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="501F332D" wp14:editId="5F9AD958">
                   <wp:extent cx="1509756" cy="1018312"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="25622518" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="25622518" name="Picture 3" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1519237" cy="1024707"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06DA18A6" w14:textId="02559158" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="06DA18A6" w14:textId="02559158">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Smoke</w:t>
             </w:r>
             <w:r w:rsidR="000D003D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Free</w:t>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Homes Mailers </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77F0452F" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="77F0452F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 5093) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="579B14B5" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="579B14B5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="65060B4D" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="65060B4D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CB52468" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1CB52468" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C427070" w14:textId="3B727D48" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6C427070" w14:textId="3B727D48">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="712BFAC7" wp14:editId="0F8D513E">
                   <wp:extent cx="771525" cy="762000"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="655939081" name="Picture 80"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 226"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId18">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -1848,212 +1910,216 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="771525" cy="762000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BE05D8A" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4BE05D8A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TF/NF Metal Grounds sign </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E10918B" w14:textId="6C085A03" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00252BF3">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00252BF3" w:rsidRDefault="00714918" w14:paraId="0E10918B" w14:textId="6C085A03">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Metal 12"x12" sign for areas (grounds) that are tobacco and nicotine free. This sign DOES meet the signage requirements of the Iowa Smoke-free Air Act. (item 514) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CAC31FA" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="2CAC31FA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="4B7657E8" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="4B7657E8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33EC6DC1" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="33EC6DC1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="103B445B" w14:textId="204AE07C" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="103B445B" w14:textId="204AE07C">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F409D9A" wp14:editId="45E86273">
                   <wp:extent cx="1333500" cy="923925"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="1667681765" name="Picture 79" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1667681765" name="Picture 79" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -2064,202 +2130,206 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1333500" cy="923925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19F36745" w14:textId="2280DBC7" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="5ADA0F26">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="5ADA0F26" w:rsidRDefault="00714918" w14:paraId="19F36745" w14:textId="2280DBC7">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5ADA0F26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Bilingual Tobacco Free/Nicotine Free 6” x 4” cling (sticky on front) for areas that are tobacco and nicotine free. This sign DOES meet the signage requirements of the Iowa Smoke-free Air Act (mailed from I</w:t>
             </w:r>
-            <w:r w:rsidR="105B74A1" w:rsidRPr="5ADA0F26">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="5ADA0F26" w:rsidR="105B74A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">owa </w:t>
             </w:r>
             <w:r w:rsidRPr="5ADA0F26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29CD7E63" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="29CD7E63" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="0093F074" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="0093F074" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1617451D" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1617451D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15C3173F" w14:textId="50660C53" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="15C3173F" w14:textId="50660C53">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CEAF9C8" wp14:editId="7F15A606">
                   <wp:extent cx="1333500" cy="923925"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="637557886" name="Picture 78" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="637557886" name="Picture 78" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -2270,223 +2340,227 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1333500" cy="923925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="785F77B7" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="785F77B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bilingual Tobacco Free/Nicotine Free Window sticker </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412C050C" w14:textId="6720B757" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="5ADA0F26">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="5ADA0F26" w:rsidRDefault="00714918" w14:paraId="412C050C" w14:textId="6720B757">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5ADA0F26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>6” x 4” sticker (sticky on back) for areas that are tobacco and nicotine free. This sign DOES meet the signage requirements of the Iowa Smoke-free Air Act (mailed from I</w:t>
             </w:r>
-            <w:r w:rsidR="3F10EE9A" w:rsidRPr="5ADA0F26">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="5ADA0F26" w:rsidR="3F10EE9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">owa </w:t>
             </w:r>
             <w:r w:rsidRPr="5ADA0F26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50CA6BBC" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="50CA6BBC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="21EA67E5" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="21EA67E5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="467C4DDC" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="467C4DDC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29C3C1D9" w14:textId="530206E6" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="29C3C1D9" w14:textId="530206E6">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D7D4985" wp14:editId="7C8F229F">
                   <wp:extent cx="1590675" cy="1057275"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="663912963" name="Picture 77" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="663912963" name="Picture 77" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -2497,242 +2571,246 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1590675" cy="1057275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55F0675D" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="55F0675D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bilingual No Smoking Sticker </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02BA4A35" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="02BA4A35" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6” x 4” sticker (sticky on back) for areas that are smoke free. This sign DOES meet the signage requirements of the Iowa Smoke-free Air Act </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65791F03" w14:textId="7E87C56E" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="5ADA0F26">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="5ADA0F26" w:rsidRDefault="00714918" w14:paraId="65791F03" w14:textId="7E87C56E">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5ADA0F26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>(mailed from I</w:t>
             </w:r>
-            <w:r w:rsidR="52286253" w:rsidRPr="5ADA0F26">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="5ADA0F26" w:rsidR="52286253">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">owa </w:t>
             </w:r>
             <w:r w:rsidRPr="5ADA0F26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHS)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72A7941F" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="72A7941F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="3BF6B7AC" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="3BF6B7AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38A06EC5" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="38A06EC5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DC64657" w14:textId="67D643E0" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="7DC64657" w14:textId="67D643E0">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A7A4151" wp14:editId="1A302413">
                   <wp:extent cx="1590675" cy="1057275"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="930728328" name="Picture 76" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="930728328" name="Picture 76" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId20">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -2743,242 +2821,246 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1590675" cy="1057275"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A858273" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="3A858273" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bilingual No Smoking Cling </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EEA3F95" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="2EEA3F95" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6” x 4” cling (sticky on front) for areas that are smoke free. This sign DOES meet the signage requirements of the Iowa Smoke-free Air Act </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="769A3153" w14:textId="39AE476B" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="5ADA0F26">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="5ADA0F26" w:rsidRDefault="00714918" w14:paraId="769A3153" w14:textId="39AE476B">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5ADA0F26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>(mailed from I</w:t>
             </w:r>
-            <w:r w:rsidR="362CD31C" w:rsidRPr="5ADA0F26">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="5ADA0F26" w:rsidR="362CD31C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">owa </w:t>
             </w:r>
             <w:r w:rsidRPr="5ADA0F26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHS)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14632E5F" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="14632E5F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="1028C678" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="1028C678" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02F10E11" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="02F10E11" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74B547B6" w14:textId="5E3618DC" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="74B547B6" w14:textId="5E3618DC">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F289DA4" wp14:editId="24E77311">
                   <wp:extent cx="1543050" cy="1076325"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="224964815" name="Picture 75"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 231"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -2989,222 +3071,226 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1543050" cy="1076325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="698D1165" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="698D1165" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TF/NF vehicle sticker </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="534A7250" w14:textId="5495E15A" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="5ADA0F26">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="5ADA0F26" w:rsidRDefault="00714918" w14:paraId="534A7250" w14:textId="5495E15A">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5ADA0F26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>3” x 3” sticker (sticky on back) for vehicles that are tobacco and nicotine free. This sign DOES meet the signage requirements of the Iowa Smoke-free Air Act (mailed from I</w:t>
             </w:r>
-            <w:r w:rsidR="6B5823BF" w:rsidRPr="5ADA0F26">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="5ADA0F26" w:rsidR="6B5823BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">owa </w:t>
             </w:r>
             <w:r w:rsidRPr="5ADA0F26">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A1058BA" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6A1058BA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="25BAF190" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="25BAF190" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0752967B" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0752967B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06639898" w14:textId="1F9B28AC" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="06639898" w14:textId="1F9B28AC">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74344E8D" wp14:editId="4F2D802D">
                   <wp:extent cx="1543050" cy="1076325"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="19423163" name="Picture 74"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 232"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -3215,222 +3301,226 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1543050" cy="1076325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35E1C3A1" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="35E1C3A1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TF/NF vehicle cling </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BEEBFEB" w14:textId="4864691C" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="03AAA2D5">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="03AAA2D5" w:rsidRDefault="00714918" w14:paraId="6BEEBFEB" w14:textId="4864691C">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03AAA2D5">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>3” x 3” cling (sticky on front) for vehicles that are tobacco and nicotine free. This sign DOES meet the signage requirements of the Iowa Smoke-free Air Act (mailed from I</w:t>
             </w:r>
-            <w:r w:rsidR="577448A8" w:rsidRPr="03AAA2D5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="03AAA2D5" w:rsidR="577448A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">owa </w:t>
             </w:r>
             <w:r w:rsidRPr="03AAA2D5">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="414596E7" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="414596E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="2BB5205E" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="2BB5205E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FD1EC65" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0FD1EC65" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03669252" w14:textId="65F53213" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="03669252" w14:textId="65F53213">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15B67D59" wp14:editId="43E4BF8C">
                   <wp:extent cx="1285875" cy="1285875"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="789224831" name="Picture 73" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="789224831" name="Picture 73" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -3441,242 +3531,246 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1285875" cy="1285875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11080D0A" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="11080D0A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Smoking vehicle cling  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CE8E36A" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="7CE8E36A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3” x 3” cling (sticky on front) for vehicles that are smoke free. This sign DOES meet the signage requirements of the Iowa Smoke-free Air Act </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D694ED9" w14:textId="75F65526" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="03AAA2D5">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="03AAA2D5" w:rsidRDefault="00714918" w14:paraId="0D694ED9" w14:textId="75F65526">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03AAA2D5">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>(mailed from I</w:t>
             </w:r>
-            <w:r w:rsidR="65246B39" w:rsidRPr="03AAA2D5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="03AAA2D5" w:rsidR="65246B39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">owa </w:t>
             </w:r>
             <w:r w:rsidRPr="03AAA2D5">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C029FB2" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1C029FB2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="52602D34" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="52602D34" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EA79289" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="5EA79289" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DAD6A2F" w14:textId="2C57E118" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="5DAD6A2F" w14:textId="2C57E118">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14F37835" wp14:editId="3995451C">
                   <wp:extent cx="1285875" cy="1285875"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="595661081" name="Picture 72" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="595661081" name="Picture 72" descr="Text&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId22">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -3687,223 +3781,227 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1285875" cy="1285875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60CF73CD" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="60CF73CD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Smoking vehicle sticker </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="698C41CB" w14:textId="642BBCA1" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="03AAA2D5">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="03AAA2D5" w:rsidRDefault="00714918" w14:paraId="698C41CB" w14:textId="642BBCA1">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03AAA2D5">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>3” x 3” sticker (sticky on back) for vehicles that are smoke free. This sign DOES meet the signage requirements of the Iowa Smoke-free Air Act (mailed from I</w:t>
             </w:r>
-            <w:r w:rsidR="6EF85DC3" w:rsidRPr="03AAA2D5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="03AAA2D5" w:rsidR="6EF85DC3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">owa </w:t>
             </w:r>
             <w:r w:rsidRPr="03AAA2D5">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>HHS) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44C4F10C" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="44C4F10C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of 1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="44712FAC" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="44712FAC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1920"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EB3078B" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4EB3078B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45354FAA" w14:textId="29D8397B" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="45354FAA" w14:textId="29D8397B">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B57378F" wp14:editId="2E89288D">
                   <wp:extent cx="1104900" cy="1428750"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1580496707" name="Picture 71" descr="Graphical user interface, application&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1580496707" name="Picture 71" descr="Graphical user interface, application&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -3914,51 +4012,51 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1104900" cy="1428750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BFB4C88" wp14:editId="5EE579D8">
                   <wp:extent cx="981075" cy="1257300"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="34950405" name="Picture 70" descr="Graphical user interface&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="34950405" name="Picture 70" descr="Graphical user interface&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId24">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -3969,252 +4067,256 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="981075" cy="1257300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="293E0360" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="293E0360" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quitline Iowa “Quit Card” </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B1452D1" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4B1452D1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A wallet size, plastic card with Quitline Iowa information on it.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65B9E6B4" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="65B9E6B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 513) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27D46BDF" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="27D46BDF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B3B13BE" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1B3B13BE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="0FE9661C" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="0FE9661C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63204600" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="63204600" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="682A5480" w14:textId="4A6CC40B" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="682A5480" w14:textId="4A6CC40B">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E2E543" wp14:editId="6B056E7E">
                   <wp:extent cx="1562100" cy="2009775"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="1406374736" name="Picture 68"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 238"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId25">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -4225,242 +4327,246 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1562100" cy="2009775"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AF89EEC" w14:textId="79740C8E" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="03AAA2D5">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="03AAA2D5" w:rsidRDefault="00714918" w14:paraId="3AF89EEC" w14:textId="79740C8E">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="03AAA2D5">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>Quitline Rack Card (</w:t>
             </w:r>
-            <w:r w:rsidR="17851D6B" w:rsidRPr="03AAA2D5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="03AAA2D5" w:rsidR="17851D6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="03AAA2D5">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>rochure) for low health literacy  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EF59734" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6EF59734" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 529) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EB68D11" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="5EB68D11" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C4EA3AA" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1C4EA3AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="3C8EAD5A" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="3C8EAD5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07FF003D" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="07FF003D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CB8E340" w14:textId="72241D4E" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="5CB8E340" w14:textId="72241D4E">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F8213E7" wp14:editId="4ED23ABC">
                   <wp:extent cx="1533525" cy="1971675"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="1897775066" name="Picture 67"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 239"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId26">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -4471,233 +4577,237 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1533525" cy="1971675"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BF2E5D7" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="3BF2E5D7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quitline Badge Reel </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70684FE8" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="70684FE8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Item 589) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CCE5936" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6CCE5936" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4341560B" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4341560B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="70FFB4DB" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="70FFB4DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="489D28DE" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="489D28DE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="503597F3" w14:textId="6C10CA22" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="503597F3" w14:textId="6C10CA22">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C427995" wp14:editId="2B9E1ED0">
                   <wp:extent cx="1362075" cy="1752600"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="2041562900" name="Picture 66"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 240"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId27">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -4708,261 +4818,265 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1362075" cy="1752600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3313342C" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="3313342C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quitline Pen </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02C54F3C" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="02C54F3C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Max of 2 units per county</w:t>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="667D5CB4" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="667D5CB4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Item 5023) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="725A502A" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="725A502A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DC245E2" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0DC245E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="7A5383AC" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="7A5383AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="035F7784" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="035F7784" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0078AF8A" w14:textId="78A2AB3B" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0078AF8A" w14:textId="78A2AB3B">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="202714FB" wp14:editId="670CFF15">
                   <wp:extent cx="1543050" cy="1990725"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="528915979" name="Picture 58"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 248"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId28">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -4973,232 +5087,236 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1543050" cy="1990725"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30F2F788" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="30F2F788" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quitline LGBTQ Posters </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="740EF14C" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="740EF14C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 5055) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C4BF498" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="7C4BF498" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08F356BF" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="08F356BF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="7E5EF95C" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="7E5EF95C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70EF56B7" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="70EF56B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28DEA6CA" w14:textId="6BE7B9A5" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="28DEA6CA" w14:textId="6BE7B9A5">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="165CA166" wp14:editId="486BD56E">
                   <wp:extent cx="1381125" cy="1771650"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2142857262" name="Picture 57"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 249"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId29">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -5209,232 +5327,236 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1381125" cy="1771650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00B1540D" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="00B1540D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quitline Latin X Posters </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DF220D5" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="2DF220D5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 5056) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CE2685E" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="3CE2685E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54CAAD16" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="54CAAD16" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="70CCC365" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="70CCC365" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C912C7E" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1C912C7E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0864B12C" w14:textId="5FAEEE30" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0864B12C" w14:textId="5FAEEE30">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AA89314" wp14:editId="0D53B762">
                   <wp:extent cx="1609725" cy="2066925"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="2028100998" name="Picture 56"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 250"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId30">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -5445,233 +5567,237 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1609725" cy="2066925"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19ED9ED5" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="19ED9ED5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quitline Behavioral Health Posters </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BF30D8C" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4BF30D8C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 5057) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="465B883B" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="465B883B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40860724" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="40860724" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="323F98A6" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="323F98A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A70F94B" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="7A70F94B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B1898F9" w14:textId="1DD6AEBD" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="5B1898F9" w14:textId="1DD6AEBD">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="301F5BFB" wp14:editId="0BCEF697">
                   <wp:extent cx="1438275" cy="1847850"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1044795731" name="Picture 55"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 251"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId31">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -5682,468 +5808,463 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1438275" cy="1847850"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59B1637E" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="59B1637E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quitline Behavioral Health Posters-Spanish </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0542CD37" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0542CD37" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 5057s) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EC774CB" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6EC774CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74D88A53" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="74D88A53" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="740DA182" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="740DA182" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CCFF3F1" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4CCFF3F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60CE4402" w14:textId="4D0758AC" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="60CE4402" w14:textId="497A1895">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714918">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="3136A002">
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E186D72" wp14:editId="778BE61A">
-[...2 lines deleted...]
-                  <wp:docPr id="551534305" name="Picture 54"/>
+                <wp:inline wp14:editId="1D13C3ED" wp14:anchorId="41446314">
+                  <wp:extent cx="1717548" cy="2203433"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1028045204" name="drawing"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    <a:graphicFrameLocks noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <a:graphic>
+                    <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 252"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="1028045204" name="Picture 1028045204"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId32">
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873918106">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
-                          <a:xfrm>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="923925" cy="2019300"/>
+                            <a:ext cx="1717548" cy="2203433"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00714918">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="00714918">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6413EA4C" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6413EA4C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vaping vs Reality Brochure </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B106330" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6B106330" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> (item 586) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EBA12C2" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6EBA12C2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="736E9316" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="736E9316" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>25 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="24BD3BD0" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="24BD3BD0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49F9F56E" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="49F9F56E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15496AE2" w14:textId="004127FB" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="15496AE2" w14:textId="004127FB">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A2B9045" wp14:editId="0AE4A2AB">
                   <wp:extent cx="1504950" cy="2314575"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1459189009" name="Picture 53"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 253"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId33">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -6154,253 +6275,257 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1504950" cy="2314575"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C96257C" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="3C96257C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ISTEP T-Shirt </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6728E787" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6728E787" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Red with white logo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27470BF3" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="27470BF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> (item 5030) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BA21DF3" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6BA21DF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2XL </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4563E7B7" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4563E7B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3XL </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="5AD20854" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="5AD20854" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AAC565C" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0AAC565C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1079B8F4" w14:textId="224DEFB9" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1079B8F4" w14:textId="224DEFB9">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="044A8974" wp14:editId="652A4961">
                   <wp:extent cx="1409700" cy="1619250"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="597758504" name="Picture 52"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 254"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId34">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -6411,292 +6536,491 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1409700" cy="1619250"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28B91E97" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="28B91E97" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ISTEP T-Shirt </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60D7584D" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="60D7584D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>White with black logo </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40636CD2" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="40636CD2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> (item 5030) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41528EE1" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="41528EE1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Large </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1740185F" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="1740185F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>XL </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10F3A4B2" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="10F3A4B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2XL </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E01EC45" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6E01EC45" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3XL </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="7CC22E72" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidR="1F5A543D" w:rsidTr="4E0AA8F4" w14:paraId="750F88CF">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="469662B2" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidR="1F5A543D" w:rsidP="1F5A543D" w:rsidRDefault="1F5A543D" w14:paraId="4A103459" w14:textId="782B48DA">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714918">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12551AE3" w14:textId="23616551" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidR="2E7DBAAE" w:rsidP="1F5A543D" w:rsidRDefault="2E7DBAAE" w14:paraId="111DD2B7" w14:textId="656D95A2">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidR="2E7DBAAE">
+              <w:drawing>
+                <wp:inline wp14:editId="43586A5C" wp14:anchorId="03007CA9">
+                  <wp:extent cx="1447800" cy="1857375"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="925987933" name="drawing"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="925987933" name="Picture 925987933"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12216672">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1447800" cy="1857375"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4245" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="2E7DBAAE" w:rsidP="1F5A543D" w:rsidRDefault="2E7DBAAE" w14:paraId="1F6333CF" w14:textId="40966609">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="2E7DBAAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ISTEP Stylus Pen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="2E7DBAAE" w:rsidP="1F5A543D" w:rsidRDefault="2E7DBAAE" w14:paraId="5CE02DF0" w14:textId="6528ED34">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="2E7DBAAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="2E7DBAAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>item</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="2E7DBAAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5118)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="2E7DBAAE" w:rsidP="1F5A543D" w:rsidRDefault="2E7DBAAE" w14:paraId="7DF6B4CE" w14:textId="60A03AF8">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="120" w:afterAutospacing="off" w:line="264" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="2E7DBAAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Units of 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="7CC22E72" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="469662B2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3675" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="12551AE3" w14:textId="23616551">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00714918">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A87C736" wp14:editId="43C2CDE3">
                   <wp:extent cx="1457325" cy="1876425"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:docPr id="2126248186" name="Picture 51"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 255"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId35">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -6707,239 +7031,243 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1457325" cy="1876425"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65F5303C" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="65F5303C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My Life My Quit Brochure </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A48495D" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0A48495D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> (item 578) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="123326EA" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="123326EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F68A657" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4F68A657" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="7F2A99B9" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="7F2A99B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="642BA5AA" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="642BA5AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="797F4FE8" w14:textId="17CC8063" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="797F4FE8" w14:textId="17CC8063">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="378AB73F" wp14:editId="1A94A709">
                   <wp:extent cx="1654169" cy="920750"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:docPr id="1050374397" name="Picture 49"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 257"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId36" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -6950,230 +7278,234 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1668402" cy="928673"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24297FBA" w14:textId="079DE6A8" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="30D959EC">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="30D959EC" w:rsidRDefault="00714918" w14:paraId="24297FBA" w14:textId="079DE6A8">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="30D959EC">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t>My Life My Quit tip card </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6715D391" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6715D391" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> (item 584) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4B624914" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="4B624914" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="149A5138" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="149A5138" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="772C02F9" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="772C02F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="205839E2" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="205839E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73B14753" w14:textId="763BB1D8" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="73B14753" w14:textId="763BB1D8">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FA4CC2B" wp14:editId="0F742853">
                   <wp:extent cx="1543050" cy="1981200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1772010647" name="Picture 48"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 258"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId37">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -7184,519 +7516,500 @@
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1543050" cy="1981200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="730A2C24" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="730A2C24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>My Life My Quit School Poster </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="684C5DFB" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="684C5DFB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 598) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54BE5E98" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="54BE5E98" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="263FC317" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="263FC317" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00714918" w:rsidRPr="00714918" w14:paraId="3E4A9B09" w14:textId="77777777" w:rsidTr="30D959EC">
+      <w:tr w:rsidRPr="00714918" w:rsidR="00714918" w:rsidTr="4E0AA8F4" w14:paraId="3E4A9B09" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="997" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E7AFE72" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="6E7AFE72" w14:textId="2C7791E6">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714918">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcW w:w="3675" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F803C25" w14:textId="1B58B2EF" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="1F5A543D" w:rsidRDefault="00714918" w14:paraId="7F803C25" w14:textId="646F2B62">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714918">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidR="1F414133">
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5039771F" wp14:editId="1F9B13F0">
-[...2 lines deleted...]
-                  <wp:docPr id="804166958" name="Picture 47"/>
+                <wp:inline wp14:editId="585D836A" wp14:anchorId="0136BA5C">
+                  <wp:extent cx="1123971" cy="2190750"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2108190409" name="drawing"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    <a:graphicFrameLocks noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <a:graphic>
+                    <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 259"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="2108190409" name="Picture 2108190409"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId38">
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922415351">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
+                          <a:srcRect l="17318" t="0" r="16759" b="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
-                          <a:xfrm>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="819150" cy="1057275"/>
+                            <a:ext cx="1123971" cy="2190750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00714918">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="1F414133">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="1F414133">
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="479BB083" wp14:editId="2C62C683">
-                  <wp:extent cx="800100" cy="1028700"/>
+                <wp:inline wp14:editId="43D94B2D" wp14:anchorId="1F60F09C">
+                  <wp:extent cx="1114440" cy="2190750"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="195807616" name="Picture 46"/>
+                  <wp:docPr id="887220772" name="drawing"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                    <a:graphicFrameLocks noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <a:graphic>
+                    <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 260"/>
-[...2 lines deleted...]
-                          </pic:cNvPicPr>
+                          <pic:cNvPr id="887220772" name="Picture 887220772"/>
+                          <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39">
+                          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1024785330">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
-                          <a:srcRect/>
+                          <a:srcRect l="18435" t="0" r="16201" b="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
-                        <pic:spPr bwMode="auto">
-                          <a:xfrm>
+                        <pic:spPr>
+                          <a:xfrm rot="0">
                             <a:off x="0" y="0"/>
-                            <a:ext cx="800100" cy="1028700"/>
+                            <a:ext cx="1114440" cy="2190750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
-                          <a:noFill/>
-[...2 lines deleted...]
-                          </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00714918">
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="1F5A543D" w:rsidR="00714918">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="4245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75904476" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="75904476" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MLMQ Vaping Rack Card </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A9F47CC" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="3A9F47CC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(item 5060) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B922A5D" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="0B922A5D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Units of  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="016FEFAE" w14:textId="77777777" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+          <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="016FEFAE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714918">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6EC3E4A9" w14:textId="3A13B6A9" w:rsidR="00714918" w:rsidRPr="00714918" w:rsidRDefault="00714918" w:rsidP="00714918">
+    <w:p w:rsidRPr="00714918" w:rsidR="00714918" w:rsidP="00714918" w:rsidRDefault="00714918" w14:paraId="6EC3E4A9" w14:textId="3A13B6A9">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00714918">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A8905B" w14:textId="77777777" w:rsidR="00714918" w:rsidRDefault="00714918" w:rsidP="006629FC">
+    <w:p w:rsidR="00714918" w:rsidP="006629FC" w:rsidRDefault="00714918" w14:paraId="62A8905B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00714918" w:rsidSect="00E368B6">
       <w:headerReference w:type="default" r:id="rId40"/>
       <w:footerReference w:type="default" r:id="rId41"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1753" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30DF16C9" w14:textId="77777777" w:rsidR="00AB1162" w:rsidRDefault="00AB1162" w:rsidP="00ED0FA2">
+    <w:p w:rsidR="00AB1162" w:rsidP="00ED0FA2" w:rsidRDefault="00AB1162" w14:paraId="30DF16C9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53235415" w14:textId="77777777" w:rsidR="00AB1162" w:rsidRDefault="00AB1162" w:rsidP="00ED0FA2">
+    <w:p w:rsidR="00AB1162" w:rsidP="00ED0FA2" w:rsidRDefault="00AB1162" w14:paraId="53235415" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7726,99 +8039,115 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6244E3A3" w14:textId="08588C01" w:rsidR="0016493D" w:rsidRPr="0016493D" w:rsidRDefault="0016493D">
+  <w:p w:rsidRPr="0016493D" w:rsidR="0016493D" w:rsidP="1F5A543D" w:rsidRDefault="0016493D" w14:paraId="6244E3A3" w14:textId="5C8520B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:cs="Arial" w:cstheme="minorAscii"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0016493D">
+    <w:r w:rsidRPr="1F5A543D" w:rsidR="1F5A543D">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:cs="Arial" w:cstheme="minorAscii"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>470-0217 (07/25)</w:t>
+      <w:t>470-0217 (0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="1F5A543D" w:rsidR="1F5A543D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:cstheme="minorAscii"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="1F5A543D" w:rsidR="1F5A543D">
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:cstheme="minorAscii"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/25)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05ED2D0A" w14:textId="77777777" w:rsidR="00AB1162" w:rsidRDefault="00AB1162" w:rsidP="00ED0FA2">
+    <w:p w:rsidR="00AB1162" w:rsidP="00ED0FA2" w:rsidRDefault="00AB1162" w14:paraId="05ED2D0A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E488AD6" w14:textId="77777777" w:rsidR="00AB1162" w:rsidRDefault="00AB1162" w:rsidP="00ED0FA2">
+    <w:p w:rsidR="00AB1162" w:rsidP="00ED0FA2" w:rsidRDefault="00AB1162" w14:paraId="5E488AD6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="051405F2" w14:textId="77777777" w:rsidR="00ED0FA2" w:rsidRPr="00A63588" w:rsidRDefault="007E0B4A" w:rsidP="00A63588">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00A63588" w:rsidR="00ED0FA2" w:rsidP="00A63588" w:rsidRDefault="007E0B4A" w14:paraId="051405F2" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="007BD59E" wp14:editId="29BEBF1B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-38101</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>485775</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5915025" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1135102080" name="Straight Connector 1"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -7834,51 +8163,51 @@
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="1699F096" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-3pt,38.25pt" to="462.75pt,38.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAbnIcmwEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815IMOGgFyzkkaC9B&#10;EvTxAQy1tAjwhSVjyX+fJW3LRRIgSNALxcfO7M7san01WcN2gFF71/FmUXMGTvpeu23H//758fUb&#10;ZzEJ1wvjHXR8D5FfbS6+rMfQwtIP3vSAjEhcbMfQ8SGl0FZVlANYERc+gKNH5dGKREfcVj2Kkdit&#10;qZZ1fVmNHvuAXkKMdHtzeOSbwq8UyHSvVITETMeptlRWLOtjXqvNWrRbFGHQ8liG+EQVVmhHSWeq&#10;G5EEe0L9ispqiT56lRbS28orpSUUDaSmqV+o+T2IAEULmRPDbFP8f7TybnftHpBsGENsY3jArGJS&#10;aPOX6mNTMWs/mwVTYpIuV9+bVb1ccSZPb9UZGDCmn+Aty5uOG+2yDtGK3W1MlIxCTyF0OKcuu7Q3&#10;kION+wWK6Z6SNQVdpgKuDbKdoH4KKcGlJveQ+Ep0hiltzAys3wce4zMUysR8BDwjSmbv0gy22nl8&#10;K3uaTiWrQ/zJgYPubMGj7/elKcUaan1ReBzTPFv/ngv8/DNtngEAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANRwmPHfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7MdCoMZtSCmIt&#10;SLEK9bjNjkk0Oxt2t036753iQW8z8x5vvlfMR9uJI/rQOlJwM01AIFXOtFQreH97nNyBCFGT0Z0j&#10;VHDCAPPy8qLQuXEDveJxG2vBIRRyraCJsc+lDFWDVoep65FY+3Te6sirr6XxeuBw28k0STJpdUv8&#10;odE9LhusvrcHq+DFr1bLxfr0RZsPO+zS9W7zPD4pdX01Lh5ARBzjnxnO+IwOJTPt3YFMEJ2CScZV&#10;ooLbbAaC9ft0xsP+9yDLQv4vUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQG5yHJsB&#10;AACUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1HCY&#10;8d8AAAAIAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="#04627a [3204]" strokeweight=".5pt">
+            <v:line id="Straight Connector 1" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#04627a [3204]" strokeweight=".5pt" from="-3pt,38.25pt" to="462.75pt,38.25pt" w14:anchorId="1699F096" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAbnIcmwEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815IMOGgFyzkkaC9B&#10;EvTxAQy1tAjwhSVjyX+fJW3LRRIgSNALxcfO7M7san01WcN2gFF71/FmUXMGTvpeu23H//758fUb&#10;ZzEJ1wvjHXR8D5FfbS6+rMfQwtIP3vSAjEhcbMfQ8SGl0FZVlANYERc+gKNH5dGKREfcVj2Kkdit&#10;qZZ1fVmNHvuAXkKMdHtzeOSbwq8UyHSvVITETMeptlRWLOtjXqvNWrRbFGHQ8liG+EQVVmhHSWeq&#10;G5EEe0L9ispqiT56lRbS28orpSUUDaSmqV+o+T2IAEULmRPDbFP8f7TybnftHpBsGENsY3jArGJS&#10;aPOX6mNTMWs/mwVTYpIuV9+bVb1ccSZPb9UZGDCmn+Aty5uOG+2yDtGK3W1MlIxCTyF0OKcuu7Q3&#10;kION+wWK6Z6SNQVdpgKuDbKdoH4KKcGlJveQ+Ep0hiltzAys3wce4zMUysR8BDwjSmbv0gy22nl8&#10;K3uaTiWrQ/zJgYPubMGj7/elKcUaan1ReBzTPFv/ngv8/DNtngEAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANRwmPHfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwVu7MdCoMZtSCmIt&#10;SLEK9bjNjkk0Oxt2t036753iQW8z8x5vvlfMR9uJI/rQOlJwM01AIFXOtFQreH97nNyBCFGT0Z0j&#10;VHDCAPPy8qLQuXEDveJxG2vBIRRyraCJsc+lDFWDVoep65FY+3Te6sirr6XxeuBw28k0STJpdUv8&#10;odE9LhusvrcHq+DFr1bLxfr0RZsPO+zS9W7zPD4pdX01Lh5ARBzjnxnO+IwOJTPt3YFMEJ2CScZV&#10;ooLbbAaC9ft0xsP+9yDLQv4vUP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQG5yHJsB&#10;AACUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1HCY&#10;8d8AAAAIAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A63588">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15B624D6" wp14:editId="07AFE34D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-38100</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>15240</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2232025" cy="250190"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1056184939" name="Graphic 1056184939" descr="This is alt text to describe a three column graphic. Alt text should be concise"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -7910,68 +8239,180 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="2232025" cy="250190"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="18">
+    <w:nsid w:val="5306caa5"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="053AE81C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="015F372A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="142C4336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8057,147 +8498,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="044D1CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="666EF940"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="065A6D89"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1F257E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8399,179 +8840,179 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14E256B5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57A60FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C243FA3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0FAC7F72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8771,147 +9212,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40971D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DE8E456"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46FF6626"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04A80BD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8998,261 +9439,261 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B3277F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A1E70F6"/>
     <w:lvl w:ilvl="0" w:tplc="913E93A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings 3" w:hAnsi="Wingdings 3"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F8419F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33C2F0A4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64BC4C3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9790E7D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9424,147 +9865,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F2E1013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A57624C0"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72C37C43"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C95A2818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9650,179 +10091,179 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75EC32F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CEB0D314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings 3" w:hAnsi="Wingdings 3"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="648"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1008"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1368"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1728"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2088"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2448"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2808"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3168"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E710E16"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B4E7FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -9896,50 +10337,53 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="2016568147">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="529688289">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="655499794">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1634825399">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="148131918">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="567112557">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1584215259">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1913923778">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="642926453">
@@ -9959,52 +10403,53 @@
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1145438294">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1283659028">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="674653995">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="24982743">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="881090256">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="554895241">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:attachedTemplate r:id="rId1"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C42A9E"/>
     <w:rsid w:val="00021B2F"/>
     <w:rsid w:val="00051975"/>
@@ -10073,176 +10518,198 @@
     <w:rsid w:val="00BD086C"/>
     <w:rsid w:val="00BE458C"/>
     <w:rsid w:val="00C3455D"/>
     <w:rsid w:val="00C42A9E"/>
     <w:rsid w:val="00C44545"/>
     <w:rsid w:val="00CE78F0"/>
     <w:rsid w:val="00D359C1"/>
     <w:rsid w:val="00D36BC3"/>
     <w:rsid w:val="00D54BEA"/>
     <w:rsid w:val="00D817D2"/>
     <w:rsid w:val="00D8232C"/>
     <w:rsid w:val="00DA1414"/>
     <w:rsid w:val="00DA16A0"/>
     <w:rsid w:val="00DE0E1F"/>
     <w:rsid w:val="00E368B6"/>
     <w:rsid w:val="00E56796"/>
     <w:rsid w:val="00E84ABA"/>
     <w:rsid w:val="00EB05AF"/>
     <w:rsid w:val="00ED0FA2"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00FA5524"/>
     <w:rsid w:val="00FC1383"/>
     <w:rsid w:val="00FD1645"/>
     <w:rsid w:val="00FF1CD1"/>
     <w:rsid w:val="03AAA2D5"/>
+    <w:rsid w:val="06E6C29F"/>
+    <w:rsid w:val="0CFC408D"/>
     <w:rsid w:val="105B74A1"/>
+    <w:rsid w:val="107C2952"/>
+    <w:rsid w:val="124D56F2"/>
     <w:rsid w:val="15F2F31C"/>
     <w:rsid w:val="17851D6B"/>
+    <w:rsid w:val="1F414133"/>
+    <w:rsid w:val="1F5A543D"/>
+    <w:rsid w:val="1FA311CC"/>
+    <w:rsid w:val="2E7DBAAE"/>
     <w:rsid w:val="30D959EC"/>
+    <w:rsid w:val="3136A002"/>
+    <w:rsid w:val="31650F12"/>
     <w:rsid w:val="362CD31C"/>
+    <w:rsid w:val="3B0CE6B2"/>
     <w:rsid w:val="3F10EE9A"/>
+    <w:rsid w:val="44E17ECB"/>
+    <w:rsid w:val="4ACEF2D3"/>
+    <w:rsid w:val="4C16FC41"/>
+    <w:rsid w:val="4CF4750F"/>
+    <w:rsid w:val="4E0AA8F4"/>
     <w:rsid w:val="52286253"/>
     <w:rsid w:val="577448A8"/>
     <w:rsid w:val="5ADA0F26"/>
+    <w:rsid w:val="5F69236A"/>
+    <w:rsid w:val="626A35BA"/>
+    <w:rsid w:val="6271AF24"/>
     <w:rsid w:val="65246B39"/>
     <w:rsid w:val="6B5823BF"/>
     <w:rsid w:val="6EF85DC3"/>
+    <w:rsid w:val="79275F1F"/>
+    <w:rsid w:val="7985552E"/>
+    <w:rsid w:val="7E64B4B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4B0B1423"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9EE6FBFC-8124-4804-AD9A-802A1A7A97C9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:uiPriority="10" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number 2" w:uiPriority="10" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Signature" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10398,52 +10865,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -10510,416 +10977,416 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DE0E1F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00787B92"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="04627A" w:themeColor="accent1"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE0E1F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Work Sans" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="02303C" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE0E1F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="18405B" w:themeColor="accent4"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007703D7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:color w:val="03495B" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HHSStyle">
+  <w:style w:type="paragraph" w:styleId="HHSStyle" w:customStyle="1">
     <w:name w:val="HHS Style"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="HHSStyleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00733588"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HHSStyleChar">
+  <w:style w:type="character" w:styleId="HHSStyleChar" w:customStyle="1">
     <w:name w:val="HHS Style Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HHSStyle"/>
     <w:rsid w:val="00733588"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED0FA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED0FA2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED0FA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED0FA2"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00ED0FA2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00787B92"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="04627A" w:themeColor="accent1"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DE0E1F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Work Sans" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="02303C" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DE0E1F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="18405B" w:themeColor="accent4"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00787B92"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light-Accent4">
     <w:name w:val="Grid Table 1 Light Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00787B92"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66"/>
+        <w:top w:val="single" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
+          <w:top w:val="double" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="2" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00787B92"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="122F44" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
+        <w:top w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="4" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
+          <w:top w:val="double" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0DBEE" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0DBEE" w:themeFill="accent4" w:themeFillTint="33"/>
@@ -10955,188 +11422,188 @@
     <w:name w:val="List Table 1 Light Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="005F587F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="66BBAA" w:themeColor="accent6" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="66BBAA" w:themeColor="accent6" w:themeTint="99" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="66BBAA" w:themeColor="accent6" w:themeTint="99"/>
+          <w:top w:val="single" w:color="66BBAA" w:themeColor="accent6" w:themeTint="99" w:sz="4" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCE8E2" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCE8E2" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Signature">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SignatureChar"/>
     <w:uiPriority w:val="8"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005F587F"/>
     <w:pPr>
       <w:spacing w:before="720" w:after="0" w:line="312" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="20"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
+  <w:style w:type="character" w:styleId="SignatureChar" w:customStyle="1">
     <w:name w:val="Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Signature"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="005F587F"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListNumber2"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005F587F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="005F587F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="007703D7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:color w:val="03495B" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C42A9E"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C42A9E"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C42A9E"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00252BF3"/>
     <w:rPr>
       <w:color w:val="0070C0" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00252BF3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
@@ -22080,64 +22547,63 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1722438603">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhassistance@hhs.iowa.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bhassistance@hhs.iowa.gov" TargetMode="External" Id="R8ef2b3e6d0704387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image1e.png" Id="rId873918106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image1f.png" Id="rId12216672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image20.png" Id="rId922415351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image21.png" Id="rId1024785330" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\tgerdne0\Downloads\HHS%20Letterhead%20Basic%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Gov Office 2024 theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Gov Office 2024 theme">
   <a:themeElements>
     <a:clrScheme name="Gov Office Swatches">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="4B4D4F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="04627A"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C6D668"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="E0A626"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="18405B"/>
@@ -22312,176 +22778,161 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Gov Office 2024 theme" id="{6298349E-A72C-4519-A5B0-B690EDAB395A}" vid="{8599F3F0-E36C-43A3-A13A-EDC9317CF2B3}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e0b805e8-c967-4d1c-993a-9bf901049d3a">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="09230b11-9f30-45b8-8191-3ae2895b0fe9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="17169cdf-514c-400e-a2ce-7ebc9fe4766f" xsi:nil="true"/>
-    <Notes xmlns="e0b805e8-c967-4d1c-993a-9bf901049d3a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010000E1F481E97DF848B92E9033EEF2A8AC" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="01e34592a4230b7637aff35644df1685">
-[...2 lines deleted...]
-    <xsd:import namespace="17169cdf-514c-400e-a2ce-7ebc9fe4766f"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A49BEC97D6A9D142801E712CD21977B1" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4516eda0407dc80b42bb685e03782d22">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="09230b11-9f30-45b8-8191-3ae2895b0fe9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f26182e4cb7af7a2ce3a6d851d955b1" ns2:_="">
+    <xsd:import namespace="09230b11-9f30-45b8-8191-3ae2895b0fe9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e0b805e8-c967-4d1c-993a-9bf901049d3a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09230b11-9f30-45b8-8191-3ae2895b0fe9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Notes" ma:index="12" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
-[...26 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c93164ec-f35b-416f-add9-a3560115a3f5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c93164ec-f35b-416f-add9-a3560115a3f5" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...12 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="20" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -22563,111 +23014,74 @@
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023DAF30-507D-4BEF-B3D8-0B374BAE3BBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e0b805e8-c967-4d1c-993a-9bf901049d3a"/>
     <ds:schemaRef ds:uri="17169cdf-514c-400e-a2ce-7ebc9fe4766f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428CCDF9-9ADC-4F3D-9340-4087C00B0792}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5C0D329-E0D8-4A44-87DB-9C66310D0255}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{092B4C90-67B5-4ADD-9B4E-CD104C925EF7}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9050790-BAB1-499C-A13B-4055AEA70B43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>HHS Letterhead Basic (1)</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>470-0217, Tobacco Prevention Materials Order Form</dc:title>
   <dc:subject/>
   <dc:creator>Iowa Department of Health and Human Services</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Wright, Jill [HHS]</lastModifiedBy>
+  <revision>5</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010000E1F481E97DF848B92E9033EEF2A8AC</vt:lpwstr>
+    <vt:lpwstr>0x010100A49BEC97D6A9D142801E712CD21977B1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>