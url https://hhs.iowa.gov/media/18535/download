--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -33,257 +33,193 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2531A382" w14:textId="65721F9D" w:rsidR="00A828ED" w:rsidRPr="007A6273" w:rsidRDefault="0089430F" w:rsidP="007703D7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Iowa Medicaid Variance Request Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71376FCB" w14:textId="1ECD63F7" w:rsidR="005B606F" w:rsidRPr="007A6273" w:rsidRDefault="005B606F" w:rsidP="007A6273">
+    <w:p w14:paraId="7B349D51" w14:textId="77777777" w:rsidR="0035230A" w:rsidRPr="0035230A" w:rsidRDefault="005B606F" w:rsidP="0035230A">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Please note:</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk225717283"/>
-      <w:r w:rsidRPr="007A6273">
+      <w:r w:rsidR="0035230A" w:rsidRPr="0035230A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Variance requests are applicable only to </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00183537" w:rsidRPr="007A6273">
+        <w:t>Variance requests are applicable only to members accessing the Brain Injury (BI) and Intellectual Disability (ID) Waiver. Habilitation members needing a transition-age youth home-based habilitation setting are required to complete a Waiver of Administrative Rule request.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="3A51BAA2" w14:textId="77777777" w:rsidR="0035230A" w:rsidRDefault="0035230A" w:rsidP="007A6273">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007A6273">
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk225717298"/>
+    </w:p>
+    <w:p w14:paraId="3E6EAAE7" w14:textId="2B74C90D" w:rsidR="00CD52F4" w:rsidRDefault="005410B3" w:rsidP="007A6273">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00BC4C2E" w:rsidRPr="007A6273">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00AD62DE" w:rsidRPr="007A6273">
+        </w:rPr>
+        <w:t>A variance request form must be completed for a member if they meet any of the following criteria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620ED464" w14:textId="77777777" w:rsidR="0035230A" w:rsidRDefault="0035230A" w:rsidP="007A6273">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E6EAAE7" w14:textId="44D60A3C" w:rsidR="00CD52F4" w:rsidRPr="007A6273" w:rsidRDefault="005410B3" w:rsidP="007A6273">
-[...18 lines deleted...]
-    <w:p w14:paraId="09379713" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+    <w:p w14:paraId="37A1CB9F" w14:textId="77777777" w:rsidR="0035230A" w:rsidRPr="0035230A" w:rsidRDefault="0035230A" w:rsidP="0035230A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> access to more than Intermittent SCL (52 Hours per Month) but less than 8 hours per day.</w:t>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk228260178"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="0035230A">
+        <w:t>Member under the age of 16 requesting access to more than 52 Hours per month of Intermittent Supported Community Living (SCL).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48502739" w14:textId="65084478" w:rsidR="005410B3" w:rsidRPr="007A6273" w:rsidRDefault="005410B3" w:rsidP="007A6273">
+    <w:p w14:paraId="550D62C9" w14:textId="77777777" w:rsidR="0035230A" w:rsidRPr="0035230A" w:rsidRDefault="0035230A" w:rsidP="0035230A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...29 lines deleted...]
-        <w:t>services outside a licensed setting.</w:t>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0035230A">
+        <w:t>Member under the age of 18 requesting to reside in a licensed or certified Residential-Based Supported Community Living (RBSCL) setting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA08BA4" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="005410B3" w:rsidP="007A6273">
+    <w:p w14:paraId="7D93928E" w14:textId="77777777" w:rsidR="0035230A" w:rsidRPr="0035230A" w:rsidRDefault="0035230A" w:rsidP="0035230A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0035230A">
+        <w:t xml:space="preserve">Member under the age of 18 requesting access to Daily SCL services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035230A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>outside</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035230A">
+        <w:t xml:space="preserve"> a licensed or certified RBSCL setting.</w:t>
+      </w:r>
     </w:p>
+    <w:p w14:paraId="216A541D" w14:textId="77777777" w:rsidR="0035230A" w:rsidRPr="0035230A" w:rsidRDefault="0035230A" w:rsidP="0035230A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0035230A">
+        <w:t>Member under the age of 18 requesting access to Daily SCL services with others in the setting over the age of 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="4661F2CF" w14:textId="0BB3D935" w:rsidR="00A918C8" w:rsidRPr="007A6273" w:rsidRDefault="00A918C8" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Instructions:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451BB983" w14:textId="77777777" w:rsidR="007A6273" w:rsidRDefault="00CD52F4" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -306,94 +242,94 @@
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Reminder:</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> All supporting documents must be emailed to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk225717571"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk225717571"/>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText>HYPERLINK "mailto:exceptions@hhs.iowa.gov"</w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>exceptions@hhs.iowa.gov</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00ED5BDF" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>If separate from the Variance Request Form, r</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>eference the member's name and State ID in the body of the email.</w:t>
       </w:r>
     </w:p>
@@ -452,158 +388,158 @@
           <w:id w:val="1067391526"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="M/d/yyyy"/>
             <w:lid w:val="en-US"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007A6273">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="29841455" w14:textId="2591892D" w:rsidR="0076773C" w:rsidRPr="007A6273" w:rsidRDefault="0076773C" w:rsidP="007A6273">
+    <w:p w14:paraId="29841455" w14:textId="4E577FDE" w:rsidR="0076773C" w:rsidRPr="007A6273" w:rsidRDefault="0076773C" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name of Individual Completing Form: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk225425342"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk225425342"/>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text1"/>
+      <w:bookmarkStart w:id="5" w:name="Text1"/>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="494D344C" w14:textId="6825E798" w:rsidR="0076773C" w:rsidRPr="007A6273" w:rsidRDefault="0076773C" w:rsidP="007A6273">
+    <w:p w14:paraId="494D344C" w14:textId="145303F9" w:rsidR="0076773C" w:rsidRPr="007A6273" w:rsidRDefault="0076773C" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Title of Individual Completing Form: </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -614,99 +550,99 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610EADD4" w14:textId="5DEB8DD3" w:rsidR="0076773C" w:rsidRPr="007A6273" w:rsidRDefault="0076773C" w:rsidP="007A6273">
+    <w:p w14:paraId="610EADD4" w14:textId="67A4984B" w:rsidR="0076773C" w:rsidRPr="007A6273" w:rsidRDefault="0076773C" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Email address of Individual Completing Form: </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -717,119 +653,119 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFB961D" w14:textId="1976BA70" w:rsidR="004611FE" w:rsidRPr="007A6273" w:rsidRDefault="007A31B2" w:rsidP="007A6273">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Member Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CC0505" w14:textId="6C1680F6" w:rsidR="007A31B2" w:rsidRPr="007A6273" w:rsidRDefault="007A31B2" w:rsidP="007A6273">
+    <w:p w14:paraId="16CC0505" w14:textId="54EF96AB" w:rsidR="007A31B2" w:rsidRPr="007A6273" w:rsidRDefault="007A31B2" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Member Name: </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -841,99 +777,99 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A68204" w14:textId="59DFE253" w:rsidR="007A31B2" w:rsidRPr="007A6273" w:rsidRDefault="007A31B2" w:rsidP="007A6273">
+    <w:p w14:paraId="05A68204" w14:textId="2C43EFCA" w:rsidR="007A31B2" w:rsidRPr="007A6273" w:rsidRDefault="007A31B2" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Member State ID: </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -945,99 +881,99 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="497E305E" w14:textId="2DE62CEB" w:rsidR="007A31B2" w:rsidRPr="007A6273" w:rsidRDefault="007A31B2" w:rsidP="007A6273">
+    <w:p w14:paraId="497E305E" w14:textId="156EDC92" w:rsidR="007A31B2" w:rsidRPr="007A6273" w:rsidRDefault="007A31B2" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Member Date of Birth: </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -1049,83 +985,83 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00CD52F4" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="277EF0CD" w14:textId="67860A61" w:rsidR="007A31B2" w:rsidRPr="007A6273" w:rsidRDefault="007A31B2" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
@@ -1278,51 +1214,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Was a Waiver Priority Needs Assessment (WPNA) completed for an ID Waiver</w:t>
       </w:r>
       <w:r w:rsidR="003F41E9" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or BI Waiver</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> slot?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A8A0E3" w14:textId="459DDA4E" w:rsidR="007A31B2" w:rsidRPr="007A6273" w:rsidRDefault="000144DD" w:rsidP="007A6273">
+    <w:p w14:paraId="22A8A0E3" w14:textId="459DDA4E" w:rsidR="007A31B2" w:rsidRDefault="00AE6565" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1047371540"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1440,184 +1376,227 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5AFEA2" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="007A31B2" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Which of the following applies to this member?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F23632D" w14:textId="26C994B7" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="000144DD" w:rsidP="007A6273">
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="6F23632D" w14:textId="2127260F" w:rsidR="00021D57" w:rsidRPr="00FF2E72" w:rsidRDefault="00AE6565" w:rsidP="00FF2E72">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1314484526"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00021D57" w:rsidRPr="007A6273">
+          <w:r w:rsidR="00FF2E72">
             <w:rPr>
-              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="007A6273">
-[...13 lines deleted...]
-      <w:r w:rsidR="00021D57" w:rsidRPr="007A6273">
+      <w:r w:rsidR="00FF2E72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2E72" w:rsidRPr="00FF2E72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Member under the age of 16 requesting access to more than 52 Hours per month of Intermittent SCL.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2E72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00021D57" w:rsidRPr="00FF2E72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If selected, complete the section titled </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk227587636"/>
+      <w:r w:rsidR="00021D57" w:rsidRPr="00FF2E72">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Variance Request to Access More than Intermittent SCL (52 Hours per Month) but less than 8 hours per day</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> along with submission of noted supporting documentation.</w:t>
+        <w:t>Variance Request to Access More than</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2E72" w:rsidRPr="00FF2E72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 52 hours per month of</w:t>
+      </w:r>
+      <w:r w:rsidR="00021D57" w:rsidRPr="00FF2E72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intermittent SCL </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00021D57" w:rsidRPr="00FF2E72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>along with submission of noted supporting documentation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C8E615" w14:textId="37877C0F" w:rsidR="007A31B2" w:rsidRPr="007A6273" w:rsidRDefault="000144DD" w:rsidP="007A6273">
+    <w:p w14:paraId="26C8E615" w14:textId="78F4D4AF" w:rsidR="007A31B2" w:rsidRPr="007A6273" w:rsidRDefault="00AE6565" w:rsidP="007A6273">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1381625606"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00021D57" w:rsidRPr="007A6273">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A31B2" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The member is currently placed outside their home and discharge is recommended. Returning to the parent or guardian’s home is not an option due to the health and safety needs of the member and/or other family members. All available community options have been exhausted as determined through the prior authorization process.</w:t>
+        <w:t xml:space="preserve">The member is currently </w:t>
+      </w:r>
+      <w:r w:rsidR="00F47205">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>living</w:t>
+      </w:r>
+      <w:r w:rsidR="007A31B2" w:rsidRPr="007A6273">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outside their home and discharge is recommended. Returning to the parent or guardian’s home is not an option due to the health and safety needs of the member and/or other family members. All available community options have been exhausted as determined through the prior authorization process.</w:t>
       </w:r>
       <w:r w:rsidR="003F6018" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If selected, complete the section titled </w:t>
       </w:r>
       <w:r w:rsidR="003F6018" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Variance Request to Access Daily SCL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CD7493" w14:textId="51F9D0C2" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="000144DD" w:rsidP="007A6273">
+    <w:p w14:paraId="78CD7493" w14:textId="51F9D0C2" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00AE6565" w:rsidP="007A6273">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="667908092"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -1640,135 +1619,134 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007A31B2" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The member is currently living in the parent, or guardian’s home and all available community options have been exhausted as determined through the prior authorization process. Remaining in the parent or guardian’s home is not an option due to the health and safety needs of the member and/or other family members.</w:t>
       </w:r>
       <w:r w:rsidR="003F6018" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> If selected, complete the section titled </w:t>
       </w:r>
       <w:r w:rsidR="003F6018" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Variance Request to Access Daily SCL.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk225433041"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk225433041"/>
     </w:p>
-    <w:p w14:paraId="3B81817A" w14:textId="4A6554DA" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+    <w:p w14:paraId="3B81817A" w14:textId="7C1B8D77" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00FF2E72" w:rsidP="007A6273">
       <w:pPr>
         <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk225856531"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk225856531"/>
       <w:r w:rsidRPr="007A6273">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Variance Request to Access More than</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 52 hours per month of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6273">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intermittent SCL</w:t>
+      </w:r>
+      <w:r w:rsidR="00021D57" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Variance Request to Access More than Intermittent SCL (52 Hours per Month) but less than 8 hours per day:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC6B021" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="006F7F7D" w:rsidP="007A6273">
+    <w:p w14:paraId="2DC6B021" w14:textId="3A541AE5" w:rsidR="00343813" w:rsidRDefault="00FF2E72" w:rsidP="007A6273">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A6273">
+      <w:r w:rsidRPr="00FF2E72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Member under the age of 16 requesting access to more than 52 Hours per month of Intermittent SCL</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7F7D" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Members under the age of 16 </w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7250F830" w14:textId="6A45A249" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="7250F830" w14:textId="691C39C1" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How many hours of Intermittent SCL are being requested for access each month? </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
@@ -1782,83 +1760,83 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="274E4598" w14:textId="75683240" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2340"/>
@@ -1995,51 +1973,51 @@
         <w:sdtContent>
           <w:r w:rsidRPr="007A6273">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007A6273" w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D0B150" w14:textId="37B56D66" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+    <w:p w14:paraId="00D0B150" w14:textId="11668DFB" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, please explain: </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
@@ -2048,188 +2026,202 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62964ABE" w14:textId="20067868" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+    <w:p w14:paraId="62964ABE" w14:textId="05587C2D" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the number of hours requested, outline a weekly schedule for the member including the number of Intermittent SCL hours used per day. </w:t>
+        <w:t>Based on the number of hours requested, outline a weekly schedule for the member including the number of Intermittent SCL hours used per day</w:t>
+      </w:r>
+      <w:r w:rsidR="0035230A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6273">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1432"/>
         <w:gridCol w:w="1433"/>
@@ -2566,1403 +2558,1403 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w14:paraId="5AC0BAB6" w14:textId="77777777" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00021D57" w:rsidRPr="007A6273" w14:paraId="5BE9573B" w14:textId="77777777" w:rsidTr="007A6273">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5C1D2D" w14:textId="1ADF72A7" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="3D5C1D2D" w14:textId="5E301783" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D82995" w14:textId="2FEC31E4" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="11D82995" w14:textId="68B1EB8F" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CBFF1A0" w14:textId="0355F71C" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="2CBFF1A0" w14:textId="725ECDC6" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA55F50" w14:textId="522F05D2" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="5AA55F50" w14:textId="09E2B21F" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15467840" w14:textId="065281E8" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="15467840" w14:textId="739A2B0F" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B7FF036" w14:textId="2621E7A2" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="4B7FF036" w14:textId="5DBA9FA7" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="062F33F8" w14:textId="4903B433" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="062F33F8" w14:textId="18E3EEB1" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00021D57" w:rsidRPr="007A6273" w14:paraId="5E95F82F" w14:textId="77777777" w:rsidTr="007A6273">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21C45DBC" w14:textId="5993F03B" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="21C45DBC" w14:textId="30AE5E65" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="054CACF9" w14:textId="49C3B303" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="054CACF9" w14:textId="2F94A904" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1504" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69947E5B" w14:textId="5BF6194D" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="69947E5B" w14:textId="1CE47C76" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1451" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00C06837" w14:textId="222B5E67" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="00C06837" w14:textId="5D47591E" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1390" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706AC2D2" w14:textId="1E6FEDA3" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="706AC2D2" w14:textId="57E9132C" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC0DF03" w14:textId="59545DE6" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="4AC0DF03" w14:textId="19DB6A65" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64384AAF" w14:textId="4F91ADDD" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+          <w:p w14:paraId="64384AAF" w14:textId="7A8CCC79" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="000144DD">
+            <w:r w:rsidR="00AE6565">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A6273">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A5F1065" w14:textId="30561B6D" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
@@ -4102,135 +4094,149 @@
         <w:sdtContent>
           <w:r w:rsidRPr="007A6273">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007A6273">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C04CD0D" w14:textId="67F07BCF" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
+    <w:p w14:paraId="6C04CD0D" w14:textId="742BF5EA" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00021D57" w:rsidP="007A6273">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If yes, please indicate what other services are accessed and the number of hours authorized for each service listed. </w:t>
+        <w:t>If yes, please indicate what other services are accessed and the number of hours authorized for each service listed.</w:t>
+      </w:r>
+      <w:r w:rsidR="0035230A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Outline the weekly schedule of these services on the chart above.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A6273">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B0487B" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="00021D57" w:rsidP="00706556">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6273">
@@ -4248,51 +4254,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Email the following to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="007A6273">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>exceptions@hhs.iowa.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007A6273">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of the member.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FE70F6" w14:textId="3A5FA7AC" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="000144DD" w:rsidP="00706556">
+    <w:p w14:paraId="75FE70F6" w14:textId="3A5FA7AC" w:rsidR="00021D57" w:rsidRPr="007A6273" w:rsidRDefault="00AE6565" w:rsidP="00706556">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1380012776"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00021D57" w:rsidRPr="007A6273">
             <w:rPr>
@@ -4359,121 +4365,136 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Variance Request to Access Daily SCL</w:t>
       </w:r>
       <w:r w:rsidR="003F6018" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F18014" w14:textId="77777777" w:rsidR="00021D57" w:rsidRPr="00706556" w:rsidRDefault="00021D57" w:rsidP="00706556">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="6E92948D" w14:textId="5F4E5F4D" w:rsidR="0035230A" w:rsidRPr="005D5F2B" w:rsidRDefault="0035230A" w:rsidP="0035230A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:t>Members under the age of 18 requesting access to Daily Supported Community Living (SCL) services outside a licensed setting.</w:t>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D5F2B">
+        <w:t xml:space="preserve">Member under the age of 18 requesting to reside in a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">licensed or certified </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5F2B">
+        <w:t>RBSCL</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> setting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D5F2B">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230B7C15" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="00021D57" w:rsidP="00706556">
+    <w:p w14:paraId="0859DCA9" w14:textId="77777777" w:rsidR="0035230A" w:rsidRPr="00876683" w:rsidRDefault="0035230A" w:rsidP="0035230A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00876683">
+        <w:t xml:space="preserve">Member under the age of 18 requesting access to Daily SCL services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876683">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>outside</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876683">
+        <w:t xml:space="preserve"> a licensed or certified RBSCL setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A73078C" w14:textId="77777777" w:rsidR="0035230A" w:rsidRDefault="0035230A" w:rsidP="0035230A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876683">
+        <w:t>Member under the age of 18 requesting access to Daily SCL services with others in the setting over the age of 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F544C5" w14:textId="77777777" w:rsidR="0035230A" w:rsidRPr="00876683" w:rsidRDefault="0035230A" w:rsidP="0035230A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="47907401" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="007A31B2" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Has the member's parent or guardian provided written consent for utilization of Daily SCL services?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2402B2BD" w14:textId="120AE8C4" w:rsidR="00343813" w:rsidRDefault="000144DD" w:rsidP="00706556">
+    <w:p w14:paraId="2402B2BD" w14:textId="120AE8C4" w:rsidR="00343813" w:rsidRDefault="00AE6565" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="2340"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-699853448"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -4573,51 +4594,51 @@
         <w:sdtContent>
           <w:r w:rsidR="007A31B2" w:rsidRPr="00706556">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00706556">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007A31B2" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36505E6F" w14:textId="6E3867EF" w:rsidR="00ED5BDF" w:rsidRPr="00706556" w:rsidRDefault="00ED5BDF" w:rsidP="00706556">
+    <w:p w14:paraId="36505E6F" w14:textId="11112EFD" w:rsidR="00ED5BDF" w:rsidRPr="00706556" w:rsidRDefault="00ED5BDF" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">List member’s current diagnoses: </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -4629,99 +4650,99 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3362CB32" w14:textId="3E69553A" w:rsidR="00FF4720" w:rsidRPr="00706556" w:rsidRDefault="007A31B2" w:rsidP="00706556">
+    <w:p w14:paraId="3362CB32" w14:textId="6895DF3F" w:rsidR="00FF4720" w:rsidRPr="00706556" w:rsidRDefault="007A31B2" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Outline the member’s current overall status and justification to support utilization of Daily SCL.</w:t>
       </w:r>
       <w:r w:rsidR="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -4740,99 +4761,99 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00FF4720" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00FF4720" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00FF4720" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FF4720" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225091ED" w14:textId="52FF464F" w:rsidR="00ED5BDF" w:rsidRPr="00706556" w:rsidRDefault="007A31B2" w:rsidP="00706556">
+    <w:p w14:paraId="225091ED" w14:textId="66BA7CA9" w:rsidR="00ED5BDF" w:rsidRPr="00706556" w:rsidRDefault="007A31B2" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain why </w:t>
       </w:r>
       <w:r w:rsidR="00FF4720" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -4865,83 +4886,83 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00FF4720" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00FF4720" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00FF4720" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00FF4720" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="607636A8" w14:textId="0585C40F" w:rsidR="00706556" w:rsidRDefault="00ED5BDF" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3060"/>
           <w:tab w:val="left" w:pos="4050"/>
@@ -5068,51 +5089,51 @@
         <w:sdtContent>
           <w:r w:rsidRPr="00706556">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00706556">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AA3A25" w14:textId="7904BDEA" w:rsidR="00FF4720" w:rsidRPr="00706556" w:rsidRDefault="00ED5BDF" w:rsidP="00706556">
+    <w:p w14:paraId="18AA3A25" w14:textId="00ACF587" w:rsidR="00FF4720" w:rsidRPr="00706556" w:rsidRDefault="00ED5BDF" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, please explain: </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
@@ -5120,122 +5141,122 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7530BC89" w14:textId="77777777" w:rsidR="00706556" w:rsidRDefault="00FB3B99" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Does the member have any current or historical behavior concerns?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A58B1D" w14:textId="6A120290" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="000144DD" w:rsidP="00706556">
+    <w:p w14:paraId="13A58B1D" w14:textId="6A120290" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="00AE6565" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1310701802"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -5335,51 +5356,51 @@
         <w:sdtContent>
           <w:r w:rsidR="00FB3B99" w:rsidRPr="00706556">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00706556">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB3B99" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9DFC60" w14:textId="2213C0D1" w:rsidR="00FB3B99" w:rsidRPr="00706556" w:rsidRDefault="00FB3B99" w:rsidP="00706556">
+    <w:p w14:paraId="2C9DFC60" w14:textId="5D0FF360" w:rsidR="00FB3B99" w:rsidRPr="00706556" w:rsidRDefault="00FB3B99" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, please explain: </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
@@ -5387,122 +5408,122 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2982786C" w14:textId="77777777" w:rsidR="00706556" w:rsidRDefault="008626B4" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Does the member have a Behavior Support Plan?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20993868" w14:textId="42286418" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="000144DD" w:rsidP="00706556">
+    <w:p w14:paraId="20993868" w14:textId="42286418" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="00AE6565" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2091345336"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -5622,70 +5643,54 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="357DAC99" w14:textId="77777777" w:rsidR="00706556" w:rsidRDefault="008626B4" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Are there current court orders in effect for the </w:t>
-[...15 lines deleted...]
-        <w:t>?</w:t>
+        <w:t>Are there current court orders in effect for the member?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3115B8C9" w14:textId="1A8986FE" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="000144DD" w:rsidP="00706556">
+    <w:p w14:paraId="3115B8C9" w14:textId="1A8986FE" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="00AE6565" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1001085301"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -5785,51 +5790,51 @@
         <w:sdtContent>
           <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00706556">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E2E7DD" w14:textId="1B6157D7" w:rsidR="005B606F" w:rsidRPr="00706556" w:rsidRDefault="005B606F" w:rsidP="00706556">
+    <w:p w14:paraId="19E2E7DD" w14:textId="2763EEC5" w:rsidR="005B606F" w:rsidRPr="00706556" w:rsidRDefault="005B606F" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, please explain the purpose of the court order: </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
@@ -5837,122 +5842,122 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="623AF5C1" w14:textId="77777777" w:rsidR="00706556" w:rsidRDefault="008626B4" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Does the member have current or historical legal matters?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295ECA0B" w14:textId="3F89140A" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="000144DD" w:rsidP="00706556">
+    <w:p w14:paraId="295ECA0B" w14:textId="3F89140A" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="00AE6565" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1851534031"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -6052,51 +6057,51 @@
         <w:sdtContent>
           <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00706556">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3479C55D" w14:textId="6C0D07A4" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="008626B4" w:rsidP="00706556">
+    <w:p w14:paraId="3479C55D" w14:textId="09ACE99F" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="008626B4" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, please explain and include current status of legal matter. </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
@@ -6104,136 +6109,178 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44393F3A" w14:textId="77777777" w:rsidR="00706556" w:rsidRDefault="008626B4" w:rsidP="00706556">
+    <w:p w14:paraId="44393F3A" w14:textId="3E608EFE" w:rsidR="00706556" w:rsidRDefault="008626B4" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Is HHS or a </w:t>
+        <w:t>Is H</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47205">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ealth and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706556">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47205">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uman </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706556">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47205">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ervices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706556">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a </w:t>
       </w:r>
       <w:r w:rsidR="000817CF" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Juvenile</w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Court Officer involved?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76217DFF" w14:textId="74CAA652" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="000144DD" w:rsidP="00706556">
+    <w:p w14:paraId="76217DFF" w14:textId="74CAA652" w:rsidR="008626B4" w:rsidRPr="00706556" w:rsidRDefault="00AE6565" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2430"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1797824129"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -6333,51 +6380,51 @@
         <w:sdtContent>
           <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00706556">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381FCE4C" w14:textId="3867C32F" w:rsidR="007A31B2" w:rsidRPr="00706556" w:rsidRDefault="008626B4" w:rsidP="00706556">
+    <w:p w14:paraId="381FCE4C" w14:textId="7AEAD4CE" w:rsidR="007A31B2" w:rsidRPr="00706556" w:rsidRDefault="008626B4" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, please explain and include contact information: </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
@@ -6385,99 +6432,99 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7A5A9E" w14:textId="4799A734" w:rsidR="000D267A" w:rsidRPr="00706556" w:rsidRDefault="000D267A" w:rsidP="00706556">
+    <w:p w14:paraId="3A7A5A9E" w14:textId="06E08C48" w:rsidR="000D267A" w:rsidRPr="00706556" w:rsidRDefault="000D267A" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>List member's medical history (including major illnesses):</w:t>
       </w:r>
       <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -6496,299 +6543,299 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="008626B4" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105703B5" w14:textId="4498F777" w:rsidR="000D267A" w:rsidRPr="00706556" w:rsidRDefault="000D267A" w:rsidP="00706556">
+    <w:p w14:paraId="105703B5" w14:textId="1183866A" w:rsidR="000D267A" w:rsidRPr="00706556" w:rsidRDefault="000D267A" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Outline the member's current or historical behavior concerns. </w:t>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685BBDEA" w14:textId="172E0002" w:rsidR="005B606F" w:rsidRPr="00706556" w:rsidRDefault="005B606F" w:rsidP="00706556">
+    <w:p w14:paraId="685BBDEA" w14:textId="075DA6CA" w:rsidR="005B606F" w:rsidRPr="00706556" w:rsidRDefault="005B606F" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Outline how a provider should address the member's current </w:t>
       </w:r>
       <w:r w:rsidR="00106024" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">or historical behavior concerns to ensure the safety of staff and other members. </w:t>
       </w:r>
       <w:r w:rsidR="00106024" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00106024" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00106024" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00106024" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00106024" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48031A24" w14:textId="5E3A9F8F" w:rsidR="003F31DB" w:rsidRPr="00706556" w:rsidRDefault="003F31DB" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
@@ -6876,51 +6923,51 @@
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00706556">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6FD387" w14:textId="04F467B0" w:rsidR="003F31DB" w:rsidRPr="00706556" w:rsidRDefault="003F31DB" w:rsidP="00706556">
+    <w:p w14:paraId="7D6FD387" w14:textId="236C980A" w:rsidR="003F31DB" w:rsidRPr="00706556" w:rsidRDefault="003F31DB" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If the member will be attending school, outline the plan for the provider to ensure school is attended as required. Include details of </w:t>
       </w:r>
       <w:r w:rsidR="00106024" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -6946,99 +6993,99 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E1AEA71" w14:textId="735DEB2D" w:rsidR="003F31DB" w:rsidRPr="00706556" w:rsidRDefault="003F31DB" w:rsidP="00706556">
+    <w:p w14:paraId="7E1AEA71" w14:textId="73BEEF5F" w:rsidR="003F31DB" w:rsidRPr="00706556" w:rsidRDefault="003F31DB" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">List all individuals of the member's planning team who agree with the proposed plan for the member to access Daily SCL services (such as, but not limited to, the youth, parent, guardian, GAL, </w:t>
       </w:r>
       <w:r w:rsidR="00C93885" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -7064,99 +7111,99 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00453B2B" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D3EFE4" w14:textId="1D06DB45" w:rsidR="00453B2B" w:rsidRPr="00706556" w:rsidRDefault="00453B2B" w:rsidP="00706556">
+    <w:p w14:paraId="67D3EFE4" w14:textId="22EAE3ED" w:rsidR="00453B2B" w:rsidRPr="00706556" w:rsidRDefault="00453B2B" w:rsidP="00706556">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">List of denials from alternative </w:t>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -7210,121 +7257,121 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00706556">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CCA44F7" w14:textId="412916A8" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="003F31DB" w:rsidP="00706556">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Proposed Living Environment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C93DDE9" w14:textId="1E04700C" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
+    <w:p w14:paraId="4C93DDE9" w14:textId="5671FC73" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>What is the proposed living environment? </w:t>
       </w:r>
@@ -7340,99 +7387,99 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0A1466" w14:textId="02C6C4C2" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
+    <w:p w14:paraId="6F0A1466" w14:textId="79B799AB" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the address of the proposed living environment? </w:t>
       </w:r>
@@ -7448,122 +7495,122 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00001F25" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E9F5B8" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="00D60EB3" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Will the member have roommates?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B670D0" w14:textId="63082250" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="66B670D0" w14:textId="63082250" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1118877267"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -7663,51 +7710,51 @@
         <w:sdtContent>
           <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0012D5B3" w14:textId="53DEA8A5" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="00D60EB3" w:rsidP="00343813">
+    <w:p w14:paraId="0012D5B3" w14:textId="749F29B2" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="00D60EB3" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If the member will have roommates in the proposed location, what are their </w:t>
       </w:r>
       <w:r w:rsidR="00C93885" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -7733,122 +7780,122 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0722E4D1" w14:textId="545F339F" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="00D60EB3" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If the member will have roommates in the proposed location, have they had an opportunity to meet?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07357419" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="07357419" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-451781956"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -7948,206 +7995,174 @@
         <w:sdtContent>
           <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC39CE0" w14:textId="1F633A7F" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="00D60EB3" w:rsidP="00343813">
+    <w:p w14:paraId="4AC39CE0" w14:textId="01E38B70" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="00D60EB3" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If yes, please explain results of meet and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and member compatibility: </w:t>
+        <w:t xml:space="preserve">If yes, please explain results of meet and greet and member compatibility: </w:t>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7411E781" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="00D60EB3" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Is the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> able to pay room and board costs in their proposed location?</w:t>
+        <w:t>Is the member able to pay room and board costs in their proposed location?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB28EA3" w14:textId="0F7EC590" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="2CB28EA3" w14:textId="0F7EC590" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2520"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-647129173"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -8247,51 +8262,51 @@
         <w:sdtContent>
           <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>N/A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5916D4BC" w14:textId="57E5B4AE" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="00D60EB3" w:rsidP="00343813">
+    <w:p w14:paraId="5916D4BC" w14:textId="00DA8A12" w:rsidR="00D60EB3" w:rsidRPr="00343813" w:rsidRDefault="00D60EB3" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the member's source to pay for their room and board? (Examples: Supplemental Security Income (SSI), child support, adoption subsidy, private funds) </w:t>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -8303,83 +8318,83 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4791F653" w14:textId="00C1CE47" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="003F31DB" w:rsidP="00706556">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -8391,130 +8406,126 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Proposed Provider Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0E9228" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="003F31DB" w:rsidP="00706556">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All providers of the service setting requested must agree to meet the following additional safety and service requirements for serving members under the age of 18:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABD0447" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
+    <w:p w14:paraId="6ABD0447" w14:textId="56FF4164" w:rsidR="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Members </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00343813">
+      <w:r w:rsidR="002E6895">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>age</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>under the age of 18</w:t>
+      </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18 and under shall receive 24-hour site supervision and support.</w:t>
+        <w:t xml:space="preserve"> shall receive 24-hour site supervision and support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E05ACF" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
+    <w:p w14:paraId="12E05ACF" w14:textId="38102700" w:rsidR="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Members </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00343813">
+      <w:r w:rsidR="002E6895">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>age</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">under the age of 18 </w:t>
+      </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18 and under may not reside in settings with other members over the age of 21.</w:t>
+        <w:t>may not reside in settings with other members over the age of 21.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BE93607" w14:textId="18410EC5" w:rsidR="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The service plan shall specifically identify educational services and </w:t>
       </w:r>
       <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
@@ -8532,164 +8543,164 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for members who have not obtained a high school diploma or equivalent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E850972" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>For members who have obtained a high school diploma or equivalent, supported employment/additional training/educational supports shall be included in the service plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15ADF30E" w14:textId="2742B301" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
+    <w:p w14:paraId="15ADF30E" w14:textId="300E6C7A" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk225432948"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk225432948"/>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>What is the name of the proposed service provider? </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk225857676"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk225857676"/>
       <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00D60EB3" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="1FDF0E10" w14:textId="79DA9880" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="006F7F7D" w:rsidP="00343813">
+    <w:p w14:paraId="1FDF0E10" w14:textId="05B46827" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="006F7F7D" w:rsidP="00343813">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the NPI of the proposed service provider? </w:t>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
@@ -8701,99 +8712,99 @@
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="000144DD">
-[...31 lines deleted...]
-      <w:r w:rsidR="000144DD">
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6565">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="1CDD7376" w14:textId="0C0B131B" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="003F31DB" w:rsidP="00343813">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Supporting Documents</w:t>
       </w:r>
     </w:p>
@@ -8812,435 +8823,435 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Identify the supporting documents below that will be emailed to </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00343813">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>exceptions@hhs.iowa.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> on behalf of the member (if applicable).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6582F39A" w14:textId="3490AD99" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="6582F39A" w14:textId="3490AD99" w:rsidR="003F31DB" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1584680479"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CASH/CALOCUS or interRAI-ID assessment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025F7812" w14:textId="3C7A3E6B" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="025F7812" w14:textId="3C7A3E6B" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1551217131"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Current Person-Centered Service Plan (PCSP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707E1D48" w14:textId="3A047609" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="707E1D48" w14:textId="3A047609" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1819921006"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Updated Social History</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0B236B" w14:textId="6A569447" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="0F0B236B" w14:textId="6A569447" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1424456050"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Current HHS Case Permanency Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487424FF" w14:textId="46E69997" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="487424FF" w14:textId="46E69997" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="229278045"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Court order</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3E426B" w14:textId="4AEDBF90" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="2A3E426B" w14:textId="4AEDBF90" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="910270664"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Behavior Support Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CB2B4E" w14:textId="6D7723C5" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="08CB2B4E" w14:textId="6D7723C5" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-2040263971"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Current psychiatric information (within the last 6 months)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEB33CC" w14:textId="4C2F7529" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="4BEB33CC" w14:textId="4C2F7529" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1696986497"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Current psychological assessment/evaluation report (include any psychological testing results)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2442F239" w14:textId="685E815B" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="2442F239" w14:textId="685E815B" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="816761975"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
             <w:rPr>
@@ -9300,51 +9311,51 @@
         </w:rPr>
         <w:t>Residential Based Supported Community Living (</w:t>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RBSCL</w:t>
       </w:r>
       <w:r w:rsidR="00106024" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> provider, including preliminary discharge plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2469F601" w14:textId="5A6FA9AA" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="2469F601" w14:textId="5A6FA9AA" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="65620999"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
             <w:rPr>
@@ -9355,222 +9366,223 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0089430F" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Individual Education Program (IEP)</w:t>
       </w:r>
       <w:r w:rsidR="00FB3B99" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731BF5FC" w14:textId="304B7D55" w:rsidR="00FB3B99" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="731BF5FC" w14:textId="304B7D55" w:rsidR="00FB3B99" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1016817727"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00ED5BDF" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB3B99" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permission from parent/guardian for transition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CC7BBC" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="21CC7BBC" w14:textId="77777777" w:rsidR="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1010748203"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C93885" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FB3B99" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Approval/Acceptance letter from provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FFB15A" w14:textId="168FB2D6" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="000144DD" w:rsidP="00343813">
+    <w:p w14:paraId="53FFB15A" w14:textId="168FB2D6" w:rsidR="0089430F" w:rsidRPr="00343813" w:rsidRDefault="00AE6565" w:rsidP="00343813">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1789422923"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00C93885" w:rsidRPr="00343813">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C93885" w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proposed provider’s policies and procedures that outline their ability to serve members under the age of 18</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E65ED7B" w14:textId="187B17EE" w:rsidR="00106024" w:rsidRPr="00343813" w:rsidRDefault="00106024" w:rsidP="00343813">
+    <w:p w14:paraId="3E65ED7B" w14:textId="187B17EE" w:rsidR="00106024" w:rsidRDefault="00106024" w:rsidP="00AE6565">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reminder:</w:t>
       </w:r>
       <w:r w:rsidRPr="00343813">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t> Include the member's name and State ID in the body of the email that contains the supporting documents sent on behalf of the member.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00106024" w:rsidRPr="00343813" w:rsidSect="008A4882">
+    <w:sectPr w:rsidR="00106024" w:rsidSect="008A4882">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="11EF3F78" w14:textId="77777777" w:rsidR="000C0B92" w:rsidRDefault="000C0B92" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3C7BD7D7" w14:textId="77777777" w:rsidR="000C0B92" w:rsidRDefault="000C0B92" w:rsidP="00ED0FA2">
@@ -9648,66 +9660,82 @@
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2209385A" w14:textId="12AEF2F4" w:rsidR="008A4882" w:rsidRPr="008A4882" w:rsidRDefault="008A4882">
+  <w:p w14:paraId="2209385A" w14:textId="44DD0524" w:rsidR="008A4882" w:rsidRPr="008A4882" w:rsidRDefault="008A4882">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008A4882">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>470-0297 (03/26)</w:t>
+      <w:t>470-0297 (0</w:t>
+    </w:r>
+    <w:r w:rsidR="002E6895">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008A4882">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>/26)</w:t>
     </w:r>
     <w:r w:rsidR="00343813" w:rsidRPr="00343813">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="16D76B4A" w14:textId="77777777" w:rsidR="000C0B92" w:rsidRDefault="000C0B92" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4924DCDC" w14:textId="77777777" w:rsidR="000C0B92" w:rsidRDefault="000C0B92" w:rsidP="00ED0FA2">
@@ -11971,189 +11999,197 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="153642515">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="28922077">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="867185887">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="875116924">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1466893935">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="891843143">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="81"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="9BLVk9hhyzKgDOwAuE8tYjtOna71SmXMZOLJu8uozcwTVA8p0/7sEBzPz5jXCu5memDRRey+ZyIHMwRHjoJpaw==" w:salt="BM01QRCVH9S2XtSiVV4zdA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ko4Wx+A11w3WkyzdCyNDgRkddtqbSQG1gWMn0mno7sY2+vYcNhBHo77Lko/iDWQ7T4AwZZkYI8YigdF+QdUHhA==" w:salt="sHObSMZPcXLxQXRHsdp+Ww=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED0FA2"/>
     <w:rsid w:val="00001F25"/>
-    <w:rsid w:val="000144DD"/>
     <w:rsid w:val="00021D57"/>
     <w:rsid w:val="00035930"/>
     <w:rsid w:val="00051975"/>
     <w:rsid w:val="000817CF"/>
     <w:rsid w:val="000C0B92"/>
     <w:rsid w:val="000D20B3"/>
     <w:rsid w:val="000D267A"/>
     <w:rsid w:val="000E40BF"/>
     <w:rsid w:val="00106024"/>
     <w:rsid w:val="00183537"/>
     <w:rsid w:val="001E0813"/>
     <w:rsid w:val="001F66B9"/>
     <w:rsid w:val="0028264B"/>
+    <w:rsid w:val="002B38AC"/>
+    <w:rsid w:val="002E6895"/>
     <w:rsid w:val="00305572"/>
     <w:rsid w:val="00342B93"/>
     <w:rsid w:val="00343813"/>
+    <w:rsid w:val="0035230A"/>
     <w:rsid w:val="003577B9"/>
     <w:rsid w:val="00363EDD"/>
     <w:rsid w:val="003D4E77"/>
     <w:rsid w:val="003F31DB"/>
     <w:rsid w:val="003F41E9"/>
     <w:rsid w:val="003F6018"/>
     <w:rsid w:val="00437479"/>
     <w:rsid w:val="00453B2B"/>
     <w:rsid w:val="004611FE"/>
     <w:rsid w:val="004E77FB"/>
     <w:rsid w:val="0051080D"/>
     <w:rsid w:val="00521A34"/>
     <w:rsid w:val="00533C2B"/>
     <w:rsid w:val="00537C2E"/>
     <w:rsid w:val="005410B3"/>
     <w:rsid w:val="005B606F"/>
+    <w:rsid w:val="005D5F2B"/>
     <w:rsid w:val="005F587F"/>
     <w:rsid w:val="00626B5F"/>
     <w:rsid w:val="006303C7"/>
     <w:rsid w:val="00647762"/>
     <w:rsid w:val="006A1A14"/>
+    <w:rsid w:val="006D09CD"/>
     <w:rsid w:val="006F7F7D"/>
     <w:rsid w:val="00706464"/>
     <w:rsid w:val="00706556"/>
     <w:rsid w:val="0071057A"/>
     <w:rsid w:val="007139C4"/>
     <w:rsid w:val="00714B6E"/>
     <w:rsid w:val="00733588"/>
     <w:rsid w:val="007477CA"/>
     <w:rsid w:val="0076773C"/>
     <w:rsid w:val="007703D7"/>
     <w:rsid w:val="00787B92"/>
     <w:rsid w:val="007A31B2"/>
     <w:rsid w:val="007A6273"/>
-    <w:rsid w:val="007B659B"/>
     <w:rsid w:val="007C0CA8"/>
     <w:rsid w:val="007D5F7C"/>
     <w:rsid w:val="007E0B4A"/>
     <w:rsid w:val="007F79B9"/>
     <w:rsid w:val="008006E2"/>
     <w:rsid w:val="008626B4"/>
     <w:rsid w:val="0089430F"/>
     <w:rsid w:val="008A0B5C"/>
     <w:rsid w:val="008A4882"/>
     <w:rsid w:val="008B00EA"/>
     <w:rsid w:val="008C4366"/>
     <w:rsid w:val="008D6F19"/>
     <w:rsid w:val="008F3462"/>
     <w:rsid w:val="009022EC"/>
     <w:rsid w:val="00902E69"/>
     <w:rsid w:val="00903F88"/>
     <w:rsid w:val="00914BD3"/>
     <w:rsid w:val="00931436"/>
     <w:rsid w:val="00967CE9"/>
     <w:rsid w:val="009800A3"/>
     <w:rsid w:val="009B05CE"/>
     <w:rsid w:val="009B5B7D"/>
     <w:rsid w:val="009E560F"/>
     <w:rsid w:val="009E5C48"/>
     <w:rsid w:val="00A57921"/>
     <w:rsid w:val="00A63588"/>
     <w:rsid w:val="00A828ED"/>
-    <w:rsid w:val="00A8442C"/>
     <w:rsid w:val="00A918C8"/>
     <w:rsid w:val="00AB5C7F"/>
     <w:rsid w:val="00AD62DE"/>
     <w:rsid w:val="00AE16DC"/>
+    <w:rsid w:val="00AE6565"/>
     <w:rsid w:val="00B33E59"/>
     <w:rsid w:val="00B64635"/>
     <w:rsid w:val="00BC4C2E"/>
     <w:rsid w:val="00BD086C"/>
     <w:rsid w:val="00C027A8"/>
+    <w:rsid w:val="00C85881"/>
     <w:rsid w:val="00C93885"/>
     <w:rsid w:val="00CD52F4"/>
     <w:rsid w:val="00D36BC3"/>
     <w:rsid w:val="00D57EB6"/>
     <w:rsid w:val="00D60EB3"/>
     <w:rsid w:val="00D817D2"/>
     <w:rsid w:val="00DA1414"/>
     <w:rsid w:val="00DE0E1F"/>
     <w:rsid w:val="00E34486"/>
     <w:rsid w:val="00E368B6"/>
     <w:rsid w:val="00E56796"/>
     <w:rsid w:val="00E84ABA"/>
+    <w:rsid w:val="00EA317C"/>
     <w:rsid w:val="00ED0FA2"/>
     <w:rsid w:val="00ED5BDF"/>
     <w:rsid w:val="00F334D8"/>
+    <w:rsid w:val="00F47205"/>
     <w:rsid w:val="00F54234"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00FA5524"/>
     <w:rsid w:val="00FB3B99"/>
     <w:rsid w:val="00FD1645"/>
     <w:rsid w:val="00FD2996"/>
     <w:rsid w:val="00FD7664"/>
+    <w:rsid w:val="00FF04FF"/>
     <w:rsid w:val="00FF1CD1"/>
+    <w:rsid w:val="00FF2E72"/>
     <w:rsid w:val="00FF4720"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -13577,63 +13613,64 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="653336364">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00603562"/>
     <w:rsid w:val="000D20B3"/>
+    <w:rsid w:val="002B38AC"/>
     <w:rsid w:val="003E1495"/>
     <w:rsid w:val="0043303D"/>
     <w:rsid w:val="004F75CD"/>
     <w:rsid w:val="00533C2B"/>
     <w:rsid w:val="00603562"/>
     <w:rsid w:val="007139C4"/>
     <w:rsid w:val="007477CA"/>
-    <w:rsid w:val="007B659B"/>
     <w:rsid w:val="007D5F7C"/>
     <w:rsid w:val="009E560F"/>
     <w:rsid w:val="00B75CB9"/>
     <w:rsid w:val="00B96FB8"/>
     <w:rsid w:val="00C7636F"/>
+    <w:rsid w:val="00EA317C"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00FD2996"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14300,50 +14337,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Gov Office 2024 theme" id="{6298349E-A72C-4519-A5B0-B690EDAB395A}" vid="{8599F3F0-E36C-43A3-A13A-EDC9317CF2B3}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005CE3B404801B3747A26CBE4DA53E86AF" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="94c054a766317475bedcda87572b6a75">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f88e24f3-da62-4d13-8742-1b7075cad43b" xmlns:ns3="07f02910-0123-428f-bbba-f09bb309b044" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85f820fe2787e7b55ca37e1a8a63812c" ns2:_="" ns3:_="">
     <xsd:import namespace="f88e24f3-da62-4d13-8742-1b7075cad43b"/>
     <xsd:import namespace="07f02910-0123-428f-bbba-f09bb309b044"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Image_x0020_Description" minOccurs="0"/>
                 <xsd:element ref="ns2:Category_x0020_1" minOccurs="0"/>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
@@ -14561,161 +14607,146 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Image_x0020_Description xmlns="f88e24f3-da62-4d13-8742-1b7075cad43b" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f88e24f3-da62-4d13-8742-1b7075cad43b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Topic xmlns="f88e24f3-da62-4d13-8742-1b7075cad43b">Letterheads</Topic>
     <Category_x0020_1 xmlns="f88e24f3-da62-4d13-8742-1b7075cad43b">Templates</Category_x0020_1>
     <TaxCatchAll xmlns="07f02910-0123-428f-bbba-f09bb309b044" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428CCDF9-9ADC-4F3D-9340-4087C00B0792}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBD758FF-3A7F-4E0A-9732-6A7DC60289EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f88e24f3-da62-4d13-8742-1b7075cad43b"/>
     <ds:schemaRef ds:uri="07f02910-0123-428f-bbba-f09bb309b044"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428CCDF9-9ADC-4F3D-9340-4087C00B0792}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023DAF30-507D-4BEF-B3D8-0B374BAE3BBC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f88e24f3-da62-4d13-8742-1b7075cad43b"/>
+    <ds:schemaRef ds:uri="07f02910-0123-428f-bbba-f09bb309b044"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023DAF30-507D-4BEF-B3D8-0B374BAE3BBC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9050790-BAB1-499C-A13B-4055AEA70B43}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1517</Words>
-  <Characters>7623</Characters>
+  <Words>1667</Words>
+  <Characters>8402</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>128</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>200</Lines>
+  <Paragraphs>167</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>470-0297, Iowa Medicaid Variance Request Form</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9015</CharactersWithSpaces>
+  <CharactersWithSpaces>9902</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>470-0297, Iowa Medicaid Variance Request Form</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>Iowa Department of Health and Human Services</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005CE3B404801B3747A26CBE4DA53E86AF</vt:lpwstr>
   </property>
 </Properties>
 </file>