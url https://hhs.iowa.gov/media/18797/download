--- v0 (2026-05-31)
+++ v1 (2026-06-21)
@@ -1,8396 +1,6527 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001A48B4" w:rsidP="00E638CA" w:rsidRDefault="005F0FE4" w14:paraId="28B146E1" w14:textId="3F3B11FA">
+    <w:p w14:paraId="28B146E1" w14:textId="3F3B11FA" w:rsidR="001A48B4" w:rsidRPr="003922FF" w:rsidRDefault="1EFD409A" w:rsidP="003922FF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="1EFD409A">
+      <w:r w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>SFY 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="5A19CB6C">
+      <w:r w:rsidR="5A19CB6C" w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="1EFD409A">
+      <w:r w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7E9613F0">
+      <w:r w:rsidR="7E9613F0" w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Prevention Focused Mentoring</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="1EFD409A">
+      <w:r w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="38D64BD4">
+      <w:r w:rsidR="38D64BD4" w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Action Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E638CA" w:rsidR="00E638CA" w:rsidP="00E638CA" w:rsidRDefault="00E638CA" w14:paraId="04C1A984" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00E638CA" w:rsidR="00A11BF5" w:rsidP="7A23617C" w:rsidRDefault="00A11BF5" w14:paraId="79D68689" w14:textId="662727A6">
+    <w:p w14:paraId="04C1A984" w14:textId="77777777" w:rsidR="00E638CA" w:rsidRPr="00E638CA" w:rsidRDefault="00E638CA" w:rsidP="00E638CA"/>
+    <w:p w14:paraId="79D68689" w14:textId="662727A6" w:rsidR="00A11BF5" w:rsidRPr="00E638CA" w:rsidRDefault="00A11BF5" w:rsidP="7A23617C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Instructions: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00E638CA" w:rsidP="1C896217" w:rsidRDefault="00A11BF5" w14:paraId="1438568F" w14:textId="22BB61A1">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="1438568F" w14:textId="22BB61A1" w:rsidR="00E638CA" w:rsidRPr="00A11BF5" w:rsidRDefault="7F7193F5" w:rsidP="1C896217">
+      <w:r>
         <w:t>Each prevention</w:t>
       </w:r>
       <w:r w:rsidR="539E76A0">
-        <w:rPr/>
         <w:t xml:space="preserve"> focused mentoring</w:t>
       </w:r>
-      <w:r w:rsidR="7F7193F5">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> developing a</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> organization will be responsible for developing a</w:t>
       </w:r>
       <w:r w:rsidR="68A3951C">
-        <w:rPr/>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> action plan (using the template on the following page</w:t>
       </w:r>
       <w:r w:rsidR="5B428D21">
-        <w:rPr/>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">) for each </w:t>
       </w:r>
       <w:r w:rsidR="0A2D2AFE">
-        <w:rPr/>
         <w:t>requir</w:t>
       </w:r>
-      <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">ed </w:t>
       </w:r>
       <w:r w:rsidR="51C3A7C5">
-        <w:rPr/>
         <w:t>service</w:t>
       </w:r>
-      <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">. See the instructions below for </w:t>
       </w:r>
       <w:r w:rsidR="1F88EDB2">
-        <w:rPr/>
         <w:t>detail</w:t>
       </w:r>
-      <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
+      <w:r>
         <w:t>s on completing each section of the action plan template. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="72D31CDC" w:rsidRDefault="00A11BF5" w14:paraId="02AFBAB9" w14:textId="0B4B9434">
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7D9B21E8">
+    <w:p w14:paraId="02AFBAB9" w14:textId="0B4B9434" w:rsidR="00A11BF5" w:rsidRPr="00A11BF5" w:rsidRDefault="7D9B21E8" w:rsidP="72D31CDC">
+      <w:r w:rsidRPr="4637D2E5">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Goal</w:t>
       </w:r>
       <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="64EAE7C9">
-        <w:rPr/>
         <w:t>Three pre-identified goals are provided</w:t>
       </w:r>
       <w:r w:rsidR="29E6DAB2">
-        <w:rPr/>
         <w:t xml:space="preserve"> for services</w:t>
       </w:r>
       <w:r w:rsidR="64EAE7C9">
-        <w:rPr/>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="752DD68D" w:rsidRDefault="00A11BF5" w14:paraId="1591239E" w14:textId="566F87F8">
-      <w:r w:rsidRPr="4715A3B8" w:rsidR="58CCF492">
+    <w:p w14:paraId="1591239E" w14:textId="566F87F8" w:rsidR="00A11BF5" w:rsidRPr="00A11BF5" w:rsidRDefault="58CCF492" w:rsidP="752DD68D">
+      <w:r w:rsidRPr="4715A3B8">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Short-Term Outcome</w:t>
       </w:r>
-      <w:r w:rsidRPr="4715A3B8" w:rsidR="7F7193F5">
+      <w:r w:rsidR="7F7193F5" w:rsidRPr="4715A3B8">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
+        <w:t xml:space="preserve"> State the degree of change the project will seek related to each </w:t>
+      </w:r>
+      <w:r w:rsidR="41CCCB52">
+        <w:t>service</w:t>
+      </w:r>
+      <w:r w:rsidR="0CC82E9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
-[...15 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r w:rsidR="5F1D0311">
-        <w:rPr/>
         <w:t>State Fiscal Year (</w:t>
       </w:r>
       <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
         <w:t>SFY</w:t>
       </w:r>
       <w:r w:rsidR="327BAD85">
-        <w:rPr/>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="24B5B1D0">
-        <w:rPr/>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
         <w:t xml:space="preserve">. Each </w:t>
       </w:r>
       <w:r w:rsidR="7ADAA077">
-        <w:rPr/>
         <w:t xml:space="preserve">goal </w:t>
       </w:r>
       <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
         <w:t xml:space="preserve">will have </w:t>
       </w:r>
       <w:r w:rsidR="2B077853">
-        <w:rPr/>
         <w:t>a minimum of t</w:t>
       </w:r>
       <w:r w:rsidR="2F285949">
-        <w:rPr/>
         <w:t xml:space="preserve">hree </w:t>
       </w:r>
       <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
         <w:t>short-term</w:t>
       </w:r>
       <w:r w:rsidR="4A0E19BE">
-        <w:rPr/>
         <w:t xml:space="preserve"> outcomes</w:t>
       </w:r>
       <w:r w:rsidR="2AE82112">
-        <w:rPr/>
         <w:t xml:space="preserve"> (including pre-identified requirements for goals 2 and 3</w:t>
       </w:r>
       <w:r w:rsidR="39D2D436">
-        <w:rPr/>
         <w:t>, refer to the SFY 2027 Behavioral Health Prevention Manual for details</w:t>
       </w:r>
       <w:r w:rsidR="2AE82112">
-        <w:rPr/>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="7F7193F5">
-        <w:rPr/>
-[...4 lines deleted...]
-        <w:t>and should: </w:t>
+        <w:t xml:space="preserve"> and should: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="00A11BF5" w:rsidRDefault="00A11BF5" w14:paraId="7C1011CD" w14:textId="77777777">
+    <w:p w14:paraId="7C1011CD" w14:textId="77777777" w:rsidR="00A11BF5" w:rsidRPr="00A11BF5" w:rsidRDefault="00A11BF5" w:rsidP="003922FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11BF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Be written in the SMART format (Specific, Measurable, Attainable, Realistic, and Time-sensitive), </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="00A11BF5" w:rsidRDefault="00A11BF5" w14:paraId="0F87E887" w14:textId="77777777">
+    <w:p w14:paraId="0F87E887" w14:textId="77777777" w:rsidR="00A11BF5" w:rsidRPr="00A11BF5" w:rsidRDefault="00A11BF5" w:rsidP="003922FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11BF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Include only </w:t>
       </w:r>
       <w:r w:rsidRPr="00451756">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="00A11BF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> measure of change,  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="4637D2E5" w:rsidRDefault="00A11BF5" w14:paraId="6BF02AAD" w14:textId="200315C1">
+    <w:p w14:paraId="6BF02AAD" w14:textId="200315C1" w:rsidR="00A11BF5" w:rsidRPr="00A11BF5" w:rsidRDefault="7410F0C2" w:rsidP="003922FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7410F0C2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4637D2E5">
         <w:t>Provide baseline data for the measure (as of July 1, 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="739409AF">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="739409AF" w:rsidRPr="4637D2E5">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7410F0C2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4637D2E5">
         <w:t>), and  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="00A11BF5" w:rsidRDefault="00A11BF5" w14:paraId="77A2326B" w14:textId="77777777">
+    <w:p w14:paraId="77A2326B" w14:textId="77777777" w:rsidR="00A11BF5" w:rsidRPr="00A11BF5" w:rsidRDefault="00A11BF5" w:rsidP="003922FF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11BF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>State how the change will be measured. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E638CA" w:rsidR="001A48B4" w:rsidP="72D31CDC" w:rsidRDefault="00A11BF5" w14:paraId="7F35BF58" w14:textId="776BA30F">
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7410F0C2">
+    <w:p w14:paraId="7F35BF58" w14:textId="776BA30F" w:rsidR="001A48B4" w:rsidRPr="00E638CA" w:rsidRDefault="7410F0C2" w:rsidP="003922FF">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4637D2E5">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> “By June 30, 202</w:t>
       </w:r>
       <w:r w:rsidR="266C2916">
-        <w:rPr/>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">, a minimum of </w:t>
       </w:r>
       <w:r w:rsidR="08C3B9B6">
-        <w:rPr/>
         <w:t xml:space="preserve">91 </w:t>
       </w:r>
       <w:r w:rsidR="1E56D744">
-        <w:rPr/>
         <w:t>mentoring matches will be s</w:t>
       </w:r>
       <w:r w:rsidR="0721CF1E">
-        <w:rPr/>
         <w:t>erved</w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> (baseline: </w:t>
       </w:r>
       <w:r w:rsidR="43A95CD0">
-        <w:rPr/>
         <w:t>89</w:t>
       </w:r>
       <w:r w:rsidR="6DCB39BE">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="64E65022">
-        <w:rPr/>
         <w:t>mentoring matches</w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> served in </w:t>
       </w:r>
       <w:r w:rsidR="096227EB">
-        <w:rPr/>
         <w:t xml:space="preserve">SFY </w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
+      <w:r>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="28D8E3C9">
-        <w:rPr/>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">). This will be measured through </w:t>
       </w:r>
       <w:r w:rsidR="7EDA3854">
-        <w:rPr/>
         <w:t>match tracking software</w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
+      <w:r>
         <w:t>." </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="72D31CDC" w:rsidRDefault="00A11BF5" w14:paraId="593E47D9" w14:textId="0BDB82CE">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> (the percentage of the population of focus engaged in a service) and frequency (how often the service occurs) for each service.  </w:t>
+    <w:p w14:paraId="46B5DAC8" w14:textId="22185AA7" w:rsidR="4715A3B8" w:rsidRDefault="7161A6AF" w:rsidP="003922FF">
+      <w:r>
+        <w:t>When developing the short-term outcome, consider the appropriate dosage (the percentage of the population of focus engaged in a service) and frequency (how often the service occurs) for each service.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4715A3B8" w:rsidRDefault="4715A3B8" w14:paraId="46B5DAC8" w14:textId="12CFD43E"/>
-    <w:p w:rsidR="00A11BF5" w:rsidP="00451756" w:rsidRDefault="00A11BF5" w14:paraId="065DE59F" w14:textId="07F48556">
+    <w:p w14:paraId="065DE59F" w14:textId="07F48556" w:rsidR="00A11BF5" w:rsidRDefault="7410F0C2" w:rsidP="00451756">
       <w:pPr>
-        <w:pageBreakBefore w:val="1"/>
+        <w:pageBreakBefore/>
         <w:spacing w:before="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7410F0C2">
+      <w:r w:rsidRPr="4637D2E5">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Action Steps</w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve">: Provide a list of the key action steps that will need to </w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-        <w:rPr/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:t>occur</w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> s</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in order to implement the service. A minimum of four action steps should be included per s</w:t>
       </w:r>
       <w:r w:rsidR="77BFDAD9">
-        <w:rPr/>
         <w:t>hort-term outcome</w:t>
       </w:r>
-      <w:r w:rsidR="7410F0C2">
-[...5 lines deleted...]
-        <w:t>. </w:t>
+      <w:r>
+        <w:t>. Include specific numbers within the action steps to reflect the level of effort provided. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="4637D2E5" w:rsidRDefault="00A11BF5" w14:paraId="4C6AB4EB" w14:textId="2186095B">
-      <w:pPr>
+    <w:p w14:paraId="4C6AB4EB" w14:textId="2186095B" w:rsidR="00A11BF5" w:rsidRPr="00A11BF5" w:rsidRDefault="7410F0C2" w:rsidP="4637D2E5">
+      <w:r w:rsidRPr="4637D2E5">
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:cstheme="minorAscii"/>
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Timeline</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7410F0C2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4637D2E5">
         <w:t>: List the expected start and end date for each step (month/year). Timelines should not be written as the fiscal year (i.e., July 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="04679904">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="04679904" w:rsidRPr="4637D2E5">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7410F0C2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4637D2E5">
         <w:t>-June 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="57AFB885">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="57AFB885" w:rsidRPr="4637D2E5">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7410F0C2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4637D2E5">
         <w:t>) unless the intention is to address the action step year-round. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="00A11BF5" w:rsidRDefault="00A11BF5" w14:paraId="3140A457" w14:textId="3ACF276B">
+    <w:p w14:paraId="3140A457" w14:textId="3ACF276B" w:rsidR="00A11BF5" w:rsidRPr="00A11BF5" w:rsidRDefault="7410F0C2" w:rsidP="00A11BF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7410F0C2">
+      <w:r w:rsidRPr="4637D2E5">
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:cstheme="minorAscii"/>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Location: </w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7410F0C2">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="4637D2E5">
         <w:t>List the specific location where the action step will occur. This may be a specific city, town or section of the county or a school district. Avoid using “countywide” as the location unless the action step reaches the entire county population (e.g., a media campaign). Do not use the names of private businesses as the location, rather use the sector name such as “worksites”.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="4637D2E5" w:rsidRDefault="00A11BF5" w14:paraId="52FD875F" w14:textId="7699D9DA">
-      <w:pPr>
+    <w:p w14:paraId="52FD875F" w14:textId="7699D9DA" w:rsidR="00A11BF5" w:rsidRPr="00A11BF5" w:rsidRDefault="7410F0C2" w:rsidP="4637D2E5">
+      <w:r w:rsidRPr="4637D2E5">
         <w:rPr>
-          <w:rFonts w:cs="Arial" w:cstheme="minorAscii"/>
-[...6 lines deleted...]
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Process Indicator:</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="7410F0C2">
-[...57 lines deleted...]
-        <w:t>what documentation could be used to show completion of the action step? </w:t>
+      <w:r w:rsidRPr="4637D2E5">
+        <w:t xml:space="preserve"> List the method(s) that will be used to monitor the extent to which each action step is occurring as planned (e.g. meeting notes, sign-in sheets, etc.). In short, what documentation could be used to show completion of the action step? </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="00A11BF5" w:rsidRDefault="00A11BF5" w14:paraId="633F35F4" w14:textId="77777777">
+    <w:p w14:paraId="633F35F4" w14:textId="77777777" w:rsidR="00A11BF5" w:rsidRPr="00A11BF5" w:rsidRDefault="00A11BF5" w:rsidP="00A11BF5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11BF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A11BF5" w:rsidR="00A11BF5" w:rsidP="00A11BF5" w:rsidRDefault="00A11BF5" w14:paraId="0B05C7CE" w14:textId="77777777">
+    <w:p w14:paraId="34627A0D" w14:textId="32A4BFD9" w:rsidR="72D31CDC" w:rsidRPr="003922FF" w:rsidRDefault="00A11BF5" w:rsidP="003922FF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A11BF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Please paste additional action plan tables and add additional/delete unneeded rows for action steps as needed.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A11BF5">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="72D31CDC" w:rsidP="72D31CDC" w:rsidRDefault="72D31CDC" w14:paraId="34627A0D" w14:textId="772BD095"/>
-    <w:p w:rsidR="00997A0D" w:rsidP="00451756" w:rsidRDefault="00997A0D" w14:paraId="59478CAA" w14:textId="5D7B7B14">
+    <w:p w14:paraId="59478CAA" w14:textId="5D7B7B14" w:rsidR="00997A0D" w:rsidRPr="003922FF" w:rsidRDefault="1D37E898" w:rsidP="003922FF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:pageBreakBefore w:val="1"/>
-        <w:jc w:val="center"/>
+        <w:pageBreakBefore/>
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="1D37E898">
+      <w:r w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>SFY 202</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="3AE0A68A">
+      <w:r w:rsidR="3AE0A68A" w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="1D37E898">
+      <w:r w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="55D55816">
+      <w:r w:rsidR="55D55816" w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Prevention Focused Mentoring</w:t>
       </w:r>
-      <w:r w:rsidRPr="4637D2E5" w:rsidR="1D37E898">
+      <w:r w:rsidRPr="003922FF">
         <w:rPr>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Action Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00997A0D" w:rsidRDefault="00997A0D" w14:paraId="7F4936BB" w14:textId="77777777"/>
+    <w:p w14:paraId="7F4936BB" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRDefault="00997A0D"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13699" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="4620"/>
         <w:gridCol w:w="1607"/>
         <w:gridCol w:w="1607"/>
         <w:gridCol w:w="5505"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidTr="4715A3B8" w14:paraId="43E95F5C" w14:textId="77777777">
+      <w:tr w:rsidR="00997A0D" w:rsidRPr="00997A0D" w14:paraId="43E95F5C" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13699" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E638CA" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="7E52A74E" w14:textId="5A65FCE2">
+          <w:p w14:paraId="7E52A74E" w14:textId="5A65FCE2" w:rsidR="00997A0D" w:rsidRPr="00E638CA" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="1D37E898">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Prevention Priority Area:  </w:t>
             </w:r>
             <w:r w:rsidR="350BD23D">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Prevention Focused Mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidTr="4715A3B8" w14:paraId="66A52663" w14:textId="77777777">
+      <w:tr w:rsidR="00997A0D" w:rsidRPr="00997A0D" w14:paraId="66A52663" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13699" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E638CA" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="6AFC285B" w14:textId="30B6EDB4">
-[...10 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w14:paraId="6AFC285B" w14:textId="30B6EDB4" w:rsidR="00997A0D" w:rsidRPr="00E638CA" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Count</w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="0A69AE17">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="0A69AE17" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>y/Counties</w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="1D37E898">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidTr="4715A3B8" w14:paraId="7495D853" w14:textId="77777777">
+      <w:tr w:rsidR="00997A0D" w:rsidRPr="00997A0D" w14:paraId="7495D853" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13699" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E638CA" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="68BEA391" w14:textId="1AC2BEDF">
+          <w:p w14:paraId="68BEA391" w14:textId="1AC2BEDF" w:rsidR="00997A0D" w:rsidRPr="00E638CA" w:rsidRDefault="79AC82CD" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="79AC82CD">
-[...16 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Goal</w:t>
+            </w:r>
+            <w:r w:rsidR="3955A972" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="1D37E898">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="1D37E898" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="79AC82CD">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="79AC82CD">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>A minimum of one mentoring match will be served for every $1,000 of funding, up to 91 matches.</w:t>
             </w:r>
             <w:r w:rsidR="1D37E898">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidTr="4715A3B8" w14:paraId="0B3686E5" w14:textId="77777777">
+      <w:tr w:rsidR="00997A0D" w:rsidRPr="00997A0D" w14:paraId="0B3686E5" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13699" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7DFC" w:rsidR="00997A0D" w:rsidP="4715A3B8" w:rsidRDefault="00997A0D" w14:paraId="3398E283" w14:textId="07771FAB">
-[...10 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w14:paraId="3398E283" w14:textId="07771FAB" w:rsidR="00997A0D" w:rsidRPr="004D7DFC" w:rsidRDefault="22E89F58" w:rsidP="4715A3B8">
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Short-Term Outcome</w:t>
             </w:r>
-            <w:r w:rsidRPr="4715A3B8" w:rsidR="7C56897F">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="7C56897F" w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="4715A3B8" w:rsidR="22E89F58">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00C038CF" w:rsidTr="4715A3B8" w14:paraId="256F7E63" w14:textId="77777777">
+      <w:tr w:rsidR="00C038CF" w:rsidRPr="00997A0D" w14:paraId="256F7E63" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4980" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7DFC" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="45E1C7B9" w14:textId="4F16FB0C">
+          <w:p w14:paraId="45E1C7B9" w14:textId="4F16FB0C" w:rsidR="00997A0D" w:rsidRPr="004D7DFC" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="1D37E898">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Action Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7DFC" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="01B7D775" w14:textId="3FA9E2B0">
+          <w:p w14:paraId="01B7D775" w14:textId="3FA9E2B0" w:rsidR="00997A0D" w:rsidRPr="004D7DFC" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="1D37E898">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7DFC" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="04D14F6A" w14:textId="736A3FEB">
+          <w:p w14:paraId="04D14F6A" w14:textId="736A3FEB" w:rsidR="00997A0D" w:rsidRPr="004D7DFC" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="1D37E898">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7DFC" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="75E676FB" w14:textId="7A209592">
+          <w:p w14:paraId="75E676FB" w14:textId="7A209592" w:rsidR="00997A0D" w:rsidRPr="004D7DFC" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="1D37E898">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Process Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00C038CF" w:rsidTr="4715A3B8" w14:paraId="3190EDA4" w14:textId="77777777">
+      <w:tr w:rsidR="00C038CF" w:rsidRPr="00997A0D" w14:paraId="3190EDA4" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="15337E7B" w14:textId="1FBD30A0">
+          <w:p w14:paraId="15337E7B" w14:textId="1FBD30A0" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="1D37E898">
-              <w:rPr/>
+            <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="7387E469" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="7387E469" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="3F528508" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="3F528508" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="5BC66B88" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="5BC66B88" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="46E746B8" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="46E746B8" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00C038CF" w:rsidTr="4715A3B8" w14:paraId="09FEFD9C" w14:textId="77777777">
+      <w:tr w:rsidR="00C038CF" w:rsidRPr="00997A0D" w14:paraId="09FEFD9C" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="21C087A2" w14:textId="37FF3E45">
+          <w:p w14:paraId="21C087A2" w14:textId="37FF3E45" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="1D37E898">
-              <w:rPr/>
+            <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="722014D6" w14:textId="77777777">
+          <w:p w14:paraId="722014D6" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="1D37E898">
-              <w:rPr/>
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="53CC3E6B" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="53CC3E6B" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="5D835F45" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="5D835F45" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="2D72038D" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="2D72038D" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00C038CF" w:rsidTr="4715A3B8" w14:paraId="0736CFE4" w14:textId="77777777">
+      <w:tr w:rsidR="00C038CF" w:rsidRPr="00997A0D" w14:paraId="0736CFE4" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="31CA3216" w14:textId="5604B63B">
+          <w:p w14:paraId="31CA3216" w14:textId="5604B63B" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="1D37E898">
-              <w:rPr/>
+            <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="34F04771" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="34F04771" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="00F17E8A" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="00F17E8A" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="4B90285C" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="4B90285C" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="7F6600BA" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="7F6600BA" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00C038CF" w:rsidTr="4715A3B8" w14:paraId="03EC47F9" w14:textId="77777777">
+      <w:tr w:rsidR="00C038CF" w:rsidRPr="00997A0D" w14:paraId="03EC47F9" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="2853EFBC" w14:textId="0DCFD51F">
+          <w:p w14:paraId="2853EFBC" w14:textId="0DCFD51F" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="1D37E898">
-              <w:rPr/>
+            <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="3720B95E" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="3720B95E" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="7D741C38" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="7D741C38" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1607" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="6A6B7EB6" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="6A6B7EB6" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5505" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00997A0D" w:rsidP="4637D2E5" w:rsidRDefault="00997A0D" w14:paraId="5D00D4B0" w14:textId="77777777">
-[...4 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="5D00D4B0" w14:textId="77777777" w:rsidR="00997A0D" w:rsidRPr="00997A0D" w:rsidRDefault="1D37E898" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001A48B4" w:rsidRDefault="001A48B4" w14:paraId="46092B11" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="72D31CDC" w:rsidP="72D31CDC" w:rsidRDefault="72D31CDC" w14:paraId="57C1B75F" w14:textId="14A47A4F">
+    <w:p w14:paraId="57C1B75F" w14:textId="14A47A4F" w:rsidR="72D31CDC" w:rsidRDefault="72D31CDC" w:rsidP="72D31CDC">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="72D31CDC" w:rsidP="4637D2E5" w:rsidRDefault="72D31CDC" w14:paraId="6126751B" w14:textId="2865A800">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="6126751B" w14:textId="2865A800" w:rsidR="72D31CDC" w:rsidRDefault="72D31CDC" w:rsidP="4637D2E5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="417"/>
         <w:gridCol w:w="4560"/>
         <w:gridCol w:w="1637"/>
         <w:gridCol w:w="1637"/>
         <w:gridCol w:w="5535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="0B456F8A">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="0B456F8A" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13729" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="62C2F380" w14:textId="5A65FCE2">
+          </w:tcPr>
+          <w:p w14:paraId="62C2F380" w14:textId="5A65FCE2" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Prevention Priority Area:  </w:t>
             </w:r>
-            <w:r w:rsidR="4637D2E5">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Prevention Focused Mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="30704CCB">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="30704CCB" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13729" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...33 lines deleted...]
-              <w:t>:  </w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="203E4FD4" w14:textId="4543C369" w:rsidR="4637D2E5" w:rsidRDefault="3AAF2EDD">
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>County/Counties:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="3B3AED68">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="3B3AED68" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13729" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="765FC945" w14:textId="1AC2BEDF">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="765FC945" w14:textId="1AC2BEDF" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...46 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goal 1:  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>A minimum of one mentoring match will be served for every $1,000 of funding, up to 91 matches. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="5817E66C">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="5817E66C" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13729" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...17 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35247075" w14:textId="3E050A80" w:rsidR="4637D2E5" w:rsidRDefault="3AAF2EDD" w:rsidP="4715A3B8">
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Short-Term Outcome</w:t>
             </w:r>
-            <w:r w:rsidRPr="4715A3B8" w:rsidR="149034AD">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="149034AD" w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="4715A3B8" w:rsidR="3AAF2EDD">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="695A54F3">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="695A54F3" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="7C268C29" w14:textId="4F16FB0C">
+          <w:p w14:paraId="7C268C29" w14:textId="4F16FB0C" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Action Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="11C99A7D" w14:textId="3FA9E2B0">
+          <w:p w14:paraId="11C99A7D" w14:textId="3FA9E2B0" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="5C58D546" w14:textId="736A3FEB">
+          <w:p w14:paraId="5C58D546" w14:textId="736A3FEB" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="14E4F68E" w14:textId="7A209592">
+          <w:p w14:paraId="14E4F68E" w14:textId="7A209592" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Process Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="3F2ABB57">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="3F2ABB57" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="3B3EEF83" w14:textId="1FBD30A0">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B3EEF83" w14:textId="1FBD30A0" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6583AE34" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57F1D8E7" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DDBBCAC" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="705C0348" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="26D44D5E">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="26D44D5E" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="56CDCE7C" w14:textId="37FF3E45">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56CDCE7C" w14:textId="37FF3E45" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="1B692F2A">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B692F2A" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76B64478" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02C8922B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13D2CA6B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="4BE645A0">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="4BE645A0" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="5417AEBC" w14:textId="5604B63B">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5417AEBC" w14:textId="5604B63B" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66031666" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FA0647E" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="108AF04D" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5052A35B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="5945D486">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="5945D486" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="3FF025F7" w14:textId="0DCFD51F">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3FF025F7" w14:textId="0DCFD51F" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09EAC354" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CB6675C" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47F45119" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="319F5366" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="72D31CDC" w:rsidP="72D31CDC" w:rsidRDefault="72D31CDC" w14:paraId="62805A23" w14:textId="4E6EDEAE"/>
-[...1 lines deleted...]
-      <w:pPr/>
+    <w:p w14:paraId="7AC7D923" w14:textId="41709700" w:rsidR="00DF49FC" w:rsidRPr="00DF49FC" w:rsidRDefault="00DF49FC" w:rsidP="7A23617C">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF49FC" w:rsidR="00DF49FC" w:rsidP="4637D2E5" w:rsidRDefault="00DF49FC" w14:paraId="79E8ADC1" w14:textId="62876AEC">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="79E8ADC1" w14:textId="62876AEC" w:rsidR="00DF49FC" w:rsidRPr="00DF49FC" w:rsidRDefault="00DF49FC" w:rsidP="4637D2E5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="417"/>
         <w:gridCol w:w="4560"/>
         <w:gridCol w:w="1637"/>
         <w:gridCol w:w="1637"/>
         <w:gridCol w:w="5535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="6BB40449">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="6BB40449" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13729" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="550BBB95" w14:textId="5A65FCE2">
+          </w:tcPr>
+          <w:p w14:paraId="550BBB95" w14:textId="5A65FCE2" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Prevention Priority Area:  </w:t>
             </w:r>
-            <w:r w:rsidR="4637D2E5">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Prevention Focused Mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="35C4000E">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="35C4000E" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13729" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...33 lines deleted...]
-              <w:t>:  </w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68043905" w14:textId="30B6EDB4" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>County/Counties:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="4C909CC8">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="4C909CC8" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13729" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="194CBBAB" w14:textId="1AC2BEDF">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="194CBBAB" w14:textId="1AC2BEDF" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...46 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goal 1:  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>A minimum of one mentoring match will be served for every $1,000 of funding, up to 91 matches. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="45B70C5F">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="45B70C5F" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13729" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...17 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B751DC7" w14:textId="783D0E2D" w:rsidR="4637D2E5" w:rsidRDefault="3AAF2EDD" w:rsidP="4715A3B8">
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Short-Term Outcome </w:t>
             </w:r>
-            <w:r w:rsidRPr="4715A3B8" w:rsidR="75D50EB9">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="75D50EB9" w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="4715A3B8" w:rsidR="3AAF2EDD">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="22F9BAC6">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="22F9BAC6" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="4971D996" w14:textId="4F16FB0C">
+          <w:p w14:paraId="4971D996" w14:textId="4F16FB0C" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Action Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="4C377678" w14:textId="3FA9E2B0">
+          <w:p w14:paraId="4C377678" w14:textId="3FA9E2B0" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="73D428B7" w14:textId="736A3FEB">
+          <w:p w14:paraId="73D428B7" w14:textId="736A3FEB" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="2823223C" w14:textId="7A209592">
+          <w:p w14:paraId="2823223C" w14:textId="7A209592" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Process Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="5A258256">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="5A258256" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="693E77D1" w14:textId="1FBD30A0">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="693E77D1" w14:textId="1FBD30A0" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E9D97F5" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2187D852" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DDBD939" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2625AB7A" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="3CFAA3A2">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="3CFAA3A2" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="4ECC080B" w14:textId="37FF3E45">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4ECC080B" w14:textId="37FF3E45" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="0F999F39">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F999F39" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
-[...3 lines deleted...]
-              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F1A3575" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58296455" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32BB231B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="65FF80E5">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="65FF80E5" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="7F40B07C" w14:textId="5604B63B">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F40B07C" w14:textId="5604B63B" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60B5A90C" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="640B8651" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04C8AE3B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F1C5F87" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="759E2FEE">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="759E2FEE" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="26BDD128" w14:textId="0DCFD51F">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26BDD128" w14:textId="0DCFD51F" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
-              <w:ind w:right="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4560" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72235368" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FFEEB4B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1637" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AEF0FF0" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...12 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3808D283" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00DF49FC" w:rsidR="00DF49FC" w:rsidP="4637D2E5" w:rsidRDefault="00DF49FC" w14:paraId="3274A392" w14:textId="6A4102C1">
-[...4 lines deleted...]
-    <w:p w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="683FE4ED" w14:textId="467C5187">
+    <w:p w14:paraId="3274A392" w14:textId="6A4102C1" w:rsidR="00DF49FC" w:rsidRPr="00DF49FC" w:rsidRDefault="00DF49FC" w:rsidP="4637D2E5"/>
+    <w:p w14:paraId="683FE4ED" w14:textId="467C5187" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="0ACEEB97" w14:textId="0E8C0779">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0ACEEB97" w14:textId="0E8C0779" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13744" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="4230"/>
         <w:gridCol w:w="1802"/>
         <w:gridCol w:w="1802"/>
         <w:gridCol w:w="5550"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidTr="4715A3B8" w14:paraId="15BFEDF5" w14:textId="77777777">
+      <w:tr w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w14:paraId="15BFEDF5" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13744" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
-            <w:tcMar/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E638CA" w:rsidR="00DF49FC" w:rsidP="4637D2E5" w:rsidRDefault="00DF49FC" w14:paraId="090EBEF2" w14:textId="0055D54A">
-[...9 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w14:paraId="090EBEF2" w14:textId="0055D54A" w:rsidR="00DF49FC" w:rsidRPr="00E638CA" w:rsidRDefault="1AB443AF" w:rsidP="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Prevention Priority Area:  </w:t>
             </w:r>
             <w:r w:rsidR="1946A10B">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t>Prevention Focused Mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidTr="4715A3B8" w14:paraId="6C981EE9" w14:textId="77777777">
+      <w:tr w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w14:paraId="6C981EE9" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13744" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E638CA" w:rsidR="00DF49FC" w:rsidP="4715A3B8" w:rsidRDefault="00DF49FC" w14:paraId="7F1891A3" w14:textId="23DB39AB">
-[...9 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w14:paraId="7F1891A3" w14:textId="23DB39AB" w:rsidR="00DF49FC" w:rsidRPr="00E638CA" w:rsidRDefault="11350EA7" w:rsidP="4715A3B8">
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>County</w:t>
             </w:r>
-            <w:r w:rsidRPr="4715A3B8" w:rsidR="02A392D6">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="02A392D6" w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>/Counties</w:t>
             </w:r>
-            <w:r w:rsidRPr="4715A3B8" w:rsidR="11350EA7">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidTr="4715A3B8" w14:paraId="0A1AFB46" w14:textId="77777777">
+      <w:tr w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w14:paraId="0A1AFB46" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13744" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E638CA" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="22E6C4DC" w14:textId="19F715DF">
+          <w:p w14:paraId="22E6C4DC" w14:textId="19F715DF" w:rsidR="00DF49FC" w:rsidRPr="00E638CA" w:rsidRDefault="5D1C2227" w:rsidP="003744CE">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="5D1C2227">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Goal</w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="60C3573D">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="60C3573D" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="1AB443AF">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="1AB443AF" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="356B411C">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="356B411C" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="356B411C">
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>Substance use prevention, problem gambling prevention, suicide prevention, and mental health promotion information will</w:t>
+              <w:t xml:space="preserve">Substance use prevention, problem gambling prevention, suicide prevention, and mental health promotion information will </w:t>
+            </w:r>
+            <w:r w:rsidR="0FD0A104">
+              <w:t>b</w:t>
             </w:r>
             <w:r w:rsidR="356B411C">
-              <w:rPr>
-[...10 lines deleted...]
-              <w:t>b</w:t>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidR="0CB107B0">
+              <w:t>distributed</w:t>
             </w:r>
             <w:r w:rsidR="356B411C">
-              <w:rPr>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> and families. </w:t>
+              <w:t xml:space="preserve"> quarterly to mentoring program staff, mentors, mentees and families. </w:t>
             </w:r>
             <w:r w:rsidR="1AB443AF">
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidTr="4715A3B8" w14:paraId="0548214A" w14:textId="77777777">
+      <w:tr w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w14:paraId="0548214A" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13744" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7DFC" w:rsidR="00DF49FC" w:rsidP="4637D2E5" w:rsidRDefault="00DF49FC" w14:paraId="48266D9E" w14:textId="26D97CFF">
-[...9 lines deleted...]
-                <w:bCs w:val="1"/>
+          <w:p w14:paraId="48266D9E" w14:textId="26D97CFF" w:rsidR="00DF49FC" w:rsidRPr="004D7DFC" w:rsidRDefault="1AB443AF" w:rsidP="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Short-Term Outcome</w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="40D0E9BA">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="40D0E9BA" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="1AB443AF">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
             <w:r w:rsidR="32B2C9D2">
-              <w:rPr>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> requirement)</w:t>
+              <w:t>(must focus on training requirement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidTr="4715A3B8" w14:paraId="629B0C94" w14:textId="77777777">
+      <w:tr w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w14:paraId="629B0C94" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7DFC" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="3B31D406" w14:textId="77777777">
+          <w:p w14:paraId="3B31D406" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="004D7DFC" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7DFC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Action Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7DFC" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="019FB03E" w14:textId="77777777">
+          <w:p w14:paraId="019FB03E" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="004D7DFC" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7DFC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7DFC" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="6638E7A1" w14:textId="77777777">
+          <w:p w14:paraId="6638E7A1" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="004D7DFC" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7DFC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5550" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="004D7DFC" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="14DC4DA2" w14:textId="77777777">
+          <w:p w14:paraId="14DC4DA2" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="004D7DFC" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7DFC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Process Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidTr="4715A3B8" w14:paraId="3DC31E3D" w14:textId="77777777">
+      <w:tr w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w14:paraId="3DC31E3D" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="5BD9DF4C" w14:textId="77777777">
+          <w:p w14:paraId="5BD9DF4C" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00997A0D">
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="50585B1F" w14:textId="77777777">
+          <w:p w14:paraId="50585B1F" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="68AC9F68" w14:textId="77777777">
+          <w:p w14:paraId="68AC9F68" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="416C4F3E" w14:textId="77777777">
+          <w:p w14:paraId="416C4F3E" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5550" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="01DAB0F3" w14:textId="77777777">
+          <w:p w14:paraId="01DAB0F3" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidTr="4715A3B8" w14:paraId="4D6215C7" w14:textId="77777777">
+      <w:tr w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w14:paraId="4D6215C7" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="0391E11A" w14:textId="77777777">
+          <w:p w14:paraId="0391E11A" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00997A0D">
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="0E7564E9" w14:textId="77777777">
+          <w:p w14:paraId="0E7564E9" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="48ACF68A" w14:textId="77777777">
+          <w:p w14:paraId="48ACF68A" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="2E7AF94E" w14:textId="77777777">
+          <w:p w14:paraId="2E7AF94E" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5550" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="24D9AA2C" w14:textId="77777777">
+          <w:p w14:paraId="24D9AA2C" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidTr="4715A3B8" w14:paraId="258B404F" w14:textId="77777777">
+      <w:tr w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w14:paraId="258B404F" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="1ACF6BA1" w14:textId="77777777">
+          <w:p w14:paraId="1ACF6BA1" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00997A0D">
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="2260CE51" w14:textId="77777777">
+          <w:p w14:paraId="2260CE51" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="76D7B032" w14:textId="77777777">
+          <w:p w14:paraId="76D7B032" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="4B8F65E6" w14:textId="77777777">
+          <w:p w14:paraId="4B8F65E6" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5550" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="0F009CC7" w14:textId="77777777">
+          <w:p w14:paraId="0F009CC7" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidTr="4715A3B8" w14:paraId="4687894D" w14:textId="77777777">
+      <w:tr w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w14:paraId="4687894D" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="1B766E1A" w14:textId="77777777">
+          <w:p w14:paraId="1B766E1A" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00997A0D">
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="296A8E19" w14:textId="77777777">
+          <w:p w14:paraId="296A8E19" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="77DA26D3" w14:textId="77777777">
+          <w:p w14:paraId="77DA26D3" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1802" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="07107361" w14:textId="77777777">
+          <w:p w14:paraId="07107361" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5550" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
-[...5 lines deleted...]
-            <w:tcMar/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00997A0D" w:rsidR="00DF49FC" w:rsidP="003744CE" w:rsidRDefault="00DF49FC" w14:paraId="7A70700D" w14:textId="77777777">
+          <w:p w14:paraId="7A70700D" w14:textId="77777777" w:rsidR="00DF49FC" w:rsidRPr="00997A0D" w:rsidRDefault="00DF49FC" w:rsidP="003744CE">
             <w:r w:rsidRPr="00997A0D">
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="72D31CDC" w:rsidP="72D31CDC" w:rsidRDefault="72D31CDC" w14:paraId="0D337021" w14:textId="2B6112AC"/>
-    <w:p w:rsidR="72D31CDC" w:rsidP="72D31CDC" w:rsidRDefault="72D31CDC" w14:paraId="0F66FD83" w14:textId="3C031275">
+    <w:p w14:paraId="0D337021" w14:textId="2B6112AC" w:rsidR="72D31CDC" w:rsidRDefault="72D31CDC" w:rsidP="72D31CDC"/>
+    <w:p w14:paraId="0F66FD83" w14:textId="3C031275" w:rsidR="72D31CDC" w:rsidRDefault="72D31CDC" w:rsidP="72D31CDC">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="72D31CDC" w:rsidP="4637D2E5" w:rsidRDefault="72D31CDC" w14:paraId="45765DB2" w14:textId="17B538BF">
+    <w:p w14:paraId="45765DB2" w14:textId="17B538BF" w:rsidR="72D31CDC" w:rsidRDefault="72D31CDC" w:rsidP="4637D2E5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-8" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="4230"/>
+        <w:gridCol w:w="1802"/>
+        <w:gridCol w:w="1802"/>
+        <w:gridCol w:w="5565"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="52A9A99A" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13759" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="32918B86" w14:textId="0055D54A" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prevention Priority Area:  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Prevention Focused Mentoring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="19E6BAFC" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="75"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13759" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0DAFD33C" w14:textId="23DB39AB" w:rsidR="4637D2E5" w:rsidRDefault="3AAF2EDD" w:rsidP="4715A3B8">
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>County/Counties:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="5F5DE3BD" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13759" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B0EEF4C" w14:textId="19F715DF" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goal 2: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Substance use prevention, problem gambling prevention, suicide prevention, and mental health promotion information will be distributed quarterly to mentoring program staff, mentors, mentees and families.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="110C6B63" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13759" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22DE0E22" w14:textId="6BCECE75" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short-Term Outcome </w:t>
+            </w:r>
+            <w:r w:rsidR="79CA6CF3" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(must focus on </w:t>
+            </w:r>
+            <w:r w:rsidR="018294A8">
+              <w:t xml:space="preserve">passive health education </w:t>
+            </w:r>
+            <w:r>
+              <w:t>requirement)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="40E14379" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="633"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="111BF987" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Action Steps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5ED7BA" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Timeline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3F9EF6" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C8F3EAC" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Process Indicators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="0D3E2F47" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58B20544" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CDD0BA0" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BEFBDB2" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="303EC192" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="177B31BE" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="43D0167A" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E461179" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="11CD027F" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3148970F" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E75B9B0" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BE8DA0D" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="5EB1B072" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53565A53" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E14EBF6" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46C3BCD8" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5CA8E871" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32F46251" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="46EC05F1" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7B3AD353" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="049AA556" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32BCAECA" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01A7064E" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5565" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46E223FD" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35A9AA3C" w14:textId="28FDFEB9" w:rsidR="72D31CDC" w:rsidRDefault="72D31CDC" w:rsidP="4637D2E5"/>
+    <w:p w14:paraId="37915926" w14:textId="1EDB9105" w:rsidR="72D31CDC" w:rsidRDefault="72D31CDC" w:rsidP="72D31CDC">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31546D24" w14:textId="7DA5AE22" w:rsidR="72D31CDC" w:rsidRDefault="72D31CDC" w:rsidP="4637D2E5"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-8" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="4230"/>
+        <w:gridCol w:w="1802"/>
+        <w:gridCol w:w="1802"/>
+        <w:gridCol w:w="5580"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="31AC3C70" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13774" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9EF7F5" w14:textId="0055D54A" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Prevention Priority Area:  </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Prevention Focused Mentoring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="1469E5D4" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="75"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13774" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FE32396" w14:textId="23DB39AB" w:rsidR="4637D2E5" w:rsidRDefault="3AAF2EDD" w:rsidP="4715A3B8">
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>County/Counties:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="52F5638B" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="60"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13774" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A90EC16" w14:textId="19F715DF" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goal 2: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Substance use prevention, problem gambling prevention, suicide prevention, and mental health promotion information will be distributed quarterly to mentoring program staff, mentors, mentees and families.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="3FA6414D" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="210"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13774" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29BE8C8B" w14:textId="71459ACD" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Short-Term Outcome </w:t>
+            </w:r>
+            <w:r w:rsidR="52EA238F" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">(must focus on </w:t>
+            </w:r>
+            <w:r w:rsidR="2EDD7BD5">
+              <w:t>alternative health promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="2EDD7BD5">
+              <w:t xml:space="preserve">activity </w:t>
+            </w:r>
+            <w:r>
+              <w:t>requirement)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="5FDFDAEF" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="633"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C3B1869" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Action Steps</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="198787C8" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Timeline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D3FB90" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55515105" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Process Indicators</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="3A0D7134" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D0A80CB" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE0707F" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="31CFB3A7" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="144B92FE" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D240258" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="4E7AD286" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B09317B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BC9A9C6" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47CDA121" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A36EE39" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7045FBE1" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="12EAAE77" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D1A8F73" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26FB8C22" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6115CCDD" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0308D27B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7705F319" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="4637D2E5" w14:paraId="411CCBC2" w14:textId="77777777" w:rsidTr="4715A3B8">
+        <w:trPr>
+          <w:trHeight w:val="675"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39DE463B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0087756B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="036F461E" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F06EF10" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D08551C" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="60F38DDC" w14:textId="5BB2AE14" w:rsidR="72D31CDC" w:rsidRDefault="72D31CDC" w:rsidP="4637D2E5">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7BDAF5" w14:textId="3AB938D3" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132DF55B" w14:textId="68158EF5" w:rsidR="4637D2E5" w:rsidRPr="003922FF" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="360"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5565"/>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="4665"/>
+        <w:gridCol w:w="1464"/>
+        <w:gridCol w:w="1464"/>
+        <w:gridCol w:w="5762"/>
       </w:tblGrid>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="52A9A99A">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="73ED7D89" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13759" w:type="dxa"/>
+            <w:tcW w:w="13715" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:bCs w:val="1"/>
+          </w:tcPr>
+          <w:p w14:paraId="59EE73D2" w14:textId="0055D54A" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Prevention Priority Area:  </w:t>
             </w:r>
-            <w:r w:rsidR="4637D2E5">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Prevention Focused Mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="19E6BAFC">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="2448902C" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13759" w:type="dxa"/>
+            <w:tcW w:w="13715" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...33 lines deleted...]
-              <w:t>:  </w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E4A90F7" w14:textId="23DB39AB" w:rsidR="4637D2E5" w:rsidRDefault="3AAF2EDD" w:rsidP="4715A3B8">
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>County/Counties:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="5F5DE3BD">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="727C1E3B" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13759" w:type="dxa"/>
+            <w:tcW w:w="13715" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="2B0EEF4C" w14:textId="19F715DF">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C4BF0C9" w14:textId="6240B12B" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...88 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goal </w:t>
+            </w:r>
+            <w:r w:rsidR="2A323803" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="1813A7C3">
+              <w:t xml:space="preserve">Your Life Iowa and Behavioral Health System Navigation materials and resources will be provided to all mentoring program staff, mentors, mentees and families. </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="110C6B63">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="2A6267F5" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13759" w:type="dxa"/>
+            <w:tcW w:w="13715" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...68 lines deleted...]
-              <w:t>requirement)</w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14C94CE9" w14:textId="3843CF23" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Short-Term Outcome 1: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(must focus on mentoring program staff training requirement during first quarter)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="40E14379">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="73BE6CAC" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="5025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="111BF987">
+          <w:p w14:paraId="5EF73708" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Action Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="5B5ED7BA">
+          <w:p w14:paraId="78F95663" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="4E3F9EF6">
+          <w:p w14:paraId="4696C4E3" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5565" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            <w:tcW w:w="5762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="2C8F3EAC">
+          <w:p w14:paraId="12210056" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Process Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="0D3E2F47">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="26FEE5DB" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="58B20544">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0857D305" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="4665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D6FCEF1" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03EF5314" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51874D68" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2DFEA15F" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="43D0167A">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="4273CD6E" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="3E461179">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EF844D4" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="4665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57B31AD4" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72113A33" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="297DC6A6" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1CE59E84" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="5EB1B072">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="3F436A5A" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="53565A53">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DB50A79" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="4665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="42556CF3" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D174FA1" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7BF879F2" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D5778F3" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="46EC05F1">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="021C58EE" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="7B3AD353">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="51B5971D" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="4665" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A4F18B7" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EB820A8" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1464" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C4E5977" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5762" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="416E3315" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="72D31CDC" w:rsidP="4637D2E5" w:rsidRDefault="72D31CDC" w14:paraId="35A9AA3C" w14:textId="28FDFEB9">
-[...4 lines deleted...]
-    <w:p w:rsidR="72D31CDC" w:rsidP="72D31CDC" w:rsidRDefault="72D31CDC" w14:paraId="37915926" w14:textId="1EDB9105">
+    <w:p w14:paraId="0A894E00" w14:textId="38B4CAD8" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5"/>
+    <w:p w14:paraId="4E8924F9" w14:textId="1D37B118" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="72D31CDC" w:rsidP="4637D2E5" w:rsidRDefault="72D31CDC" w14:paraId="31546D24" w14:textId="7DA5AE22">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="6E77FDE8" w14:textId="41D392B9" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="360"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="5580"/>
+        <w:gridCol w:w="417"/>
+        <w:gridCol w:w="4725"/>
+        <w:gridCol w:w="1441"/>
+        <w:gridCol w:w="1441"/>
+        <w:gridCol w:w="5717"/>
       </w:tblGrid>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="31AC3C70">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="7269431B" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13774" w:type="dxa"/>
+            <w:tcW w:w="13684" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:bCs w:val="1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B596314" w14:textId="0055D54A" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Prevention Priority Area:  </w:t>
             </w:r>
-            <w:r w:rsidR="4637D2E5">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Prevention Focused Mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="1469E5D4">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="15D1A971" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13774" w:type="dxa"/>
+            <w:tcW w:w="13684" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...33 lines deleted...]
-              <w:t>:  </w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B98E78C" w14:textId="23DB39AB" w:rsidR="4637D2E5" w:rsidRDefault="3AAF2EDD" w:rsidP="4715A3B8">
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>County/Counties:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="52F5638B">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="73F736CB" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13774" w:type="dxa"/>
+            <w:tcW w:w="13684" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="0A90EC16" w14:textId="19F715DF">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BD3BCFA" w14:textId="6240B12B" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...88 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goal 3: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Your Life Iowa and Behavioral Health System Navigation materials and resources will be provided to all mentoring program staff, mentors, mentees and families.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="3FA6414D">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="7A276F48" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="13774" w:type="dxa"/>
+            <w:tcW w:w="13684" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...17 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="190D92D5" w14:textId="7300F165" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Short-Term Outcome </w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="52EA238F">
-[...9 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="35C8DB2F" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
-            <w:r w:rsidR="4637D2E5">
-[...39 lines deleted...]
-              <w:t>requirement)</w:t>
+            <w:r>
+              <w:t>(must focus on requirement for YLI inclusion in materials)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="5FDFDAEF">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="6E0EAF43" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="633"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:tcW w:w="5085" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="4C3B1869">
+          <w:p w14:paraId="7A836B18" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Action Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="198787C8">
+          <w:p w14:paraId="49ECAB04" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1802" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="41D3FB90">
+          <w:p w14:paraId="69A8B1DE" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="55515105">
+          <w:p w14:paraId="1FE25480" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Process Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="3A0D7134">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="204EEFAD" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="4D0A80CB">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7614A526" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="4725" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="616527AE" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52BAF20E" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BCB1B0B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28AF6383" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="4E7AD286">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="458DD5A5" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="3B09317B">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A9EADDF" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="4725" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0442F65E" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B4344C3" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="030B5B8D" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EBC0A2E" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="12EAAE77">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="7D198252" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="6D1A8F73">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A2A5AE9" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="4725" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E147E45" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DF99BC7" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C71EDEA" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A9D1039" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="411CCBC2">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="3559A1F0" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="39DE463B">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06DC8FFB" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4230" w:type="dxa"/>
-[...68 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="4725" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3EAF4561" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7170E922" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FCBFDE6" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33DC3DF8" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="72D31CDC" w:rsidP="4637D2E5" w:rsidRDefault="72D31CDC" w14:paraId="60F38DDC" w14:textId="5BB2AE14">
-[...4 lines deleted...]
-    <w:p w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="5A7BDAF5" w14:textId="3AB938D3">
+    <w:p w14:paraId="2A5D011B" w14:textId="2FA00AEB" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5"/>
+    <w:p w14:paraId="3E727546" w14:textId="0CC576B9" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="132DF55B" w14:textId="68158EF5">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="7B457650" w14:textId="14A7C959" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:color="auto" w:sz="6"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="360"/>
-[...1613 lines deleted...]
-        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="417"/>
         <w:gridCol w:w="4755"/>
         <w:gridCol w:w="1540"/>
         <w:gridCol w:w="1540"/>
         <w:gridCol w:w="5520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="289750C6">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="289750C6" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13715" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6"/>
-            <w:tcMar/>
-[...11 lines deleted...]
-                <w:bCs w:val="1"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBA4F2A" w14:textId="0055D54A" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Prevention Priority Area:  </w:t>
             </w:r>
-            <w:r w:rsidR="4637D2E5">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>Prevention Focused Mentoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="0715D149">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="0715D149" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="75"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13715" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...33 lines deleted...]
-              <w:t>:  </w:t>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0AC3B43E" w14:textId="23DB39AB" w:rsidR="4637D2E5" w:rsidRDefault="3AAF2EDD" w:rsidP="4715A3B8">
+            <w:r w:rsidRPr="4715A3B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>County/Counties:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="04CAE799">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="04CAE799" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="60"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13715" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="38522291" w14:textId="6240B12B">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38522291" w14:textId="6240B12B" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...67 lines deleted...]
-              <w:t> </w:t>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goal 3: </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Your Life Iowa and Behavioral Health System Navigation materials and resources will be provided to all mentoring program staff, mentors, mentees and families.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="0164CC26">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="0164CC26" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13715" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...17 lines deleted...]
-                <w:bCs w:val="1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AA6955E" w14:textId="773C777C" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Short-Term Outcome </w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="1C9C5578">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="1C9C5578" w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>: </w:t>
             </w:r>
-            <w:r w:rsidR="4637D2E5">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:t>(must focus on system navigation information dissemination requirement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="5CEFD3CA">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="5CEFD3CA" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5115" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="09D5D565">
+          <w:p w14:paraId="09D5D565" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Action Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="6E2CBDDD">
+          <w:p w14:paraId="6E2CBDDD" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Timeline</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="0384062B">
+          <w:p w14:paraId="0384062B" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="6"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="420A21D8">
+          <w:p w14:paraId="420A21D8" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4637D2E5" w:rsidR="4637D2E5">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidRPr="4637D2E5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Process Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="60E223A4">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="60E223A4" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="160CF1E4">
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="160CF1E4" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40C62FD9" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62A75730" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F3D79CD" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="6"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79461E0C" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="7208A705">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="7208A705" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="62771BD3">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62771BD3" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34C904FB" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7637D8F0" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10710AF1" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="752C8C44" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="4C2D575E">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="4C2D575E" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="4AE4A524">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4AE4A524" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B8790CB" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D95D7C0" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="327499C9" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C96F568" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4637D2E5" w:rsidTr="4715A3B8" w14:paraId="51CDB9B8">
+      <w:tr w:rsidR="4637D2E5" w14:paraId="51CDB9B8" w14:textId="77777777" w:rsidTr="4715A3B8">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...7 lines deleted...]
-          <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="5EF3D25A">
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EF3D25A" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidR="4637D2E5">
-              <w:rPr/>
+            <w:r>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32410510" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="59E722CE" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1540" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C9DD941" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5520" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12"/>
-[...9 lines deleted...]
-              <w:rPr/>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="717091F8" w14:textId="77777777" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5">
+            <w:r>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="4637D2E5" w:rsidP="4637D2E5" w:rsidRDefault="4637D2E5" w14:paraId="0F589678" w14:textId="4DE993B8">
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="72D31CDC" w:rsidSect="00451756">
+    <w:p w14:paraId="0F589678" w14:textId="4DE993B8" w:rsidR="4637D2E5" w:rsidRDefault="4637D2E5" w:rsidP="4637D2E5"/>
+    <w:sectPr w:rsidR="4637D2E5" w:rsidSect="00FE67FC">
       <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="1440" w:right="720" w:bottom="1440" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00522D15" w:rsidP="00ED0FA2" w:rsidRDefault="00522D15" w14:paraId="611C89D4" w14:textId="77777777">
+    <w:p w14:paraId="611C89D4" w14:textId="77777777" w:rsidR="00522D15" w:rsidRDefault="00522D15" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00522D15" w:rsidP="00ED0FA2" w:rsidRDefault="00522D15" w14:paraId="2212F258" w14:textId="77777777">
+    <w:p w14:paraId="2212F258" w14:textId="77777777" w:rsidR="00522D15" w:rsidRDefault="00522D15" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8419,1798 +6550,1944 @@
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Work Sans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="5000E07B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="715F4115" w14:textId="7F2DE68B" w:rsidR="003922FF" w:rsidRPr="00FE67FC" w:rsidRDefault="003922FF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00FE67FC">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>470-0347 (06/26)</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00522D15" w:rsidP="00ED0FA2" w:rsidRDefault="00522D15" w14:paraId="4096ABFB" w14:textId="77777777">
+    <w:p w14:paraId="4096ABFB" w14:textId="77777777" w:rsidR="00522D15" w:rsidRDefault="00522D15" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00522D15" w:rsidP="00ED0FA2" w:rsidRDefault="00522D15" w14:paraId="7FD4EA27" w14:textId="77777777">
+    <w:p w14:paraId="7FD4EA27" w14:textId="77777777" w:rsidR="00522D15" w:rsidRDefault="00522D15" w:rsidP="00ED0FA2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00A63588" w:rsidR="00ED0FA2" w:rsidP="00A63588" w:rsidRDefault="00B332D4" w14:paraId="676F5AB4" w14:textId="7BBD54DD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="676F5AB4" w14:textId="7BBD54DD" w:rsidR="00ED0FA2" w:rsidRPr="00A63588" w:rsidRDefault="007A153A" w:rsidP="00A63588">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-502894332"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Watermarks"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="72D31CDC">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17FC026D" wp14:editId="35515EA5">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17FC026D" wp14:editId="7BA24D4E">
               <wp:extent cx="2232025" cy="250190"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
-              <wp:docPr id="956308942" name="Graphic 1056184939" descr="This is alt text to describe a three column graphic. Alt text should be concise"/>
+              <wp:docPr id="956308942" name="Graphic 1056184939" descr="Logo for the Iowa Department of Health and Human Services"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:nvPicPr>
-                      <pic:cNvPr id="0" name="Graphic 1056184939"/>
+                      <pic:cNvPr id="956308942" name="Graphic 1056184939" descr="Logo for the Iowa Department of Health and Human Services"/>
                       <pic:cNvPicPr/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                           <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                             <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2232025" cy="250190"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="007E0B4A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B3F1C5A" wp14:editId="6167A89A">
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B3F1C5A" wp14:editId="1342C428">
               <wp:extent cx="8277225" cy="9525"/>
               <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
-              <wp:docPr id="1135102080" name="Straight Connector 1"/>
+              <wp:docPr id="1135102080" name="Straight Connector 1">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="8277225" cy="9525"/>
                       </a:xfrm>
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line id="Straight Connector 1" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" o:spid="_x0000_s1026" strokecolor="#04627a [3204]" strokeweight=".5pt" from="0,0" to="651.75pt,.75pt" w14:anchorId="554F9D99" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6JKSXnQEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815IF5CVYziFBcwna&#10;oEk+gKGWFgG+sGQs+e+7pG25SAoULXpZ8bEzuzNcrW4na9gWMGrvOr5c1JyBk77XbtPx15evX645&#10;i0m4XhjvoOM7iPx2fX62GkMLjR+86QEZkbjYjqHjQ0qhraooB7AiLnwAR5fKoxWJtripehQjsVtT&#10;NXV9WY0e+4BeQox0er+/5OvCrxTI9F2pCImZjlNvqUQs8S3Har0S7QZFGLQ8tCH+oQsrtKOiM9W9&#10;SIK9o/5EZbVEH71KC+lt5ZXSEooGUrOsP6h5HkSAooXMiWG2Kf4/Wvlte+eekGwYQ2xjeMKsYlJo&#10;85f6Y1MxazebBVNikg6vm6urprngTNLdzQWtiKQ6YQPG9ADesrzouNEuSxGt2D7GtE89phDuVL2s&#10;0s5ATjbuByime6q3LOgyGHBnkG0FPamQElxaHkqX7AxT2pgZWP8ZeMjPUChD8zfgGVEqe5dmsNXO&#10;4++qp+nYstrnHx3Y684WvPl+V96lWEOvX8w9TGoer1/3BX76n9Y/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEA0BcJGdwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF7wX/wzJCb3VTRSlpNiKC&#10;1ApFagv2OGanSWp2NuyuJv77rr3Yy/CGN7z3TTbvTSPO5HxtWcHjKAFBXFhdc6ng82P18ATCB2SN&#10;jWVScCEP83xwl2GqbcfvdN6FUsQQ9ikqqEJoUyl9UZFBP7ItcfS+rTMY4upKqR12Mdw0cpwkM2mw&#10;5thQYUvLiorj7mQUvLn1ernYXH54+2W6/Xiz3772L0rdD/vFM4hAfbgdwxU/okMemQ72xNqLRkF8&#10;JPzNqzdJJlMQh6imIPNM/ofPfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6JKSXnQEA&#10;AJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDQFwkZ&#10;3AAAAAQBAAAPAAAAAAAAAAAAAAAAAPcDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;">
+            <v:line w14:anchorId="1CC56D5F" id="Straight Connector 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="651.75pt,.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6JKSXnQEAAJcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815IF5CVYziFBcwna&#10;oEk+gKGWFgG+sGQs+e+7pG25SAoULXpZ8bEzuzNcrW4na9gWMGrvOr5c1JyBk77XbtPx15evX645&#10;i0m4XhjvoOM7iPx2fX62GkMLjR+86QEZkbjYjqHjQ0qhraooB7AiLnwAR5fKoxWJtripehQjsVtT&#10;NXV9WY0e+4BeQox0er+/5OvCrxTI9F2pCImZjlNvqUQs8S3Har0S7QZFGLQ8tCH+oQsrtKOiM9W9&#10;SIK9o/5EZbVEH71KC+lt5ZXSEooGUrOsP6h5HkSAooXMiWG2Kf4/Wvlte+eekGwYQ2xjeMKsYlJo&#10;85f6Y1MxazebBVNikg6vm6urprngTNLdzQWtiKQ6YQPG9ADesrzouNEuSxGt2D7GtE89phDuVL2s&#10;0s5ATjbuByime6q3LOgyGHBnkG0FPamQElxaHkqX7AxT2pgZWP8ZeMjPUChD8zfgGVEqe5dmsNXO&#10;4++qp+nYstrnHx3Y684WvPl+V96lWEOvX8w9TGoer1/3BX76n9Y/AQAA//8DAFBLAwQUAAYACAAA&#10;ACEA0BcJGdwAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF7wX/wzJCb3VTRSlpNiKC&#10;1ApFagv2OGanSWp2NuyuJv77rr3Yy/CGN7z3TTbvTSPO5HxtWcHjKAFBXFhdc6ng82P18ATCB2SN&#10;jWVScCEP83xwl2GqbcfvdN6FUsQQ9ikqqEJoUyl9UZFBP7ItcfS+rTMY4upKqR12Mdw0cpwkM2mw&#10;5thQYUvLiorj7mQUvLn1ernYXH54+2W6/Xiz3772L0rdD/vFM4hAfbgdwxU/okMemQ72xNqLRkF8&#10;JPzNqzdJJlMQh6imIPNM/ofPfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6JKSXnQEA&#10;AJcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDQFwkZ&#10;3AAAAAQBAAAPAAAAAAAAAAAAAAAAAPcDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" strokecolor="#04627a [3204]" strokeweight=".5pt">
               <v:stroke joinstyle="miter"/>
               <w10:anchorlock/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CDA0321A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="044D1CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="666EF940"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DC37B5F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8042E372"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB1636D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2612D912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40971D09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DE8E456"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B3277F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A1E70F6"/>
     <w:lvl w:ilvl="0" w:tplc="913E93A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 3" w:hAnsi="Wingdings 3"/>
+        <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:hint="default"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F8419F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33C2F0A4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="547A0DA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="625018EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="669E0D7F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C2AA827E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F2E1013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A57624C0"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75EC32F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CEB0D314"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings 3" w:hAnsi="Wingdings 3"/>
+        <w:rFonts w:ascii="Wingdings 3" w:hAnsi="Wingdings 3" w:hint="default"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="648"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1008"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1368"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1728"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="default"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2088"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2448"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2808"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3168"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="04627A" w:themeColor="accent1"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CDC5226"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B56BA7E"/>
+    <w:lvl w:ilvl="0" w:tplc="F0663A0E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2016568147">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="529688289">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="655499794">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1634825399">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="148131918">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="567112557">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1584215259">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1913923778">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="301354914">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1078139637">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="108282591">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="660814713">
     <w:abstractNumId w:val="7"/>
   </w:num>
+  <w:num w:numId="13" w16cid:durableId="699474652">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:zoom w:percent="80"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F6875"/>
     <w:rsid w:val="00037BD7"/>
     <w:rsid w:val="00051975"/>
     <w:rsid w:val="000822F2"/>
     <w:rsid w:val="00113E03"/>
     <w:rsid w:val="001A48B4"/>
     <w:rsid w:val="001F66B9"/>
     <w:rsid w:val="00267F6A"/>
+    <w:rsid w:val="002A2700"/>
     <w:rsid w:val="00342B93"/>
     <w:rsid w:val="003612B2"/>
+    <w:rsid w:val="003922FF"/>
     <w:rsid w:val="003D4E77"/>
     <w:rsid w:val="00451756"/>
     <w:rsid w:val="004D7DFC"/>
     <w:rsid w:val="004E77FB"/>
     <w:rsid w:val="004F6875"/>
     <w:rsid w:val="0051080D"/>
     <w:rsid w:val="00521A34"/>
     <w:rsid w:val="00522D15"/>
     <w:rsid w:val="005F0FE4"/>
     <w:rsid w:val="005F587F"/>
     <w:rsid w:val="006303C7"/>
     <w:rsid w:val="0071057A"/>
     <w:rsid w:val="00714B6E"/>
     <w:rsid w:val="00733588"/>
     <w:rsid w:val="007703D7"/>
     <w:rsid w:val="00787B92"/>
     <w:rsid w:val="00792C32"/>
+    <w:rsid w:val="007A153A"/>
     <w:rsid w:val="007E0B4A"/>
     <w:rsid w:val="0087413A"/>
     <w:rsid w:val="00896628"/>
     <w:rsid w:val="008B00EA"/>
     <w:rsid w:val="008C4366"/>
     <w:rsid w:val="008D6F19"/>
     <w:rsid w:val="008F3462"/>
     <w:rsid w:val="009022EC"/>
     <w:rsid w:val="00903F88"/>
     <w:rsid w:val="00914BD3"/>
     <w:rsid w:val="00931436"/>
     <w:rsid w:val="00957C5F"/>
     <w:rsid w:val="00967CE9"/>
     <w:rsid w:val="009800A3"/>
     <w:rsid w:val="00997A0D"/>
     <w:rsid w:val="009B5B7D"/>
     <w:rsid w:val="009E560F"/>
     <w:rsid w:val="00A0316C"/>
     <w:rsid w:val="00A11BF5"/>
     <w:rsid w:val="00A16CB0"/>
     <w:rsid w:val="00A57921"/>
     <w:rsid w:val="00A63588"/>
     <w:rsid w:val="00A64B2B"/>
     <w:rsid w:val="00A828ED"/>
     <w:rsid w:val="00AB0E01"/>
     <w:rsid w:val="00B332D4"/>
     <w:rsid w:val="00B33E59"/>
     <w:rsid w:val="00B47184"/>
     <w:rsid w:val="00B64635"/>
     <w:rsid w:val="00BB154A"/>
     <w:rsid w:val="00BC5A06"/>
     <w:rsid w:val="00BD086C"/>
     <w:rsid w:val="00C038CF"/>
     <w:rsid w:val="00CE029C"/>
     <w:rsid w:val="00D36BC3"/>
     <w:rsid w:val="00D817D2"/>
     <w:rsid w:val="00DA1414"/>
     <w:rsid w:val="00DD055B"/>
     <w:rsid w:val="00DE0E1F"/>
     <w:rsid w:val="00DF49FC"/>
+    <w:rsid w:val="00E1125C"/>
     <w:rsid w:val="00E368B6"/>
     <w:rsid w:val="00E56796"/>
     <w:rsid w:val="00E638CA"/>
     <w:rsid w:val="00E84ABA"/>
     <w:rsid w:val="00E86171"/>
     <w:rsid w:val="00E92CD0"/>
     <w:rsid w:val="00ED0FA2"/>
     <w:rsid w:val="00F707FA"/>
     <w:rsid w:val="00FA5524"/>
     <w:rsid w:val="00FD1645"/>
+    <w:rsid w:val="00FE67FC"/>
     <w:rsid w:val="00FF1CD1"/>
     <w:rsid w:val="018294A8"/>
     <w:rsid w:val="01AB7040"/>
     <w:rsid w:val="01E021A4"/>
     <w:rsid w:val="0220B79A"/>
     <w:rsid w:val="026CA1AB"/>
     <w:rsid w:val="02A392D6"/>
     <w:rsid w:val="04679904"/>
     <w:rsid w:val="04680C3C"/>
     <w:rsid w:val="05691936"/>
     <w:rsid w:val="0570E0B9"/>
     <w:rsid w:val="0721CF1E"/>
     <w:rsid w:val="0853596F"/>
     <w:rsid w:val="08C3B9B6"/>
     <w:rsid w:val="096227EB"/>
     <w:rsid w:val="0A2D2AFE"/>
     <w:rsid w:val="0A69AE17"/>
     <w:rsid w:val="0AB04507"/>
     <w:rsid w:val="0ACE4995"/>
     <w:rsid w:val="0AE866FC"/>
     <w:rsid w:val="0AE8A45E"/>
     <w:rsid w:val="0B1428E6"/>
     <w:rsid w:val="0BBD1971"/>
     <w:rsid w:val="0CB107B0"/>
     <w:rsid w:val="0CC82E9F"/>
     <w:rsid w:val="0D2B024E"/>
     <w:rsid w:val="0F3ABC23"/>
     <w:rsid w:val="0FCD3566"/>
     <w:rsid w:val="0FD0A104"/>
     <w:rsid w:val="10C8DB9F"/>
     <w:rsid w:val="11350EA7"/>
     <w:rsid w:val="116FA414"/>
     <w:rsid w:val="1224D6FC"/>
     <w:rsid w:val="1235542F"/>
     <w:rsid w:val="126796D4"/>
     <w:rsid w:val="149034AD"/>
     <w:rsid w:val="15E0700C"/>
     <w:rsid w:val="1729E3C2"/>
     <w:rsid w:val="1813A7C3"/>
     <w:rsid w:val="1852D64A"/>
     <w:rsid w:val="1946A10B"/>
     <w:rsid w:val="1982EC2D"/>
     <w:rsid w:val="1AAEF269"/>
-    <w:rsid w:val="1AAEF269"/>
     <w:rsid w:val="1AB443AF"/>
     <w:rsid w:val="1AFD6713"/>
     <w:rsid w:val="1C896217"/>
     <w:rsid w:val="1C9C5578"/>
     <w:rsid w:val="1D37E898"/>
     <w:rsid w:val="1DA895E9"/>
     <w:rsid w:val="1E56D744"/>
     <w:rsid w:val="1E96A25D"/>
     <w:rsid w:val="1EFD409A"/>
     <w:rsid w:val="1F88EDB2"/>
     <w:rsid w:val="1FB445F7"/>
     <w:rsid w:val="206A68E5"/>
     <w:rsid w:val="2234A94D"/>
     <w:rsid w:val="229A71FD"/>
     <w:rsid w:val="22AA6D06"/>
     <w:rsid w:val="22E89F58"/>
     <w:rsid w:val="24B5B1D0"/>
     <w:rsid w:val="253946FE"/>
     <w:rsid w:val="25A94116"/>
     <w:rsid w:val="25C2DAC6"/>
     <w:rsid w:val="261A505E"/>
     <w:rsid w:val="266C2916"/>
     <w:rsid w:val="27861579"/>
     <w:rsid w:val="28D8E3C9"/>
     <w:rsid w:val="28E3A889"/>
     <w:rsid w:val="29005E5F"/>
     <w:rsid w:val="29E6DAB2"/>
     <w:rsid w:val="2A323803"/>
     <w:rsid w:val="2A77E323"/>
     <w:rsid w:val="2AE82112"/>
     <w:rsid w:val="2B077853"/>
     <w:rsid w:val="2B16C8FB"/>
     <w:rsid w:val="2DC8BE1F"/>
     <w:rsid w:val="2DD881DD"/>
     <w:rsid w:val="2E2811F4"/>
     <w:rsid w:val="2EDD7BD5"/>
     <w:rsid w:val="2EFF33CC"/>
     <w:rsid w:val="2F285949"/>
     <w:rsid w:val="3018C1B9"/>
-    <w:rsid w:val="3018C1B9"/>
     <w:rsid w:val="3136BD10"/>
     <w:rsid w:val="327BAD85"/>
     <w:rsid w:val="32B2C9D2"/>
     <w:rsid w:val="34ACEB88"/>
     <w:rsid w:val="34E2357D"/>
     <w:rsid w:val="350BD23D"/>
     <w:rsid w:val="352A5C1D"/>
     <w:rsid w:val="35337184"/>
     <w:rsid w:val="356B411C"/>
     <w:rsid w:val="35C8DB2F"/>
     <w:rsid w:val="38904180"/>
     <w:rsid w:val="38D64BD4"/>
     <w:rsid w:val="3955A972"/>
     <w:rsid w:val="397AF293"/>
     <w:rsid w:val="39B18FD6"/>
     <w:rsid w:val="39D2D436"/>
     <w:rsid w:val="39F37B38"/>
     <w:rsid w:val="3A4C2260"/>
     <w:rsid w:val="3AAF2EDD"/>
     <w:rsid w:val="3AE0A68A"/>
     <w:rsid w:val="3B0CAC0C"/>
     <w:rsid w:val="3B301A0C"/>
     <w:rsid w:val="3B5B6537"/>
     <w:rsid w:val="3BD2DD7C"/>
     <w:rsid w:val="3D81240C"/>
     <w:rsid w:val="3E196C0E"/>
     <w:rsid w:val="3EC57124"/>
     <w:rsid w:val="40D0E9BA"/>
     <w:rsid w:val="41CCCB52"/>
     <w:rsid w:val="43A95CD0"/>
     <w:rsid w:val="43D9A836"/>
     <w:rsid w:val="45A76E11"/>
     <w:rsid w:val="45E73335"/>
     <w:rsid w:val="4637D2E5"/>
     <w:rsid w:val="466D1977"/>
-    <w:rsid w:val="46BAC3DA"/>
     <w:rsid w:val="46BAC3DA"/>
     <w:rsid w:val="470EAECE"/>
     <w:rsid w:val="4715A3B8"/>
     <w:rsid w:val="49AB4774"/>
     <w:rsid w:val="4A0E19BE"/>
     <w:rsid w:val="4AEE2B19"/>
     <w:rsid w:val="4C0C74EC"/>
     <w:rsid w:val="4CA4FAD5"/>
     <w:rsid w:val="4D8D1824"/>
     <w:rsid w:val="4E97E52F"/>
     <w:rsid w:val="4FA734D8"/>
     <w:rsid w:val="502C7CEA"/>
     <w:rsid w:val="5075C8AE"/>
     <w:rsid w:val="5174E4C3"/>
     <w:rsid w:val="517C9722"/>
     <w:rsid w:val="51C3A7C5"/>
     <w:rsid w:val="51E47891"/>
     <w:rsid w:val="52EA238F"/>
     <w:rsid w:val="5374CAB1"/>
     <w:rsid w:val="539E76A0"/>
     <w:rsid w:val="55079142"/>
     <w:rsid w:val="5560D66A"/>
     <w:rsid w:val="55D55816"/>
     <w:rsid w:val="55F4435C"/>
     <w:rsid w:val="5620EDAF"/>
@@ -10297,129 +8574,129 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="16BFA213"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CF491959-B7B3-4C24-9ADD-3018422C3959}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number 2" w:uiPriority="10" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:uiPriority="10" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Signature" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10575,52 +8852,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -10687,416 +8964,416 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DE0E1F"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00787B92"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="04627A" w:themeColor="accent1"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE0E1F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Work Sans" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="02303C" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00DE0E1F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="18405B" w:themeColor="accent4"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007703D7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:color w:val="03495B" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="HHSStyle" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="HHSStyle">
     <w:name w:val="HHS Style"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="HHSStyleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00733588"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HHSStyleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HHSStyleChar">
     <w:name w:val="HHS Style Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="HHSStyle"/>
     <w:rsid w:val="00733588"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED0FA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED0FA2"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00ED0FA2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00ED0FA2"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00ED0FA2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00787B92"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="04627A" w:themeColor="accent1"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DE0E1F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Work Sans" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Work Sans" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="02303C" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DE0E1F"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="18405B" w:themeColor="accent4"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00787B92"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light-Accent4">
     <w:name w:val="Grid Table 1 Light Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00787B92"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="81B8DE" w:themeColor="accent4" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable6Colorful-Accent4">
     <w:name w:val="Grid Table 6 Colorful Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00787B92"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="122F44" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="4395CD" w:themeColor="accent4" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4395CD" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0DBEE" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C0DBEE" w:themeFill="accent4" w:themeFillTint="33"/>
@@ -11132,226 +9409,226 @@
     <w:name w:val="List Table 1 Light Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="005F587F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="66BBAA" w:themeColor="accent6" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="66BBAA" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="66BBAA" w:themeColor="accent6" w:themeTint="99" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="66BBAA" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCE8E2" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCE8E2" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Signature">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SignatureChar"/>
     <w:uiPriority w:val="8"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005F587F"/>
     <w:pPr>
       <w:spacing w:before="720" w:after="0" w:line="312" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="20"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SignatureChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
     <w:name w:val="Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Signature"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="005F587F"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListNumber2"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005F587F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="005F587F"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="007703D7"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:color w:val="03495B" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A11BF5"/>
     <w:rPr>
       <w:color w:val="0070C0" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A11BF5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BB154A"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB0E01"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style2" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="72D31CDC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Style3" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="72D31CDC"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="278875911">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1203131853">
           <w:marLeft w:val="0"/>
@@ -14181,63 +12458,64 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1722438603">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\aswanso0\Downloads\HHS%20Letterhead%20Basic%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Gov Office 2024 theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Gov Office 2024 theme">
   <a:themeElements>
     <a:clrScheme name="Gov Office Swatches">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="4B4D4F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="04627A"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C6D668"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="E0A626"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="18405B"/>
@@ -14410,63 +12688,62 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Gov Office 2024 theme" id="{6298349E-A72C-4519-A5B0-B690EDAB395A}" vid="{8599F3F0-E36C-43A3-A13A-EDC9317CF2B3}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e0b805e8-c967-4d1c-993a-9bf901049d3a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="17169cdf-514c-400e-a2ce-7ebc9fe4766f" xsi:nil="true"/>
+    <Notes xmlns="e0b805e8-c967-4d1c-993a-9bf901049d3a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010000E1F481E97DF848B92E9033EEF2A8AC" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3bc47f79bd643b1b8ccc156f5145b9bf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e0b805e8-c967-4d1c-993a-9bf901049d3a" xmlns:ns3="17169cdf-514c-400e-a2ce-7ebc9fe4766f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c39b67721cb2ad8022a1cbd2930a6904" ns2:_="" ns3:_="">
     <xsd:import namespace="e0b805e8-c967-4d1c-993a-9bf901049d3a"/>
     <xsd:import namespace="17169cdf-514c-400e-a2ce-7ebc9fe4766f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -14631,130 +12908,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023DAF30-507D-4BEF-B3D8-0B374BAE3BBC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="17169cdf-514c-400e-a2ce-7ebc9fe4766f"/>
+    <ds:schemaRef ds:uri="e0b805e8-c967-4d1c-993a-9bf901049d3a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8B137BA-F98B-4B29-98B8-5EAF418CAA09}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="e0b805e8-c967-4d1c-993a-9bf901049d3a"/>
+    <ds:schemaRef ds:uri="17169cdf-514c-400e-a2ce-7ebc9fe4766f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{428CCDF9-9ADC-4F3D-9340-4087C00B0792}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9050790-BAB1-499C-A13B-4055AEA70B43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...27 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>HHS Letterhead Basic (1).dotx</Template>
+  <TotalTime></TotalTime>
+  <Pages>11</Pages>
+  <Words>944</Words>
+  <Characters>5384</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>470-0347, Prevention Focused Mentoring Action Plan</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6316</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>470-0347, Prevention Focused Mentoring Action Plan</dc:title>
   <dc:subject/>
   <dc:creator>Iowa Department of Health and Human Services</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010000E1F481E97DF848B92E9033EEF2A8AC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_activity">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_activity">
     <vt:lpwstr>{"FileActivityType":"9","FileActivityTimeStamp":"2026-05-20T19:24:21.177Z","FileActivityUsersOnPage":[{"DisplayName":"Jennings, Chandra [HHS]","Id":"chandra.jennings@hhs.iowa.gov"},{"DisplayName":"Swanson, Aaron [HHS]","Id":"aaron.swanson@hhs.iowa.gov"}],"FileActivityNavigationId":null}</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>