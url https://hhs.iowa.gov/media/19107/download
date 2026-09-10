--- v0 (2026-08-01)
+++ v1 (2026-09-10)
@@ -1,188 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30318"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cjones0\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\iowa.gov.state.ia.us\data\IDAusers\cjones4\Desktop\Template - Discharges\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="13_ncr:1_{59FBC1A8-F197-417E-80DB-AE5A54FB1495}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2C49AE9E-89C9-4FFA-A0AE-D18658A7B26F}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BC7506CA-9190-454F-A846-EAFB761963A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="240" yWindow="345" windowWidth="21600" windowHeight="11235" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>NOTICE OF TRANSFER FORM TO LONG TERM CARE OMBUDSMAN [42 C.F.R. 483.15(c)(3)(i)]</t>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-    </r>
+    <t xml:space="preserve">This form is to be submitted to the Iowa Long Term Care Ombudsman’s Office following the end of each month. This report can be emailed to: Sltco@Iowa.gov </t>
   </si>
   <si>
     <t xml:space="preserve">Name of Facility:                                                                                                    City: </t>
   </si>
   <si>
-    <t xml:space="preserve">City: </t>
-[...2 lines deleted...]
-    <t>Reason Code: 1--Hospitalization; 2--Disharge Home; 3--Transer to Other Facility; 4--Therapeutic Leave; 5--Other</t>
+    <t>Reason Code: 1--Hospitalization; 2--Discharge Home; 3--Transfer to Other Facility; 4--Therapeutic Leave; 5--Other</t>
   </si>
   <si>
     <t>Resident Name</t>
   </si>
   <si>
     <t>Transfer Date</t>
   </si>
   <si>
     <t>Reason for Transfer 
 (reason code)</t>
   </si>
   <si>
     <t>Expected to Return (Y/N)</t>
   </si>
   <si>
     <t>Voluntary (V) 
 or Involuntary (I)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="7">
+  <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...27 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -204,98 +150,95 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="17" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -516,496 +459,215 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cynthia.pederson@iowa.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C14" sqref="C14"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="23.85546875" customWidth="1"/>
     <col min="2" max="2" width="16.7109375" customWidth="1"/>
     <col min="3" max="3" width="21.140625" customWidth="1"/>
     <col min="4" max="4" width="23.5703125" customWidth="1"/>
-    <col min="5" max="5" width="28.5703125" customWidth="1"/>
+    <col min="5" max="5" width="62.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="3" customFormat="1" ht="34.9" customHeight="1">
-      <c r="A2" s="11" t="s">
+    <row r="2" spans="1:5" s="3" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A2" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="12"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:5">
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+    </row>
+    <row r="3" spans="1:5" s="5" customFormat="1" ht="15">
       <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="9" t="s">
+    </row>
+    <row r="4" spans="1:5" s="5" customFormat="1">
+      <c r="A4" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
-      <c r="A4" s="4" t="s">
+    <row r="5" spans="1:5" s="5" customFormat="1"/>
+    <row r="6" spans="1:5" ht="28.9">
+      <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="B6" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="C6" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="7" t="s">
+      <c r="D6" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="D6" s="5" t="s">
+      <c r="E6" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="E6" s="7" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:5">
-      <c r="B7" s="6"/>
-[...1 lines deleted...]
-      <c r="E7" s="8"/>
+      <c r="A7" s="6"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="11"/>
     </row>
     <row r="8" spans="1:5">
-      <c r="B8" s="6"/>
+      <c r="A8" s="6"/>
+      <c r="B8" s="9"/>
     </row>
     <row r="9" spans="1:5">
-      <c r="B9" s="6"/>
+      <c r="A9" s="6"/>
+      <c r="B9" s="9"/>
     </row>
     <row r="10" spans="1:5">
-      <c r="B10" s="6"/>
+      <c r="A10" s="6"/>
+      <c r="B10" s="9"/>
     </row>
     <row r="11" spans="1:5">
-      <c r="B11" s="6"/>
+      <c r="A11" s="6"/>
+      <c r="B11" s="9"/>
     </row>
     <row r="12" spans="1:5">
-      <c r="B12" s="6"/>
+      <c r="A12" s="6"/>
+      <c r="B12" s="9"/>
     </row>
     <row r="13" spans="1:5">
-      <c r="B13" s="6"/>
+      <c r="A13" s="6"/>
+      <c r="B13" s="9"/>
     </row>
     <row r="14" spans="1:5">
-      <c r="B14" s="6"/>
+      <c r="A14" s="6"/>
+      <c r="B14" s="9"/>
     </row>
     <row r="15" spans="1:5">
-      <c r="B15" s="6"/>
+      <c r="A15" s="6"/>
+      <c r="B15" s="9"/>
     </row>
     <row r="16" spans="1:5">
-      <c r="B16" s="6"/>
-[...44 lines deleted...]
-      <c r="B31" s="6"/>
+      <c r="A16" s="6"/>
+      <c r="B16" s="9"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="6"/>
+      <c r="B17" s="9"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="6"/>
+      <c r="B18" s="9"/>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="6"/>
+      <c r="B19" s="9"/>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="6"/>
+      <c r="B20" s="9"/>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="6"/>
+      <c r="B21" s="9"/>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="6"/>
+      <c r="B22" s="9"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="6"/>
+      <c r="B23" s="9"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="6"/>
+      <c r="B24" s="9"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="B25" s="9"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="B26" s="9"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="B27" s="9"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="B28" s="9"/>
+    </row>
+    <row r="29" spans="1:2">
+      <c r="B29" s="9"/>
+    </row>
+    <row r="30" spans="1:2">
+      <c r="B30" s="9"/>
+    </row>
+    <row r="31" spans="1:2">
+      <c r="B31" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:E2"/>
   </mergeCells>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId2"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
 </worksheet>
-</file>
-[...277 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{967DFCDA-3C69-42C0-8115-5988AA072890}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bill Nutty</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>