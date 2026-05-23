--- v0 (2025-10-25)
+++ v1 (2026-05-23)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30002"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowadhs-my.sharepoint.com/personal/ashley_funkhauser_hhs_iowa_gov1/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowadhs.sharepoint.com/sites/CenterforAcuteDiseaseEpidemiology/Shared Documents/General/Zoonotic/Rabies/Local Points of Contact for Rabies Quarantine Enforcement/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4653D5DB-4C81-44E0-903D-D1B38C37E53D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2C726776-D606-4AC4-9C54-1F262EAF8BCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{60218674-2E34-47EF-93F4-4A5D9B8BB098}"/>
+    <workbookView xWindow="15600" yWindow="-21600" windowWidth="25965" windowHeight="20985" xr2:uid="{60218674-2E34-47EF-93F4-4A5D9B8BB098}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1788" uniqueCount="1030">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1788" uniqueCount="1029">
   <si>
     <t>County:</t>
   </si>
   <si>
     <t>Jurisdiction within County:</t>
   </si>
   <si>
     <t>Point of Contact:</t>
   </si>
   <si>
     <t>Agency/Department:</t>
   </si>
   <si>
     <t>Primary Phone #:</t>
   </si>
   <si>
     <t>After Hours Phone # if Different:</t>
   </si>
   <si>
     <t>Email Address (if available):</t>
   </si>
   <si>
     <t>Webpage (if available):</t>
   </si>
   <si>
@@ -244,51 +244,51 @@
 Audubon, IA 50025</t>
   </si>
   <si>
     <t xml:space="preserve">712-563-2631
 </t>
   </si>
   <si>
     <t>Joe and Jopham Arber</t>
   </si>
   <si>
     <t>Audubon County Public Health
 2002 State St.   
 Guthrie, IA 50115</t>
   </si>
   <si>
     <t xml:space="preserve">712-563-2226
 </t>
   </si>
   <si>
     <t>Benton</t>
   </si>
   <si>
     <t>Benton County</t>
   </si>
   <si>
-    <t>Barbara Fetzer</t>
+    <t>Andrea Morris</t>
   </si>
   <si>
     <t>Benton County Environmental Health Dept.
 111 E 4th St.  
 Vinton, IA 52349</t>
   </si>
   <si>
     <t xml:space="preserve">(319) 472-3119
 </t>
   </si>
   <si>
     <t>https://www.bentoncountyia.gov/environmental_health/</t>
   </si>
   <si>
     <t>Matthew Even</t>
   </si>
   <si>
     <t>Grace Schmidt</t>
   </si>
   <si>
     <t>Benton County Health Department
 502 N 9th Ave   
 Vinton, IA 52349</t>
   </si>
   <si>
@@ -1825,63 +1825,60 @@
   <si>
     <t>402-515-3415</t>
   </si>
   <si>
     <t>Kevin Luetters</t>
   </si>
   <si>
     <t>Jasper County Environmental Health
 315 W 3rd St. N  
 Newton, IA 50208</t>
   </si>
   <si>
     <t xml:space="preserve">641-787-9224
 </t>
   </si>
   <si>
     <t>641-521-2993</t>
   </si>
   <si>
     <t>Jefferson</t>
   </si>
   <si>
     <t>Jefferson County</t>
   </si>
   <si>
-    <t>Dan Miller</t>
+    <t>Jefferson County Public Health</t>
   </si>
   <si>
     <t>Jefferson County Public Health 
 200 W Briggs Ave  
 Fairfield, IA 52556</t>
   </si>
   <si>
     <t xml:space="preserve">641-472-5929
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>641-919-5452</t>
   </si>
   <si>
     <t>Johnson</t>
   </si>
   <si>
     <t>City of Iowa City</t>
   </si>
   <si>
     <t>Devon Strief</t>
   </si>
   <si>
     <t>Iowa City Animal Care and Adoption Center
 3910 Napoleon Ln  
 Iowa City, IA 52240</t>
   </si>
   <si>
     <t xml:space="preserve">general: 319-356-5295
 ext: 5296
 </t>
   </si>
   <si>
     <t>icanimalcenter@iowa-city.org   or   DStrief@iowa-city.org</t>
   </si>
   <si>
     <t>City of Coralville</t>
@@ -3790,51 +3787,51 @@
   </si>
   <si>
     <t xml:space="preserve">515-448-4793
 </t>
   </si>
   <si>
     <t>Remaining Wright County</t>
   </si>
   <si>
     <t>Jason Schluttenhofer</t>
   </si>
   <si>
     <t>Wright County Sheriff's Department
 719 2nd St. SW PO Box 348
 Clarion, IA 50525</t>
   </si>
   <si>
     <t xml:space="preserve">515-532-3722
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
@@ -3885,68 +3882,68 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -4250,5945 +4247,5947 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icanimalcenter@iowa-city.org%20%20%20or%20%20%20DStrief@iowa-city.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aschoening@northlibertyiowa.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regmedctr.org/service/public-health/frequent-health-topics/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cwhitmore@coralville.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B7E0E0A-4685-4BB3-BDE4-84FCF71E807F}">
   <dimension ref="A1:H224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A144" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:H224"/>
+      <pane ySplit="1" topLeftCell="A101" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A108" sqref="A108"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="15" style="1" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="16384" width="8.7109375" style="1"/>
+    <col min="1" max="1" width="15" style="6" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.140625" style="6" customWidth="1"/>
+    <col min="3" max="4" width="23.42578125" style="6" customWidth="1"/>
+    <col min="5" max="5" width="27.42578125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="19.85546875" style="6" customWidth="1"/>
+    <col min="7" max="7" width="36.5703125" style="6" customWidth="1"/>
+    <col min="8" max="8" width="59" style="6" customWidth="1"/>
+    <col min="9" max="16384" width="8.7109375" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="47.25" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:8" ht="46.5">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="60" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
+    <row r="2" spans="1:8" ht="62.1">
+      <c r="A2" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="B2" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="E2" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="F2" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A3" s="3" t="s">
+      <c r="F2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="62.1">
+      <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="E3" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="F3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="62.1">
+      <c r="A4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B4" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="6" t="s">
+      <c r="C4" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="6" t="s">
+      <c r="D4" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="E4" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="F4" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="F4" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H4" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="62.1">
+      <c r="A5" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="F5" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="62.1">
+      <c r="A6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="C6" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="D6" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="E6" s="4" t="s">
+      <c r="E6" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="F6" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="5" t="s">
+      <c r="F6" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="62.1">
+      <c r="A7" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B7" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="E7" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="F7" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="F7" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="62.1">
+      <c r="A8" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B8" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="6" t="s">
+      <c r="C8" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="6" t="s">
+      <c r="E8" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="F8" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="F8" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="62.1">
+      <c r="A9" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B9" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="E9" s="6" t="s">
+      <c r="E9" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="F9" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="F9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="62.1">
+      <c r="A10" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="4" t="s">
+      <c r="B10" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="C10" s="4" t="s">
+      <c r="C10" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="D10" s="4" t="s">
+      <c r="D10" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="E10" s="4" t="s">
+      <c r="E10" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="F10" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="F10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="62.1">
+      <c r="A11" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="4" t="s">
+      <c r="B11" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="4" t="s">
+      <c r="C11" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="D11" s="4" t="s">
+      <c r="D11" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="E11" s="4" t="s">
+      <c r="E11" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="F11" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="F11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="62.1">
+      <c r="A12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="F12" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="F12" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="77.45">
+      <c r="A13" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="6" t="s">
+      <c r="B13" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="D13" s="6" t="s">
+      <c r="D13" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="F13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H13" s="6" t="s">
+      <c r="F13" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="75" x14ac:dyDescent="0.25">
-      <c r="A14" s="5" t="s">
+    <row r="14" spans="1:8" ht="77.45">
+      <c r="A14" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="6" t="s">
+      <c r="B14" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>61</v>
       </c>
-      <c r="D14" s="6" t="s">
+      <c r="D14" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="F14" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H14" s="6" t="s">
+      <c r="F14" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="60" x14ac:dyDescent="0.25">
-      <c r="A15" s="5" t="s">
+    <row r="15" spans="1:8" ht="62.1">
+      <c r="A15" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="B15" s="6" t="s">
+      <c r="B15" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D15" s="6" t="s">
+      <c r="D15" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="F15" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="3" t="s">
+      <c r="F15" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="62.1">
+      <c r="A16" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B16" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="4" t="s">
+      <c r="C16" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D16" s="4" t="s">
+      <c r="D16" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="E16" s="4" t="s">
+      <c r="E16" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="F16" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H16" s="4" t="s">
+      <c r="F16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H16" s="3" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="60" x14ac:dyDescent="0.25">
-      <c r="A17" s="3" t="s">
+    <row r="17" spans="1:8" ht="62.1">
+      <c r="A17" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B17" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="C17" s="4" t="s">
+      <c r="C17" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="D17" s="4" t="s">
+      <c r="D17" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="E17" s="4" t="s">
+      <c r="E17" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="F17" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A18" s="3" t="s">
+      <c r="F17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="62.1">
+      <c r="A18" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B18" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="C18" s="4" t="s">
+      <c r="C18" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="D18" s="4" t="s">
+      <c r="D18" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="E18" s="4" t="s">
+      <c r="E18" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="F18" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="F18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="77.45">
+      <c r="A19" s="2" t="s">
         <v>65</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B19" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="C19" s="4" t="s">
+      <c r="C19" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="D19" s="4" t="s">
+      <c r="D19" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="E19" s="4" t="s">
+      <c r="E19" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="F19" s="3" t="s">
+      <c r="F19" s="2" t="s">
         <v>83</v>
       </c>
-      <c r="G19" s="4" t="s">
+      <c r="G19" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="H19" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="5" t="s">
+      <c r="H19" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="62.1">
+      <c r="A20" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="B20" s="6" t="s">
+      <c r="B20" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="D20" s="6" t="s">
+      <c r="D20" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E20" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="F20" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="3" t="s">
+      <c r="F20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="62.1">
+      <c r="A21" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="B21" s="4" t="s">
+      <c r="B21" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="C21" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="D21" s="4" t="s">
+      <c r="D21" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="E21" s="4" t="s">
+      <c r="E21" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="F21" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A22" s="3" t="s">
+      <c r="F21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="62.1">
+      <c r="A22" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="B22" s="4" t="s">
+      <c r="B22" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="C22" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="D22" s="4" t="s">
+      <c r="D22" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="E22" s="4" t="s">
+      <c r="E22" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="F22" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A23" s="3" t="s">
+      <c r="F22" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="62.1">
+      <c r="A23" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="B23" s="4" t="s">
+      <c r="B23" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C23" s="4" t="s">
+      <c r="C23" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D23" s="4" t="s">
+      <c r="D23" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="E23" s="4" t="s">
+      <c r="E23" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="F23" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A24" s="3" t="s">
+      <c r="F23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="62.1">
+      <c r="A24" s="2" t="s">
         <v>90</v>
       </c>
-      <c r="B24" s="4" t="s">
+      <c r="B24" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C24" s="4" t="s">
+      <c r="C24" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D24" s="4" t="s">
+      <c r="D24" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="E24" s="4" t="s">
+      <c r="E24" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="F24" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A25" s="5" t="s">
+      <c r="F24" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="77.45">
+      <c r="A25" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="B25" s="6" t="s">
+      <c r="B25" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="C25" s="6" t="s">
+      <c r="C25" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="D25" s="6" t="s">
+      <c r="D25" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="E25" s="6" t="s">
+      <c r="E25" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="F25" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H25" s="6" t="s">
+      <c r="F25" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="5" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="90" x14ac:dyDescent="0.25">
-      <c r="A26" s="3" t="s">
+    <row r="26" spans="1:8" ht="77.45">
+      <c r="A26" s="2" t="s">
         <v>113</v>
       </c>
-      <c r="B26" s="4" t="s">
+      <c r="B26" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C26" s="4" t="s">
+      <c r="C26" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D26" s="4" t="s">
+      <c r="D26" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="E26" s="4" t="s">
+      <c r="E26" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="F26" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A27" s="5" t="s">
+      <c r="F26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="62.1">
+      <c r="A27" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="B27" s="6" t="s">
+      <c r="B27" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="C27" s="6" t="s">
+      <c r="C27" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D27" s="6" t="s">
+      <c r="D27" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="E27" s="6" t="s">
+      <c r="E27" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="F27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="6" t="s">
+      <c r="F27" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="H27" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="3" t="s">
+      <c r="H27" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="77.45">
+      <c r="A28" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="B28" s="4" t="s">
+      <c r="B28" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="C28" s="4" t="s">
+      <c r="C28" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="D28" s="4" t="s">
+      <c r="D28" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="E28" s="4" t="s">
+      <c r="E28" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="F28" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A29" s="5" t="s">
+      <c r="F28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="46.5">
+      <c r="A29" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="B29" s="6" t="s">
+      <c r="B29" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="C29" s="6" t="s">
+      <c r="C29" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="D29" s="6" t="s">
+      <c r="D29" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="E29" s="6" t="s">
+      <c r="E29" s="5" t="s">
         <v>133</v>
       </c>
-      <c r="F29" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A30" s="5" t="s">
+      <c r="F29" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="77.45">
+      <c r="A30" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="B30" s="6" t="s">
+      <c r="B30" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="C30" s="5" t="s">
         <v>135</v>
       </c>
-      <c r="D30" s="6" t="s">
+      <c r="D30" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="E30" s="6" t="s">
+      <c r="E30" s="5" t="s">
         <v>137</v>
       </c>
-      <c r="F30" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A31" s="5" t="s">
+      <c r="F30" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="62.1">
+      <c r="A31" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="B31" s="6" t="s">
+      <c r="B31" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="C31" s="6" t="s">
+      <c r="C31" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="D31" s="6" t="s">
+      <c r="D31" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="E31" s="6" t="s">
+      <c r="E31" s="5" t="s">
         <v>141</v>
       </c>
-      <c r="F31" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A32" s="5" t="s">
+      <c r="F31" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="46.5">
+      <c r="A32" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="B32" s="6" t="s">
+      <c r="B32" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="C32" s="6" t="s">
+      <c r="C32" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="D32" s="6" t="s">
+      <c r="D32" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="E32" s="6" t="s">
+      <c r="E32" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="F32" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A33" s="3" t="s">
+      <c r="F32" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="46.5">
+      <c r="A33" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="B33" s="4" t="s">
+      <c r="B33" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="C33" s="4" t="s">
+      <c r="C33" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="D33" s="4" t="s">
+      <c r="D33" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="E33" s="4" t="s">
+      <c r="E33" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="F33" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A34" s="5" t="s">
+      <c r="F33" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="46.5">
+      <c r="A34" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="B34" s="6" t="s">
+      <c r="B34" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="C34" s="6" t="s">
+      <c r="C34" s="5" t="s">
         <v>153</v>
       </c>
-      <c r="D34" s="6" t="s">
+      <c r="D34" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="E34" s="6" t="s">
+      <c r="E34" s="5" t="s">
         <v>155</v>
       </c>
-      <c r="F34" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="6" t="s">
+      <c r="F34" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="H34" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="3" t="s">
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="62.1">
+      <c r="A35" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="B35" s="4" t="s">
+      <c r="B35" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="C35" s="4" t="s">
+      <c r="C35" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="D35" s="4" t="s">
+      <c r="D35" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="E35" s="4" t="s">
+      <c r="E35" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="F35" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A36" s="3" t="s">
+      <c r="F35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="77.45">
+      <c r="A36" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="B36" s="4" t="s">
+      <c r="B36" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="C36" s="4" t="s">
+      <c r="C36" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="D36" s="4" t="s">
+      <c r="D36" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="E36" s="4" t="s">
+      <c r="E36" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="F36" s="3" t="s">
+      <c r="F36" s="2" t="s">
         <v>166</v>
       </c>
-      <c r="G36" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="3" t="s">
+      <c r="G36" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="77.45">
+      <c r="A37" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="B37" s="4" t="s">
+      <c r="B37" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="C37" s="4" t="s">
+      <c r="C37" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="D37" s="4" t="s">
+      <c r="D37" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="E37" s="4" t="s">
+      <c r="E37" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="F37" s="3" t="s">
+      <c r="F37" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="G37" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="5" t="s">
+      <c r="G37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="62.1">
+      <c r="A38" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="B38" s="6" t="s">
+      <c r="B38" s="5" t="s">
         <v>171</v>
       </c>
-      <c r="C38" s="6" t="s">
+      <c r="C38" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="D38" s="6" t="s">
+      <c r="D38" s="5" t="s">
         <v>173</v>
       </c>
-      <c r="E38" s="6" t="s">
+      <c r="E38" s="5" t="s">
         <v>174</v>
       </c>
-      <c r="F38" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A39" s="3" t="s">
+      <c r="F38" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="77.45">
+      <c r="A39" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="B39" s="4" t="s">
+      <c r="B39" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C39" s="4" t="s">
+      <c r="C39" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="D39" s="4" t="s">
+      <c r="D39" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="E39" s="4" t="s">
+      <c r="E39" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="F39" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A40" s="3" t="s">
+      <c r="F39" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="93">
+      <c r="A40" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="B40" s="4" t="s">
+      <c r="B40" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="C40" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="D40" s="4" t="s">
+      <c r="D40" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="E40" s="4" t="s">
+      <c r="E40" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="F40" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A41" s="3" t="s">
+      <c r="F40" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="93">
+      <c r="A41" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="B41" s="4" t="s">
+      <c r="B41" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C41" s="4" t="s">
+      <c r="C41" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="D41" s="4" t="s">
+      <c r="D41" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="E41" s="4" t="s">
+      <c r="E41" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="F41" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A42" s="3" t="s">
+      <c r="F41" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="93">
+      <c r="A42" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="B42" s="4" t="s">
+      <c r="B42" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="C42" s="4" t="s">
+      <c r="C42" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D42" s="4" t="s">
+      <c r="D42" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="E42" s="4" t="s">
+      <c r="E42" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="F42" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A43" s="5" t="s">
+      <c r="F42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="62.1">
+      <c r="A43" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="B43" s="6" t="s">
+      <c r="B43" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="C43" s="6" t="s">
+      <c r="C43" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="D43" s="6" t="s">
+      <c r="D43" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="E43" s="6" t="s">
+      <c r="E43" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="F43" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A44" s="5" t="s">
+      <c r="F43" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="62.1">
+      <c r="A44" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="B44" s="6" t="s">
+      <c r="B44" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="C44" s="6" t="s">
+      <c r="C44" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="D44" s="6" t="s">
+      <c r="D44" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="E44" s="6" t="s">
+      <c r="E44" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="F44" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A45" s="3" t="s">
+      <c r="F44" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="62.1">
+      <c r="A45" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="B45" s="4" t="s">
+      <c r="B45" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="C45" s="4" t="s">
+      <c r="C45" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="D45" s="4" t="s">
+      <c r="D45" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="E45" s="4" t="s">
+      <c r="E45" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="F45" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A46" s="3" t="s">
+      <c r="F45" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="62.1">
+      <c r="A46" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="B46" s="4" t="s">
+      <c r="B46" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="C46" s="4" t="s">
+      <c r="C46" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="D46" s="4" t="s">
+      <c r="D46" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="E46" s="4" t="s">
+      <c r="E46" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="F46" s="3" t="s">
+      <c r="F46" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="G46" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A47" s="5" t="s">
+      <c r="G46" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="77.45">
+      <c r="A47" s="4" t="s">
         <v>208</v>
       </c>
-      <c r="B47" s="6" t="s">
+      <c r="B47" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="C47" s="6" t="s">
+      <c r="C47" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="D47" s="6" t="s">
+      <c r="D47" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="E47" s="6" t="s">
+      <c r="E47" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="F47" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A48" s="3" t="s">
+      <c r="F47" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="62.1">
+      <c r="A48" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="B48" s="4" t="s">
+      <c r="B48" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="C48" s="4" t="s">
+      <c r="C48" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="D48" s="4" t="s">
+      <c r="D48" s="3" t="s">
         <v>216</v>
       </c>
-      <c r="E48" s="4" t="s">
+      <c r="E48" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="F48" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A49" s="5" t="s">
+      <c r="F48" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="77.45">
+      <c r="A49" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="B49" s="6" t="s">
+      <c r="B49" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="C49" s="6" t="s">
+      <c r="C49" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D49" s="6" t="s">
+      <c r="D49" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="E49" s="6" t="s">
+      <c r="E49" s="5" t="s">
         <v>222</v>
       </c>
-      <c r="F49" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A50" s="5" t="s">
+      <c r="F49" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="62.1">
+      <c r="A50" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="B50" s="6" t="s">
+      <c r="B50" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="C50" s="6" t="s">
+      <c r="C50" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="D50" s="6" t="s">
+      <c r="D50" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="E50" s="6" t="s">
+      <c r="E50" s="5" t="s">
         <v>226</v>
       </c>
-      <c r="F50" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A51" s="3" t="s">
+      <c r="F50" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="77.45">
+      <c r="A51" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="B51" s="4" t="s">
+      <c r="B51" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="C51" s="4" t="s">
+      <c r="C51" s="3" t="s">
         <v>229</v>
       </c>
-      <c r="D51" s="4" t="s">
+      <c r="D51" s="3" t="s">
         <v>230</v>
       </c>
-      <c r="E51" s="4" t="s">
+      <c r="E51" s="3" t="s">
         <v>231</v>
       </c>
-      <c r="F51" s="3" t="s">
+      <c r="F51" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="G51" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="5" t="s">
+      <c r="G51" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H51" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="62.1">
+      <c r="A52" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="B52" s="6" t="s">
+      <c r="B52" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="C52" s="6" t="s">
+      <c r="C52" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="D52" s="6" t="s">
+      <c r="D52" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="E52" s="6" t="s">
+      <c r="E52" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="F52" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A53" s="5" t="s">
+      <c r="F52" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H52" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="62.1">
+      <c r="A53" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="B53" s="6" t="s">
+      <c r="B53" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="C53" s="6" t="s">
+      <c r="C53" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="D53" s="6" t="s">
+      <c r="D53" s="5" t="s">
         <v>240</v>
       </c>
-      <c r="E53" s="6" t="s">
+      <c r="E53" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="F53" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A54" s="5" t="s">
+      <c r="F53" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="93">
+      <c r="A54" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="B54" s="6" t="s">
+      <c r="B54" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="C54" s="6" t="s">
+      <c r="C54" s="5" t="s">
         <v>243</v>
       </c>
-      <c r="D54" s="6" t="s">
+      <c r="D54" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="E54" s="6" t="s">
+      <c r="E54" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="F54" s="5" t="s">
+      <c r="F54" s="4" t="s">
         <v>246</v>
       </c>
-      <c r="G54" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A55" s="5" t="s">
+      <c r="G54" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="62.1">
+      <c r="A55" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="B55" s="6" t="s">
+      <c r="B55" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="C55" s="6" t="s">
+      <c r="C55" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="D55" s="6" t="s">
+      <c r="D55" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E55" s="6" t="s">
+      <c r="E55" s="5" t="s">
         <v>249</v>
       </c>
-      <c r="F55" s="5" t="s">
+      <c r="F55" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="G55" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="5" t="s">
+      <c r="G55" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="62.1">
+      <c r="A56" s="4" t="s">
         <v>233</v>
       </c>
-      <c r="B56" s="6" t="s">
+      <c r="B56" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="C56" s="6" t="s">
+      <c r="C56" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="D56" s="6" t="s">
+      <c r="D56" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="E56" s="6" t="s">
+      <c r="E56" s="5" t="s">
         <v>252</v>
       </c>
-      <c r="F56" s="5" t="s">
+      <c r="F56" s="4" t="s">
         <v>253</v>
       </c>
-      <c r="G56" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="3" t="s">
+      <c r="G56" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="62.1">
+      <c r="A57" s="2" t="s">
         <v>254</v>
       </c>
-      <c r="B57" s="4" t="s">
+      <c r="B57" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="C57" s="4" t="s">
+      <c r="C57" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="D57" s="4" t="s">
+      <c r="D57" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="E57" s="4" t="s">
+      <c r="E57" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="F57" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A58" s="5" t="s">
+      <c r="F57" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H57" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="62.1">
+      <c r="A58" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="B58" s="6" t="s">
+      <c r="B58" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="C58" s="6" t="s">
+      <c r="C58" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="D58" s="6" t="s">
+      <c r="D58" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="E58" s="6" t="s">
+      <c r="E58" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="F58" s="5" t="s">
+      <c r="F58" s="4" t="s">
         <v>264</v>
       </c>
-      <c r="G58" s="6" t="s">
+      <c r="G58" s="5" t="s">
         <v>265</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="60" x14ac:dyDescent="0.25">
-      <c r="A59" s="5" t="s">
+    <row r="59" spans="1:8" ht="62.1">
+      <c r="A59" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="B59" s="6" t="s">
+      <c r="B59" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="C59" s="6" t="s">
+      <c r="C59" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="D59" s="6" t="s">
+      <c r="D59" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="E59" s="6" t="s">
+      <c r="E59" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="F59" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A60" s="5" t="s">
+      <c r="F59" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="62.1">
+      <c r="A60" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="B60" s="6" t="s">
+      <c r="B60" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="C60" s="6" t="s">
+      <c r="C60" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="D60" s="6" t="s">
+      <c r="D60" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="E60" s="6" t="s">
+      <c r="E60" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="F60" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="6" t="s">
+      <c r="F60" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="H60" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A61" s="3" t="s">
+      <c r="H60" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="62.1">
+      <c r="A61" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="B61" s="4" t="s">
+      <c r="B61" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="C61" s="4" t="s">
+      <c r="C61" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="D61" s="4" t="s">
+      <c r="D61" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="E61" s="4" t="s">
+      <c r="E61" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="F61" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A62" s="3" t="s">
+      <c r="F61" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="77.45">
+      <c r="A62" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="B62" s="4" t="s">
+      <c r="B62" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="C62" s="4" t="s">
+      <c r="C62" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="D62" s="4" t="s">
+      <c r="D62" s="3" t="s">
         <v>282</v>
       </c>
-      <c r="E62" s="4" t="s">
+      <c r="E62" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="F62" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A63" s="3" t="s">
+      <c r="F62" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="62.1">
+      <c r="A63" s="2" t="s">
         <v>275</v>
       </c>
-      <c r="B63" s="4" t="s">
+      <c r="B63" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="C63" s="4" t="s">
+      <c r="C63" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="D63" s="4" t="s">
+      <c r="D63" s="3" t="s">
         <v>286</v>
       </c>
-      <c r="E63" s="4" t="s">
+      <c r="E63" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="F63" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A64" s="5" t="s">
+      <c r="F63" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="62.1">
+      <c r="A64" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="B64" s="6" t="s">
+      <c r="B64" s="5" t="s">
         <v>289</v>
       </c>
-      <c r="C64" s="6" t="s">
+      <c r="C64" s="5" t="s">
         <v>290</v>
       </c>
-      <c r="D64" s="6" t="s">
+      <c r="D64" s="5" t="s">
         <v>291</v>
       </c>
-      <c r="E64" s="6" t="s">
+      <c r="E64" s="5" t="s">
         <v>292</v>
       </c>
-      <c r="F64" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A65" s="5" t="s">
+      <c r="F64" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="77.45">
+      <c r="A65" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="B65" s="6" t="s">
+      <c r="B65" s="5" t="s">
         <v>293</v>
       </c>
-      <c r="C65" s="6" t="s">
+      <c r="C65" s="5" t="s">
         <v>294</v>
       </c>
-      <c r="D65" s="6" t="s">
+      <c r="D65" s="5" t="s">
         <v>295</v>
       </c>
-      <c r="E65" s="6" t="s">
+      <c r="E65" s="5" t="s">
         <v>296</v>
       </c>
-      <c r="F65" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A66" s="5" t="s">
+      <c r="F65" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="62.1">
+      <c r="A66" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="B66" s="6" t="s">
+      <c r="B66" s="5" t="s">
         <v>297</v>
       </c>
-      <c r="C66" s="6" t="s">
+      <c r="C66" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="D66" s="6" t="s">
+      <c r="D66" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="E66" s="6" t="s">
+      <c r="E66" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="F66" s="5" t="s">
+      <c r="F66" s="4" t="s">
         <v>301</v>
       </c>
-      <c r="G66" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A67" s="5" t="s">
+      <c r="G66" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="62.1">
+      <c r="A67" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="B67" s="6" t="s">
+      <c r="B67" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="C67" s="6" t="s">
+      <c r="C67" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="D67" s="6" t="s">
+      <c r="D67" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="E67" s="6" t="s">
+      <c r="E67" s="5" t="s">
         <v>305</v>
       </c>
-      <c r="F67" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A68" s="5" t="s">
+      <c r="F67" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="77.45">
+      <c r="A68" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="B68" s="6" t="s">
+      <c r="B68" s="5" t="s">
         <v>306</v>
       </c>
-      <c r="C68" s="6" t="s">
+      <c r="C68" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="D68" s="6" t="s">
+      <c r="D68" s="5" t="s">
         <v>308</v>
       </c>
-      <c r="E68" s="6" t="s">
+      <c r="E68" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="F68" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A69" s="5" t="s">
+      <c r="F68" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="77.45">
+      <c r="A69" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="B69" s="6" t="s">
+      <c r="B69" s="5" t="s">
         <v>310</v>
       </c>
-      <c r="C69" s="6" t="s">
+      <c r="C69" s="5" t="s">
         <v>311</v>
       </c>
-      <c r="D69" s="6" t="s">
+      <c r="D69" s="5" t="s">
         <v>312</v>
       </c>
-      <c r="E69" s="6" t="s">
+      <c r="E69" s="5" t="s">
         <v>309</v>
       </c>
-      <c r="F69" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A70" s="3" t="s">
+      <c r="F69" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="93">
+      <c r="A70" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="B70" s="4" t="s">
+      <c r="B70" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="C70" s="4" t="s">
+      <c r="C70" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="D70" s="4" t="s">
+      <c r="D70" s="3" t="s">
         <v>316</v>
       </c>
-      <c r="E70" s="4" t="s">
+      <c r="E70" s="3" t="s">
         <v>317</v>
       </c>
-      <c r="F70" s="3" t="s">
+      <c r="F70" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="G70" s="4" t="s">
+      <c r="G70" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="H70" s="4" t="s">
+      <c r="H70" s="3" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="71" spans="1:8" ht="75" x14ac:dyDescent="0.25">
-      <c r="A71" s="3" t="s">
+    <row r="71" spans="1:8" ht="77.45">
+      <c r="A71" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="B71" s="4" t="s">
+      <c r="B71" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="C71" s="4" t="s">
+      <c r="C71" s="3" t="s">
         <v>321</v>
       </c>
-      <c r="D71" s="4" t="s">
+      <c r="D71" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="E71" s="4" t="s">
+      <c r="E71" s="3" t="s">
         <v>323</v>
       </c>
-      <c r="F71" s="3" t="s">
+      <c r="F71" s="2" t="s">
         <v>318</v>
       </c>
-      <c r="G71" s="4" t="s">
+      <c r="G71" s="3" t="s">
         <v>324</v>
       </c>
-      <c r="H71" s="4" t="s">
+      <c r="H71" s="3" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="72" spans="1:8" ht="60" x14ac:dyDescent="0.25">
-      <c r="A72" s="3" t="s">
+    <row r="72" spans="1:8" ht="62.1">
+      <c r="A72" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="B72" s="4" t="s">
+      <c r="B72" s="3" t="s">
         <v>325</v>
       </c>
-      <c r="C72" s="4" t="s">
+      <c r="C72" s="3" t="s">
         <v>326</v>
       </c>
-      <c r="D72" s="4" t="s">
+      <c r="D72" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="E72" s="4" t="s">
+      <c r="E72" s="3" t="s">
         <v>328</v>
       </c>
-      <c r="F72" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A73" s="3" t="s">
+      <c r="F72" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H72" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="77.45">
+      <c r="A73" s="2" t="s">
         <v>313</v>
       </c>
-      <c r="B73" s="4" t="s">
+      <c r="B73" s="3" t="s">
         <v>325</v>
       </c>
-      <c r="C73" s="4" t="s">
+      <c r="C73" s="3" t="s">
         <v>329</v>
       </c>
-      <c r="D73" s="4" t="s">
+      <c r="D73" s="3" t="s">
         <v>330</v>
       </c>
-      <c r="E73" s="4" t="s">
+      <c r="E73" s="3" t="s">
         <v>331</v>
       </c>
-      <c r="F73" s="3" t="s">
+      <c r="F73" s="2" t="s">
         <v>332</v>
       </c>
-      <c r="G73" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A74" s="5" t="s">
+      <c r="G73" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H73" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="62.1">
+      <c r="A74" s="4" t="s">
         <v>333</v>
       </c>
-      <c r="B74" s="6" t="s">
+      <c r="B74" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="C74" s="6" t="s">
+      <c r="C74" s="5" t="s">
         <v>335</v>
       </c>
-      <c r="D74" s="6" t="s">
+      <c r="D74" s="5" t="s">
         <v>336</v>
       </c>
-      <c r="E74" s="6" t="s">
+      <c r="E74" s="5" t="s">
         <v>337</v>
       </c>
-      <c r="F74" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A75" s="5" t="s">
+      <c r="F74" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H74" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="77.45">
+      <c r="A75" s="4" t="s">
         <v>333</v>
       </c>
-      <c r="B75" s="6" t="s">
+      <c r="B75" s="5" t="s">
         <v>338</v>
       </c>
-      <c r="C75" s="6" t="s">
+      <c r="C75" s="5" t="s">
         <v>339</v>
       </c>
-      <c r="D75" s="6" t="s">
+      <c r="D75" s="5" t="s">
         <v>340</v>
       </c>
-      <c r="E75" s="6" t="s">
+      <c r="E75" s="5" t="s">
         <v>341</v>
       </c>
-      <c r="F75" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A76" s="3" t="s">
+      <c r="F75" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H75" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="62.1">
+      <c r="A76" s="2" t="s">
         <v>342</v>
       </c>
-      <c r="B76" s="4" t="s">
+      <c r="B76" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="C76" s="4" t="s">
+      <c r="C76" s="3" t="s">
         <v>344</v>
       </c>
-      <c r="D76" s="4" t="s">
+      <c r="D76" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="E76" s="4" t="s">
+      <c r="E76" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="F76" s="3" t="s">
+      <c r="F76" s="2" t="s">
         <v>347</v>
       </c>
-      <c r="G76" s="4" t="s">
+      <c r="G76" s="3" t="s">
         <v>348</v>
       </c>
-      <c r="H76" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A77" s="3" t="s">
+      <c r="H76" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="62.1">
+      <c r="A77" s="2" t="s">
         <v>342</v>
       </c>
-      <c r="B77" s="4" t="s">
+      <c r="B77" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="C77" s="4" t="s">
+      <c r="C77" s="3" t="s">
         <v>349</v>
       </c>
-      <c r="D77" s="4" t="s">
+      <c r="D77" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="E77" s="4" t="s">
+      <c r="E77" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="F77" s="3" t="s">
+      <c r="F77" s="2" t="s">
         <v>347</v>
       </c>
-      <c r="G77" s="4" t="s">
+      <c r="G77" s="3" t="s">
         <v>350</v>
       </c>
-      <c r="H77" s="4" t="s">
+      <c r="H77" s="3" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="78" spans="1:8" ht="45" x14ac:dyDescent="0.25">
-      <c r="A78" s="5" t="s">
+    <row r="78" spans="1:8" ht="46.5">
+      <c r="A78" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="B78" s="6" t="s">
+      <c r="B78" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="C78" s="6">
+      <c r="C78" s="5">
         <v>0</v>
       </c>
-      <c r="D78" s="6" t="s">
+      <c r="D78" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="E78" s="6" t="s">
+      <c r="E78" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="F78" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A79" s="5" t="s">
+      <c r="F78" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H78" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="62.1">
+      <c r="A79" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="B79" s="6" t="s">
+      <c r="B79" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="C79" s="6" t="s">
+      <c r="C79" s="5" t="s">
         <v>357</v>
       </c>
-      <c r="D79" s="6" t="s">
+      <c r="D79" s="5" t="s">
         <v>358</v>
       </c>
-      <c r="E79" s="6" t="s">
+      <c r="E79" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="F79" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A80" s="5" t="s">
+      <c r="F79" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H79" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="62.1">
+      <c r="A80" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="B80" s="6" t="s">
+      <c r="B80" s="5" t="s">
         <v>360</v>
       </c>
-      <c r="C80" s="6" t="s">
+      <c r="C80" s="5" t="s">
         <v>361</v>
       </c>
-      <c r="D80" s="6" t="s">
+      <c r="D80" s="5" t="s">
         <v>362</v>
       </c>
-      <c r="E80" s="6" t="s">
+      <c r="E80" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="F80" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="6" t="s">
+      <c r="F80" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="H80" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A81" s="5" t="s">
+      <c r="H80" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="62.1">
+      <c r="A81" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="B81" s="6" t="s">
+      <c r="B81" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="C81" s="6" t="s">
+      <c r="C81" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="D81" s="6" t="s">
+      <c r="D81" s="5" t="s">
         <v>367</v>
       </c>
-      <c r="E81" s="6" t="s">
+      <c r="E81" s="5" t="s">
         <v>368</v>
       </c>
-      <c r="F81" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A82" s="5" t="s">
+      <c r="F81" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="62.1">
+      <c r="A82" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="B82" s="6" t="s">
+      <c r="B82" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="C82" s="6" t="s">
+      <c r="C82" s="5" t="s">
         <v>369</v>
       </c>
-      <c r="D82" s="6" t="s">
+      <c r="D82" s="5" t="s">
         <v>370</v>
       </c>
-      <c r="E82" s="6" t="s">
+      <c r="E82" s="5" t="s">
         <v>371</v>
       </c>
-      <c r="F82" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A83" s="3" t="s">
+      <c r="F82" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="62.1">
+      <c r="A83" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="B83" s="4" t="s">
+      <c r="B83" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="C83" s="4" t="s">
+      <c r="C83" s="3" t="s">
         <v>374</v>
       </c>
-      <c r="D83" s="4" t="s">
+      <c r="D83" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="E83" s="4" t="s">
+      <c r="E83" s="3" t="s">
         <v>376</v>
       </c>
-      <c r="F83" s="3" t="s">
+      <c r="F83" s="2" t="s">
         <v>377</v>
       </c>
-      <c r="G83" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A84" s="3" t="s">
+      <c r="G83" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="62.1">
+      <c r="A84" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="B84" s="4" t="s">
+      <c r="B84" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="C84" s="4" t="s">
+      <c r="C84" s="3" t="s">
         <v>378</v>
       </c>
-      <c r="D84" s="4" t="s">
+      <c r="D84" s="3" t="s">
         <v>379</v>
       </c>
-      <c r="E84" s="4" t="s">
+      <c r="E84" s="3" t="s">
         <v>380</v>
       </c>
-      <c r="F84" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A85" s="3" t="s">
+      <c r="F84" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="62.1">
+      <c r="A85" s="2" t="s">
         <v>372</v>
       </c>
-      <c r="B85" s="4" t="s">
+      <c r="B85" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="C85" s="4" t="s">
+      <c r="C85" s="3" t="s">
         <v>382</v>
       </c>
-      <c r="D85" s="4" t="s">
+      <c r="D85" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="E85" s="4" t="s">
+      <c r="E85" s="3" t="s">
         <v>384</v>
       </c>
-      <c r="F85" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A86" s="5" t="s">
+      <c r="F85" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="62.1">
+      <c r="A86" s="4" t="s">
         <v>385</v>
       </c>
-      <c r="B86" s="6" t="s">
+      <c r="B86" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="C86" s="6" t="s">
+      <c r="C86" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="D86" s="6" t="s">
+      <c r="D86" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="E86" s="6" t="s">
+      <c r="E86" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="F86" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A87" s="5" t="s">
+      <c r="F86" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="62.1">
+      <c r="A87" s="4" t="s">
         <v>385</v>
       </c>
-      <c r="B87" s="6" t="s">
+      <c r="B87" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="C87" s="6" t="s">
+      <c r="C87" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="D87" s="6" t="s">
+      <c r="D87" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="E87" s="6" t="s">
+      <c r="E87" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="F87" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A88" s="3" t="s">
+      <c r="F87" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="62.1">
+      <c r="A88" s="2" t="s">
         <v>394</v>
       </c>
-      <c r="B88" s="4" t="s">
+      <c r="B88" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="C88" s="4" t="s">
+      <c r="C88" s="3" t="s">
         <v>396</v>
       </c>
-      <c r="D88" s="4" t="s">
+      <c r="D88" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="E88" s="4" t="s">
+      <c r="E88" s="3" t="s">
         <v>398</v>
       </c>
-      <c r="F88" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A89" s="5" t="s">
+      <c r="F88" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="77.45">
+      <c r="A89" s="4" t="s">
         <v>399</v>
       </c>
-      <c r="B89" s="6" t="s">
+      <c r="B89" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="C89" s="6" t="s">
+      <c r="C89" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="D89" s="6" t="s">
+      <c r="D89" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="E89" s="6" t="s">
+      <c r="E89" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="F89" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A90" s="3" t="s">
+      <c r="F89" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="62.1">
+      <c r="A90" s="2" t="s">
         <v>404</v>
       </c>
-      <c r="B90" s="4" t="s">
+      <c r="B90" s="3" t="s">
         <v>405</v>
       </c>
-      <c r="C90" s="4" t="s">
+      <c r="C90" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="D90" s="4" t="s">
+      <c r="D90" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="E90" s="4" t="s">
+      <c r="E90" s="3" t="s">
         <v>408</v>
       </c>
-      <c r="F90" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A91" s="5" t="s">
+      <c r="F90" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="77.45">
+      <c r="A91" s="4" t="s">
         <v>409</v>
       </c>
-      <c r="B91" s="6" t="s">
+      <c r="B91" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="C91" s="6" t="s">
+      <c r="C91" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="D91" s="6" t="s">
+      <c r="D91" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="E91" s="6" t="s">
+      <c r="E91" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="F91" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A92" s="5" t="s">
+      <c r="F91" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="93">
+      <c r="A92" s="4" t="s">
         <v>409</v>
       </c>
-      <c r="B92" s="6" t="s">
+      <c r="B92" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="C92" s="6" t="s">
+      <c r="C92" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="D92" s="6" t="s">
+      <c r="D92" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="E92" s="6" t="s">
+      <c r="E92" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="F92" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A93" s="3" t="s">
+      <c r="F92" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H92" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="77.45">
+      <c r="A93" s="2" t="s">
         <v>418</v>
       </c>
-      <c r="B93" s="4" t="s">
+      <c r="B93" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="C93" s="4" t="s">
+      <c r="C93" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="D93" s="4" t="s">
+      <c r="D93" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="E93" s="4" t="s">
+      <c r="E93" s="3" t="s">
         <v>422</v>
       </c>
-      <c r="F93" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A94" s="5" t="s">
+      <c r="F93" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G93" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H93" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="62.1">
+      <c r="A94" s="4" t="s">
         <v>423</v>
       </c>
-      <c r="B94" s="6" t="s">
+      <c r="B94" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="C94" s="6" t="s">
+      <c r="C94" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="D94" s="6" t="s">
+      <c r="D94" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="E94" s="6" t="s">
+      <c r="E94" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="F94" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A95" s="3" t="s">
+      <c r="F94" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="62.1">
+      <c r="A95" s="2" t="s">
         <v>428</v>
       </c>
-      <c r="B95" s="4" t="s">
+      <c r="B95" s="3" t="s">
         <v>429</v>
       </c>
-      <c r="C95" s="4" t="s">
+      <c r="C95" s="3" t="s">
         <v>430</v>
       </c>
-      <c r="D95" s="4" t="s">
+      <c r="D95" s="3" t="s">
         <v>431</v>
       </c>
-      <c r="E95" s="4" t="s">
+      <c r="E95" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="F95" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A96" s="5" t="s">
+      <c r="F95" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="62.1">
+      <c r="A96" s="4" t="s">
         <v>433</v>
       </c>
-      <c r="B96" s="6" t="s">
+      <c r="B96" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="C96" s="6" t="s">
+      <c r="C96" s="5" t="s">
         <v>435</v>
       </c>
-      <c r="D96" s="6" t="s">
+      <c r="D96" s="5" t="s">
         <v>436</v>
       </c>
-      <c r="E96" s="6" t="s">
+      <c r="E96" s="5" t="s">
         <v>437</v>
       </c>
-      <c r="F96" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A97" s="5" t="s">
+      <c r="F96" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="62.1">
+      <c r="A97" s="4" t="s">
         <v>433</v>
       </c>
-      <c r="B97" s="6" t="s">
+      <c r="B97" s="5" t="s">
         <v>438</v>
       </c>
-      <c r="C97" s="6" t="s">
+      <c r="C97" s="5" t="s">
         <v>439</v>
       </c>
-      <c r="D97" s="6" t="s">
+      <c r="D97" s="5" t="s">
         <v>440</v>
       </c>
-      <c r="E97" s="6" t="s">
+      <c r="E97" s="5" t="s">
         <v>441</v>
       </c>
-      <c r="F97" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A98" s="3" t="s">
+      <c r="F97" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H97" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="62.1">
+      <c r="A98" s="2" t="s">
         <v>442</v>
       </c>
-      <c r="B98" s="4" t="s">
+      <c r="B98" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="C98" s="4" t="s">
+      <c r="C98" s="3" t="s">
         <v>444</v>
       </c>
-      <c r="D98" s="4" t="s">
+      <c r="D98" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="E98" s="4" t="s">
+      <c r="E98" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="F98" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A99" s="3" t="s">
+      <c r="F98" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H98" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="62.1">
+      <c r="A99" s="2" t="s">
         <v>442</v>
       </c>
-      <c r="B99" s="4" t="s">
+      <c r="B99" s="3" t="s">
         <v>447</v>
       </c>
-      <c r="C99" s="4" t="s">
+      <c r="C99" s="3" t="s">
         <v>448</v>
       </c>
-      <c r="D99" s="4" t="s">
+      <c r="D99" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="E99" s="4" t="s">
+      <c r="E99" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="F99" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A100" s="5" t="s">
+      <c r="F99" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H99" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="62.1">
+      <c r="A100" s="4" t="s">
         <v>451</v>
       </c>
-      <c r="B100" s="6" t="s">
+      <c r="B100" s="5" t="s">
         <v>452</v>
       </c>
-      <c r="C100" s="6" t="s">
+      <c r="C100" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="D100" s="6" t="s">
+      <c r="D100" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="E100" s="6" t="s">
+      <c r="E100" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="F100" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A101" s="3" t="s">
+      <c r="F100" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="62.1">
+      <c r="A101" s="2" t="s">
         <v>456</v>
       </c>
-      <c r="B101" s="4" t="s">
+      <c r="B101" s="3" t="s">
         <v>457</v>
       </c>
-      <c r="C101" s="4" t="s">
+      <c r="C101" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="D101" s="4" t="s">
+      <c r="D101" s="3" t="s">
         <v>459</v>
       </c>
-      <c r="E101" s="4" t="s">
+      <c r="E101" s="3" t="s">
         <v>460</v>
       </c>
-      <c r="F101" s="3" t="s">
+      <c r="F101" s="2" t="s">
         <v>461</v>
       </c>
-      <c r="G101" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A102" s="5" t="s">
+      <c r="G101" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="62.1">
+      <c r="A102" s="4" t="s">
         <v>462</v>
       </c>
-      <c r="B102" s="6" t="s">
+      <c r="B102" s="5" t="s">
         <v>463</v>
       </c>
-      <c r="C102" s="6" t="s">
+      <c r="C102" s="5" t="s">
         <v>464</v>
       </c>
-      <c r="D102" s="6" t="s">
+      <c r="D102" s="5" t="s">
         <v>465</v>
       </c>
-      <c r="E102" s="6" t="s">
+      <c r="E102" s="5" t="s">
         <v>466</v>
       </c>
-      <c r="F102" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A103" s="5" t="s">
+      <c r="F102" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="77.45">
+      <c r="A103" s="4" t="s">
         <v>462</v>
       </c>
-      <c r="B103" s="6" t="s">
+      <c r="B103" s="5" t="s">
         <v>467</v>
       </c>
-      <c r="C103" s="6" t="s">
+      <c r="C103" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="D103" s="6" t="s">
+      <c r="D103" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="E103" s="6" t="s">
+      <c r="E103" s="5" t="s">
         <v>470</v>
       </c>
-      <c r="F103" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A104" s="5" t="s">
+      <c r="F103" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="62.1">
+      <c r="A104" s="4" t="s">
         <v>462</v>
       </c>
-      <c r="B104" s="6" t="s">
+      <c r="B104" s="5" t="s">
         <v>471</v>
       </c>
-      <c r="C104" s="6" t="s">
+      <c r="C104" s="5" t="s">
         <v>472</v>
       </c>
-      <c r="D104" s="6" t="s">
+      <c r="D104" s="5" t="s">
         <v>473</v>
       </c>
-      <c r="E104" s="6" t="s">
+      <c r="E104" s="5" t="s">
         <v>474</v>
       </c>
-      <c r="F104" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A105" s="3" t="s">
+      <c r="F104" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="62.1">
+      <c r="A105" s="2" t="s">
         <v>475</v>
       </c>
-      <c r="B105" s="4" t="s">
+      <c r="B105" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="C105" s="4" t="s">
+      <c r="C105" s="3" t="s">
         <v>477</v>
       </c>
-      <c r="D105" s="4" t="s">
+      <c r="D105" s="3" t="s">
         <v>478</v>
       </c>
-      <c r="E105" s="4" t="s">
+      <c r="E105" s="3" t="s">
         <v>479</v>
       </c>
-      <c r="F105" s="3" t="s">
-[...5 lines deleted...]
-      <c r="H105" s="4" t="s">
+      <c r="F105" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H105" s="3" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="106" spans="1:8" ht="90" x14ac:dyDescent="0.25">
-      <c r="A106" s="5" t="s">
+    <row r="106" spans="1:8" ht="93">
+      <c r="A106" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="B106" s="6" t="s">
+      <c r="B106" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="C106" s="6" t="s">
+      <c r="C106" s="5" t="s">
         <v>483</v>
       </c>
-      <c r="D106" s="6" t="s">
+      <c r="D106" s="5" t="s">
         <v>484</v>
       </c>
-      <c r="E106" s="6" t="s">
+      <c r="E106" s="5" t="s">
         <v>485</v>
       </c>
-      <c r="F106" s="5" t="s">
+      <c r="F106" s="4" t="s">
         <v>486</v>
       </c>
-      <c r="G106" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A107" s="5" t="s">
+      <c r="G106" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="62.1">
+      <c r="A107" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="B107" s="6" t="s">
+      <c r="B107" s="5" t="s">
         <v>482</v>
       </c>
-      <c r="C107" s="6" t="s">
+      <c r="C107" s="5" t="s">
         <v>487</v>
       </c>
-      <c r="D107" s="6" t="s">
+      <c r="D107" s="5" t="s">
         <v>488</v>
       </c>
-      <c r="E107" s="6" t="s">
+      <c r="E107" s="5" t="s">
         <v>489</v>
       </c>
-      <c r="F107" s="5" t="s">
+      <c r="F107" s="4" t="s">
         <v>490</v>
       </c>
-      <c r="G107" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A108" s="3" t="s">
+      <c r="G107" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="62.1">
+      <c r="A108" s="2" t="s">
         <v>491</v>
       </c>
-      <c r="B108" s="4" t="s">
+      <c r="B108" s="3" t="s">
         <v>492</v>
       </c>
-      <c r="C108" s="4" t="s">
+      <c r="C108" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="D108" s="4" t="s">
+      <c r="D108" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="E108" s="4" t="s">
+      <c r="E108" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="F108" s="3" t="s">
+      <c r="F108" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="62.1">
+      <c r="A109" s="4" t="s">
         <v>496</v>
       </c>
-      <c r="G108" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A109" s="5" t="s">
+      <c r="B109" s="5" t="s">
         <v>497</v>
       </c>
-      <c r="B109" s="6" t="s">
+      <c r="C109" s="5" t="s">
         <v>498</v>
       </c>
-      <c r="C109" s="6" t="s">
+      <c r="D109" s="5" t="s">
         <v>499</v>
       </c>
-      <c r="D109" s="6" t="s">
+      <c r="E109" s="5" t="s">
         <v>500</v>
       </c>
-      <c r="E109" s="6" t="s">
+      <c r="F109" s="4"/>
+      <c r="G109" s="5" t="s">
         <v>501</v>
       </c>
-      <c r="F109" s="5"/>
-      <c r="G109" s="6" t="s">
+      <c r="H109" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="77.45">
+      <c r="A110" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="B110" s="5" t="s">
         <v>502</v>
       </c>
-      <c r="H109" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B110" s="6" t="s">
+      <c r="C110" s="5" t="s">
         <v>503</v>
       </c>
-      <c r="C110" s="6" t="s">
+      <c r="D110" s="5" t="s">
         <v>504</v>
       </c>
-      <c r="D110" s="6" t="s">
+      <c r="E110" s="5" t="s">
         <v>505</v>
       </c>
-      <c r="E110" s="6" t="s">
+      <c r="F110" s="4"/>
+      <c r="G110" s="5" t="s">
         <v>506</v>
       </c>
-      <c r="F110" s="5"/>
-      <c r="G110" s="6" t="s">
+      <c r="H110" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="77.45">
+      <c r="A111" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="B111" s="5" t="s">
         <v>507</v>
       </c>
-      <c r="H110" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B111" s="6" t="s">
+      <c r="C111" s="5" t="s">
         <v>508</v>
       </c>
-      <c r="C111" s="6" t="s">
+      <c r="D111" s="5" t="s">
         <v>509</v>
       </c>
-      <c r="D111" s="6" t="s">
+      <c r="E111" s="5" t="s">
         <v>510</v>
       </c>
-      <c r="E111" s="6" t="s">
+      <c r="F111" s="4" t="s">
         <v>511</v>
       </c>
-      <c r="F111" s="5" t="s">
+      <c r="G111" s="5" t="s">
         <v>512</v>
       </c>
-      <c r="G111" s="6" t="s">
+      <c r="H111" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="108.6">
+      <c r="A112" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="B112" s="5" t="s">
         <v>513</v>
       </c>
-      <c r="H111" s="6" t="s">
-[...7 lines deleted...]
-      <c r="B112" s="6" t="s">
+      <c r="C112" s="5" t="s">
         <v>514</v>
       </c>
-      <c r="C112" s="6" t="s">
+      <c r="D112" s="5" t="s">
         <v>515</v>
       </c>
-      <c r="D112" s="6" t="s">
+      <c r="E112" s="5" t="s">
         <v>516</v>
       </c>
-      <c r="E112" s="6" t="s">
+      <c r="F112" s="4"/>
+      <c r="G112" s="5" t="s">
         <v>517</v>
       </c>
-      <c r="F112" s="5"/>
-      <c r="G112" s="6" t="s">
+      <c r="H112" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="62.1">
+      <c r="A113" s="2" t="s">
         <v>518</v>
       </c>
-      <c r="H112" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A113" s="3" t="s">
+      <c r="B113" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="B113" s="4" t="s">
+      <c r="C113" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="C113" s="4" t="s">
+      <c r="D113" s="3" t="s">
         <v>521</v>
       </c>
-      <c r="D113" s="4" t="s">
+      <c r="E113" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="E113" s="4" t="s">
+      <c r="F113" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H113" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="62.1">
+      <c r="A114" s="4" t="s">
         <v>523</v>
       </c>
-      <c r="F113" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A114" s="5" t="s">
+      <c r="B114" s="5" t="s">
         <v>524</v>
       </c>
-      <c r="B114" s="6" t="s">
+      <c r="C114" s="5" t="s">
         <v>525</v>
       </c>
-      <c r="C114" s="6" t="s">
+      <c r="D114" s="5" t="s">
         <v>526</v>
       </c>
-      <c r="D114" s="6" t="s">
+      <c r="E114" s="5" t="s">
         <v>527</v>
       </c>
-      <c r="E114" s="6" t="s">
+      <c r="F114" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G114" s="5" t="s">
         <v>528</v>
       </c>
-      <c r="F114" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G114" s="6" t="s">
+      <c r="H114" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="62.1">
+      <c r="A115" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="B115" s="5" t="s">
+        <v>524</v>
+      </c>
+      <c r="C115" s="5" t="s">
         <v>529</v>
       </c>
-      <c r="H114" s="6" t="s">
-[...10 lines deleted...]
-      <c r="C115" s="6" t="s">
+      <c r="D115" s="5" t="s">
         <v>530</v>
       </c>
-      <c r="D115" s="6" t="s">
+      <c r="E115" s="5" t="s">
         <v>531</v>
       </c>
-      <c r="E115" s="6" t="s">
+      <c r="F115" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="62.1">
+      <c r="A116" s="2" t="s">
         <v>532</v>
       </c>
-      <c r="F115" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A116" s="3" t="s">
+      <c r="B116" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="B116" s="4" t="s">
+      <c r="C116" s="3" t="s">
         <v>534</v>
       </c>
-      <c r="C116" s="4" t="s">
+      <c r="D116" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="D116" s="4" t="s">
+      <c r="E116" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="E116" s="4" t="s">
+      <c r="F116" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H116" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="62.1">
+      <c r="A117" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B117" s="3" t="s">
         <v>537</v>
       </c>
-      <c r="F116" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B117" s="4" t="s">
+      <c r="C117" s="3" t="s">
         <v>538</v>
       </c>
-      <c r="C117" s="4" t="s">
+      <c r="D117" s="3" t="s">
         <v>539</v>
       </c>
-      <c r="D117" s="4" t="s">
+      <c r="E117" s="3" t="s">
         <v>540</v>
       </c>
-      <c r="E117" s="4" t="s">
+      <c r="F117" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H117" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="46.5">
+      <c r="A118" s="4" t="s">
         <v>541</v>
       </c>
-      <c r="F117" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A118" s="5" t="s">
+      <c r="B118" s="5" t="s">
         <v>542</v>
       </c>
-      <c r="B118" s="6" t="s">
+      <c r="C118" s="5" t="s">
         <v>543</v>
       </c>
-      <c r="C118" s="6" t="s">
+      <c r="D118" s="5" t="s">
         <v>544</v>
       </c>
-      <c r="D118" s="6" t="s">
+      <c r="E118" s="5" t="s">
         <v>545</v>
       </c>
-      <c r="E118" s="6" t="s">
+      <c r="F118" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="5" t="s">
         <v>546</v>
       </c>
-      <c r="F118" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="6" t="s">
+      <c r="H118" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="93">
+      <c r="A119" s="2" t="s">
         <v>547</v>
       </c>
-      <c r="H118" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A119" s="3" t="s">
+      <c r="B119" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="B119" s="4" t="s">
+      <c r="C119" s="3" t="s">
         <v>549</v>
       </c>
-      <c r="C119" s="4" t="s">
+      <c r="D119" s="3" t="s">
         <v>550</v>
       </c>
-      <c r="D119" s="4" t="s">
+      <c r="E119" s="3" t="s">
         <v>551</v>
       </c>
-      <c r="E119" s="4" t="s">
+      <c r="F119" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="62.1">
+      <c r="A120" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="B120" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="F119" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B120" s="4" t="s">
+      <c r="C120" s="3" t="s">
         <v>553</v>
       </c>
-      <c r="C120" s="4" t="s">
+      <c r="D120" s="3" t="s">
         <v>554</v>
       </c>
-      <c r="D120" s="4" t="s">
+      <c r="E120" s="3" t="s">
         <v>555</v>
       </c>
-      <c r="E120" s="4" t="s">
+      <c r="F120" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G120" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H120" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="93">
+      <c r="A121" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="B121" s="3" t="s">
         <v>556</v>
       </c>
-      <c r="F120" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B121" s="4" t="s">
+      <c r="C121" s="3" t="s">
         <v>557</v>
       </c>
-      <c r="C121" s="4" t="s">
+      <c r="D121" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="D121" s="4" t="s">
+      <c r="E121" s="3" t="s">
         <v>559</v>
       </c>
-      <c r="E121" s="4" t="s">
+      <c r="F121" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="77.45">
+      <c r="A122" s="4" t="s">
         <v>560</v>
       </c>
-      <c r="F121" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A122" s="5" t="s">
+      <c r="B122" s="5" t="s">
         <v>561</v>
       </c>
-      <c r="B122" s="6" t="s">
+      <c r="C122" s="5" t="s">
         <v>562</v>
       </c>
-      <c r="C122" s="6" t="s">
+      <c r="D122" s="5" t="s">
         <v>563</v>
       </c>
-      <c r="D122" s="6" t="s">
+      <c r="E122" s="5" t="s">
         <v>564</v>
       </c>
-      <c r="E122" s="6" t="s">
+      <c r="F122" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="77.45">
+      <c r="A123" s="4" t="s">
+        <v>560</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>561</v>
+      </c>
+      <c r="C123" s="5" t="s">
         <v>565</v>
       </c>
-      <c r="F122" s="5" t="s">
-[...16 lines deleted...]
-      <c r="C123" s="6" t="s">
+      <c r="D123" s="5" t="s">
         <v>566</v>
       </c>
-      <c r="D123" s="6" t="s">
+      <c r="E123" s="5" t="s">
         <v>567</v>
       </c>
-      <c r="E123" s="6" t="s">
+      <c r="F123" s="4" t="s">
         <v>568</v>
       </c>
-      <c r="F123" s="5" t="s">
+      <c r="G123" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="62.1">
+      <c r="A124" s="2" t="s">
         <v>569</v>
       </c>
-      <c r="G123" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A124" s="3" t="s">
+      <c r="B124" s="3" t="s">
         <v>570</v>
       </c>
-      <c r="B124" s="4" t="s">
+      <c r="C124" s="3" t="s">
         <v>571</v>
       </c>
-      <c r="C124" s="4" t="s">
+      <c r="D124" s="3" t="s">
         <v>572</v>
       </c>
-      <c r="D124" s="4" t="s">
+      <c r="E124" s="3" t="s">
         <v>573</v>
       </c>
-      <c r="E124" s="4" t="s">
+      <c r="F124" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="77.45">
+      <c r="A125" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="C125" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="F124" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C125" s="4" t="s">
+      <c r="D125" s="3" t="s">
         <v>575</v>
       </c>
-      <c r="D125" s="4" t="s">
+      <c r="E125" s="3" t="s">
         <v>576</v>
       </c>
-      <c r="E125" s="4" t="s">
+      <c r="F125" s="2" t="s">
         <v>577</v>
       </c>
-      <c r="F125" s="3" t="s">
+      <c r="G125" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="G125" s="4" t="s">
+      <c r="H125" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="62.1">
+      <c r="A126" s="4" t="s">
         <v>579</v>
       </c>
-      <c r="H125" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A126" s="5" t="s">
+      <c r="B126" s="5" t="s">
         <v>580</v>
       </c>
-      <c r="B126" s="6" t="s">
+      <c r="C126" s="5" t="s">
         <v>581</v>
       </c>
-      <c r="C126" s="6" t="s">
+      <c r="D126" s="5" t="s">
         <v>582</v>
       </c>
-      <c r="D126" s="6" t="s">
+      <c r="E126" s="5" t="s">
         <v>583</v>
       </c>
-      <c r="E126" s="6" t="s">
+      <c r="F126" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H126" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="46.5">
+      <c r="A127" s="2" t="s">
         <v>584</v>
       </c>
-      <c r="F126" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A127" s="3" t="s">
+      <c r="B127" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="B127" s="4" t="s">
+      <c r="C127" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="C127" s="4" t="s">
+      <c r="D127" s="3" t="s">
         <v>587</v>
       </c>
-      <c r="D127" s="4" t="s">
+      <c r="E127" s="3" t="s">
         <v>588</v>
       </c>
-      <c r="E127" s="4" t="s">
+      <c r="F127" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="3" t="s">
         <v>589</v>
       </c>
-      <c r="F127" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G127" s="4" t="s">
+      <c r="H127" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="62.1">
+      <c r="A128" s="4" t="s">
         <v>590</v>
       </c>
-      <c r="H127" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A128" s="5" t="s">
+      <c r="B128" s="5" t="s">
         <v>591</v>
       </c>
-      <c r="B128" s="6" t="s">
+      <c r="C128" s="5" t="s">
         <v>592</v>
       </c>
-      <c r="C128" s="6" t="s">
+      <c r="D128" s="5" t="s">
         <v>593</v>
       </c>
-      <c r="D128" s="6" t="s">
+      <c r="E128" s="5" t="s">
         <v>594</v>
       </c>
-      <c r="E128" s="6" t="s">
+      <c r="F128" s="4" t="s">
         <v>595</v>
       </c>
-      <c r="F128" s="5" t="s">
+      <c r="G128" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H128" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="77.45">
+      <c r="A129" s="2" t="s">
         <v>596</v>
       </c>
-      <c r="G128" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A129" s="3" t="s">
+      <c r="B129" s="3" t="s">
         <v>597</v>
       </c>
-      <c r="B129" s="4" t="s">
+      <c r="C129" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="C129" s="4" t="s">
+      <c r="D129" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="D129" s="4" t="s">
+      <c r="E129" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="E129" s="4" t="s">
+      <c r="F129" s="2" t="s">
         <v>601</v>
       </c>
-      <c r="F129" s="3" t="s">
+      <c r="G129" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="G129" s="4" t="s">
+      <c r="H129" s="3" t="s">
         <v>603</v>
       </c>
-      <c r="H129" s="4" t="s">
+    </row>
+    <row r="130" spans="1:8" ht="77.45">
+      <c r="A130" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="C130" s="3" t="s">
         <v>604</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C130" s="4" t="s">
+      <c r="D130" s="3" t="s">
         <v>605</v>
       </c>
-      <c r="D130" s="4" t="s">
+      <c r="E130" s="3" t="s">
         <v>606</v>
       </c>
-      <c r="E130" s="4" t="s">
+      <c r="F130" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G130" s="3" t="s">
         <v>607</v>
       </c>
-      <c r="F130" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G130" s="4" t="s">
+      <c r="H130" s="3" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="77.45">
+      <c r="A131" s="4" t="s">
         <v>608</v>
       </c>
-      <c r="H130" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A131" s="5" t="s">
+      <c r="B131" s="5" t="s">
         <v>609</v>
       </c>
-      <c r="B131" s="6" t="s">
+      <c r="C131" s="5" t="s">
         <v>610</v>
       </c>
-      <c r="C131" s="6" t="s">
+      <c r="D131" s="5" t="s">
         <v>611</v>
       </c>
-      <c r="D131" s="6" t="s">
+      <c r="E131" s="5" t="s">
         <v>612</v>
       </c>
-      <c r="E131" s="6" t="s">
+      <c r="F131" s="4" t="s">
         <v>613</v>
       </c>
-      <c r="F131" s="5" t="s">
+      <c r="G131" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H131" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="77.45">
+      <c r="A132" s="2" t="s">
         <v>614</v>
       </c>
-      <c r="G131" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A132" s="3" t="s">
+      <c r="B132" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="B132" s="4" t="s">
+      <c r="C132" s="3" t="s">
         <v>616</v>
       </c>
-      <c r="C132" s="4" t="s">
+      <c r="D132" s="3" t="s">
         <v>617</v>
       </c>
-      <c r="D132" s="4" t="s">
+      <c r="E132" s="3" t="s">
         <v>618</v>
       </c>
-      <c r="E132" s="4" t="s">
+      <c r="F132" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H132" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="62.1">
+      <c r="A133" s="4" t="s">
         <v>619</v>
       </c>
-      <c r="F132" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A133" s="5" t="s">
+      <c r="B133" s="5" t="s">
         <v>620</v>
       </c>
-      <c r="B133" s="6" t="s">
+      <c r="C133" s="5" t="s">
         <v>621</v>
       </c>
-      <c r="C133" s="6" t="s">
+      <c r="D133" s="5" t="s">
         <v>622</v>
       </c>
-      <c r="D133" s="6" t="s">
+      <c r="E133" s="5" t="s">
         <v>623</v>
       </c>
-      <c r="E133" s="6" t="s">
+      <c r="F133" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="46.5">
+      <c r="A134" s="2" t="s">
         <v>624</v>
       </c>
-      <c r="F133" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A134" s="3" t="s">
+      <c r="B134" s="3" t="s">
         <v>625</v>
       </c>
-      <c r="B134" s="4" t="s">
+      <c r="C134" s="3" t="s">
         <v>626</v>
       </c>
-      <c r="C134" s="4" t="s">
+      <c r="D134" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="D134" s="4" t="s">
+      <c r="E134" s="3" t="s">
         <v>628</v>
       </c>
-      <c r="E134" s="4" t="s">
+      <c r="F134" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="62.1">
+      <c r="A135" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="B135" s="3" t="s">
         <v>629</v>
       </c>
-      <c r="F134" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B135" s="4" t="s">
+      <c r="C135" s="3" t="s">
         <v>630</v>
       </c>
-      <c r="C135" s="4" t="s">
+      <c r="D135" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="D135" s="4" t="s">
+      <c r="E135" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="E135" s="4" t="s">
+      <c r="F135" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H135" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="62.1">
+      <c r="A136" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="C136" s="3" t="s">
         <v>633</v>
       </c>
-      <c r="F135" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C136" s="4" t="s">
+      <c r="D136" s="3" t="s">
         <v>634</v>
       </c>
-      <c r="D136" s="4" t="s">
+      <c r="E136" s="3" t="s">
         <v>635</v>
       </c>
-      <c r="E136" s="4" t="s">
+      <c r="F136" s="2" t="s">
         <v>636</v>
       </c>
-      <c r="F136" s="3" t="s">
+      <c r="G136" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="62.1">
+      <c r="A137" s="4" t="s">
         <v>637</v>
       </c>
-      <c r="G136" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A137" s="5" t="s">
+      <c r="B137" s="5" t="s">
         <v>638</v>
       </c>
-      <c r="B137" s="6" t="s">
+      <c r="C137" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="C137" s="6" t="s">
+      <c r="D137" s="5" t="s">
         <v>640</v>
       </c>
-      <c r="D137" s="6" t="s">
+      <c r="E137" s="5" t="s">
         <v>641</v>
       </c>
-      <c r="E137" s="6" t="s">
+      <c r="F137" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H137" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="62.1">
+      <c r="A138" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="B138" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="F137" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B138" s="6" t="s">
+      <c r="C138" s="5" t="s">
         <v>643</v>
       </c>
-      <c r="C138" s="6" t="s">
+      <c r="D138" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="D138" s="6" t="s">
+      <c r="E138" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="F138" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H138" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="62.1">
+      <c r="A139" s="2" t="s">
         <v>645</v>
       </c>
-      <c r="E138" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A139" s="3" t="s">
+      <c r="B139" s="3" t="s">
         <v>646</v>
       </c>
-      <c r="B139" s="4" t="s">
+      <c r="C139" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="C139" s="4" t="s">
+      <c r="D139" s="3" t="s">
         <v>648</v>
       </c>
-      <c r="D139" s="4" t="s">
+      <c r="E139" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="E139" s="4" t="s">
+      <c r="F139" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H139" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="62.1">
+      <c r="A140" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B140" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="F139" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B140" s="4" t="s">
+      <c r="C140" s="3" t="s">
         <v>651</v>
       </c>
-      <c r="C140" s="4" t="s">
+      <c r="D140" s="3" t="s">
         <v>652</v>
       </c>
-      <c r="D140" s="4" t="s">
+      <c r="E140" s="3" t="s">
         <v>653</v>
       </c>
-      <c r="E140" s="4" t="s">
+      <c r="F140" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H140" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="77.45">
+      <c r="A141" s="4" t="s">
         <v>654</v>
       </c>
-      <c r="F140" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A141" s="5" t="s">
+      <c r="B141" s="5" t="s">
         <v>655</v>
       </c>
-      <c r="B141" s="6" t="s">
+      <c r="C141" s="5" t="s">
         <v>656</v>
       </c>
-      <c r="C141" s="6" t="s">
+      <c r="D141" s="5" t="s">
         <v>657</v>
       </c>
-      <c r="D141" s="6" t="s">
+      <c r="E141" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="E141" s="6" t="s">
+      <c r="F141" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H141" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="62.1">
+      <c r="A142" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="B142" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="F141" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B142" s="6" t="s">
+      <c r="C142" s="5" t="s">
         <v>660</v>
       </c>
-      <c r="C142" s="6" t="s">
+      <c r="D142" s="5" t="s">
         <v>661</v>
       </c>
-      <c r="D142" s="6" t="s">
+      <c r="E142" s="5" t="s">
         <v>662</v>
       </c>
-      <c r="E142" s="6" t="s">
+      <c r="F142" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="62.1">
+      <c r="A143" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="B143" s="5" t="s">
         <v>663</v>
       </c>
-      <c r="F142" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B143" s="6" t="s">
+      <c r="C143" s="5" t="s">
         <v>664</v>
       </c>
-      <c r="C143" s="6" t="s">
+      <c r="D143" s="5" t="s">
         <v>665</v>
       </c>
-      <c r="D143" s="6" t="s">
+      <c r="E143" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="E143" s="6" t="s">
+      <c r="F143" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="62.1">
+      <c r="A144" s="2" t="s">
         <v>667</v>
       </c>
-      <c r="F143" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A144" s="3" t="s">
+      <c r="B144" s="3" t="s">
         <v>668</v>
       </c>
-      <c r="B144" s="4" t="s">
+      <c r="C144" s="3" t="s">
         <v>669</v>
       </c>
-      <c r="C144" s="4" t="s">
+      <c r="D144" s="3" t="s">
         <v>670</v>
       </c>
-      <c r="D144" s="4" t="s">
+      <c r="E144" s="3" t="s">
         <v>671</v>
       </c>
-      <c r="E144" s="4" t="s">
+      <c r="F144" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H144" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="62.1">
+      <c r="A145" s="4" t="s">
         <v>672</v>
       </c>
-      <c r="F144" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A145" s="5" t="s">
+      <c r="B145" s="5" t="s">
         <v>673</v>
       </c>
-      <c r="B145" s="6" t="s">
+      <c r="C145" s="5" t="s">
         <v>674</v>
       </c>
-      <c r="C145" s="6" t="s">
+      <c r="D145" s="5" t="s">
         <v>675</v>
       </c>
-      <c r="D145" s="6" t="s">
+      <c r="E145" s="5" t="s">
         <v>676</v>
       </c>
-      <c r="E145" s="6" t="s">
+      <c r="F145" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="77.45">
+      <c r="A146" s="2" t="s">
         <v>677</v>
       </c>
-      <c r="F145" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A146" s="3" t="s">
+      <c r="B146" s="3" t="s">
         <v>678</v>
       </c>
-      <c r="B146" s="4" t="s">
+      <c r="C146" s="3" t="s">
         <v>679</v>
       </c>
-      <c r="C146" s="4" t="s">
+      <c r="D146" s="3" t="s">
         <v>680</v>
       </c>
-      <c r="D146" s="4" t="s">
+      <c r="E146" s="3" t="s">
         <v>681</v>
       </c>
-      <c r="E146" s="4" t="s">
+      <c r="F146" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H146" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="62.1">
+      <c r="A147" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="B147" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="F146" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B147" s="4" t="s">
+      <c r="C147" s="3" t="s">
         <v>683</v>
       </c>
-      <c r="C147" s="4" t="s">
+      <c r="D147" s="3" t="s">
         <v>684</v>
       </c>
-      <c r="D147" s="4" t="s">
+      <c r="E147" s="3" t="s">
         <v>685</v>
       </c>
-      <c r="E147" s="4" t="s">
+      <c r="F147" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="77.45">
+      <c r="A148" s="4" t="s">
         <v>686</v>
       </c>
-      <c r="F147" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A148" s="5" t="s">
+      <c r="B148" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="B148" s="6" t="s">
+      <c r="C148" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="C148" s="6" t="s">
+      <c r="D148" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="D148" s="6" t="s">
+      <c r="E148" s="5" t="s">
         <v>690</v>
       </c>
-      <c r="E148" s="6" t="s">
+      <c r="F148" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="93">
+      <c r="A149" s="4" t="s">
+        <v>686</v>
+      </c>
+      <c r="B149" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="F148" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B149" s="6" t="s">
+      <c r="C149" s="5" t="s">
         <v>692</v>
       </c>
-      <c r="C149" s="6" t="s">
+      <c r="D149" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="D149" s="6" t="s">
+      <c r="E149" s="5" t="s">
         <v>694</v>
       </c>
-      <c r="E149" s="6" t="s">
+      <c r="F149" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H149" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="62.1">
+      <c r="A150" s="2" t="s">
         <v>695</v>
       </c>
-      <c r="F149" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A150" s="3" t="s">
+      <c r="B150" s="3" t="s">
         <v>696</v>
       </c>
-      <c r="B150" s="4" t="s">
+      <c r="C150" s="3" t="s">
         <v>697</v>
       </c>
-      <c r="C150" s="4" t="s">
+      <c r="D150" s="3" t="s">
         <v>698</v>
       </c>
-      <c r="D150" s="4" t="s">
+      <c r="E150" s="3" t="s">
         <v>699</v>
       </c>
-      <c r="E150" s="4" t="s">
+      <c r="F150" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="62.1">
+      <c r="A151" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="B151" s="3" t="s">
         <v>700</v>
       </c>
-      <c r="F150" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B151" s="4" t="s">
+      <c r="C151" s="3" t="s">
         <v>701</v>
       </c>
-      <c r="C151" s="4" t="s">
+      <c r="D151" s="3" t="s">
         <v>702</v>
       </c>
-      <c r="D151" s="4" t="s">
+      <c r="E151" s="3" t="s">
         <v>703</v>
       </c>
-      <c r="E151" s="4" t="s">
+      <c r="F151" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H151" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="62.1">
+      <c r="A152" s="4" t="s">
         <v>704</v>
       </c>
-      <c r="F151" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A152" s="5" t="s">
+      <c r="B152" s="5" t="s">
         <v>705</v>
       </c>
-      <c r="B152" s="6" t="s">
+      <c r="C152" s="5" t="s">
         <v>706</v>
       </c>
-      <c r="C152" s="6" t="s">
+      <c r="D152" s="5" t="s">
         <v>707</v>
       </c>
-      <c r="D152" s="6" t="s">
+      <c r="E152" s="5" t="s">
         <v>708</v>
       </c>
-      <c r="E152" s="6" t="s">
+      <c r="F152" s="4" t="s">
         <v>709</v>
       </c>
-      <c r="F152" s="5" t="s">
+      <c r="G152" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="62.1">
+      <c r="A153" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="B153" s="5" t="s">
         <v>710</v>
       </c>
-      <c r="G152" s="6" t="s">
-[...10 lines deleted...]
-      <c r="B153" s="6" t="s">
+      <c r="C153" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="C153" s="6" t="s">
+      <c r="D153" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="D153" s="6" t="s">
+      <c r="E153" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="E153" s="6" t="s">
+      <c r="F153" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="77.45">
+      <c r="A154" s="2" t="s">
         <v>714</v>
       </c>
-      <c r="F153" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A154" s="3" t="s">
+      <c r="B154" s="3" t="s">
         <v>715</v>
       </c>
-      <c r="B154" s="4" t="s">
+      <c r="C154" s="3" t="s">
         <v>716</v>
       </c>
-      <c r="C154" s="4" t="s">
+      <c r="D154" s="3" t="s">
         <v>717</v>
       </c>
-      <c r="D154" s="4" t="s">
+      <c r="E154" s="3" t="s">
         <v>718</v>
       </c>
-      <c r="E154" s="4" t="s">
+      <c r="F154" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="93">
+      <c r="A155" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B155" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="F154" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B155" s="4" t="s">
+      <c r="C155" s="3" t="s">
         <v>720</v>
       </c>
-      <c r="C155" s="4" t="s">
+      <c r="D155" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="D155" s="4" t="s">
+      <c r="E155" s="3" t="s">
         <v>722</v>
       </c>
-      <c r="E155" s="4" t="s">
+      <c r="F155" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G155" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H155" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="93">
+      <c r="A156" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="C156" s="3" t="s">
         <v>723</v>
       </c>
-      <c r="F155" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C156" s="4" t="s">
+      <c r="D156" s="3" t="s">
         <v>724</v>
       </c>
-      <c r="D156" s="4" t="s">
+      <c r="E156" s="3" t="s">
         <v>725</v>
       </c>
-      <c r="E156" s="4" t="s">
+      <c r="F156" s="2" t="s">
         <v>726</v>
       </c>
-      <c r="F156" s="3" t="s">
+      <c r="G156" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H156" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="62.1">
+      <c r="A157" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B157" s="3" t="s">
         <v>727</v>
       </c>
-      <c r="G156" s="4" t="s">
-[...10 lines deleted...]
-      <c r="B157" s="4" t="s">
+      <c r="C157" s="3" t="s">
         <v>728</v>
       </c>
-      <c r="C157" s="4" t="s">
+      <c r="D157" s="3" t="s">
         <v>729</v>
       </c>
-      <c r="D157" s="4" t="s">
+      <c r="E157" s="3" t="s">
         <v>730</v>
       </c>
-      <c r="E157" s="4" t="s">
+      <c r="F157" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="62.1">
+      <c r="A158" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B158" s="3" t="s">
         <v>731</v>
       </c>
-      <c r="F157" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B158" s="4" t="s">
+      <c r="C158" s="3" t="s">
         <v>732</v>
       </c>
-      <c r="C158" s="4" t="s">
+      <c r="D158" s="3" t="s">
         <v>733</v>
       </c>
-      <c r="D158" s="4" t="s">
+      <c r="E158" s="3" t="s">
         <v>734</v>
       </c>
-      <c r="E158" s="4" t="s">
+      <c r="F158" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="62.1">
+      <c r="A159" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B159" s="3" t="s">
         <v>735</v>
       </c>
-      <c r="F158" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B159" s="4" t="s">
+      <c r="C159" s="3" t="s">
         <v>736</v>
       </c>
-      <c r="C159" s="4" t="s">
+      <c r="D159" s="3" t="s">
         <v>737</v>
       </c>
-      <c r="D159" s="4" t="s">
+      <c r="E159" s="3" t="s">
         <v>738</v>
       </c>
-      <c r="E159" s="4" t="s">
+      <c r="F159" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="62.1">
+      <c r="A160" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B160" s="3" t="s">
         <v>739</v>
       </c>
-      <c r="F159" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B160" s="4" t="s">
+      <c r="C160" s="3" t="s">
         <v>740</v>
       </c>
-      <c r="C160" s="4" t="s">
+      <c r="D160" s="3" t="s">
         <v>741</v>
       </c>
-      <c r="D160" s="4" t="s">
+      <c r="E160" s="3" t="s">
         <v>742</v>
       </c>
-      <c r="E160" s="4" t="s">
+      <c r="F160" s="2" t="s">
         <v>743</v>
       </c>
-      <c r="F160" s="3" t="s">
+      <c r="G160" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="62.1">
+      <c r="A161" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B161" s="3" t="s">
         <v>744</v>
       </c>
-      <c r="G160" s="4" t="s">
-[...10 lines deleted...]
-      <c r="B161" s="4" t="s">
+      <c r="C161" s="3" t="s">
         <v>745</v>
       </c>
-      <c r="C161" s="4" t="s">
+      <c r="D161" s="3" t="s">
         <v>746</v>
       </c>
-      <c r="D161" s="4" t="s">
+      <c r="E161" s="3" t="s">
         <v>747</v>
       </c>
-      <c r="E161" s="4" t="s">
+      <c r="F161" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="62.1">
+      <c r="A162" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="C162" s="3" t="s">
         <v>748</v>
       </c>
-      <c r="F161" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C162" s="4" t="s">
+      <c r="D162" s="3" t="s">
         <v>749</v>
       </c>
-      <c r="D162" s="4" t="s">
+      <c r="E162" s="3" t="s">
         <v>750</v>
       </c>
-      <c r="E162" s="4" t="s">
+      <c r="F162" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="77.45">
+      <c r="A163" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B163" s="3" t="s">
         <v>751</v>
       </c>
-      <c r="F162" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B163" s="4" t="s">
+      <c r="C163" s="3" t="s">
         <v>752</v>
       </c>
-      <c r="C163" s="4" t="s">
+      <c r="D163" s="3" t="s">
         <v>753</v>
       </c>
-      <c r="D163" s="4" t="s">
+      <c r="E163" s="3" t="s">
         <v>754</v>
       </c>
-      <c r="E163" s="4" t="s">
+      <c r="F163" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="77.45">
+      <c r="A164" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B164" s="3" t="s">
         <v>755</v>
       </c>
-      <c r="F163" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B164" s="4" t="s">
+      <c r="C164" s="3" t="s">
         <v>756</v>
       </c>
-      <c r="C164" s="4" t="s">
+      <c r="D164" s="3" t="s">
         <v>757</v>
       </c>
-      <c r="D164" s="4" t="s">
+      <c r="E164" s="3" t="s">
         <v>758</v>
       </c>
-      <c r="E164" s="4" t="s">
+      <c r="F164" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="62.1">
+      <c r="A165" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="B165" s="3" t="s">
         <v>759</v>
       </c>
-      <c r="F164" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B165" s="4" t="s">
+      <c r="C165" s="3" t="s">
         <v>760</v>
       </c>
-      <c r="C165" s="4" t="s">
+      <c r="D165" s="3" t="s">
         <v>761</v>
       </c>
-      <c r="D165" s="4" t="s">
+      <c r="E165" s="3" t="s">
         <v>762</v>
       </c>
-      <c r="E165" s="4" t="s">
+      <c r="F165" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="93">
+      <c r="A166" s="4" t="s">
         <v>763</v>
       </c>
-      <c r="F165" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A166" s="5" t="s">
+      <c r="B166" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="B166" s="6" t="s">
+      <c r="C166" s="5" t="s">
         <v>765</v>
       </c>
-      <c r="C166" s="6" t="s">
+      <c r="D166" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="D166" s="6" t="s">
+      <c r="E166" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="E166" s="6" t="s">
+      <c r="F166" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="77.45">
+      <c r="A167" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="B167" s="5" t="s">
         <v>768</v>
       </c>
-      <c r="F166" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B167" s="6" t="s">
+      <c r="C167" s="5" t="s">
         <v>769</v>
       </c>
-      <c r="C167" s="6" t="s">
+      <c r="D167" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="D167" s="6" t="s">
+      <c r="E167" s="5" t="s">
         <v>771</v>
       </c>
-      <c r="E167" s="6" t="s">
+      <c r="F167" s="4" t="s">
         <v>772</v>
       </c>
-      <c r="F167" s="5" t="s">
+      <c r="G167" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H167" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="77.45">
+      <c r="A168" s="2" t="s">
         <v>773</v>
       </c>
-      <c r="G167" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A168" s="3" t="s">
+      <c r="B168" s="3" t="s">
         <v>774</v>
       </c>
-      <c r="B168" s="4" t="s">
+      <c r="C168" s="3" t="s">
         <v>775</v>
       </c>
-      <c r="C168" s="4" t="s">
+      <c r="D168" s="3" t="s">
         <v>776</v>
       </c>
-      <c r="D168" s="4" t="s">
+      <c r="E168" s="3" t="s">
         <v>777</v>
       </c>
-      <c r="E168" s="4" t="s">
+      <c r="F168" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="62.1">
+      <c r="A169" s="4" t="s">
         <v>778</v>
       </c>
-      <c r="F168" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A169" s="5" t="s">
+      <c r="B169" s="5" t="s">
         <v>779</v>
       </c>
-      <c r="B169" s="6" t="s">
+      <c r="C169" s="5" t="s">
         <v>780</v>
       </c>
-      <c r="C169" s="6" t="s">
+      <c r="D169" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="D169" s="6" t="s">
+      <c r="E169" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="E169" s="6" t="s">
+      <c r="F169" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H169" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="62.1">
+      <c r="A170" s="2" t="s">
         <v>783</v>
       </c>
-      <c r="F169" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A170" s="3" t="s">
+      <c r="B170" s="3" t="s">
         <v>784</v>
       </c>
-      <c r="B170" s="4" t="s">
+      <c r="C170" s="3" t="s">
         <v>785</v>
       </c>
-      <c r="C170" s="4" t="s">
+      <c r="D170" s="3" t="s">
         <v>786</v>
       </c>
-      <c r="D170" s="4" t="s">
+      <c r="E170" s="3" t="s">
         <v>787</v>
       </c>
-      <c r="E170" s="4" t="s">
+      <c r="F170" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H170" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="62.1">
+      <c r="A171" s="2" t="s">
+        <v>783</v>
+      </c>
+      <c r="B171" s="3" t="s">
         <v>788</v>
       </c>
-      <c r="F170" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B171" s="4" t="s">
+      <c r="C171" s="3" t="s">
         <v>789</v>
       </c>
-      <c r="C171" s="4" t="s">
+      <c r="D171" s="3" t="s">
         <v>790</v>
       </c>
-      <c r="D171" s="4" t="s">
+      <c r="E171" s="3" t="s">
         <v>791</v>
       </c>
-      <c r="E171" s="4" t="s">
+      <c r="F171" s="2" t="s">
         <v>792</v>
       </c>
-      <c r="F171" s="3" t="s">
+      <c r="G171" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H171" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="77.45">
+      <c r="A172" s="4" t="s">
         <v>793</v>
       </c>
-      <c r="G171" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A172" s="5" t="s">
+      <c r="B172" s="5" t="s">
         <v>794</v>
       </c>
-      <c r="B172" s="6" t="s">
+      <c r="C172" s="5" t="s">
         <v>795</v>
       </c>
-      <c r="C172" s="6" t="s">
+      <c r="D172" s="5" t="s">
         <v>796</v>
       </c>
-      <c r="D172" s="6" t="s">
+      <c r="E172" s="5" t="s">
         <v>797</v>
       </c>
-      <c r="E172" s="6" t="s">
+      <c r="F172" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="5" t="s">
         <v>798</v>
       </c>
-      <c r="F172" s="5" t="s">
-[...2 lines deleted...]
-      <c r="G172" s="6" t="s">
+      <c r="H172" s="5" t="s">
         <v>799</v>
       </c>
-      <c r="H172" s="6" t="s">
+    </row>
+    <row r="173" spans="1:8" ht="62.1">
+      <c r="A173" s="2" t="s">
         <v>800</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A173" s="3" t="s">
+      <c r="B173" s="3" t="s">
         <v>801</v>
       </c>
-      <c r="B173" s="4" t="s">
+      <c r="C173" s="3" t="s">
         <v>802</v>
       </c>
-      <c r="C173" s="4" t="s">
+      <c r="D173" s="3" t="s">
         <v>803</v>
       </c>
-      <c r="D173" s="4" t="s">
+      <c r="E173" s="3" t="s">
         <v>804</v>
       </c>
-      <c r="E173" s="4" t="s">
+      <c r="F173" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H173" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="62.1">
+      <c r="A174" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C174" s="3" t="s">
         <v>805</v>
       </c>
-      <c r="F173" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C174" s="4" t="s">
+      <c r="D174" s="3" t="s">
         <v>806</v>
       </c>
-      <c r="D174" s="4" t="s">
+      <c r="E174" s="3" t="s">
         <v>807</v>
       </c>
-      <c r="E174" s="4" t="s">
+      <c r="F174" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="62.1">
+      <c r="A175" s="2" t="s">
+        <v>800</v>
+      </c>
+      <c r="B175" s="3" t="s">
         <v>808</v>
       </c>
-      <c r="F174" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B175" s="4" t="s">
+      <c r="C175" s="3" t="s">
         <v>809</v>
       </c>
-      <c r="C175" s="4" t="s">
+      <c r="D175" s="3" t="s">
         <v>810</v>
       </c>
-      <c r="D175" s="4" t="s">
+      <c r="E175" s="3" t="s">
         <v>811</v>
       </c>
-      <c r="E175" s="4" t="s">
+      <c r="F175" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G175" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="62.1">
+      <c r="A176" s="4" t="s">
         <v>812</v>
       </c>
-      <c r="F175" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A176" s="5" t="s">
+      <c r="B176" s="5" t="s">
         <v>813</v>
       </c>
-      <c r="B176" s="6" t="s">
+      <c r="C176" s="5" t="s">
         <v>814</v>
       </c>
-      <c r="C176" s="6" t="s">
+      <c r="D176" s="5" t="s">
         <v>815</v>
       </c>
-      <c r="D176" s="6" t="s">
+      <c r="E176" s="5" t="s">
         <v>816</v>
       </c>
-      <c r="E176" s="6" t="s">
+      <c r="F176" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H176" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="62.1">
+      <c r="A177" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="B177" s="5" t="s">
         <v>817</v>
       </c>
-      <c r="F176" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B177" s="6" t="s">
+      <c r="C177" s="5" t="s">
         <v>818</v>
       </c>
-      <c r="C177" s="6" t="s">
+      <c r="D177" s="5" t="s">
         <v>819</v>
       </c>
-      <c r="D177" s="6" t="s">
+      <c r="E177" s="5" t="s">
         <v>820</v>
       </c>
-      <c r="E177" s="6" t="s">
+      <c r="F177" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H177" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="62.1">
+      <c r="A178" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="B178" s="5" t="s">
         <v>821</v>
       </c>
-      <c r="F177" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B178" s="6" t="s">
+      <c r="C178" s="5" t="s">
         <v>822</v>
       </c>
-      <c r="C178" s="6" t="s">
+      <c r="D178" s="5" t="s">
         <v>823</v>
       </c>
-      <c r="D178" s="6" t="s">
+      <c r="E178" s="5" t="s">
         <v>824</v>
       </c>
-      <c r="E178" s="6" t="s">
+      <c r="F178" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H178" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="77.45">
+      <c r="A179" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="B179" s="5" t="s">
         <v>825</v>
       </c>
-      <c r="F178" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B179" s="6" t="s">
+      <c r="C179" s="5" t="s">
         <v>826</v>
       </c>
-      <c r="C179" s="6" t="s">
+      <c r="D179" s="5" t="s">
         <v>827</v>
       </c>
-      <c r="D179" s="6" t="s">
+      <c r="E179" s="5" t="s">
         <v>828</v>
       </c>
-      <c r="E179" s="6" t="s">
+      <c r="F179" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H179" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="62.1">
+      <c r="A180" s="4" t="s">
+        <v>812</v>
+      </c>
+      <c r="B180" s="5" t="s">
         <v>829</v>
       </c>
-      <c r="F179" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B180" s="6" t="s">
+      <c r="C180" s="5" t="s">
         <v>830</v>
       </c>
-      <c r="C180" s="6" t="s">
+      <c r="D180" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="D180" s="6" t="s">
+      <c r="E180" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="E180" s="6" t="s">
+      <c r="F180" s="4" t="s">
         <v>833</v>
       </c>
-      <c r="F180" s="5" t="s">
+      <c r="G180" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="46.5">
+      <c r="A181" s="2" t="s">
         <v>834</v>
       </c>
-      <c r="G180" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A181" s="3" t="s">
+      <c r="B181" s="3" t="s">
         <v>835</v>
       </c>
-      <c r="B181" s="4" t="s">
+      <c r="C181" s="3" t="s">
         <v>836</v>
       </c>
-      <c r="C181" s="4" t="s">
+      <c r="D181" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="D181" s="4" t="s">
+      <c r="E181" s="3" t="s">
         <v>838</v>
       </c>
-      <c r="E181" s="4" t="s">
+      <c r="F181" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H181" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="77.45">
+      <c r="A182" s="2" t="s">
+        <v>834</v>
+      </c>
+      <c r="B182" s="3" t="s">
         <v>839</v>
       </c>
-      <c r="F181" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B182" s="4" t="s">
+      <c r="C182" s="3" t="s">
         <v>840</v>
       </c>
-      <c r="C182" s="4" t="s">
+      <c r="D182" s="3" t="s">
         <v>841</v>
       </c>
-      <c r="D182" s="4" t="s">
+      <c r="E182" s="3" t="s">
         <v>842</v>
       </c>
-      <c r="E182" s="4" t="s">
+      <c r="F182" s="2" t="s">
         <v>843</v>
       </c>
-      <c r="F182" s="3" t="s">
+      <c r="G182" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H182" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="62.1">
+      <c r="A183" s="4" t="s">
         <v>844</v>
       </c>
-      <c r="G182" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A183" s="5" t="s">
+      <c r="B183" s="5" t="s">
         <v>845</v>
       </c>
-      <c r="B183" s="6" t="s">
+      <c r="C183" s="5" t="s">
         <v>846</v>
       </c>
-      <c r="C183" s="6" t="s">
+      <c r="D183" s="5" t="s">
         <v>847</v>
       </c>
-      <c r="D183" s="6" t="s">
+      <c r="E183" s="5" t="s">
         <v>848</v>
       </c>
-      <c r="E183" s="6" t="s">
+      <c r="F183" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="62.1">
+      <c r="A184" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="B184" s="5" t="s">
         <v>849</v>
       </c>
-      <c r="F183" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B184" s="6" t="s">
+      <c r="C184" s="5" t="s">
         <v>850</v>
       </c>
-      <c r="C184" s="6" t="s">
+      <c r="D184" s="5" t="s">
         <v>851</v>
       </c>
-      <c r="D184" s="6" t="s">
+      <c r="E184" s="5" t="s">
         <v>852</v>
       </c>
-      <c r="E184" s="6" t="s">
+      <c r="F184" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G184" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="62.1">
+      <c r="A185" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="B185" s="5" t="s">
         <v>853</v>
       </c>
-      <c r="F184" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B185" s="6" t="s">
+      <c r="C185" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="C185" s="6" t="s">
+      <c r="D185" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="D185" s="6" t="s">
+      <c r="E185" s="5" t="s">
         <v>856</v>
       </c>
-      <c r="E185" s="6" t="s">
+      <c r="F185" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="62.1">
+      <c r="A186" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="B186" s="5" t="s">
         <v>857</v>
       </c>
-      <c r="F185" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B186" s="6" t="s">
+      <c r="C186" s="5" t="s">
         <v>858</v>
       </c>
-      <c r="C186" s="6" t="s">
+      <c r="D186" s="5" t="s">
         <v>859</v>
       </c>
-      <c r="D186" s="6" t="s">
+      <c r="E186" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="E186" s="6" t="s">
+      <c r="F186" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G186" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H186" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="62.1">
+      <c r="A187" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="B187" s="5" t="s">
         <v>861</v>
       </c>
-      <c r="F186" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B187" s="6" t="s">
+      <c r="C187" s="5" t="s">
         <v>862</v>
       </c>
-      <c r="C187" s="6" t="s">
+      <c r="D187" s="5" t="s">
         <v>863</v>
       </c>
-      <c r="D187" s="6" t="s">
+      <c r="E187" s="5" t="s">
         <v>864</v>
       </c>
-      <c r="E187" s="6" t="s">
+      <c r="F187" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="62.1">
+      <c r="A188" s="2" t="s">
         <v>865</v>
       </c>
-      <c r="F187" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A188" s="3" t="s">
+      <c r="B188" s="3" t="s">
         <v>866</v>
       </c>
-      <c r="B188" s="4" t="s">
+      <c r="C188" s="3" t="s">
         <v>867</v>
       </c>
-      <c r="C188" s="4" t="s">
+      <c r="D188" s="3" t="s">
         <v>868</v>
       </c>
-      <c r="D188" s="4" t="s">
+      <c r="E188" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="E188" s="4" t="s">
+      <c r="F188" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G188" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H188" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="62.1">
+      <c r="A189" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="D189" s="3" t="s">
         <v>870</v>
       </c>
-      <c r="F188" s="3" t="s">
-[...19 lines deleted...]
-      <c r="D189" s="4" t="s">
+      <c r="E189" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H189" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="77.45">
+      <c r="A190" s="4" t="s">
         <v>871</v>
       </c>
-      <c r="E189" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A190" s="5" t="s">
+      <c r="B190" s="5" t="s">
         <v>872</v>
       </c>
-      <c r="B190" s="6" t="s">
+      <c r="C190" s="5" t="s">
         <v>873</v>
       </c>
-      <c r="C190" s="6" t="s">
+      <c r="D190" s="5" t="s">
         <v>874</v>
       </c>
-      <c r="D190" s="6" t="s">
+      <c r="E190" s="5" t="s">
         <v>875</v>
       </c>
-      <c r="E190" s="6" t="s">
+      <c r="F190" s="4" t="s">
         <v>876</v>
       </c>
-      <c r="F190" s="5" t="s">
+      <c r="G190" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="46.5">
+      <c r="A191" s="2" t="s">
         <v>877</v>
       </c>
-      <c r="G190" s="6" t="s">
-[...7 lines deleted...]
-      <c r="A191" s="3" t="s">
+      <c r="B191" s="3" t="s">
         <v>878</v>
       </c>
-      <c r="B191" s="4" t="s">
+      <c r="C191" s="3" t="s">
         <v>879</v>
       </c>
-      <c r="C191" s="4" t="s">
+      <c r="D191" s="3" t="s">
         <v>880</v>
       </c>
-      <c r="D191" s="4" t="s">
+      <c r="E191" s="3" t="s">
         <v>881</v>
       </c>
-      <c r="E191" s="4" t="s">
+      <c r="F191" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H191" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="62.1">
+      <c r="A192" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B192" s="3" t="s">
         <v>882</v>
       </c>
-      <c r="F191" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B192" s="4" t="s">
+      <c r="C192" s="3" t="s">
         <v>883</v>
       </c>
-      <c r="C192" s="4" t="s">
+      <c r="D192" s="3" t="s">
         <v>884</v>
       </c>
-      <c r="D192" s="4" t="s">
+      <c r="E192" s="3" t="s">
         <v>885</v>
       </c>
-      <c r="E192" s="4" t="s">
+      <c r="F192" s="2" t="s">
         <v>886</v>
       </c>
-      <c r="F192" s="3" t="s">
+      <c r="G192" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="62.1">
+      <c r="A193" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B193" s="3" t="s">
         <v>887</v>
       </c>
-      <c r="G192" s="4" t="s">
-[...10 lines deleted...]
-      <c r="B193" s="4" t="s">
+      <c r="C193" s="3" t="s">
         <v>888</v>
       </c>
-      <c r="C193" s="4" t="s">
+      <c r="D193" s="3" t="s">
         <v>889</v>
       </c>
-      <c r="D193" s="4" t="s">
+      <c r="E193" s="3" t="s">
         <v>890</v>
       </c>
-      <c r="E193" s="4" t="s">
+      <c r="F193" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H193" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="46.5">
+      <c r="A194" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B194" s="3" t="s">
         <v>891</v>
       </c>
-      <c r="F193" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B194" s="4" t="s">
+      <c r="C194" s="3" t="s">
         <v>892</v>
       </c>
-      <c r="C194" s="4" t="s">
+      <c r="D194" s="3" t="s">
         <v>893</v>
       </c>
-      <c r="D194" s="4" t="s">
+      <c r="E194" s="3" t="s">
         <v>894</v>
       </c>
-      <c r="E194" s="4" t="s">
+      <c r="F194" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G194" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H194" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="46.5">
+      <c r="A195" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="C195" s="3" t="s">
         <v>895</v>
       </c>
-      <c r="F194" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C195" s="4" t="s">
+      <c r="D195" s="3" t="s">
         <v>896</v>
       </c>
-      <c r="D195" s="4" t="s">
+      <c r="E195" s="3" t="s">
         <v>897</v>
       </c>
-      <c r="E195" s="4" t="s">
+      <c r="F195" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="46.5">
+      <c r="A196" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B196" s="3" t="s">
         <v>898</v>
       </c>
-      <c r="F195" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B196" s="4" t="s">
+      <c r="C196" s="3" t="s">
         <v>899</v>
       </c>
-      <c r="C196" s="4" t="s">
+      <c r="D196" s="3" t="s">
         <v>900</v>
       </c>
-      <c r="D196" s="4" t="s">
+      <c r="E196" s="3" t="s">
         <v>901</v>
       </c>
-      <c r="E196" s="4" t="s">
+      <c r="F196" s="2" t="s">
         <v>902</v>
       </c>
-      <c r="F196" s="3" t="s">
+      <c r="G196" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="62.1">
+      <c r="A197" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B197" s="3" t="s">
         <v>903</v>
       </c>
-      <c r="G196" s="4" t="s">
-[...10 lines deleted...]
-      <c r="B197" s="4" t="s">
+      <c r="C197" s="3" t="s">
         <v>904</v>
       </c>
-      <c r="C197" s="4" t="s">
+      <c r="D197" s="3" t="s">
         <v>905</v>
       </c>
-      <c r="D197" s="4" t="s">
+      <c r="E197" s="3" t="s">
         <v>906</v>
       </c>
-      <c r="E197" s="4" t="s">
+      <c r="F197" s="2" t="s">
         <v>907</v>
       </c>
-      <c r="F197" s="3" t="s">
+      <c r="G197" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="46.5">
+      <c r="A198" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B198" s="3" t="s">
         <v>908</v>
       </c>
-      <c r="G197" s="4" t="s">
-[...10 lines deleted...]
-      <c r="B198" s="4" t="s">
+      <c r="C198" s="3" t="s">
         <v>909</v>
       </c>
-      <c r="C198" s="4" t="s">
+      <c r="D198" s="3" t="s">
         <v>910</v>
       </c>
-      <c r="D198" s="4" t="s">
+      <c r="E198" s="3" t="s">
         <v>911</v>
       </c>
-      <c r="E198" s="4" t="s">
+      <c r="F198" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="62.1">
+      <c r="A199" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B199" s="3" t="s">
         <v>912</v>
       </c>
-      <c r="F198" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B199" s="4" t="s">
+      <c r="C199" s="3" t="s">
         <v>913</v>
       </c>
-      <c r="C199" s="4" t="s">
+      <c r="D199" s="3" t="s">
         <v>914</v>
       </c>
-      <c r="D199" s="4" t="s">
+      <c r="E199" s="3" t="s">
         <v>915</v>
       </c>
-      <c r="E199" s="4" t="s">
+      <c r="F199" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="62.1">
+      <c r="A200" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="B200" s="3" t="s">
         <v>916</v>
       </c>
-      <c r="F199" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B200" s="4" t="s">
+      <c r="C200" s="3" t="s">
         <v>917</v>
       </c>
-      <c r="C200" s="4" t="s">
+      <c r="D200" s="3" t="s">
         <v>918</v>
       </c>
-      <c r="D200" s="4" t="s">
+      <c r="E200" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="E200" s="4" t="s">
+      <c r="F200" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G200" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="62.1">
+      <c r="A201" s="4" t="s">
         <v>920</v>
       </c>
-      <c r="F200" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A201" s="5" t="s">
+      <c r="B201" s="5" t="s">
         <v>921</v>
       </c>
-      <c r="B201" s="6" t="s">
+      <c r="C201" s="5" t="s">
         <v>922</v>
       </c>
-      <c r="C201" s="6" t="s">
+      <c r="D201" s="5" t="s">
         <v>923</v>
       </c>
-      <c r="D201" s="6" t="s">
+      <c r="E201" s="5" t="s">
         <v>924</v>
       </c>
-      <c r="E201" s="6" t="s">
+      <c r="F201" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G201" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H201" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="62.1">
+      <c r="A202" s="4" t="s">
+        <v>920</v>
+      </c>
+      <c r="B202" s="5" t="s">
         <v>925</v>
       </c>
-      <c r="F201" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B202" s="6" t="s">
+      <c r="C202" s="5" t="s">
         <v>926</v>
       </c>
-      <c r="C202" s="6" t="s">
+      <c r="D202" s="5" t="s">
         <v>927</v>
       </c>
-      <c r="D202" s="6" t="s">
+      <c r="E202" s="5" t="s">
         <v>928</v>
       </c>
-      <c r="E202" s="6" t="s">
+      <c r="F202" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H202" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="62.1">
+      <c r="A203" s="2" t="s">
         <v>929</v>
       </c>
-      <c r="F202" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A203" s="3" t="s">
+      <c r="B203" s="3" t="s">
         <v>930</v>
       </c>
-      <c r="B203" s="4" t="s">
+      <c r="C203" s="3" t="s">
         <v>931</v>
       </c>
-      <c r="C203" s="4" t="s">
+      <c r="D203" s="3" t="s">
         <v>932</v>
       </c>
-      <c r="D203" s="4" t="s">
+      <c r="E203" s="3" t="s">
         <v>933</v>
       </c>
-      <c r="E203" s="4" t="s">
+      <c r="F203" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="62.1">
+      <c r="A204" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="B204" s="3" t="s">
         <v>934</v>
       </c>
-      <c r="F203" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B204" s="4" t="s">
+      <c r="C204" s="3" t="s">
         <v>935</v>
       </c>
-      <c r="C204" s="4" t="s">
+      <c r="D204" s="3" t="s">
         <v>936</v>
       </c>
-      <c r="D204" s="4" t="s">
+      <c r="E204" s="3" t="s">
         <v>937</v>
       </c>
-      <c r="E204" s="4" t="s">
+      <c r="F204" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="62.1">
+      <c r="A205" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="B205" s="3" t="s">
         <v>938</v>
       </c>
-      <c r="F204" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B205" s="4" t="s">
+      <c r="C205" s="3" t="s">
         <v>939</v>
       </c>
-      <c r="C205" s="4" t="s">
+      <c r="D205" s="3" t="s">
         <v>940</v>
       </c>
-      <c r="D205" s="4" t="s">
+      <c r="E205" s="3" t="s">
         <v>941</v>
       </c>
-      <c r="E205" s="4" t="s">
+      <c r="F205" s="2" t="s">
         <v>942</v>
       </c>
-      <c r="F205" s="3" t="s">
+      <c r="G205" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H205" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="62.1">
+      <c r="A206" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="B206" s="3" t="s">
         <v>943</v>
       </c>
-      <c r="G205" s="4" t="s">
-[...10 lines deleted...]
-      <c r="B206" s="4" t="s">
+      <c r="C206" s="3" t="s">
         <v>944</v>
       </c>
-      <c r="C206" s="4" t="s">
+      <c r="D206" s="3" t="s">
         <v>945</v>
       </c>
-      <c r="D206" s="4" t="s">
+      <c r="E206" s="3" t="s">
         <v>946</v>
       </c>
-      <c r="E206" s="4" t="s">
+      <c r="F206" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="3" t="s">
         <v>947</v>
       </c>
-      <c r="F206" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G206" s="4" t="s">
+      <c r="H206" s="3" t="s">
         <v>948</v>
       </c>
-      <c r="H206" s="4" t="s">
+    </row>
+    <row r="207" spans="1:8" ht="62.1">
+      <c r="A207" s="4" t="s">
         <v>949</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A207" s="5" t="s">
+      <c r="B207" s="5" t="s">
         <v>950</v>
       </c>
-      <c r="B207" s="6" t="s">
+      <c r="C207" s="5" t="s">
         <v>951</v>
       </c>
-      <c r="C207" s="6" t="s">
+      <c r="D207" s="5" t="s">
         <v>952</v>
       </c>
-      <c r="D207" s="6" t="s">
+      <c r="E207" s="5" t="s">
         <v>953</v>
       </c>
-      <c r="E207" s="6" t="s">
+      <c r="F207" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H207" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="77.45">
+      <c r="A208" s="4" t="s">
+        <v>949</v>
+      </c>
+      <c r="B208" s="5" t="s">
         <v>954</v>
       </c>
-      <c r="F207" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B208" s="6" t="s">
+      <c r="C208" s="5" t="s">
         <v>955</v>
       </c>
-      <c r="C208" s="6" t="s">
+      <c r="D208" s="5" t="s">
         <v>956</v>
       </c>
-      <c r="D208" s="6" t="s">
+      <c r="E208" s="5" t="s">
+        <v>953</v>
+      </c>
+      <c r="F208" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H208" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="62.1">
+      <c r="A209" s="2" t="s">
         <v>957</v>
       </c>
-      <c r="E208" s="6" t="s">
-[...13 lines deleted...]
-      <c r="A209" s="3" t="s">
+      <c r="B209" s="3" t="s">
         <v>958</v>
       </c>
-      <c r="B209" s="4" t="s">
+      <c r="C209" s="3" t="s">
         <v>959</v>
       </c>
-      <c r="C209" s="4" t="s">
+      <c r="D209" s="3" t="s">
         <v>960</v>
       </c>
-      <c r="D209" s="4" t="s">
+      <c r="E209" s="3" t="s">
         <v>961</v>
       </c>
-      <c r="E209" s="4" t="s">
+      <c r="F209" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G209" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="62.1">
+      <c r="A210" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="B210" s="3" t="s">
         <v>962</v>
       </c>
-      <c r="F209" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B210" s="4" t="s">
+      <c r="C210" s="3" t="s">
         <v>963</v>
       </c>
-      <c r="C210" s="4" t="s">
+      <c r="D210" s="3" t="s">
         <v>964</v>
       </c>
-      <c r="D210" s="4" t="s">
+      <c r="E210" s="3" t="s">
         <v>965</v>
       </c>
-      <c r="E210" s="4" t="s">
+      <c r="F210" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H210" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="62.1">
+      <c r="A211" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="B211" s="3" t="s">
         <v>966</v>
       </c>
-      <c r="F210" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B211" s="4" t="s">
+      <c r="C211" s="3" t="s">
         <v>967</v>
       </c>
-      <c r="C211" s="4" t="s">
+      <c r="D211" s="3" t="s">
         <v>968</v>
       </c>
-      <c r="D211" s="4" t="s">
+      <c r="E211" s="3" t="s">
+        <v>961</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H211" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="77.45">
+      <c r="A212" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>966</v>
+      </c>
+      <c r="C212" s="3" t="s">
         <v>969</v>
       </c>
-      <c r="E211" s="4" t="s">
-[...19 lines deleted...]
-      <c r="C212" s="4" t="s">
+      <c r="D212" s="3" t="s">
         <v>970</v>
       </c>
-      <c r="D212" s="4" t="s">
+      <c r="E212" s="3" t="s">
         <v>971</v>
       </c>
-      <c r="E212" s="4" t="s">
+      <c r="F212" s="2" t="s">
         <v>972</v>
       </c>
-      <c r="F212" s="3" t="s">
+      <c r="G212" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H212" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="62.1">
+      <c r="A213" s="4" t="s">
         <v>973</v>
       </c>
-      <c r="G212" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A213" s="5" t="s">
+      <c r="B213" s="5" t="s">
         <v>974</v>
       </c>
-      <c r="B213" s="6" t="s">
+      <c r="C213" s="5" t="s">
         <v>975</v>
       </c>
-      <c r="C213" s="6" t="s">
+      <c r="D213" s="5" t="s">
         <v>976</v>
       </c>
-      <c r="D213" s="6" t="s">
+      <c r="E213" s="5" t="s">
         <v>977</v>
       </c>
-      <c r="E213" s="6" t="s">
+      <c r="F213" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H213" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="62.1">
+      <c r="A214" s="2" t="s">
         <v>978</v>
       </c>
-      <c r="F213" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A214" s="3" t="s">
+      <c r="B214" s="3" t="s">
         <v>979</v>
       </c>
-      <c r="B214" s="4" t="s">
+      <c r="C214" s="3" t="s">
         <v>980</v>
       </c>
-      <c r="C214" s="4" t="s">
+      <c r="D214" s="3" t="s">
         <v>981</v>
       </c>
-      <c r="D214" s="4" t="s">
+      <c r="E214" s="3" t="s">
         <v>982</v>
       </c>
-      <c r="E214" s="4" t="s">
+      <c r="F214" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="62.1">
+      <c r="A215" s="2" t="s">
+        <v>978</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="C215" s="3" t="s">
         <v>983</v>
       </c>
-      <c r="F214" s="3" t="s">
-[...16 lines deleted...]
-      <c r="C215" s="4" t="s">
+      <c r="D215" s="3" t="s">
         <v>984</v>
       </c>
-      <c r="D215" s="4" t="s">
+      <c r="E215" s="3" t="s">
         <v>985</v>
       </c>
-      <c r="E215" s="4" t="s">
+      <c r="F215" s="2" t="s">
         <v>986</v>
       </c>
-      <c r="F215" s="3" t="s">
+      <c r="G215" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="62.1">
+      <c r="A216" s="4" t="s">
         <v>987</v>
       </c>
-      <c r="G215" s="4" t="s">
-[...7 lines deleted...]
-      <c r="A216" s="5" t="s">
+      <c r="B216" s="5" t="s">
         <v>988</v>
       </c>
-      <c r="B216" s="6" t="s">
+      <c r="C216" s="5" t="s">
         <v>989</v>
       </c>
-      <c r="C216" s="6" t="s">
+      <c r="D216" s="5" t="s">
         <v>990</v>
       </c>
-      <c r="D216" s="6" t="s">
+      <c r="E216" s="5" t="s">
         <v>991</v>
       </c>
-      <c r="E216" s="6" t="s">
+      <c r="F216" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G216" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="62.1">
+      <c r="A217" s="4" t="s">
+        <v>987</v>
+      </c>
+      <c r="B217" s="5" t="s">
         <v>992</v>
       </c>
-      <c r="F216" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B217" s="6" t="s">
+      <c r="C217" s="5" t="s">
         <v>993</v>
       </c>
-      <c r="C217" s="6" t="s">
+      <c r="D217" s="5" t="s">
         <v>994</v>
       </c>
-      <c r="D217" s="6" t="s">
+      <c r="E217" s="5" t="s">
         <v>995</v>
       </c>
-      <c r="E217" s="6" t="s">
+      <c r="F217" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H217" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="62.1">
+      <c r="A218" s="2" t="s">
         <v>996</v>
       </c>
-      <c r="F217" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A218" s="3" t="s">
+      <c r="B218" s="3" t="s">
         <v>997</v>
       </c>
-      <c r="B218" s="4" t="s">
+      <c r="C218" s="3" t="s">
         <v>998</v>
       </c>
-      <c r="C218" s="4" t="s">
+      <c r="D218" s="3" t="s">
         <v>999</v>
       </c>
-      <c r="D218" s="4" t="s">
+      <c r="E218" s="3" t="s">
         <v>1000</v>
       </c>
-      <c r="E218" s="4" t="s">
+      <c r="F218" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="62.1">
+      <c r="A219" s="4" t="s">
         <v>1001</v>
       </c>
-      <c r="F218" s="3" t="s">
-[...10 lines deleted...]
-      <c r="A219" s="5" t="s">
+      <c r="B219" s="5" t="s">
         <v>1002</v>
       </c>
-      <c r="B219" s="6" t="s">
+      <c r="C219" s="5" t="s">
         <v>1003</v>
       </c>
-      <c r="C219" s="6" t="s">
+      <c r="D219" s="5" t="s">
         <v>1004</v>
       </c>
-      <c r="D219" s="6" t="s">
+      <c r="E219" s="5" t="s">
         <v>1005</v>
       </c>
-      <c r="E219" s="6" t="s">
+      <c r="F219" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G219" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H219" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="62.1">
+      <c r="A220" s="2" t="s">
         <v>1006</v>
       </c>
-      <c r="F219" s="5" t="s">
-[...10 lines deleted...]
-      <c r="A220" s="3" t="s">
+      <c r="B220" s="3" t="s">
         <v>1007</v>
       </c>
-      <c r="B220" s="4" t="s">
+      <c r="C220" s="3" t="s">
         <v>1008</v>
       </c>
-      <c r="C220" s="4" t="s">
+      <c r="D220" s="3" t="s">
         <v>1009</v>
       </c>
-      <c r="D220" s="4" t="s">
+      <c r="E220" s="3" t="s">
         <v>1010</v>
       </c>
-      <c r="E220" s="4" t="s">
+      <c r="F220" s="2" t="s">
         <v>1011</v>
       </c>
-      <c r="F220" s="3" t="s">
+      <c r="G220" s="3" t="s">
         <v>1012</v>
       </c>
-      <c r="G220" s="4" t="s">
+      <c r="H220" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="62.1">
+      <c r="A221" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B221" s="3" t="s">
         <v>1013</v>
       </c>
-      <c r="H220" s="4" t="s">
-[...7 lines deleted...]
-      <c r="B221" s="4" t="s">
+      <c r="C221" s="3" t="s">
         <v>1014</v>
       </c>
-      <c r="C221" s="4" t="s">
+      <c r="D221" s="3" t="s">
         <v>1015</v>
       </c>
-      <c r="D221" s="4" t="s">
+      <c r="E221" s="3" t="s">
         <v>1016</v>
       </c>
-      <c r="E221" s="4" t="s">
+      <c r="F221" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H221" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="62.1">
+      <c r="A222" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B222" s="3" t="s">
         <v>1017</v>
       </c>
-      <c r="F221" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B222" s="4" t="s">
+      <c r="C222" s="3" t="s">
         <v>1018</v>
       </c>
-      <c r="C222" s="4" t="s">
+      <c r="D222" s="3" t="s">
         <v>1019</v>
       </c>
-      <c r="D222" s="4" t="s">
+      <c r="E222" s="3" t="s">
         <v>1020</v>
       </c>
-      <c r="E222" s="4" t="s">
+      <c r="F222" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H222" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="62.1">
+      <c r="A223" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B223" s="3" t="s">
         <v>1021</v>
       </c>
-      <c r="F222" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B223" s="4" t="s">
+      <c r="C223" s="3" t="s">
         <v>1022</v>
       </c>
-      <c r="C223" s="4" t="s">
+      <c r="D223" s="3" t="s">
         <v>1023</v>
       </c>
-      <c r="D223" s="4" t="s">
+      <c r="E223" s="3" t="s">
         <v>1024</v>
       </c>
-      <c r="E223" s="4" t="s">
+      <c r="F223" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G223" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H223" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="77.45">
+      <c r="A224" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B224" s="3" t="s">
         <v>1025</v>
       </c>
-      <c r="F223" s="3" t="s">
-[...13 lines deleted...]
-      <c r="B224" s="4" t="s">
+      <c r="C224" s="3" t="s">
         <v>1026</v>
       </c>
-      <c r="C224" s="4" t="s">
+      <c r="D224" s="3" t="s">
         <v>1027</v>
       </c>
-      <c r="D224" s="4" t="s">
+      <c r="E224" s="3" t="s">
         <v>1028</v>
       </c>
-      <c r="E224" s="4" t="s">
-[...8 lines deleted...]
-      <c r="H224" s="4" t="s">
+      <c r="F224" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G224" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H224" s="3" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:H224" xr:uid="{9B7E0E0A-4685-4BB3-BDE4-84FCF71E807F}"/>
   <hyperlinks>
     <hyperlink ref="H58" r:id="rId1" xr:uid="{5AC934DA-DBC9-4824-BE5B-50CA976D2127}"/>
     <hyperlink ref="G112" r:id="rId2" xr:uid="{6A769595-CD28-4BCB-8A2D-A60B85E58475}"/>
     <hyperlink ref="G109" r:id="rId3" xr:uid="{5E8B2019-2192-49EC-B919-08889406F667}"/>
     <hyperlink ref="G110" r:id="rId4" xr:uid="{72F7CDF9-75D6-408E-8142-7B9E304F8ABA}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Statusupdate xmlns="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc" xsi:nil="true"/>
     <TaxCatchAll xmlns="093587a5-cd57-4c7a-8873-3997f9fb3c16" xsi:nil="true"/>
+    <Which_x0020_food_x0020_item_x0020_made_x0020_people_x0020_sick_x003f_ xmlns="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010073E9505268843848AAF0FB0A05381EB0" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6867cbb20e9a67cbe5d5a0f43264825e">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc" xmlns:ns3="093587a5-cd57-4c7a-8873-3997f9fb3c16" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fa81a018b2dfded01dcaf4ef4daaf0ce" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010073E9505268843848AAF0FB0A05381EB0" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a8854592e0fbba05e7b0b4a34cdcd71">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc" xmlns:ns3="093587a5-cd57-4c7a-8873-3997f9fb3c16" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1cc1d93d67be2fbaedb25fe3f69d6f1a" ns2:_="" ns3:_="">
     <xsd:import namespace="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc"/>
     <xsd:import namespace="093587a5-cd57-4c7a-8873-3997f9fb3c16"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Statusupdate" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Which_x0020_food_x0020_item_x0020_made_x0020_people_x0020_sick_x003f_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -10229,50 +10228,69 @@
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Statusupdate" ma:index="21" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="Statusupdate">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Needs updated"/>
           <xsd:enumeration value="Needs epi review"/>
           <xsd:enumeration value="Needs Imm review"/>
           <xsd:enumeration value="Submitted to Comms"/>
           <xsd:enumeration value="Document ready"/>
           <xsd:enumeration value="Old version"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Which_x0020_food_x0020_item_x0020_made_x0020_people_x0020_sick_x003f_" ma:index="23" nillable="true" ma:displayName="Which food item made people sick?" ma:format="Dropdown" ma:internalName="Which_x0020_food_x0020_item_x0020_made_x0020_people_x0020_sick_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Deer Stir Fry"/>
+          <xsd:enumeration value="Hog Nuts"/>
+          <xsd:enumeration value="Bohemie Turtle"/>
+          <xsd:enumeration value="Fish"/>
+          <xsd:enumeration value="Deer Hearts and Noodles"/>
+          <xsd:enumeration value="Elk Meatloaf"/>
+          <xsd:enumeration value="Choice 7"/>
+          <xsd:enumeration value="Cheesy Potatoes"/>
+          <xsd:enumeration value="Sliced Smoked Deer"/>
+          <xsd:enumeration value="Rabbit"/>
+          <xsd:enumeration value="Goose Kabobs"/>
+          <xsd:enumeration value="Beer"/>
+          <xsd:enumeration value="Water"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="093587a5-cd57-4c7a-8873-3997f9fb3c16" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ff0af334-7478-46b8-a408-c1b680b3eff0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="093587a5-cd57-4c7a-8873-3997f9fb3c16">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -10356,118 +10374,72 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24E5E5F-8318-4C14-814F-BBE01E548544}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24E5E5F-8318-4C14-814F-BBE01E548544}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8652AA72-F3A9-46B5-BE99-18AE1A339B19}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4795A1A9-A3AA-4F96-B38C-D6000DC49522}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4927310-45EB-40DF-9146-CCF96D2F4212}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4927310-45EB-40DF-9146-CCF96D2F4212}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hennenfent, Andrew [HHS]</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010073E9505268843848AAF0FB0A05381EB0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>