--- v1 (2026-05-23)
+++ v2 (2026-08-14)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30002"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iowadhs.sharepoint.com/sites/CenterforAcuteDiseaseEpidemiology/Shared Documents/General/Zoonotic/Rabies/Local Points of Contact for Rabies Quarantine Enforcement/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2C726776-D606-4AC4-9C54-1F262EAF8BCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="309" documentId="8_{954B39C6-237A-4429-B756-A823B7B5623D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{228FBB40-0671-4948-8DBE-6267431811C4}"/>
   <bookViews>
-    <workbookView xWindow="15600" yWindow="-21600" windowWidth="25965" windowHeight="20985" xr2:uid="{60218674-2E34-47EF-93F4-4A5D9B8BB098}"/>
+    <workbookView xWindow="2925" yWindow="-21600" windowWidth="26010" windowHeight="20985" xr2:uid="{60218674-2E34-47EF-93F4-4A5D9B8BB098}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$H$228</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1788" uniqueCount="1029">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1818" uniqueCount="1082">
   <si>
     <t>County:</t>
   </si>
   <si>
     <t>Jurisdiction within County:</t>
   </si>
   <si>
     <t>Point of Contact:</t>
   </si>
   <si>
     <t>Agency/Department:</t>
   </si>
   <si>
     <t>Primary Phone #:</t>
   </si>
   <si>
     <t>After Hours Phone # if Different:</t>
   </si>
   <si>
     <t>Email Address (if available):</t>
   </si>
   <si>
     <t>Webpage (if available):</t>
   </si>
   <si>
@@ -119,124 +119,102 @@
 Greenfield, IA 50849</t>
   </si>
   <si>
     <t xml:space="preserve">(641) 743-2148
 </t>
   </si>
   <si>
     <t>Adams</t>
   </si>
   <si>
     <t>Adams County</t>
   </si>
   <si>
     <t>Alan Johannes</t>
   </si>
   <si>
     <t>Adams County Law Enforcement
 901 Davis Ave  
 Corning, IA 50841</t>
   </si>
   <si>
     <t xml:space="preserve">(641) 322-4444
 </t>
   </si>
   <si>
-    <t>Adams/Taylor County</t>
-[...13 lines deleted...]
-  <si>
     <t>Allamakee</t>
   </si>
   <si>
     <t>Remaining Allamakee Co.</t>
   </si>
   <si>
     <t>Laurie Moody</t>
   </si>
   <si>
     <t>Allamakee County Environmental Health
 110 Allamakee St.  
 Waukon, IA 52172</t>
   </si>
   <si>
     <t xml:space="preserve">563-568-4104
 </t>
   </si>
   <si>
     <t>Appanoose</t>
   </si>
   <si>
     <t>Appanoose County</t>
   </si>
   <si>
     <t>Sheriff Gary Anderson</t>
   </si>
   <si>
     <t>Appanoose County Sheriff's Office
 22158 Dewey Rd.  
 Centerville, IA 52544</t>
   </si>
   <si>
     <t xml:space="preserve">(641) 437-7100
 </t>
   </si>
   <si>
     <t>City of Centerville</t>
   </si>
   <si>
-    <t>Chief Tom Demry</t>
-[...1 lines deleted...]
-  <si>
     <t>Centerville Police Department
 22158 Dewey Rd.  
 Centerville, IA 52544</t>
   </si>
   <si>
     <t>Kristopher Laurson</t>
   </si>
   <si>
     <t>Appanoose County Public Health
 209 E Jackson St.  
 Centerville, IA 52544</t>
   </si>
   <si>
-    <t xml:space="preserve">641-437-4332
-[...2 lines deleted...]
-  <si>
     <t>Audubon</t>
   </si>
   <si>
     <t>City of Audubon</t>
   </si>
   <si>
     <t>Colby Gust</t>
   </si>
   <si>
     <t>Audubon City Police Department
 410 North Park Place  
 Audubon, IA 50025</t>
   </si>
   <si>
     <t xml:space="preserve">712-563-2500
 </t>
   </si>
   <si>
     <t>Remaining Audubon County</t>
   </si>
   <si>
     <t>Sheriff Todd Johnson</t>
   </si>
   <si>
     <t>Audubon County Sheriff's Department
@@ -244,142 +222,110 @@
 Audubon, IA 50025</t>
   </si>
   <si>
     <t xml:space="preserve">712-563-2631
 </t>
   </si>
   <si>
     <t>Joe and Jopham Arber</t>
   </si>
   <si>
     <t>Audubon County Public Health
 2002 State St.   
 Guthrie, IA 50115</t>
   </si>
   <si>
     <t xml:space="preserve">712-563-2226
 </t>
   </si>
   <si>
     <t>Benton</t>
   </si>
   <si>
     <t>Benton County</t>
   </si>
   <si>
-    <t>Andrea Morris</t>
-[...1 lines deleted...]
-  <si>
     <t>Benton County Environmental Health Dept.
 111 E 4th St.  
 Vinton, IA 52349</t>
   </si>
   <si>
-    <t xml:space="preserve">(319) 472-3119
-[...2 lines deleted...]
-  <si>
     <t>https://www.bentoncountyia.gov/environmental_health/</t>
   </si>
   <si>
     <t>Matthew Even</t>
   </si>
   <si>
-    <t>Grace Schmidt</t>
-[...10 lines deleted...]
-  <si>
     <t>Black Hawk</t>
   </si>
   <si>
     <t>City of Cedar Falls</t>
   </si>
   <si>
     <t>Cedar Falls Public Safety Office</t>
-  </si>
-[...3 lines deleted...]
-Cedar Falls, IA 50613</t>
   </si>
   <si>
     <t xml:space="preserve">(319) 291-2515
 </t>
   </si>
   <si>
     <t>https://www.cedarfalls.com/1836/Animal-Control</t>
   </si>
   <si>
     <t>City of Waterloo</t>
   </si>
   <si>
     <t>Black Hawk Animal Control</t>
   </si>
   <si>
     <t>Black Hawk Animal Control
 1166 W Airline Hwy  
 Waterloo, IA 50703</t>
   </si>
   <si>
     <t xml:space="preserve">(319) 883-0797
 </t>
   </si>
   <si>
     <t>Rural Black Hawk County</t>
   </si>
   <si>
     <t>Black Hawk County Sheriff's Office</t>
   </si>
   <si>
     <t>Black Hawk County Sheriff's Office
 225 E 6th St.  
 Waterloo, IA 50703</t>
   </si>
   <si>
     <t xml:space="preserve">(319) 291-2587
 </t>
   </si>
   <si>
     <t>Secondary Black Hawk County</t>
   </si>
   <si>
-    <t>Emily Wilson</t>
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">(319) 292-2275
 </t>
   </si>
   <si>
     <t>(319) 291-2515</t>
   </si>
   <si>
     <t>ewilson@blackhawkcounty.iowa.gov</t>
   </si>
   <si>
     <t>Boone</t>
   </si>
   <si>
     <t>Boone County</t>
   </si>
   <si>
     <t>Vanessa Heenan</t>
   </si>
   <si>
     <t>Boone Area Humane Society
 226 W 16th St.  
 Boone, IA 50036</t>
   </si>
   <si>
     <t xml:space="preserve">515-432-6112                    
@@ -589,159 +535,109 @@
     <t>712-792-4393
 ext. 125</t>
   </si>
   <si>
     <t>Cass</t>
   </si>
   <si>
     <t>Cass County</t>
   </si>
   <si>
     <t>Darby McLaren</t>
   </si>
   <si>
     <t>Cass County Sheriff
 5 W 7th St.  
 Atlantic, IA 50022</t>
   </si>
   <si>
     <t xml:space="preserve">712-243-2206 
 </t>
   </si>
   <si>
     <t>Cedar</t>
   </si>
   <si>
-    <t xml:space="preserve">Environmental Health </t>
-[...16 lines deleted...]
-  <si>
     <t>Cerro Gordo</t>
   </si>
   <si>
     <t>City of Mason City</t>
   </si>
   <si>
     <t>Dave Houser</t>
   </si>
   <si>
     <t>Mason City Police Department
 78 Georgia Ave  
 Mason City, IA 50401</t>
   </si>
   <si>
-    <t xml:space="preserve">641-421-3636
-[...2 lines deleted...]
-  <si>
     <t>Remaining Cerro Gordo County</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jennifer Stiles (Jenny) (call before JD)</t>
   </si>
   <si>
     <t>Cerro Gordo County Department. of Public Health
 2570 4th St. SW  
 Mason City, IA 50401</t>
   </si>
   <si>
-    <t xml:space="preserve">641-421-9359
-[...15 lines deleted...]
-  <si>
     <t>Cherokee</t>
   </si>
   <si>
     <t>Remaining Cherokee Co.</t>
   </si>
   <si>
     <t>Derek Scott</t>
   </si>
   <si>
     <t>Cherokee County Sheriff's Department
 111 N 5th St.  
 Cherokee, IA 51012</t>
   </si>
   <si>
     <t xml:space="preserve">712-225-6728
 </t>
   </si>
   <si>
     <t>Chickasaw</t>
   </si>
   <si>
     <t>City of New Hampton</t>
   </si>
   <si>
     <t>Conrad Rosenahl</t>
   </si>
   <si>
     <t>New Hampton Police Department 
 112 East Spring St.  
 New Hampton, IA 50659</t>
   </si>
   <si>
     <t xml:space="preserve">(641) 394-3241
 </t>
   </si>
   <si>
-    <t xml:space="preserve">City of Nashua </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ryan Shawver Chickasaw County Sheriff </t>
-  </si>
-[...3 lines deleted...]
-New Hampton, IA 50659</t>
   </si>
   <si>
     <t xml:space="preserve">641-394-3121
 </t>
   </si>
   <si>
     <t>Remaining Chickasaw Co.</t>
   </si>
   <si>
     <t>Chickasaw County Sheriff's Department
 116 North Chestnut Ave  
 New Hampton, IA 50659</t>
   </si>
   <si>
     <t xml:space="preserve">Lisa Welter </t>
   </si>
   <si>
     <t>Chickasaw County Public Health Department
 260 E Prospect St.   
 New Hampton, IA 50659</t>
   </si>
   <si>
     <t xml:space="preserve">641-394-4053
 </t>
   </si>
@@ -965,116 +861,86 @@
   </si>
   <si>
     <t xml:space="preserve">641-208-0261
 </t>
   </si>
   <si>
     <t>641-208-0261</t>
   </si>
   <si>
     <t>Megan Hull</t>
   </si>
   <si>
     <t xml:space="preserve">641-664-3629
 </t>
   </si>
   <si>
     <t>641-208-5660</t>
   </si>
   <si>
     <t>Decatur</t>
   </si>
   <si>
     <t>Decatur County</t>
   </si>
   <si>
-    <t>Holly Rash, Jessica Bear</t>
-[...10 lines deleted...]
-  <si>
     <t>Delaware</t>
   </si>
   <si>
     <t>Delaware County</t>
   </si>
   <si>
     <t>Krystle DeShaw</t>
   </si>
   <si>
     <t>Delaware County Public Health
 709 West Main St.  
 Manchester, IA 52057</t>
   </si>
   <si>
-    <t xml:space="preserve">(563) 927-7551
-[...2 lines deleted...]
-  <si>
     <t>(563) 927-3232</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://www.regmedctr.org/service/public-health/frequent-health-topics/</t>
   </si>
   <si>
     <t>City of Manchester</t>
   </si>
   <si>
     <t>Chief Ben Davis</t>
   </si>
   <si>
     <t>Manchester City Police Department
 208 EaSt. Main St.  
 Manchester, IA 52057</t>
   </si>
   <si>
-    <t xml:space="preserve">563-422-8709
-[...2 lines deleted...]
-  <si>
     <t>Travis Hemesath</t>
   </si>
   <si>
     <t>Delaware County Sheriff's Department
 1225 W Howard St.  
 Manchester, IA 52057</t>
   </si>
   <si>
-    <t xml:space="preserve">563-927-3135
-[...2 lines deleted...]
-  <si>
     <t>themesath@delawarecountyia.us</t>
   </si>
   <si>
     <t>Des Moines</t>
   </si>
   <si>
     <t>City of Burlington</t>
   </si>
   <si>
     <t>Animal Control Officer</t>
   </si>
   <si>
     <t>Burlington Police Department
 201 Jefferson St.  
 Burlington, IA 52601</t>
   </si>
   <si>
     <t xml:space="preserve">319-753-8358
 </t>
   </si>
   <si>
     <t>City of West Burlington</t>
   </si>
   <si>
     <t xml:space="preserve">West Burlington Police Dept. </t>
@@ -1267,53 +1133,50 @@
   <si>
     <t>563-589-4406</t>
   </si>
   <si>
     <t>Emmet</t>
   </si>
   <si>
     <t>City of Estherville</t>
   </si>
   <si>
     <t>Brent Shatto</t>
   </si>
   <si>
     <t>Estherville Police Department
 114 North 6th St.  
 Estherville, IA 51334</t>
   </si>
   <si>
     <t xml:space="preserve">712-362-3515
 </t>
   </si>
   <si>
     <t>City of Armstrong, Remaining Emmet County</t>
   </si>
   <si>
-    <t>Mike Martens</t>
-[...1 lines deleted...]
-  <si>
     <t>Emmet County Sheriff's Department.
 114 North 6th St.  Suite #2
 Estherville, IA 51334</t>
   </si>
   <si>
     <t xml:space="preserve">712-362-2639
 </t>
   </si>
   <si>
     <t>Fayette</t>
   </si>
   <si>
     <t>Fayette County</t>
   </si>
   <si>
     <t>Joann Svendsen</t>
   </si>
   <si>
     <t>Fayette County Public Health
 200 Jefferson St.  
 West Union, IA 52175</t>
   </si>
   <si>
     <t>(563) 422-6267
 Press 3</t>
@@ -1535,58 +1398,51 @@
   </si>
   <si>
     <t>Guthrie County Environmental Health
 2002 St. St.   
 Guthrie, IA 50115</t>
   </si>
   <si>
     <t>641-747-3972
 Option 1</t>
   </si>
   <si>
     <t>Hamilton</t>
   </si>
   <si>
     <t>City of Webster City</t>
   </si>
   <si>
     <t>Webster City Police Dept.</t>
   </si>
   <si>
     <t>Webster City Police Department
 400 2nd St.  
 Webster City, IA 50595</t>
   </si>
   <si>
-    <t xml:space="preserve">515-832-9166
-[...2 lines deleted...]
-  <si>
     <t>Remaining Hamilton County</t>
-  </si>
-[...1 lines deleted...]
-    <t>County Sheriff Douglas Timmons</t>
   </si>
   <si>
     <t>Hamilton County Sheriff's Department
 2300 Superior St. Suite 8
 Webster City, IA 50595</t>
   </si>
   <si>
     <t xml:space="preserve">515-832-9500
 </t>
   </si>
   <si>
     <t>Hancock</t>
   </si>
   <si>
     <t>Hancock County</t>
   </si>
   <si>
     <t>Sheriff Robert Gerdes</t>
   </si>
   <si>
     <t>Hancock County Sheriff's Department
 875 State St. P.O. Box 70
 Garner, IA 50438</t>
   </si>
   <si>
@@ -1789,89 +1645,71 @@
   <si>
     <t>Jackson County</t>
   </si>
   <si>
     <t>Elizabeth Townsend</t>
   </si>
   <si>
     <t>Jackson County Environmental Health 
 201 W Platt St.  
 Maquoketa, IA 52060</t>
   </si>
   <si>
     <t xml:space="preserve">(563) 652-1729
 </t>
   </si>
   <si>
     <t>https://jacksoncounty.iowa.gov/environmental_health/report_an_animal_bitebat_exposure/</t>
   </si>
   <si>
     <t>Jasper</t>
   </si>
   <si>
     <t>Jasper County</t>
   </si>
   <si>
-    <t>Kristina Winfield</t>
-[...13 lines deleted...]
-  <si>
     <t>Kevin Luetters</t>
   </si>
   <si>
     <t>Jasper County Environmental Health
 315 W 3rd St. N  
 Newton, IA 50208</t>
   </si>
   <si>
     <t xml:space="preserve">641-787-9224
 </t>
   </si>
   <si>
     <t>641-521-2993</t>
   </si>
   <si>
     <t>Jefferson</t>
   </si>
   <si>
     <t>Jefferson County</t>
   </si>
   <si>
-    <t>Jefferson County Public Health</t>
-[...1 lines deleted...]
-  <si>
     <t>Jefferson County Public Health 
 200 W Briggs Ave  
 Fairfield, IA 52556</t>
   </si>
   <si>
     <t xml:space="preserve">641-472-5929
 </t>
   </si>
   <si>
     <t>Johnson</t>
   </si>
   <si>
     <t>City of Iowa City</t>
   </si>
   <si>
     <t>Devon Strief</t>
   </si>
   <si>
     <t>Iowa City Animal Care and Adoption Center
 3910 Napoleon Ln  
 Iowa City, IA 52240</t>
   </si>
   <si>
     <t xml:space="preserve">general: 319-356-5295
 ext: 5296
@@ -1883,59 +1721,50 @@
   <si>
     <t>City of Coralville</t>
   </si>
   <si>
     <t>Chris Whitmore</t>
   </si>
   <si>
     <t>Coralville Police Department Animal Control
 1503 5th St.  
 Coralville, IA 52241</t>
   </si>
   <si>
     <t xml:space="preserve">319-248-1800
 </t>
   </si>
   <si>
     <t>cwhitmore@coralville.org</t>
   </si>
   <si>
     <t>Area outside of Iowa City/Coralville/North Liberty</t>
   </si>
   <si>
     <t>Disease Prevention Specialists Amelia Slaichert, Rachel Quinn, and Jennifer Miller</t>
   </si>
   <si>
-    <t>Johnson County Public Health
-[...7 lines deleted...]
-  <si>
     <t>(319) 356-6022</t>
   </si>
   <si>
     <t>dps@johnsoncountyiowa.gov</t>
   </si>
   <si>
     <t>City of North Liberty</t>
   </si>
   <si>
     <t>Austin Schoening</t>
   </si>
   <si>
     <t>North Liberity Police Department Animal and Community Services
 340 N Main St.  
 North Liberity, IA 52317</t>
   </si>
   <si>
     <t xml:space="preserve">(319) 626-5724 or (319) 626-6800
 </t>
   </si>
   <si>
     <t>aschoening@northlibertyiowa.org</t>
   </si>
   <si>
     <t>Jones</t>
@@ -2014,94 +1843,69 @@
   </si>
   <si>
     <t>Kossuth County Sheriff's Department
 121 W State St.  
 Algona, IA 50511</t>
   </si>
   <si>
     <t xml:space="preserve">515-295-3514
 </t>
   </si>
   <si>
     <t>Lee</t>
   </si>
   <si>
     <t xml:space="preserve">Lee County </t>
   </si>
   <si>
     <t>Elliot Vandenberg</t>
   </si>
   <si>
     <t>Lee County Sheriff
 2530 255th St.  
 Montrose, IA 52639</t>
   </si>
   <si>
-    <t xml:space="preserve">(319) 376-1081
-[...2 lines deleted...]
-  <si>
     <t>evnadenberg@leecountyiowa.gov</t>
   </si>
   <si>
     <t>Linn</t>
   </si>
   <si>
     <t>City of Cedar Rapids</t>
-  </si>
-[...1 lines deleted...]
-    <t>Connie Shcierholz</t>
   </si>
   <si>
     <t>Cedar Rapids Animal Control
 7241 Washington View Parkway SW  
 Cedar Rapids, IA 52404</t>
   </si>
   <si>
     <t xml:space="preserve">319-286-5993
 </t>
   </si>
   <si>
-    <t>City of Marion</t>
-[...13 lines deleted...]
-  <si>
     <t>Remaining Linn County</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Lindee Schroeder </t>
   </si>
   <si>
     <t>Cedar Valley Humane Society
 7411 Mount Vernon Rd Southeast  
 Cedar Rapids, IA 52403</t>
   </si>
   <si>
     <t xml:space="preserve">319-362-6288
 </t>
   </si>
   <si>
     <t>Louisa</t>
   </si>
   <si>
     <t>Louisa County</t>
   </si>
   <si>
     <t>Sheriff Brandon Marquardt</t>
   </si>
   <si>
     <t>Louisa County Sheriff Department
 12635 County Road G56 #102
 Wapello, IA 52653</t>
   </si>
   <si>
@@ -2144,194 +1948,142 @@
   <si>
     <t>Mary Grismore</t>
   </si>
   <si>
     <t>Lucas County Public Health
 123 S. Grand St. PO Box 852
 Chariton, IA 50049</t>
   </si>
   <si>
     <t xml:space="preserve">(641) 774-4312
 </t>
   </si>
   <si>
     <t>(641) 203-4990</t>
   </si>
   <si>
     <t>grismorem@lucasco.org</t>
   </si>
   <si>
     <t>Lyon</t>
   </si>
   <si>
     <t>Lyon County</t>
   </si>
   <si>
-    <t>Sheriff Steward Vander Stoep</t>
-[...10 lines deleted...]
-  <si>
     <t>Madison</t>
   </si>
   <si>
     <t>Madison County</t>
   </si>
   <si>
     <t>Andrew Hornback</t>
   </si>
   <si>
     <t>Environmental Health
 201 W. Court Ave.  
 Winterset , IA 50273</t>
   </si>
   <si>
     <t xml:space="preserve">(515) 462-2636
 </t>
   </si>
   <si>
     <t>ahornback@madisoncounty.iowa.gov</t>
   </si>
   <si>
     <t>Mahaska</t>
   </si>
   <si>
     <t>Mahaska County</t>
   </si>
   <si>
     <t>Patty Malloy</t>
   </si>
   <si>
     <t>MHP Community Health
 1229 C. Ave  
 Oskaloosa, IA 52577</t>
   </si>
   <si>
     <t xml:space="preserve">641-672-3257
 </t>
   </si>
   <si>
     <t>641-672-3412</t>
   </si>
   <si>
     <t>Marion</t>
   </si>
   <si>
     <t>Marion County</t>
   </si>
   <si>
-    <t>Cameron Kleinschmidt</t>
-[...16 lines deleted...]
-  <si>
     <t>https://marionph.org/environmental-health/</t>
   </si>
   <si>
     <t>Linsey Spoelstra</t>
   </si>
   <si>
     <t>Marion County Public Health
 2003 N Lincoln St.  PO Box 152
 Knoxville, IA 50138</t>
   </si>
   <si>
-    <t>(641) 828-2238
-[...2 lines deleted...]
-  <si>
     <t>lspoelstra@marioncountyiowa.gov</t>
   </si>
   <si>
     <t>Marshall</t>
   </si>
   <si>
     <t>Marshall County</t>
-  </si>
-[...13 lines deleted...]
-    <t>641-7481-0633</t>
   </si>
   <si>
     <t>Mills</t>
   </si>
   <si>
     <t>Mills County</t>
   </si>
   <si>
     <t>Mathew Scott</t>
   </si>
   <si>
     <t>Mills County Public Health
 403 Railroad Ave PO Box 209
 Glenwood, IA 51534</t>
   </si>
   <si>
     <t xml:space="preserve">712-527-9699
 </t>
   </si>
   <si>
     <t>Mitchell</t>
   </si>
   <si>
     <t>Mitchell County</t>
   </si>
   <si>
-    <t>Greg Beaver</t>
-[...1 lines deleted...]
-  <si>
     <t>Mitchell County Sheriff's Department
 211 South 6th St.  
 Osage, IA 50461</t>
   </si>
   <si>
     <t xml:space="preserve">641-732-4740
 </t>
   </si>
   <si>
     <t>Monona</t>
   </si>
   <si>
     <t>City of Mapleton</t>
   </si>
   <si>
     <t>Brent Streck</t>
   </si>
   <si>
     <t>Mayor
 513 Main St.  
 Mapleton, IA 51034</t>
   </si>
   <si>
     <t xml:space="preserve">712-881-1351
 </t>
@@ -2416,59 +2168,50 @@
   <si>
     <t>Remaining Montgomery County</t>
   </si>
   <si>
     <t>John Stunaugle</t>
   </si>
   <si>
     <t>Montgomery County Sheriff's Department
 106 W Coolbaugh  
 Red Oak, IA 51566</t>
   </si>
   <si>
     <t xml:space="preserve">712-623-5107
 </t>
   </si>
   <si>
     <t>Muscatine</t>
   </si>
   <si>
     <t>Muscatine County</t>
   </si>
   <si>
     <t>Courtney Patel</t>
   </si>
   <si>
-    <t>Animal Control Officer/ Muscatine Police Dept.
-[...7 lines deleted...]
-  <si>
     <t>City of West Liberty</t>
   </si>
   <si>
     <t>West Liberty Police Dept.</t>
   </si>
   <si>
     <t>West Liberty Police Department
 409 North Calhoun St.  
 West Liberty, IA 52776</t>
   </si>
   <si>
     <t xml:space="preserve">319-627-2223
 </t>
   </si>
   <si>
     <t>City of Wilton</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Clark </t>
   </si>
   <si>
     <t>Wilton Police Department.
 P.O. Box 27  
 Wilton, IA 52778</t>
   </si>
@@ -2647,221 +2390,180 @@
     <t xml:space="preserve">(712) 335-3308
 </t>
   </si>
   <si>
     <t>Polk</t>
   </si>
   <si>
     <t>City of Ankeny</t>
   </si>
   <si>
     <t>Ankeny Police Dept.</t>
   </si>
   <si>
     <t>Ankeny Police Department
 411 Southwest Ordinance Rd  
 Ankeny, IA 50021</t>
   </si>
   <si>
     <t xml:space="preserve">515-289-5240
 </t>
   </si>
   <si>
     <t>City of West Des Moines</t>
   </si>
   <si>
-    <t>Gary Rank (rabies lead)</t>
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">515-222-3671       
 </t>
   </si>
   <si>
     <t xml:space="preserve"> Joe Pizali - Animal Control Officer</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">515-222-3321 </t>
   </si>
   <si>
     <t>City of Clive</t>
   </si>
   <si>
     <t>Non-Emergency Dispatch</t>
   </si>
   <si>
     <t>Clive Police Department
 8800 Hickman Rd.  
 Clive, IA 50325</t>
   </si>
   <si>
     <t xml:space="preserve">515-222-3321
 </t>
   </si>
   <si>
     <t>City of Johnston</t>
   </si>
   <si>
-    <t>Jodie Goodwin - Community Service Officer</t>
-[...1 lines deleted...]
-  <si>
     <t>Johnston Police Department
 6272 Merle Hay Road  
 Johnston, IA 50131</t>
   </si>
   <si>
     <t xml:space="preserve">515-278-2345
 </t>
   </si>
   <si>
     <t>City of Altoona</t>
   </si>
   <si>
     <t>Lieutenant Alyssa Wilson</t>
   </si>
   <si>
     <t>Altoona Police Department
 900 Venbury Drive  
 Altoona, IA 50009</t>
   </si>
   <si>
     <t xml:space="preserve">515-967-5132
 </t>
   </si>
   <si>
     <t>City of Urbandale</t>
   </si>
   <si>
     <t xml:space="preserve">Sergeant Rebecca Taylor </t>
   </si>
   <si>
     <t>Urbandale Police Department
 3740 86th St.  
 Urbandale, IA 50322</t>
   </si>
   <si>
     <t xml:space="preserve">515-331-6848
 </t>
   </si>
   <si>
     <t>515-222-3321</t>
   </si>
   <si>
     <t>City of Des Moines</t>
   </si>
   <si>
-    <t>Sergeant Langcaster</t>
-[...1 lines deleted...]
-  <si>
     <t>Des Moines Animal Control 
 1441 SE Harriet St.  
 Des Moines, IA 50320</t>
   </si>
   <si>
-    <t>515-284-6905
-[...2 lines deleted...]
-  <si>
     <t>Animal Rescue League of Iowa</t>
   </si>
   <si>
     <t>Animal Rescue League of Iowa
 5452 NE 22nd St.  
 Des Moines, IA 50313</t>
   </si>
   <si>
     <t xml:space="preserve">515-262-9503
 </t>
   </si>
   <si>
     <t>City of Polk City</t>
   </si>
   <si>
     <t>Polk City Police Dept.</t>
   </si>
   <si>
     <t>Polk City Police Department
 309 West Van Dorn St.  P.O. 381
 Polk City, IA 50226</t>
   </si>
   <si>
-    <t xml:space="preserve">515-984-6565
-[...2 lines deleted...]
-  <si>
     <t>City of Windsor Heights</t>
   </si>
   <si>
     <t>Windsor Heights Police Dept.</t>
   </si>
   <si>
     <t>Windsor Heights Police Department
 1133 66th St  
 Windsor Heights, IA 50324</t>
   </si>
   <si>
-    <t xml:space="preserve">515-277-4453 
-[...2 lines deleted...]
-  <si>
     <t>Remaining Polk County</t>
   </si>
   <si>
     <t>Animal Control Officer on call</t>
   </si>
   <si>
     <t>Polk County Sheriff's Department
 5995 NE 14th St.  
 Des Moines, IA 50313</t>
   </si>
   <si>
     <t xml:space="preserve">515-286-3333
 </t>
   </si>
   <si>
     <t>Pottawattamie</t>
   </si>
   <si>
     <t>City of Council Bluffs</t>
   </si>
   <si>
-    <t>Galen Barrett</t>
-[...1 lines deleted...]
-  <si>
     <t>Council Bluffs Animal Control
 1020 Railroad Ave. Suite B
 Council Bluffs, IA 51503</t>
   </si>
   <si>
     <t xml:space="preserve">712-328-4656
 </t>
   </si>
   <si>
     <t>Remaining Pottawattamie County</t>
   </si>
   <si>
     <t>Animal Control Officer Abigail Leggett</t>
   </si>
   <si>
     <t>Pottawattamie County Public Health 
 515 5th Ave  
 Council Bluffs, IA 51503</t>
   </si>
   <si>
     <t xml:space="preserve">712-366-1143
 </t>
   </si>
   <si>
     <t>402-980-7864</t>
@@ -2877,145 +2579,111 @@
   </si>
   <si>
     <t>Poweshiek County Sanitarian
 102 S Third St. PO Box 418
 Montezuma, IA 50112</t>
   </si>
   <si>
     <t xml:space="preserve">641-623-3762
 </t>
   </si>
   <si>
     <t>Ringgold</t>
   </si>
   <si>
     <t>Ringgold County</t>
   </si>
   <si>
     <t>Ringgold County Sheriff Dept.</t>
   </si>
   <si>
     <t>Ringgold County Sheriff's Department
 801 East South St.   
 Mount Ayr, IA 50854</t>
   </si>
   <si>
-    <t xml:space="preserve">641-464-2911
-[...2 lines deleted...]
-  <si>
     <t>Sac</t>
   </si>
   <si>
     <t>City of Sac City</t>
   </si>
   <si>
     <t>Sac City Police Dept.</t>
   </si>
   <si>
     <t>Sac City Police Department
 311 Williams St.  
 Sac City, IA 50583</t>
   </si>
   <si>
-    <t xml:space="preserve">712-662-7772
-[...2 lines deleted...]
-  <si>
     <t>Remaining Sac County</t>
   </si>
   <si>
     <t>Sac County Sheriff</t>
   </si>
   <si>
     <t>Sac County Sheriff's Department
 100 N W State St  
 Sac City, IA 50583</t>
   </si>
   <si>
-    <t xml:space="preserve">712-662-7127
-[...2 lines deleted...]
-  <si>
     <t>712-662-4302</t>
   </si>
   <si>
     <t>Scott</t>
   </si>
   <si>
     <t>Scott County</t>
   </si>
   <si>
     <t>Hope Huston</t>
   </si>
   <si>
     <t>Scott County Humane Society 
 2802 W. Central Park Ave   
 Davenport, IA 52804</t>
   </si>
   <si>
     <t xml:space="preserve">(563) 388-6655
 </t>
   </si>
   <si>
     <t>APS@HSSC.US</t>
   </si>
   <si>
     <t>https://hssc.us/</t>
   </si>
   <si>
     <t>Shelby</t>
   </si>
   <si>
     <t>City of Harlan</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Miller </t>
   </si>
   <si>
-    <t>City of Harlan Animal Protection and Control
-[...20 lines deleted...]
-  <si>
     <t>Remaining Shelby County</t>
   </si>
   <si>
     <t>Shelby County Sheriff's Dept. Officer on Duty</t>
   </si>
   <si>
     <t>Shelby County Sheriff's Department
 612 Court St.  
 Harlan, IA 51537</t>
   </si>
   <si>
     <t xml:space="preserve">712-755-5026
 </t>
   </si>
   <si>
     <t>Sioux</t>
   </si>
   <si>
     <t>City of Hawarden</t>
   </si>
   <si>
     <t>Hawarden Police Dept.</t>
   </si>
   <si>
     <t>Hawarden Police Department
@@ -3125,62 +2793,55 @@
   <si>
     <t>515-382-6566</t>
   </si>
   <si>
     <t>Tama</t>
   </si>
   <si>
     <t>City of Dysart</t>
   </si>
   <si>
     <t>Joel Hols</t>
   </si>
   <si>
     <t>Dysart Police Department
 601 Wilson St.   
 Dysart, IA 52224</t>
   </si>
   <si>
     <t xml:space="preserve">319-476-4010
 </t>
   </si>
   <si>
     <t>City of Tama</t>
   </si>
   <si>
-    <t>Jason Bina</t>
-[...1 lines deleted...]
-  <si>
     <t>Tama Police Department
 305 Siegel St.  
 Tama, IA 52339</t>
   </si>
   <si>
-    <t xml:space="preserve">641-484-2440
-[...2 lines deleted...]
-  <si>
     <t>City of Toledo</t>
   </si>
   <si>
     <t xml:space="preserve">Dan Quigley </t>
   </si>
   <si>
     <t>Toledo Police Department
 214 West High St.  
 Toledo, IA 52342</t>
   </si>
   <si>
     <t xml:space="preserve">641-484-3013
 </t>
   </si>
   <si>
     <t>Meskwaki Settlement</t>
   </si>
   <si>
     <t>Jeff Bunn</t>
   </si>
   <si>
     <t>Meskwaki Police Department
 1632 305th St.  
 Tama, IA 52339</t>
   </si>
@@ -3200,55 +2861,50 @@
 Toledo, IA 52342</t>
   </si>
   <si>
     <t xml:space="preserve">641-484-3760 
 </t>
   </si>
   <si>
     <t>Taylor</t>
   </si>
   <si>
     <t>Taylor County</t>
   </si>
   <si>
     <t>Taylor County Sheriff</t>
   </si>
   <si>
     <t>Taylor County Sheriff's Department
 1601 Justice St.  
 Bedford, IA 50833</t>
   </si>
   <si>
     <t xml:space="preserve">712-523-2153
 </t>
   </si>
   <si>
-    <t>Taylor County Public Health
-[...3 lines deleted...]
-  <si>
     <t>Union</t>
   </si>
   <si>
     <t>Union County</t>
   </si>
   <si>
     <t>Amanda Husband</t>
   </si>
   <si>
     <t>Union County Environmental Health
 705 East Taylor St. Ste #2
 Creston, IA 50801</t>
   </si>
   <si>
     <t xml:space="preserve">641-782-7803
 </t>
   </si>
   <si>
     <t>641-202-6412</t>
   </si>
   <si>
     <t>Van Buren</t>
   </si>
   <si>
     <t>City of Farmington</t>
@@ -3391,62 +3047,55 @@
     <t xml:space="preserve">319-293-3431
 </t>
   </si>
   <si>
     <t>Van Buren County Sheriff's Office</t>
   </si>
   <si>
     <t>Refer to Public Health, otherwise dispatch</t>
   </si>
   <si>
     <t>Van Buren County Sheriff's Office
 907 Broad St.  
 Keosauqua, IA 52565</t>
   </si>
   <si>
     <t xml:space="preserve">319-293-3426
 </t>
   </si>
   <si>
     <t>Wapello</t>
   </si>
   <si>
     <t>City of Ottumwa</t>
   </si>
   <si>
-    <t>Officer Jeff Williams</t>
-[...1 lines deleted...]
-  <si>
     <t>Ottumwa Police Department
 330 West Second St.  
 Ottumwa, IA 52501</t>
   </si>
   <si>
-    <t xml:space="preserve">641-683-0661
-[...2 lines deleted...]
-  <si>
     <t>Remaining Wapello County</t>
   </si>
   <si>
     <t>Wapello County Sheriff's Dept.</t>
   </si>
   <si>
     <t>Wapello County Sheriff's Department
 330 West Second St.  
 Ottumwa, IA 52501</t>
   </si>
   <si>
     <t xml:space="preserve">641-684-4350
 </t>
   </si>
   <si>
     <t>Warren</t>
   </si>
   <si>
     <t>City of Indianola</t>
   </si>
   <si>
     <t>Indianola Police Department</t>
   </si>
   <si>
     <t>Indianola Police Department
@@ -3473,65 +3122,55 @@
     <t xml:space="preserve">515-981-0666
 </t>
   </si>
   <si>
     <t>City of Carlisle</t>
   </si>
   <si>
     <t>Carlisle Police Dept.</t>
   </si>
   <si>
     <t>Carlisle Police Department
 195 N. 1st St.  
 Carlisle, IA 50047</t>
   </si>
   <si>
     <t xml:space="preserve">515-989-4121
 </t>
   </si>
   <si>
     <t>515-961-6911</t>
   </si>
   <si>
     <t>Remaining Warren County</t>
   </si>
   <si>
-    <t>Joelle Stolte</t>
-[...1 lines deleted...]
-  <si>
     <t>Warren County Health Services-Public Health
 301 N. Buxton St. 202
 Indianola, IA 50125</t>
   </si>
   <si>
-    <t xml:space="preserve">(515) 690-9190
-[...5 lines deleted...]
-  <si>
     <t>https://www.warrencountyia.gov/government/public-safety/health-services/</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>City of Washington</t>
   </si>
   <si>
     <t xml:space="preserve">Jim Lester </t>
   </si>
   <si>
     <t>Washington City Police Department
 215 E Washington St.  
 Washington, IA 52353</t>
   </si>
   <si>
     <t xml:space="preserve">319-653-2107
 </t>
   </si>
   <si>
     <t>Remaining Washington County</t>
   </si>
   <si>
     <t>Jared Schneider</t>
@@ -3666,65 +3305,50 @@
 Decorah, IA 52101</t>
   </si>
   <si>
     <t xml:space="preserve">563-382-3667
 </t>
   </si>
   <si>
     <t>Remaining Winneshiek Co.</t>
   </si>
   <si>
     <t>Sheriff Dan Mark</t>
   </si>
   <si>
     <t>Winneshiek County Sheriff's Department
 400 Claiborne Dr #3
 Decorah, IA 52101</t>
   </si>
   <si>
     <t xml:space="preserve">563-382-4268
 </t>
   </si>
   <si>
     <t>Woodbury</t>
   </si>
   <si>
-    <t>Woodbury County</t>
-[...13 lines deleted...]
-  <si>
     <t>Worth</t>
   </si>
   <si>
     <t>Worth County</t>
   </si>
   <si>
     <t>Worth County Sheriff Dept.</t>
   </si>
   <si>
     <t>Worth County Sheriff's Department
 1000 Central Ave  
 Northwood, IA 50459</t>
   </si>
   <si>
     <t xml:space="preserve">641-324-2481
 </t>
   </si>
   <si>
     <t>Wright</t>
   </si>
   <si>
     <t xml:space="preserve">Wright County Health Department </t>
   </si>
   <si>
     <t>Sandra McGrath</t>
@@ -3756,82 +3380,591 @@
 Clarion, IA 50525</t>
   </si>
   <si>
     <t xml:space="preserve">515-532-2515
 </t>
   </si>
   <si>
     <t>City of Belmond</t>
   </si>
   <si>
     <t>Dario Gamino</t>
   </si>
   <si>
     <t>Belmond Police Department
 112 2nd Ave NE  
 Belmond, IA 50421</t>
   </si>
   <si>
     <t xml:space="preserve">877-442-3357
 </t>
   </si>
   <si>
     <t>City of Eagle Grove</t>
   </si>
   <si>
-    <t>Ray Beltram</t>
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">515-448-4793
 </t>
   </si>
   <si>
     <t>Remaining Wright County</t>
   </si>
   <si>
     <t>Jason Schluttenhofer</t>
   </si>
   <si>
     <t>Wright County Sheriff's Department
 719 2nd St. SW PO Box 348
 Clarion, IA 50525</t>
   </si>
   <si>
     <t xml:space="preserve">515-532-3722
 </t>
+  </si>
+  <si>
+    <t>Andrea Morris</t>
+  </si>
+  <si>
+    <t>Jefferson County Public Health</t>
+  </si>
+  <si>
+    <t>Chief Mike Moore</t>
+  </si>
+  <si>
+    <t>(641) 895-9567</t>
+  </si>
+  <si>
+    <t>(641) 437-4332</t>
+  </si>
+  <si>
+    <t>eh@bentoncountyia.gov</t>
+  </si>
+  <si>
+    <t>(319) 540-4818</t>
+  </si>
+  <si>
+    <t>(319) 472-3119</t>
+  </si>
+  <si>
+    <t>Alorenzen@co.buchanan.ia.us</t>
+  </si>
+  <si>
+    <t>Jennifer Stiles (Jenny)</t>
+  </si>
+  <si>
+    <t>Paige Hawley</t>
+  </si>
+  <si>
+    <t>(641) 421-9331</t>
+  </si>
+  <si>
+    <t>641-421-9359</t>
+  </si>
+  <si>
+    <t>641-421-3636</t>
+  </si>
+  <si>
+    <t>publichealth@cedarcounty.iowa.gov</t>
+  </si>
+  <si>
+    <t>Public Health</t>
+  </si>
+  <si>
+    <t>Public Health Team</t>
+  </si>
+  <si>
+    <t>(563) 886-2226</t>
+  </si>
+  <si>
+    <t>(563) 886-2226 ext3</t>
+  </si>
+  <si>
+    <t>Public Health
+400 Cedar St.  
+Tipton, IA 52772</t>
+  </si>
+  <si>
+    <t>Jessica Bear</t>
+  </si>
+  <si>
+    <t>Shaun Kloster</t>
+  </si>
+  <si>
+    <t>Environmental Health/DCSO
+203 NE Idaho St.
+Leon, IA 50144</t>
+  </si>
+  <si>
+    <t>(641) 572-9349</t>
+  </si>
+  <si>
+    <t>(641) 572-0665</t>
+  </si>
+  <si>
+    <t>jbear@decaturph.com</t>
+  </si>
+  <si>
+    <t>Decatur County Environmental Health
+203 NE Idaho   
+Leon, IA 50144</t>
+  </si>
+  <si>
+    <t>Sydney Grewell</t>
+  </si>
+  <si>
+    <t>641-844-2799</t>
+  </si>
+  <si>
+    <t>publichealth@marshallcountyia.gov</t>
+  </si>
+  <si>
+    <t>563-422-8709</t>
+  </si>
+  <si>
+    <t>(563) 927-3355</t>
+  </si>
+  <si>
+    <t>bdavis@manchester-ia.org</t>
+  </si>
+  <si>
+    <t>(641) 330-8132</t>
+  </si>
+  <si>
+    <t>(563) 927-3135</t>
+  </si>
+  <si>
+    <t>https://www.manchester-ia.org/vnews/display.v/SEC/Departments%7CPolice%20Department</t>
+  </si>
+  <si>
+    <t>https://delawarecounty.iowa.gov/sheriff/</t>
+  </si>
+  <si>
+    <t>https://www.regmedctr.org/service/public-health/</t>
+  </si>
+  <si>
+    <t>krystle.deshaw@regmedctr.org</t>
+  </si>
+  <si>
+    <t>(563) 927-7551
+Ext: 7353</t>
+  </si>
+  <si>
+    <t>Marshall County Public Health 101 East Main Street Marshalltown, IA 50158</t>
+  </si>
+  <si>
+    <t>(515) 832-8636</t>
+  </si>
+  <si>
+    <t>515-832-9166</t>
+  </si>
+  <si>
+    <t>County Sheriff Alex Pruismann</t>
+  </si>
+  <si>
+    <t>Johnson County Public Health
+855 South Dubuque St. Suite 113
+Iowa City, IA 52240</t>
+  </si>
+  <si>
+    <t>319-356-6040</t>
+  </si>
+  <si>
+    <t>https://gis.johnsoncountyiowa.gov/animalbite/</t>
+  </si>
+  <si>
+    <t>(319) 372-1152</t>
+  </si>
+  <si>
+    <t>(319) 372-1310</t>
+  </si>
+  <si>
+    <t>Jaime Bowers</t>
+  </si>
+  <si>
+    <t>Lyndee Schroeder</t>
+  </si>
+  <si>
+    <t>https://lyoncounty.iowa.gov/public_health/</t>
+  </si>
+  <si>
+    <t>(641) 891-4068</t>
+  </si>
+  <si>
+    <t>Ashley Buckalew</t>
+  </si>
+  <si>
+    <t>(641) 828-2238</t>
+  </si>
+  <si>
+    <t>Marion County Environmental Health
+2003 N Lincoln St.
+Knoxville, IA 50138</t>
+  </si>
+  <si>
+    <t>abuckalew@marioncountyiowa.gov</t>
+  </si>
+  <si>
+    <t>Justin Trees</t>
+  </si>
+  <si>
+    <t>Abbie Lazella- Community Service Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">West Des Moines Public Services
+8850 Grand Ave
+West Des Moines, IA 50266 </t>
+  </si>
+  <si>
+    <t>(515) 222-3364</t>
+  </si>
+  <si>
+    <t>(515) 222-3321</t>
+  </si>
+  <si>
+    <t>Alice Barrett- Administrative Assistant</t>
+  </si>
+  <si>
+    <t>Sergeant Morgan and Animal Service Officers</t>
+  </si>
+  <si>
+    <t>(515) 283-4811</t>
+  </si>
+  <si>
+    <t>(515) 284-6905</t>
+  </si>
+  <si>
+    <t xml:space="preserve">515-984-6565
+ext. 1
+</t>
+  </si>
+  <si>
+    <t>(515) 286-3333</t>
+  </si>
+  <si>
+    <t>515-277-4453 
+ext. 3</t>
+  </si>
+  <si>
+    <t>Paul Tauke- Interim Director</t>
+  </si>
+  <si>
+    <t>(515) 222-3417</t>
+  </si>
+  <si>
+    <t>(515) 783-2300</t>
+  </si>
+  <si>
+    <t>Jasper County Sheriff's Office</t>
+  </si>
+  <si>
+    <t>Jasper County Sheriff's Office
+2300 Law Center Dr.  
+Newton, IA 50208</t>
+  </si>
+  <si>
+    <t>(641) 792-5912</t>
+  </si>
+  <si>
+    <t>kluetters@jasperia.org</t>
+  </si>
+  <si>
+    <t>Melissa Stillson</t>
+  </si>
+  <si>
+    <t>Crystal Top</t>
+  </si>
+  <si>
+    <t>Health Services Lyon County
+300 S 4th Ave.
+Suite 200
+Rock Rapids, IA 51246</t>
+  </si>
+  <si>
+    <t>(712) 472-8200</t>
+  </si>
+  <si>
+    <t>Marcy Peltz</t>
+  </si>
+  <si>
+    <t>mpeltz@councilbluffs-ia.gov</t>
+  </si>
+  <si>
+    <t>abigail.leggett@pottcounty-ia.gov</t>
+  </si>
+  <si>
+    <t>Tyler Ayala-Pagan</t>
+  </si>
+  <si>
+    <t>(641) 484-3760</t>
+  </si>
+  <si>
+    <t>https://www.siouxlanddistricthealth.org/disease-prevention/rabies-and-animal-bites</t>
+  </si>
+  <si>
+    <t>https://www.councilbluffs-ia.gov/2251/Animal-Control</t>
+  </si>
+  <si>
+    <t>https://www.pottcounty-ia.gov/public_health/animal_control/</t>
+  </si>
+  <si>
+    <t>641-484-2440</t>
+  </si>
+  <si>
+    <t>City of Afton</t>
+  </si>
+  <si>
+    <t>Jacob McGuire</t>
+  </si>
+  <si>
+    <t>City of Afton Iowa
+115 E Kansas St 
+PO Box 199
+Afton, IA 50830</t>
+  </si>
+  <si>
+    <t>(641) 347-5224</t>
+  </si>
+  <si>
+    <t>aftoniapolice@gmail.com</t>
+  </si>
+  <si>
+    <t>Randy Daniels</t>
+  </si>
+  <si>
+    <t>(641) 683-0648</t>
+  </si>
+  <si>
+    <t>(641) 683-0661</t>
+  </si>
+  <si>
+    <t>danielsr@ottumwa.us</t>
+  </si>
+  <si>
+    <t>Siouxland District Health Department
+1014 Nebraska  
+Sioux City, IA 51105</t>
+  </si>
+  <si>
+    <t>Michelle Clausen Rosendahl</t>
+  </si>
+  <si>
+    <t>Siouxland District Health Department</t>
+  </si>
+  <si>
+    <t>(712) 234-3903</t>
+  </si>
+  <si>
+    <t xml:space="preserve">712-279-6119            </t>
+  </si>
+  <si>
+    <t>mclausen@siouxlanddistricthealth.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeremy Long/Matt Valintine </t>
+  </si>
+  <si>
+    <t>Eagle Grove Police Department
+E Broadway  
+Eagle Grove, IA 50533</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Justin Schultes </t>
+  </si>
+  <si>
+    <t>City of Harlan Animal Protection and Control
+2505 Utility Ave  
+Harlan, IA 51537</t>
+  </si>
+  <si>
+    <t xml:space="preserve">712-579-0148
+712-579-9209 (Tony is backup) </t>
+  </si>
+  <si>
+    <t>Kelsey Marmon</t>
+  </si>
+  <si>
+    <t>(515) 690-9196</t>
+  </si>
+  <si>
+    <t>(515) 537-8783</t>
+  </si>
+  <si>
+    <t>kelseym@warrencountyia.org</t>
+  </si>
+  <si>
+    <t>Cedar Falls Public Safety Animal Welfare
+4600 S Main St.  
+Cedar Falls, IA 50613</t>
+  </si>
+  <si>
+    <t>animal.welfare@cedarfalls.com</t>
+  </si>
+  <si>
+    <t>animalcontrol@waterloo-ia.org</t>
+  </si>
+  <si>
+    <t>Emily Weidner</t>
+  </si>
+  <si>
+    <t>Black Hawk County Public Health
+1408 Independence Ave  
+Waterloo, IA 50703</t>
+  </si>
+  <si>
+    <t>City of Dunkerton</t>
+  </si>
+  <si>
+    <t>City of Evansdale</t>
+  </si>
+  <si>
+    <t>City of Hudson</t>
+  </si>
+  <si>
+    <t>La Porte City</t>
+  </si>
+  <si>
+    <t>Andrew Snyder</t>
+  </si>
+  <si>
+    <t>Chris Schares &amp; Wanda Adams (after hourse)</t>
+  </si>
+  <si>
+    <t>Police Chief Daniel Banks</t>
+  </si>
+  <si>
+    <t>La Porte City Police</t>
+  </si>
+  <si>
+    <t>Dunkerton Police
+200 Tower Street 
+PO Box 100
+Dunkerton, IA 50626</t>
+  </si>
+  <si>
+    <t>Evansdale Animal Control
+123 North Evans Road
+Evansdale, IA 50707</t>
+  </si>
+  <si>
+    <t>Hudson Police Department
+615 Washington St
+Hudson, IA 50643</t>
+  </si>
+  <si>
+    <t>La Porte City Police
+202 Main Street
+La Porte, IA 50651</t>
+  </si>
+  <si>
+    <t>(319) 822-4247</t>
+  </si>
+  <si>
+    <t>(319) 988-4405</t>
+  </si>
+  <si>
+    <t>(319) 342-2236</t>
+  </si>
+  <si>
+    <t>policechief@dunkerton.net</t>
+  </si>
+  <si>
+    <t>dbanks@cityofhudsonia.com</t>
+  </si>
+  <si>
+    <t>lpcpolice@lpctel.net</t>
+  </si>
+  <si>
+    <t>https://www.cityofwaterlooiowa.com/residents/animal_control/index.php</t>
+  </si>
+  <si>
+    <t>https://evansdale.govoffice.com/?SEC=E798518A-EF3B-49F8-B2E2-170F09378739</t>
+  </si>
+  <si>
+    <t>https://www.cityofhudsonia.com/c/-/?p=policedepartment.html</t>
+  </si>
+  <si>
+    <t>https://www.lpcia.com/police/page/animal-protection-and-control</t>
+  </si>
+  <si>
+    <t>(641) 421-3001</t>
+  </si>
+  <si>
+    <t>712-662-7127</t>
+  </si>
+  <si>
+    <t>712-662-7772</t>
+  </si>
+  <si>
+    <t>641-464-2911</t>
+  </si>
+  <si>
+    <t>Sac County-Entire</t>
+  </si>
+  <si>
+    <t>Taylor Egesdal</t>
+  </si>
+  <si>
+    <t>Sac County Public Health/Environmental Health
+116 S. State St
+Sac City, IA 50583</t>
+  </si>
+  <si>
+    <t>(712) 662-7929</t>
+  </si>
+  <si>
+    <t>tegesdal@saccountyiowa.gov</t>
+  </si>
+  <si>
+    <t>Muscatine County Sheriff Department
+312 East Fifth St.  
+Muscatine, IA 52761</t>
+  </si>
+  <si>
+    <t>(563) 263-9922</t>
+  </si>
+  <si>
+    <t>City of Muscatine</t>
+  </si>
+  <si>
+    <t>Courtney Patel and Muscatine Police Dept.</t>
+  </si>
+  <si>
+    <t>Muscatine Police Departement
+312 East Fifth St.
+#1  
+Muscatine, IA 52761</t>
+  </si>
+  <si>
+    <t>(563) 263-9922
+ask for dispatch</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
@@ -3880,69 +4013,72 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color theme="0"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4239,5899 +4375,6014 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icanimalcenter@iowa-city.org%20%20%20or%20%20%20DStrief@iowa-city.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aschoening@northlibertyiowa.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regmedctr.org/service/public-health/frequent-health-topics/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cwhitmore@coralville.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gis.johnsoncountyiowa.gov/animalbite/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.councilbluffs-ia.gov/2251/Animal-Control" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpcia.com/police/page/animal-protection-and-control" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icanimalcenter@iowa-city.org%20%20%20or%20%20%20DStrief@iowa-city.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delawarecounty.iowa.gov/sheriff/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pottcounty-ia.gov/public_health/animal_control/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:animal.welfare@cedarfalls.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aschoening@northlibertyiowa.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:animalcontrol@waterloo-ia.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regmedctr.org/service/public-health/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester-ia.org/vnews/display.v/SEC/Departments%7CPolice%20Department" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hssc.us/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bentoncountyia.gov/environmental_health/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bentoncountyia.gov/environmental_health/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lyoncounty.iowa.gov/public_health/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tegesdal@saccountyiowa.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cwhitmore@coralville.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lyoncounty.iowa.gov/public_health/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.siouxlanddistricthealth.org/disease-prevention/rabies-and-animal-bites" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B7E0E0A-4685-4BB3-BDE4-84FCF71E807F}">
-  <dimension ref="A1:H224"/>
+  <dimension ref="A1:H228"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="1" topLeftCell="A101" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A108" sqref="A108"/>
+      <pane ySplit="1" topLeftCell="A126" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A145" sqref="A145"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15" style="6" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="20.140625" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="36.5703125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="20.1796875" style="6" customWidth="1"/>
+    <col min="3" max="4" width="23.453125" style="6" customWidth="1"/>
+    <col min="5" max="5" width="27.453125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="19.81640625" style="6" customWidth="1"/>
+    <col min="7" max="7" width="36.54296875" style="6" customWidth="1"/>
     <col min="8" max="8" width="59" style="6" customWidth="1"/>
-    <col min="9" max="16384" width="8.7109375" style="6"/>
+    <col min="9" max="16384" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="46.5">
+    <row r="1" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="62.1">
+    <row r="2" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="62.1">
+    <row r="3" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="62.1">
+    <row r="4" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="62.1">
-[...3 lines deleted...]
-      <c r="B5" s="5" t="s">
+    <row r="5" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A5" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="5" t="s">
+      <c r="B5" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D5" s="5" t="s">
+      <c r="C5" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="D5" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="F5" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="E5" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="F5" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="B6" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="D6" s="3" t="s">
+      <c r="C6" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="E6" s="3" t="s">
+      <c r="D6" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="F6" s="2" t="s">
-[...9 lines deleted...]
-    <row r="7" spans="1:8" ht="62.1">
+      <c r="E6" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H6" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="62" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="5" t="s">
+        <v>929</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="D7" s="5" t="s">
+      <c r="E7" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>35</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="D8" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="F7" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B8" s="5" t="s">
+      <c r="E8" s="5" t="s">
+        <v>931</v>
+      </c>
+      <c r="F8" s="4" t="s">
+        <v>930</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A9" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="B9" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="C9" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="5" t="s">
-[...19 lines deleted...]
-      <c r="C9" s="5" t="s">
+      <c r="D9" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="D9" s="5" t="s">
+      <c r="E9" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="F9" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A10" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="F9" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="C10" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="B10" s="3" t="s">
+      <c r="D10" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="C10" s="3" t="s">
+      <c r="E10" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="D10" s="3" t="s">
+      <c r="F10" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A11" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="E10" s="3" t="s">
+      <c r="D11" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="F10" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B11" s="3" t="s">
+      <c r="E11" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="F11" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="D11" s="3" t="s">
+      <c r="B12" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="E11" s="3" t="s">
+      <c r="C12" s="5" t="s">
+        <v>927</v>
+      </c>
+      <c r="D12" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...16 lines deleted...]
-      <c r="C12" s="3" t="s">
+      <c r="E12" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="F12" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="H12" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D12" s="3" t="s">
+    </row>
+    <row r="13" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="E12" s="3" t="s">
+      <c r="D13" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>934</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>933</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>932</v>
+      </c>
+      <c r="H13" s="7" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A14" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="F12" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A13" s="4" t="s">
+      <c r="B14" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="C14" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="D14" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D13" s="5" t="s">
+      <c r="F14" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H14" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="E13" s="5" t="s">
+    </row>
+    <row r="15" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A15" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="F13" s="4" t="s">
-[...5 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="C15" s="3" t="s">
         <v>60</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C14" s="5" t="s">
+      <c r="D15" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D14" s="5" t="s">
-[...22 lines deleted...]
-      <c r="C15" s="5" t="s">
+      <c r="E15" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D15" s="5" t="s">
+      <c r="F15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A16" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A18" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H19" s="8"/>
+    </row>
+    <row r="20" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A20" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E15" s="5" t="s">
+      <c r="C20" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F15" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="D20" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B16" s="3" t="s">
+      <c r="E20" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="C16" s="3" t="s">
+      <c r="F20" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D16" s="3" t="s">
+      <c r="C21" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E21" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="E16" s="3" t="s">
-[...8 lines deleted...]
-      <c r="H16" s="3" t="s">
+      <c r="F21" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="3" t="s">
         <v>70</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B17" s="3" t="s">
+      <c r="H21" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A22" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="C17" s="3" t="s">
+      <c r="B22" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="D17" s="3" t="s">
+      <c r="C22" s="5" t="s">
         <v>73</v>
       </c>
-      <c r="E17" s="3" t="s">
+      <c r="D22" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B18" s="3" t="s">
+      <c r="E22" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="C18" s="3" t="s">
+      <c r="F22" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A23" s="2" t="s">
         <v>76</v>
       </c>
-      <c r="D18" s="3" t="s">
+      <c r="B23" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="E18" s="3" t="s">
+      <c r="C23" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B19" s="3" t="s">
+      <c r="D23" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="E23" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="D19" s="3" t="s">
+      <c r="F23" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A24" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="E19" s="3" t="s">
+      <c r="C24" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="F19" s="2" t="s">
+      <c r="D24" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="G19" s="3" t="s">
+      <c r="E24" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="H19" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="4" t="s">
+      <c r="F24" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A25" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="C25" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="D25" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="E25" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="E20" s="5" t="s">
+      <c r="F25" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A26" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="F20" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A21" s="2" t="s">
+      <c r="C26" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B21" s="3" t="s">
+      <c r="D26" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C21" s="3" t="s">
+      <c r="E26" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="D21" s="3" t="s">
+      <c r="F26" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="E21" s="3" t="s">
+      <c r="B27" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="F21" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B22" s="3" t="s">
+      <c r="C27" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="C22" s="3" t="s">
+      <c r="D27" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D22" s="3" t="s">
+      <c r="E27" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="E22" s="3" t="s">
+      <c r="F27" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>935</v>
+      </c>
+      <c r="H27" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="F22" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B23" s="3" t="s">
+    </row>
+    <row r="28" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="B28" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D23" s="3" t="s">
+      <c r="C28" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="E23" s="3" t="s">
+      <c r="D28" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="F23" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B24" s="3" t="s">
+      <c r="E28" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C24" s="3" t="s">
+      <c r="F28" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A29" s="4" t="s">
         <v>104</v>
       </c>
-      <c r="D24" s="3" t="s">
+      <c r="B29" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="E24" s="3" t="s">
+      <c r="C29" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="F24" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A25" s="4" t="s">
+      <c r="D29" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="B25" s="5" t="s">
+      <c r="E29" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="C25" s="5" t="s">
+      <c r="F29" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="5" t="s">
         <v>109</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="H29" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="2" t="s">
         <v>110</v>
       </c>
-      <c r="E25" s="5" t="s">
+      <c r="B30" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="F25" s="4" t="s">
-[...5 lines deleted...]
-      <c r="H25" s="5" t="s">
+      <c r="C30" s="3" t="s">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="D30" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B26" s="3" t="s">
+      <c r="E30" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C26" s="3" t="s">
+      <c r="F30" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="D26" s="3" t="s">
+      <c r="B31" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="E26" s="3" t="s">
+      <c r="C31" s="5" t="s">
         <v>117</v>
       </c>
-      <c r="F26" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A27" s="4" t="s">
+      <c r="D31" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="B27" s="5" t="s">
+      <c r="E31" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="F31" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B32" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D27" s="5" t="s">
+      <c r="C32" s="5" t="s">
         <v>121</v>
       </c>
-      <c r="E27" s="5" t="s">
+      <c r="D32" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="F27" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="5" t="s">
+      <c r="E32" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="H27" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="2" t="s">
+      <c r="F32" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A33" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B33" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="C33" s="5" t="s">
         <v>125</v>
       </c>
-      <c r="C28" s="3" t="s">
+      <c r="D33" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="D28" s="3" t="s">
+      <c r="E33" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="E28" s="3" t="s">
+      <c r="F33" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H33" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B34" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="F28" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A29" s="4" t="s">
+      <c r="C34" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="B29" s="5" t="s">
+      <c r="D34" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="C29" s="5" t="s">
+      <c r="E34" s="5" t="s">
         <v>131</v>
       </c>
-      <c r="D29" s="5" t="s">
+      <c r="F34" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H34" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="E29" s="5" t="s">
+      <c r="B35" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="F29" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B30" s="5" t="s">
+      <c r="C35" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="C30" s="5" t="s">
+      <c r="D35" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="D30" s="5" t="s">
+      <c r="E35" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="E30" s="5" t="s">
+      <c r="F35" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="4" t="s">
         <v>137</v>
       </c>
-      <c r="F30" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B31" s="5" t="s">
+      <c r="B36" s="5" t="s">
+        <v>942</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>943</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>946</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>944</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>945</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>941</v>
+      </c>
+      <c r="H36" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A37" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="C31" s="5" t="s">
+      <c r="B37" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="D31" s="5" t="s">
+      <c r="C37" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="E31" s="5" t="s">
+      <c r="D37" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="F31" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B32" s="5" t="s">
+      <c r="E37" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B38" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="C32" s="5" t="s">
+      <c r="C38" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="D38" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="D32" s="5" t="s">
+      <c r="E38" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A40" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="E32" s="5" t="s">
+      <c r="B40" s="5" t="s">
         <v>145</v>
       </c>
-      <c r="F32" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A33" s="2" t="s">
+      <c r="C40" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="B33" s="3" t="s">
+      <c r="D40" s="5" t="s">
         <v>147</v>
       </c>
-      <c r="C33" s="3" t="s">
+      <c r="E40" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="D33" s="3" t="s">
+      <c r="F40" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="E33" s="3" t="s">
+      <c r="B41" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="F33" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A34" s="4" t="s">
+      <c r="C41" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="B34" s="5" t="s">
+      <c r="D41" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="C34" s="5" t="s">
+      <c r="E41" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="D34" s="5" t="s">
+      <c r="F41" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H41" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="93" x14ac:dyDescent="0.35">
+      <c r="A42" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C42" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="E34" s="5" t="s">
+      <c r="D42" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="E42" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="F34" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="5" t="s">
+      <c r="F42" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="93" x14ac:dyDescent="0.35">
+      <c r="A43" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B43" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="H34" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B35" s="3" t="s">
+      <c r="C43" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="C35" s="3" t="s">
+      <c r="D43" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="D35" s="3" t="s">
+      <c r="E43" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="E35" s="3" t="s">
+      <c r="F43" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A44" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="F35" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B36" s="3" t="s">
+      <c r="B44" s="5" t="s">
         <v>162</v>
       </c>
-      <c r="C36" s="3" t="s">
+      <c r="C44" s="5" t="s">
         <v>163</v>
       </c>
-      <c r="D36" s="3" t="s">
+      <c r="D44" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="E36" s="3" t="s">
+      <c r="E44" s="5" t="s">
         <v>165</v>
       </c>
-      <c r="F36" s="2" t="s">
+      <c r="F44" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A45" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="G36" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C37" s="3" t="s">
+      <c r="C45" s="5" t="s">
         <v>167</v>
       </c>
-      <c r="D37" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E37" s="3" t="s">
+      <c r="D45" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="F37" s="2" t="s">
+      <c r="E45" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="G37" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="4" t="s">
+      <c r="F45" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A46" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="B38" s="5" t="s">
+      <c r="B46" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="C46" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="D38" s="5" t="s">
+      <c r="D46" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="E38" s="5" t="s">
+      <c r="E46" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="F38" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A39" s="2" t="s">
+      <c r="F46" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A47" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="B47" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="B39" s="3" t="s">
+      <c r="C47" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C39" s="3" t="s">
+      <c r="D47" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="D39" s="3" t="s">
+      <c r="E47" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="E39" s="3" t="s">
+      <c r="F47" s="2" t="s">
         <v>179</v>
       </c>
-      <c r="F39" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B40" s="3" t="s">
+      <c r="G47" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="C40" s="3" t="s">
+      <c r="B48" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="D40" s="3" t="s">
+      <c r="C48" s="5" t="s">
         <v>182</v>
       </c>
-      <c r="E40" s="3" t="s">
+      <c r="D48" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="F40" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B41" s="3" t="s">
+      <c r="E48" s="5" t="s">
         <v>184</v>
       </c>
-      <c r="C41" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="3" t="s">
+      <c r="F48" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H48" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A49" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="E41" s="3" t="s">
-[...19 lines deleted...]
-      <c r="C42" s="3" t="s">
+      <c r="B49" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D42" s="3" t="s">
+      <c r="C49" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="E42" s="3" t="s">
+      <c r="D49" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="F42" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A43" s="4" t="s">
+      <c r="E49" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="B43" s="5" t="s">
+      <c r="F49" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H49" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="C43" s="5" t="s">
+      <c r="B50" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="D43" s="5" t="s">
+      <c r="C50" s="5" t="s">
         <v>192</v>
       </c>
-      <c r="E43" s="5" t="s">
+      <c r="D50" s="5" t="s">
         <v>193</v>
       </c>
-      <c r="F43" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B44" s="5" t="s">
+      <c r="E50" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="C44" s="5" t="s">
+      <c r="F50" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A51" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="B51" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="D44" s="5" t="s">
+      <c r="C51" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="E44" s="5" t="s">
+      <c r="D51" s="5" t="s">
         <v>197</v>
       </c>
-      <c r="F44" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A45" s="2" t="s">
+      <c r="E51" s="5" t="s">
         <v>198</v>
       </c>
-      <c r="B45" s="3" t="s">
+      <c r="F51" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="C45" s="3" t="s">
+      <c r="B52" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="D45" s="3" t="s">
+      <c r="C52" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="E45" s="3" t="s">
+      <c r="D52" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="F45" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B46" s="3" t="s">
+      <c r="E52" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="C46" s="3" t="s">
+      <c r="F52" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="D46" s="3" t="s">
+      <c r="G52" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A53" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="E46" s="3" t="s">
+      <c r="B53" s="5" t="s">
         <v>206</v>
       </c>
-      <c r="F46" s="2" t="s">
+      <c r="C53" s="5" t="s">
         <v>207</v>
       </c>
-      <c r="G46" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A47" s="4" t="s">
+      <c r="D53" s="5" t="s">
         <v>208</v>
       </c>
-      <c r="B47" s="5" t="s">
+      <c r="E53" s="5" t="s">
         <v>209</v>
       </c>
-      <c r="C47" s="5" t="s">
+      <c r="F53" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A54" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B54" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="D47" s="5" t="s">
+      <c r="C54" s="5" t="s">
         <v>211</v>
       </c>
-      <c r="E47" s="5" t="s">
+      <c r="D54" s="5" t="s">
         <v>212</v>
       </c>
-      <c r="F47" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A48" s="2" t="s">
+      <c r="E54" s="5" t="s">
         <v>213</v>
       </c>
-      <c r="B48" s="3" t="s">
+      <c r="F54" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="93" x14ac:dyDescent="0.35">
+      <c r="A55" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B55" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="C48" s="3" t="s">
+      <c r="C55" s="5" t="s">
         <v>215</v>
       </c>
-      <c r="D48" s="3" t="s">
+      <c r="D55" s="5" t="s">
         <v>216</v>
       </c>
-      <c r="E48" s="3" t="s">
+      <c r="E55" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="F48" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A49" s="4" t="s">
+      <c r="F55" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="B49" s="5" t="s">
+      <c r="G55" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A56" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="C56" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="C49" s="5" t="s">
+      <c r="D56" s="5" t="s">
         <v>220</v>
       </c>
-      <c r="D49" s="5" t="s">
+      <c r="E56" s="5" t="s">
         <v>221</v>
       </c>
-      <c r="E49" s="5" t="s">
+      <c r="F56" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="F49" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B50" s="5" t="s">
+      <c r="G56" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A57" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="C57" s="5" t="s">
         <v>223</v>
       </c>
-      <c r="C50" s="5" t="s">
+      <c r="D57" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="E57" s="5" t="s">
         <v>224</v>
       </c>
-      <c r="D50" s="5" t="s">
+      <c r="F57" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="E50" s="5" t="s">
+      <c r="G57" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A58" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="F50" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A51" s="2" t="s">
+      <c r="B58" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="B51" s="3" t="s">
+      <c r="C58" s="3" t="s">
+        <v>948</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H58" s="3"/>
+    </row>
+    <row r="59" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A59" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>951</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A60" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="C51" s="3" t="s">
+      <c r="B60" s="5" t="s">
         <v>229</v>
       </c>
-      <c r="D51" s="3" t="s">
+      <c r="C60" s="5" t="s">
         <v>230</v>
       </c>
-      <c r="E51" s="3" t="s">
+      <c r="D60" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="F51" s="2" t="s">
+      <c r="E60" s="5" t="s">
+        <v>966</v>
+      </c>
+      <c r="F60" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="G51" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="4" t="s">
+      <c r="G60" s="5" t="s">
+        <v>965</v>
+      </c>
+      <c r="H60" s="7" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A61" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="B61" s="5" t="s">
         <v>233</v>
       </c>
-      <c r="B52" s="5" t="s">
+      <c r="C61" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="C52" s="5" t="s">
+      <c r="D61" s="5" t="s">
         <v>235</v>
       </c>
-      <c r="D52" s="5" t="s">
+      <c r="E61" s="5" t="s">
+        <v>957</v>
+      </c>
+      <c r="F61" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>959</v>
+      </c>
+      <c r="H61" s="7" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A62" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="C62" s="5" t="s">
         <v>236</v>
       </c>
-      <c r="E52" s="5" t="s">
+      <c r="D62" s="5" t="s">
         <v>237</v>
       </c>
-      <c r="F52" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B53" s="5" t="s">
+      <c r="E62" s="5" t="s">
+        <v>960</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>961</v>
+      </c>
+      <c r="G62" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="C53" s="5" t="s">
+      <c r="H62" s="7" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A63" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="D53" s="5" t="s">
+      <c r="B63" s="3" t="s">
         <v>240</v>
       </c>
-      <c r="E53" s="5" t="s">
+      <c r="C63" s="3" t="s">
         <v>241</v>
       </c>
-      <c r="F53" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B54" s="5" t="s">
+      <c r="D63" s="3" t="s">
         <v>242</v>
       </c>
-      <c r="C54" s="5" t="s">
+      <c r="E63" s="3" t="s">
         <v>243</v>
       </c>
-      <c r="D54" s="5" t="s">
+      <c r="F63" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="B64" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="E54" s="5" t="s">
+      <c r="C64" s="3" t="s">
         <v>245</v>
       </c>
-      <c r="F54" s="4" t="s">
+      <c r="D64" s="3" t="s">
         <v>246</v>
       </c>
-      <c r="G54" s="5" t="s">
-[...13 lines deleted...]
-      <c r="C55" s="5" t="s">
+      <c r="E64" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="D55" s="5" t="s">
+      <c r="F64" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A65" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="B65" s="3" t="s">
         <v>248</v>
       </c>
-      <c r="E55" s="5" t="s">
+      <c r="C65" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="F55" s="4" t="s">
+      <c r="D65" s="3" t="s">
         <v>250</v>
       </c>
-      <c r="G55" s="5" t="s">
-[...13 lines deleted...]
-      <c r="C56" s="5" t="s">
+      <c r="E65" s="3" t="s">
         <v>251</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E56" s="5" t="s">
+      <c r="F65" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A66" s="4" t="s">
         <v>252</v>
       </c>
-      <c r="F56" s="4" t="s">
+      <c r="B66" s="5" t="s">
         <v>253</v>
       </c>
-      <c r="G56" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="2" t="s">
+      <c r="C66" s="5" t="s">
         <v>254</v>
       </c>
-      <c r="B57" s="3" t="s">
+      <c r="D66" s="5" t="s">
         <v>255</v>
       </c>
-      <c r="C57" s="3" t="s">
+      <c r="E66" s="5" t="s">
         <v>256</v>
       </c>
-      <c r="D57" s="3" t="s">
+      <c r="F66" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="B67" s="5" t="s">
         <v>257</v>
       </c>
-      <c r="E57" s="3" t="s">
+      <c r="C67" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="F57" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A58" s="4" t="s">
+      <c r="D67" s="5" t="s">
         <v>259</v>
       </c>
-      <c r="B58" s="5" t="s">
+      <c r="E67" s="5" t="s">
         <v>260</v>
       </c>
-      <c r="C58" s="5" t="s">
+      <c r="F67" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A68" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="B68" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="D58" s="5" t="s">
+      <c r="C68" s="5" t="s">
         <v>262</v>
       </c>
-      <c r="E58" s="5" t="s">
+      <c r="D68" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="F58" s="4" t="s">
+      <c r="E68" s="5" t="s">
         <v>264</v>
       </c>
-      <c r="G58" s="5" t="s">
+      <c r="F68" s="4" t="s">
         <v>265</v>
       </c>
-      <c r="H58" s="7" t="s">
+      <c r="G68" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A69" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="B69" s="5" t="s">
         <v>266</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B59" s="5" t="s">
+      <c r="C69" s="5" t="s">
         <v>267</v>
       </c>
-      <c r="C59" s="5" t="s">
+      <c r="D69" s="5" t="s">
         <v>268</v>
       </c>
-      <c r="D59" s="5" t="s">
+      <c r="E69" s="5" t="s">
         <v>269</v>
       </c>
-      <c r="E59" s="5" t="s">
+      <c r="F69" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H69" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="B70" s="5" t="s">
         <v>270</v>
       </c>
-      <c r="F59" s="4" t="s">
-[...16 lines deleted...]
-      <c r="C60" s="5" t="s">
+      <c r="C70" s="5" t="s">
         <v>271</v>
       </c>
-      <c r="D60" s="5" t="s">
+      <c r="D70" s="5" t="s">
         <v>272</v>
       </c>
-      <c r="E60" s="5" t="s">
+      <c r="E70" s="5" t="s">
         <v>273</v>
       </c>
-      <c r="F60" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G60" s="5" t="s">
+      <c r="F70" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H70" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="4" t="s">
+        <v>252</v>
+      </c>
+      <c r="B71" s="5" t="s">
         <v>274</v>
       </c>
-      <c r="H60" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A61" s="2" t="s">
+      <c r="C71" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="B61" s="3" t="s">
+      <c r="D71" s="5" t="s">
         <v>276</v>
       </c>
-      <c r="C61" s="3" t="s">
+      <c r="E71" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="F71" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H71" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="93" x14ac:dyDescent="0.35">
+      <c r="A72" s="2" t="s">
         <v>277</v>
       </c>
-      <c r="D61" s="3" t="s">
+      <c r="B72" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="E61" s="3" t="s">
+      <c r="C72" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="F61" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B62" s="3" t="s">
+      <c r="D72" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="C62" s="3" t="s">
+      <c r="E72" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="D62" s="3" t="s">
+      <c r="F72" s="2" t="s">
         <v>282</v>
       </c>
-      <c r="E62" s="3" t="s">
+      <c r="G72" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="F62" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B63" s="3" t="s">
+      <c r="H72" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="C63" s="3" t="s">
+    </row>
+    <row r="73" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C73" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="D63" s="3" t="s">
+      <c r="D73" s="3" t="s">
         <v>286</v>
       </c>
-      <c r="E63" s="3" t="s">
+      <c r="E73" s="3" t="s">
         <v>287</v>
       </c>
-      <c r="F63" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A64" s="4" t="s">
+      <c r="F73" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="G73" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="B64" s="5" t="s">
+      <c r="H73" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A74" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="B74" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="C64" s="5" t="s">
+      <c r="C74" s="3" t="s">
         <v>290</v>
       </c>
-      <c r="D64" s="5" t="s">
+      <c r="D74" s="3" t="s">
         <v>291</v>
       </c>
-      <c r="E64" s="5" t="s">
+      <c r="E74" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="F64" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B65" s="5" t="s">
+      <c r="F74" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H74" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="C75" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="C65" s="5" t="s">
+      <c r="D75" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="D65" s="5" t="s">
+      <c r="E75" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="E65" s="5" t="s">
+      <c r="F75" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="F65" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B66" s="5" t="s">
+      <c r="G75" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H75" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A76" s="4" t="s">
         <v>297</v>
       </c>
-      <c r="C66" s="5" t="s">
+      <c r="B76" s="5" t="s">
         <v>298</v>
       </c>
-      <c r="D66" s="5" t="s">
+      <c r="C76" s="5" t="s">
         <v>299</v>
       </c>
-      <c r="E66" s="5" t="s">
+      <c r="D76" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="F66" s="4" t="s">
+      <c r="E76" s="5" t="s">
         <v>301</v>
       </c>
-      <c r="G66" s="5" t="s">
-[...10 lines deleted...]
-      <c r="B67" s="5" t="s">
+      <c r="F76" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H76" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="B77" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="C67" s="5" t="s">
+      <c r="C77" s="5" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="D67" s="5" t="s">
+      <c r="E77" s="5" t="s">
         <v>304</v>
       </c>
-      <c r="E67" s="5" t="s">
+      <c r="F77" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A78" s="2" t="s">
         <v>305</v>
       </c>
-      <c r="F67" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B68" s="5" t="s">
+      <c r="B78" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="C68" s="5" t="s">
+      <c r="C78" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="D68" s="5" t="s">
+      <c r="D78" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="E68" s="5" t="s">
+      <c r="E78" s="3" t="s">
         <v>309</v>
       </c>
-      <c r="F68" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B69" s="5" t="s">
+      <c r="F78" s="2" t="s">
         <v>310</v>
       </c>
-      <c r="C69" s="5" t="s">
+      <c r="G78" s="3" t="s">
         <v>311</v>
       </c>
-      <c r="D69" s="5" t="s">
+      <c r="H78" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A79" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="C79" s="3" t="s">
         <v>312</v>
       </c>
-      <c r="E69" s="5" t="s">
+      <c r="D79" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="E79" s="3" t="s">
         <v>309</v>
       </c>
-      <c r="F69" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A70" s="2" t="s">
+      <c r="F79" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="G79" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="B70" s="3" t="s">
+      <c r="H79" s="3" t="s">
         <v>314</v>
       </c>
-      <c r="C70" s="3" t="s">
+    </row>
+    <row r="80" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="4" t="s">
         <v>315</v>
       </c>
-      <c r="D70" s="3" t="s">
+      <c r="B80" s="5" t="s">
         <v>316</v>
       </c>
-      <c r="E70" s="3" t="s">
+      <c r="C80" s="5">
+        <v>0</v>
+      </c>
+      <c r="D80" s="5" t="s">
         <v>317</v>
       </c>
-      <c r="F70" s="2" t="s">
+      <c r="E80" s="5" t="s">
         <v>318</v>
       </c>
-      <c r="G70" s="3" t="s">
+      <c r="F80" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H80" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A81" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="B81" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="H70" s="3" t="s">
+      <c r="C81" s="5" t="s">
         <v>320</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C71" s="3" t="s">
+      <c r="D81" s="5" t="s">
         <v>321</v>
       </c>
-      <c r="D71" s="3" t="s">
+      <c r="E81" s="5" t="s">
         <v>322</v>
       </c>
-      <c r="E71" s="3" t="s">
+      <c r="F81" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H81" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A82" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="B82" s="5" t="s">
         <v>323</v>
       </c>
-      <c r="F71" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G71" s="3" t="s">
+      <c r="C82" s="5" t="s">
         <v>324</v>
       </c>
-      <c r="H71" s="3" t="s">
-[...7 lines deleted...]
-      <c r="B72" s="3" t="s">
+      <c r="D82" s="5" t="s">
         <v>325</v>
       </c>
-      <c r="C72" s="3" t="s">
+      <c r="E82" s="5" t="s">
         <v>326</v>
       </c>
-      <c r="D72" s="3" t="s">
+      <c r="F82" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="5" t="s">
         <v>327</v>
       </c>
-      <c r="E72" s="3" t="s">
+      <c r="H82" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A83" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="B83" s="5" t="s">
         <v>328</v>
       </c>
-      <c r="F72" s="2" t="s">
-[...16 lines deleted...]
-      <c r="C73" s="3" t="s">
+      <c r="C83" s="5" t="s">
         <v>329</v>
       </c>
-      <c r="D73" s="3" t="s">
+      <c r="D83" s="5" t="s">
         <v>330</v>
       </c>
-      <c r="E73" s="3" t="s">
+      <c r="E83" s="5" t="s">
         <v>331</v>
       </c>
-      <c r="F73" s="2" t="s">
+      <c r="F83" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H83" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A84" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>328</v>
+      </c>
+      <c r="C84" s="5" t="s">
         <v>332</v>
       </c>
-      <c r="G73" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A74" s="4" t="s">
+      <c r="D84" s="5" t="s">
         <v>333</v>
       </c>
-      <c r="B74" s="5" t="s">
+      <c r="E84" s="5" t="s">
         <v>334</v>
       </c>
-      <c r="C74" s="5" t="s">
+      <c r="F84" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H84" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A85" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="D74" s="5" t="s">
+      <c r="B85" s="3" t="s">
         <v>336</v>
       </c>
-      <c r="E74" s="5" t="s">
+      <c r="C85" s="3" t="s">
         <v>337</v>
       </c>
-      <c r="F74" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B75" s="5" t="s">
+      <c r="D85" s="3" t="s">
         <v>338</v>
       </c>
-      <c r="C75" s="5" t="s">
+      <c r="E85" s="3" t="s">
         <v>339</v>
       </c>
-      <c r="D75" s="5" t="s">
+      <c r="F85" s="2" t="s">
         <v>340</v>
       </c>
-      <c r="E75" s="5" t="s">
+      <c r="G85" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H85" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A86" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C86" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="F75" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A76" s="2" t="s">
+      <c r="D86" s="3" t="s">
         <v>342</v>
       </c>
-      <c r="B76" s="3" t="s">
+      <c r="E86" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="C76" s="3" t="s">
+      <c r="F86" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G86" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H86" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A87" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="B87" s="3" t="s">
         <v>344</v>
       </c>
-      <c r="D76" s="3" t="s">
+      <c r="C87" s="3" t="s">
         <v>345</v>
       </c>
-      <c r="E76" s="3" t="s">
+      <c r="D87" s="3" t="s">
         <v>346</v>
       </c>
-      <c r="F76" s="2" t="s">
+      <c r="E87" s="3" t="s">
         <v>347</v>
       </c>
-      <c r="G76" s="3" t="s">
+      <c r="F87" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H87" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A88" s="4" t="s">
         <v>348</v>
       </c>
-      <c r="H76" s="3" t="s">
-[...10 lines deleted...]
-      <c r="C77" s="3" t="s">
+      <c r="B88" s="5" t="s">
         <v>349</v>
       </c>
-      <c r="D77" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G77" s="3" t="s">
+      <c r="C88" s="5" t="s">
         <v>350</v>
       </c>
-      <c r="H77" s="3" t="s">
+      <c r="D88" s="5" t="s">
         <v>351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" s="4" t="s">
+      <c r="E88" s="5" t="s">
         <v>352</v>
       </c>
-      <c r="B78" s="5" t="s">
+      <c r="F88" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A89" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="B89" s="5" t="s">
         <v>353</v>
       </c>
-      <c r="C78" s="5">
-[...2 lines deleted...]
-      <c r="D78" s="5" t="s">
+      <c r="C89" s="5" t="s">
         <v>354</v>
       </c>
-      <c r="E78" s="5" t="s">
+      <c r="D89" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="F78" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B79" s="5" t="s">
+      <c r="E89" s="5" t="s">
         <v>356</v>
       </c>
-      <c r="C79" s="5" t="s">
+      <c r="F89" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A90" s="2" t="s">
         <v>357</v>
       </c>
-      <c r="D79" s="5" t="s">
+      <c r="B90" s="3" t="s">
         <v>358</v>
       </c>
-      <c r="E79" s="5" t="s">
+      <c r="C90" s="3" t="s">
         <v>359</v>
       </c>
-      <c r="F79" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B80" s="5" t="s">
+      <c r="D90" s="3" t="s">
         <v>360</v>
       </c>
-      <c r="C80" s="5" t="s">
+      <c r="E90" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="D80" s="5" t="s">
+      <c r="F90" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H90" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="4" t="s">
         <v>362</v>
       </c>
-      <c r="E80" s="5" t="s">
+      <c r="B91" s="5" t="s">
         <v>363</v>
       </c>
-      <c r="F80" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G80" s="5" t="s">
+      <c r="C91" s="5" t="s">
         <v>364</v>
       </c>
-      <c r="H80" s="5" t="s">
-[...7 lines deleted...]
-      <c r="B81" s="5" t="s">
+      <c r="D91" s="5" t="s">
         <v>365</v>
       </c>
-      <c r="C81" s="5" t="s">
+      <c r="E91" s="5" t="s">
         <v>366</v>
       </c>
-      <c r="D81" s="5" t="s">
+      <c r="F91" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G91" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A92" s="2" t="s">
         <v>367</v>
       </c>
-      <c r="E81" s="5" t="s">
+      <c r="B92" s="3" t="s">
         <v>368</v>
       </c>
-      <c r="F81" s="4" t="s">
-[...16 lines deleted...]
-      <c r="C82" s="5" t="s">
+      <c r="C92" s="3" t="s">
         <v>369</v>
       </c>
-      <c r="D82" s="5" t="s">
+      <c r="D92" s="3" t="s">
         <v>370</v>
       </c>
-      <c r="E82" s="5" t="s">
+      <c r="E92" s="3" t="s">
         <v>371</v>
       </c>
-      <c r="F82" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A83" s="2" t="s">
+      <c r="F92" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H92" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="4" t="s">
         <v>372</v>
       </c>
-      <c r="B83" s="3" t="s">
+      <c r="B93" s="5" t="s">
         <v>373</v>
       </c>
-      <c r="C83" s="3" t="s">
+      <c r="C93" s="5" t="s">
         <v>374</v>
       </c>
-      <c r="D83" s="3" t="s">
+      <c r="D93" s="5" t="s">
         <v>375</v>
       </c>
-      <c r="E83" s="3" t="s">
+      <c r="E93" s="5" t="s">
+        <v>969</v>
+      </c>
+      <c r="F93" s="4" t="s">
+        <v>968</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H93" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="93" x14ac:dyDescent="0.35">
+      <c r="A94" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="B94" s="5" t="s">
         <v>376</v>
       </c>
-      <c r="F83" s="2" t="s">
+      <c r="C94" s="5" t="s">
+        <v>970</v>
+      </c>
+      <c r="D94" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="G83" s="3" t="s">
-[...13 lines deleted...]
-      <c r="C84" s="3" t="s">
+      <c r="E94" s="5" t="s">
         <v>378</v>
       </c>
-      <c r="D84" s="3" t="s">
+      <c r="F94" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G94" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H94" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="2" t="s">
         <v>379</v>
       </c>
-      <c r="E84" s="3" t="s">
+      <c r="B95" s="3" t="s">
         <v>380</v>
       </c>
-      <c r="F84" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B85" s="3" t="s">
+      <c r="C95" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="C85" s="3" t="s">
+      <c r="D95" s="3" t="s">
         <v>382</v>
       </c>
-      <c r="D85" s="3" t="s">
+      <c r="E95" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="E85" s="3" t="s">
+      <c r="F95" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G95" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H95" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A96" s="4" t="s">
         <v>384</v>
       </c>
-      <c r="F85" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A86" s="4" t="s">
+      <c r="B96" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="B86" s="5" t="s">
+      <c r="C96" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="C86" s="5" t="s">
+      <c r="D96" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="D86" s="5" t="s">
+      <c r="E96" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="E86" s="5" t="s">
+      <c r="F96" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A97" s="2" t="s">
         <v>389</v>
       </c>
-      <c r="F86" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B87" s="5" t="s">
+      <c r="B97" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="C87" s="5" t="s">
+      <c r="C97" s="3" t="s">
         <v>391</v>
       </c>
-      <c r="D87" s="5" t="s">
+      <c r="D97" s="3" t="s">
         <v>392</v>
       </c>
-      <c r="E87" s="5" t="s">
+      <c r="E97" s="3" t="s">
         <v>393</v>
       </c>
-      <c r="F87" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A88" s="2" t="s">
+      <c r="F97" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H97" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A98" s="4" t="s">
         <v>394</v>
       </c>
-      <c r="B88" s="3" t="s">
+      <c r="B98" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="C88" s="3" t="s">
+      <c r="C98" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="D88" s="3" t="s">
+      <c r="D98" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="E88" s="3" t="s">
+      <c r="E98" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="F88" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A89" s="4" t="s">
+      <c r="F98" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H98" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A99" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="B99" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="B89" s="5" t="s">
+      <c r="C99" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="C89" s="5" t="s">
+      <c r="D99" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="D89" s="5" t="s">
+      <c r="E99" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="E89" s="5" t="s">
+      <c r="F99" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H99" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A100" s="2" t="s">
         <v>403</v>
       </c>
-      <c r="F89" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A90" s="2" t="s">
+      <c r="B100" s="3" t="s">
         <v>404</v>
       </c>
-      <c r="B90" s="3" t="s">
+      <c r="C100" s="3" t="s">
         <v>405</v>
       </c>
-      <c r="C90" s="3" t="s">
+      <c r="D100" s="3" t="s">
         <v>406</v>
       </c>
-      <c r="D90" s="3" t="s">
+      <c r="E100" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="E90" s="3" t="s">
+      <c r="F100" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A101" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="B101" s="3" t="s">
         <v>408</v>
       </c>
-      <c r="F90" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A91" s="4" t="s">
+      <c r="C101" s="3" t="s">
         <v>409</v>
       </c>
-      <c r="B91" s="5" t="s">
+      <c r="D101" s="3" t="s">
         <v>410</v>
       </c>
-      <c r="C91" s="5" t="s">
+      <c r="E101" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="D91" s="5" t="s">
+      <c r="F101" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G101" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H101" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A102" s="4" t="s">
         <v>412</v>
       </c>
-      <c r="E91" s="5" t="s">
+      <c r="B102" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="F91" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B92" s="5" t="s">
+      <c r="C102" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="C92" s="5" t="s">
+      <c r="D102" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="D92" s="5" t="s">
+      <c r="E102" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="E92" s="5" t="s">
+      <c r="F102" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A103" s="2" t="s">
         <v>417</v>
       </c>
-      <c r="F92" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A93" s="2" t="s">
+      <c r="B103" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="B93" s="3" t="s">
+      <c r="C103" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="C93" s="3" t="s">
+      <c r="D103" s="3" t="s">
         <v>420</v>
       </c>
-      <c r="D93" s="3" t="s">
+      <c r="E103" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="E93" s="3" t="s">
+      <c r="F103" s="2" t="s">
         <v>422</v>
       </c>
-      <c r="F93" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A94" s="4" t="s">
+      <c r="G103" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H103" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A104" s="4" t="s">
         <v>423</v>
       </c>
-      <c r="B94" s="5" t="s">
+      <c r="B104" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="C94" s="5" t="s">
+      <c r="C104" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="D94" s="5" t="s">
+      <c r="D104" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="E94" s="5" t="s">
+      <c r="E104" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="F94" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A95" s="2" t="s">
+      <c r="F104" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B105" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="B95" s="3" t="s">
+      <c r="C105" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="C95" s="3" t="s">
+      <c r="D105" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="D95" s="3" t="s">
+      <c r="E105" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="E95" s="3" t="s">
+      <c r="F105" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A106" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B106" s="5" t="s">
         <v>432</v>
       </c>
-      <c r="F95" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A96" s="4" t="s">
+      <c r="C106" s="5" t="s">
         <v>433</v>
       </c>
-      <c r="B96" s="5" t="s">
+      <c r="D106" s="5" t="s">
         <v>434</v>
       </c>
-      <c r="C96" s="5" t="s">
+      <c r="E106" s="5" t="s">
         <v>435</v>
       </c>
-      <c r="D96" s="5" t="s">
+      <c r="F106" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A107" s="2" t="s">
         <v>436</v>
       </c>
-      <c r="E96" s="5" t="s">
+      <c r="B107" s="3" t="s">
         <v>437</v>
       </c>
-      <c r="F96" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B97" s="5" t="s">
+      <c r="C107" s="3" t="s">
         <v>438</v>
       </c>
-      <c r="C97" s="5" t="s">
+      <c r="D107" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="D97" s="5" t="s">
+      <c r="E107" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="E97" s="5" t="s">
+      <c r="F107" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G107" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H107" s="3" t="s">
         <v>441</v>
       </c>
-      <c r="F97" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A98" s="2" t="s">
+    </row>
+    <row r="108" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A108" s="4" t="s">
         <v>442</v>
       </c>
-      <c r="B98" s="3" t="s">
+      <c r="B108" s="5" t="s">
         <v>443</v>
       </c>
-      <c r="C98" s="3" t="s">
+      <c r="C108" s="5" t="s">
+        <v>999</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F108" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A109" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>443</v>
+      </c>
+      <c r="C109" s="5" t="s">
         <v>444</v>
       </c>
-      <c r="D98" s="3" t="s">
+      <c r="D109" s="5" t="s">
         <v>445</v>
       </c>
-      <c r="E98" s="3" t="s">
+      <c r="E109" s="5" t="s">
         <v>446</v>
       </c>
-      <c r="F98" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B99" s="3" t="s">
+      <c r="F109" s="4" t="s">
         <v>447</v>
       </c>
-      <c r="C99" s="3" t="s">
+      <c r="G109" s="5" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A110" s="2" t="s">
         <v>448</v>
       </c>
-      <c r="D99" s="3" t="s">
+      <c r="B110" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="E99" s="3" t="s">
+      <c r="C110" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="D110" s="3" t="s">
         <v>450</v>
       </c>
-      <c r="F99" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A100" s="4" t="s">
+      <c r="E110" s="3" t="s">
         <v>451</v>
       </c>
-      <c r="B100" s="5" t="s">
+      <c r="F110" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H110" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A111" s="4" t="s">
         <v>452</v>
       </c>
-      <c r="C100" s="5" t="s">
+      <c r="B111" s="5" t="s">
         <v>453</v>
       </c>
-      <c r="D100" s="5" t="s">
+      <c r="C111" s="5" t="s">
         <v>454</v>
       </c>
-      <c r="E100" s="5" t="s">
+      <c r="D111" s="5" t="s">
         <v>455</v>
       </c>
-      <c r="F100" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A101" s="2" t="s">
+      <c r="E111" s="5" t="s">
         <v>456</v>
       </c>
-      <c r="B101" s="3" t="s">
+      <c r="F111" s="4"/>
+      <c r="G111" s="5" t="s">
         <v>457</v>
       </c>
-      <c r="C101" s="3" t="s">
+      <c r="H111" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="B112" s="5" t="s">
         <v>458</v>
       </c>
-      <c r="D101" s="3" t="s">
+      <c r="C112" s="5" t="s">
         <v>459</v>
       </c>
-      <c r="E101" s="3" t="s">
+      <c r="D112" s="5" t="s">
         <v>460</v>
       </c>
-      <c r="F101" s="2" t="s">
+      <c r="E112" s="5" t="s">
         <v>461</v>
-      </c>
-[...277 lines deleted...]
-        <v>516</v>
       </c>
       <c r="F112" s="4"/>
       <c r="G112" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="C113" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>971</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>972</v>
+      </c>
+      <c r="F113" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="H113" s="7" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="108.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="B114" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="C114" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="D114" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="E114" s="5" t="s">
+        <v>470</v>
+      </c>
+      <c r="F114" s="4"/>
+      <c r="G114" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A115" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H115" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A116" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="C116" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>480</v>
+      </c>
+      <c r="E116" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="F116" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A117" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="C117" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="E117" s="5" t="s">
+        <v>485</v>
+      </c>
+      <c r="F117" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A118" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>489</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H118" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A119" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>491</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>494</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H119" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A120" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>496</v>
+      </c>
+      <c r="C120" s="5" t="s">
+        <v>497</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>498</v>
+      </c>
+      <c r="E120" s="5" t="s">
+        <v>974</v>
+      </c>
+      <c r="F120" s="4" t="s">
+        <v>975</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="H120" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="93" x14ac:dyDescent="0.35">
+      <c r="A121" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G121" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H121" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="93" x14ac:dyDescent="0.35">
+      <c r="A122" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>505</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H122" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A123" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="B123" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="C123" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>510</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G123" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A124" s="4" t="s">
+        <v>507</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>508</v>
+      </c>
+      <c r="C124" s="5" t="s">
+        <v>512</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="E124" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="F124" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="G124" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H124" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A125" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="B125" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="H112" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A113" s="2" t="s">
+      <c r="C125" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="B113" s="3" t="s">
+      <c r="D125" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="C113" s="3" t="s">
+      <c r="E125" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="D113" s="3" t="s">
+      <c r="F125" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H125" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A126" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="C126" s="3" t="s">
         <v>521</v>
       </c>
-      <c r="E113" s="3" t="s">
+      <c r="D126" s="3" t="s">
         <v>522</v>
       </c>
-      <c r="F113" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A114" s="4" t="s">
+      <c r="E126" s="3" t="s">
         <v>523</v>
       </c>
-      <c r="B114" s="5" t="s">
+      <c r="F126" s="2" t="s">
         <v>524</v>
       </c>
-      <c r="C114" s="5" t="s">
+      <c r="G126" s="3" t="s">
         <v>525</v>
       </c>
-      <c r="D114" s="5" t="s">
+      <c r="H126" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A127" s="4" t="s">
         <v>526</v>
       </c>
-      <c r="E114" s="5" t="s">
+      <c r="B127" s="5" t="s">
         <v>527</v>
       </c>
-      <c r="F114" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G114" s="5" t="s">
+      <c r="C127" s="5" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E127" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F127" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H127" s="7" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="C128" s="5" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E128" s="5" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F128" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H128" s="7" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A129" s="2" t="s">
         <v>528</v>
       </c>
-      <c r="H114" s="5" t="s">
-[...10 lines deleted...]
-      <c r="C115" s="5" t="s">
+      <c r="B129" s="3" t="s">
         <v>529</v>
       </c>
-      <c r="D115" s="5" t="s">
+      <c r="C129" s="3" t="s">
         <v>530</v>
       </c>
-      <c r="E115" s="5" t="s">
+      <c r="D129" s="3" t="s">
         <v>531</v>
       </c>
-      <c r="F115" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A116" s="2" t="s">
+      <c r="E129" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="B116" s="3" t="s">
+      <c r="F129" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="C116" s="3" t="s">
+      <c r="H129" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A130" s="4" t="s">
         <v>534</v>
       </c>
-      <c r="D116" s="3" t="s">
+      <c r="B130" s="5" t="s">
         <v>535</v>
       </c>
-      <c r="E116" s="3" t="s">
+      <c r="C130" s="5" t="s">
         <v>536</v>
       </c>
-      <c r="F116" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B117" s="3" t="s">
+      <c r="D130" s="5" t="s">
         <v>537</v>
       </c>
-      <c r="C117" s="3" t="s">
+      <c r="E130" s="5" t="s">
         <v>538</v>
       </c>
-      <c r="D117" s="3" t="s">
+      <c r="F130" s="4" t="s">
         <v>539</v>
       </c>
-      <c r="E117" s="3" t="s">
+      <c r="G130" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A131" s="2" t="s">
         <v>540</v>
       </c>
-      <c r="F117" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A118" s="4" t="s">
+      <c r="B131" s="3" t="s">
         <v>541</v>
       </c>
-      <c r="B118" s="5" t="s">
+      <c r="C131" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="H131" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="C118" s="5" t="s">
+    </row>
+    <row r="132" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="C132" s="3" t="s">
         <v>543</v>
       </c>
-      <c r="D118" s="5" t="s">
+      <c r="D132" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="E118" s="5" t="s">
+      <c r="E132" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="G132" s="3" t="s">
         <v>545</v>
       </c>
-      <c r="F118" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G118" s="5" t="s">
+      <c r="H132" s="3" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A133" s="4" t="s">
         <v>546</v>
       </c>
-      <c r="H118" s="5" t="s">
-[...4 lines deleted...]
-      <c r="A119" s="2" t="s">
+      <c r="B133" s="5" t="s">
         <v>547</v>
       </c>
-      <c r="B119" s="3" t="s">
+      <c r="C133" s="5" t="s">
+        <v>954</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>967</v>
+      </c>
+      <c r="E133" s="5" t="s">
+        <v>955</v>
+      </c>
+      <c r="F133" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>956</v>
+      </c>
+      <c r="H133" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A134" s="2" t="s">
         <v>548</v>
       </c>
-      <c r="C119" s="3" t="s">
+      <c r="B134" s="3" t="s">
         <v>549</v>
       </c>
-      <c r="D119" s="3" t="s">
+      <c r="C134" s="3" t="s">
         <v>550</v>
       </c>
-      <c r="E119" s="3" t="s">
+      <c r="D134" s="3" t="s">
         <v>551</v>
       </c>
-      <c r="F119" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B120" s="3" t="s">
+      <c r="E134" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="C120" s="3" t="s">
+      <c r="F134" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H134" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A135" s="4" t="s">
         <v>553</v>
       </c>
-      <c r="D120" s="3" t="s">
+      <c r="B135" s="5" t="s">
         <v>554</v>
       </c>
-      <c r="E120" s="3" t="s">
+      <c r="C135" s="5" t="s">
+        <v>984</v>
+      </c>
+      <c r="D135" s="5" t="s">
         <v>555</v>
       </c>
-      <c r="F120" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B121" s="3" t="s">
+      <c r="E135" s="5" t="s">
         <v>556</v>
       </c>
-      <c r="C121" s="3" t="s">
+      <c r="F135" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H135" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="2" t="s">
         <v>557</v>
       </c>
-      <c r="D121" s="3" t="s">
+      <c r="B136" s="3" t="s">
         <v>558</v>
       </c>
-      <c r="E121" s="3" t="s">
+      <c r="C136" s="3" t="s">
         <v>559</v>
       </c>
-      <c r="F121" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A122" s="4" t="s">
+      <c r="D136" s="3" t="s">
         <v>560</v>
       </c>
-      <c r="B122" s="5" t="s">
+      <c r="E136" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="C122" s="5" t="s">
+      <c r="F136" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A137" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="B137" s="3" t="s">
         <v>562</v>
       </c>
-      <c r="D122" s="5" t="s">
+      <c r="C137" s="3" t="s">
         <v>563</v>
       </c>
-      <c r="E122" s="5" t="s">
+      <c r="D137" s="3" t="s">
         <v>564</v>
       </c>
-      <c r="F122" s="4" t="s">
-[...16 lines deleted...]
-      <c r="C123" s="5" t="s">
+      <c r="E137" s="3" t="s">
         <v>565</v>
       </c>
-      <c r="D123" s="5" t="s">
+      <c r="F137" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G137" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H137" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A138" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="C138" s="3" t="s">
         <v>566</v>
       </c>
-      <c r="E123" s="5" t="s">
+      <c r="D138" s="3" t="s">
         <v>567</v>
       </c>
-      <c r="F123" s="4" t="s">
+      <c r="E138" s="3" t="s">
         <v>568</v>
       </c>
-      <c r="G123" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A124" s="2" t="s">
+      <c r="F138" s="2" t="s">
         <v>569</v>
       </c>
-      <c r="B124" s="3" t="s">
+      <c r="G138" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H138" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A139" s="4" t="s">
         <v>570</v>
       </c>
-      <c r="C124" s="3" t="s">
+      <c r="B139" s="5" t="s">
         <v>571</v>
       </c>
-      <c r="D124" s="3" t="s">
+      <c r="C139" s="5" t="s">
         <v>572</v>
       </c>
-      <c r="E124" s="3" t="s">
+      <c r="D139" s="5" t="s">
         <v>573</v>
       </c>
-      <c r="F124" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B125" s="3" t="s">
+      <c r="E139" s="5" t="s">
+        <v>574</v>
+      </c>
+      <c r="F139" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H139" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A140" s="4" t="s">
         <v>570</v>
       </c>
-      <c r="C125" s="3" t="s">
+      <c r="B140" s="5" t="s">
+        <v>575</v>
+      </c>
+      <c r="C140" s="5" t="s">
+        <v>576</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>577</v>
+      </c>
+      <c r="E140" s="5" t="s">
         <v>574</v>
       </c>
-      <c r="D125" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G125" s="3" t="s">
+      <c r="F140" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H140" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A141" s="2" t="s">
         <v>578</v>
       </c>
-      <c r="H125" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A126" s="4" t="s">
+      <c r="B141" s="3" t="s">
         <v>579</v>
       </c>
-      <c r="B126" s="5" t="s">
+      <c r="C141" s="3" t="s">
         <v>580</v>
       </c>
-      <c r="C126" s="5" t="s">
+      <c r="D141" s="3" t="s">
         <v>581</v>
       </c>
-      <c r="D126" s="5" t="s">
+      <c r="E141" s="3" t="s">
         <v>582</v>
       </c>
-      <c r="E126" s="5" t="s">
+      <c r="F141" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G141" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H141" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A142" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="B142" s="3" t="s">
         <v>583</v>
       </c>
-      <c r="F126" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A127" s="2" t="s">
+      <c r="C142" s="3" t="s">
         <v>584</v>
       </c>
-      <c r="B127" s="3" t="s">
+      <c r="D142" s="3" t="s">
         <v>585</v>
       </c>
-      <c r="C127" s="3" t="s">
+      <c r="E142" s="3" t="s">
         <v>586</v>
       </c>
-      <c r="D127" s="3" t="s">
+      <c r="F142" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H142" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A143" s="4" t="s">
         <v>587</v>
       </c>
-      <c r="E127" s="3" t="s">
+      <c r="B143" s="5" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C143" s="5" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D143" s="5" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E143" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A144" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="B144" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="C144" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="D144" s="5" t="s">
+        <v>592</v>
+      </c>
+      <c r="E144" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G144" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A145" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="C145" s="5" t="s">
+        <v>595</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>596</v>
+      </c>
+      <c r="E145" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="F145" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H145" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A146" s="4" t="s">
+        <v>587</v>
+      </c>
+      <c r="B146" s="5" t="s">
         <v>588</v>
       </c>
-      <c r="F127" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G127" s="3" t="s">
+      <c r="C146" s="5" t="s">
         <v>589</v>
       </c>
-      <c r="H127" s="3" t="s">
-[...36 lines deleted...]
-      <c r="C129" s="3" t="s">
+      <c r="D146" s="5" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E146" s="5" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F146" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A147" s="2" t="s">
         <v>598</v>
       </c>
-      <c r="D129" s="3" t="s">
+      <c r="B147" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="E129" s="3" t="s">
+      <c r="C147" s="3" t="s">
         <v>600</v>
       </c>
-      <c r="F129" s="2" t="s">
+      <c r="D147" s="3" t="s">
         <v>601</v>
       </c>
-      <c r="G129" s="3" t="s">
+      <c r="E147" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="H129" s="3" t="s">
+      <c r="F147" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G147" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H147" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A148" s="4" t="s">
         <v>603</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C130" s="3" t="s">
+      <c r="B148" s="5" t="s">
         <v>604</v>
       </c>
-      <c r="D130" s="3" t="s">
+      <c r="C148" s="5" t="s">
         <v>605</v>
       </c>
-      <c r="E130" s="3" t="s">
+      <c r="D148" s="5" t="s">
         <v>606</v>
       </c>
-      <c r="F130" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G130" s="3" t="s">
+      <c r="E148" s="5" t="s">
         <v>607</v>
       </c>
-      <c r="H130" s="3" t="s">
-[...4 lines deleted...]
-      <c r="A131" s="4" t="s">
+      <c r="F148" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H148" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A149" s="2" t="s">
         <v>608</v>
       </c>
-      <c r="B131" s="5" t="s">
+      <c r="B149" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="C131" s="5" t="s">
+      <c r="C149" s="3" t="s">
         <v>610</v>
       </c>
-      <c r="D131" s="5" t="s">
+      <c r="D149" s="3" t="s">
         <v>611</v>
       </c>
-      <c r="E131" s="5" t="s">
+      <c r="E149" s="3" t="s">
         <v>612</v>
       </c>
-      <c r="F131" s="4" t="s">
+      <c r="F149" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H149" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A150" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="B150" s="3" t="s">
         <v>613</v>
       </c>
-      <c r="G131" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A132" s="2" t="s">
+      <c r="C150" s="3" t="s">
         <v>614</v>
       </c>
-      <c r="B132" s="3" t="s">
+      <c r="D150" s="3" t="s">
         <v>615</v>
       </c>
-      <c r="C132" s="3" t="s">
+      <c r="E150" s="3" t="s">
         <v>616</v>
       </c>
-      <c r="D132" s="3" t="s">
+      <c r="F150" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H150" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A151" s="4" t="s">
         <v>617</v>
       </c>
-      <c r="E132" s="3" t="s">
+      <c r="B151" s="5" t="s">
         <v>618</v>
       </c>
-      <c r="F132" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A133" s="4" t="s">
+      <c r="C151" s="5" t="s">
         <v>619</v>
       </c>
-      <c r="B133" s="5" t="s">
+      <c r="D151" s="5" t="s">
         <v>620</v>
       </c>
-      <c r="C133" s="5" t="s">
+      <c r="E151" s="5" t="s">
         <v>621</v>
       </c>
-      <c r="D133" s="5" t="s">
+      <c r="F151" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="93" x14ac:dyDescent="0.35">
+      <c r="A152" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="B152" s="5" t="s">
         <v>622</v>
       </c>
-      <c r="E133" s="5" t="s">
+      <c r="C152" s="5" t="s">
         <v>623</v>
       </c>
-      <c r="F133" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A134" s="2" t="s">
+      <c r="D152" s="5" t="s">
         <v>624</v>
       </c>
-      <c r="B134" s="3" t="s">
+      <c r="E152" s="5" t="s">
         <v>625</v>
       </c>
-      <c r="C134" s="3" t="s">
+      <c r="F152" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G152" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H152" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A153" s="2" t="s">
         <v>626</v>
       </c>
-      <c r="D134" s="3" t="s">
+      <c r="B153" s="3" t="s">
         <v>627</v>
       </c>
-      <c r="E134" s="3" t="s">
+      <c r="C153" s="3" t="s">
         <v>628</v>
       </c>
-      <c r="F134" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B135" s="3" t="s">
+      <c r="D153" s="3" t="s">
         <v>629</v>
       </c>
-      <c r="C135" s="3" t="s">
+      <c r="E153" s="3" t="s">
         <v>630</v>
       </c>
-      <c r="D135" s="3" t="s">
+      <c r="F153" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H153" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A154" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="B154" s="3" t="s">
         <v>631</v>
       </c>
-      <c r="E135" s="3" t="s">
+      <c r="C154" s="3" t="s">
         <v>632</v>
       </c>
-      <c r="F135" s="2" t="s">
-[...16 lines deleted...]
-      <c r="C136" s="3" t="s">
+      <c r="D154" s="3" t="s">
         <v>633</v>
       </c>
-      <c r="D136" s="3" t="s">
+      <c r="E154" s="3" t="s">
         <v>634</v>
       </c>
-      <c r="E136" s="3" t="s">
+      <c r="F154" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H154" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A155" s="4" t="s">
         <v>635</v>
       </c>
-      <c r="F136" s="2" t="s">
+      <c r="B155" s="5" t="s">
         <v>636</v>
       </c>
-      <c r="G136" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A137" s="4" t="s">
+      <c r="C155" s="5" t="s">
         <v>637</v>
       </c>
-      <c r="B137" s="5" t="s">
+      <c r="D155" s="5" t="s">
         <v>638</v>
       </c>
-      <c r="C137" s="5" t="s">
+      <c r="E155" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="D137" s="5" t="s">
+      <c r="F155" s="4" t="s">
         <v>640</v>
       </c>
-      <c r="E137" s="5" t="s">
+      <c r="G155" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A156" s="4" t="s">
+        <v>635</v>
+      </c>
+      <c r="B156" s="5" t="s">
         <v>641</v>
       </c>
-      <c r="F137" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B138" s="5" t="s">
+      <c r="C156" s="5" t="s">
         <v>642</v>
       </c>
-      <c r="C138" s="5" t="s">
+      <c r="D156" s="5" t="s">
         <v>643</v>
       </c>
-      <c r="D138" s="5" t="s">
+      <c r="E156" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="E138" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A139" s="2" t="s">
+      <c r="F156" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G156" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A157" s="2" t="s">
         <v>645</v>
       </c>
-      <c r="B139" s="3" t="s">
+      <c r="B157" s="3" t="s">
         <v>646</v>
       </c>
-      <c r="C139" s="3" t="s">
+      <c r="C157" s="3" t="s">
         <v>647</v>
       </c>
-      <c r="D139" s="3" t="s">
+      <c r="D157" s="3" t="s">
         <v>648</v>
       </c>
-      <c r="E139" s="3" t="s">
+      <c r="E157" s="3" t="s">
         <v>649</v>
       </c>
-      <c r="F139" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A140" s="2" t="s">
+      <c r="F157" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G157" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H157" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A158" s="2" t="s">
         <v>645</v>
       </c>
-      <c r="B140" s="3" t="s">
+      <c r="B158" s="3" t="s">
         <v>650</v>
       </c>
-      <c r="C140" s="3" t="s">
+      <c r="C158" s="3" t="s">
+        <v>989</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="E158" s="3" t="s">
         <v>651</v>
       </c>
-      <c r="D140" s="3" t="s">
+      <c r="F158" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G158" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H158" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A159" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="C159" s="3" t="s">
         <v>652</v>
       </c>
-      <c r="E140" s="3" t="s">
+      <c r="D159" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>987</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="G159" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H159" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A160" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>650</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>998</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A161" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B161" s="3" t="s">
         <v>653</v>
       </c>
-      <c r="F140" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A141" s="4" t="s">
+      <c r="C161" s="3" t="s">
         <v>654</v>
       </c>
-      <c r="B141" s="5" t="s">
+      <c r="D161" s="3" t="s">
         <v>655</v>
       </c>
-      <c r="C141" s="5" t="s">
+      <c r="E161" s="3" t="s">
         <v>656</v>
       </c>
-      <c r="D141" s="5" t="s">
+      <c r="F161" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G161" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H161" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A162" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B162" s="3" t="s">
         <v>657</v>
       </c>
-      <c r="E141" s="5" t="s">
+      <c r="C162" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="D162" s="3" t="s">
         <v>658</v>
       </c>
-      <c r="F141" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B142" s="5" t="s">
+      <c r="E162" s="3" t="s">
         <v>659</v>
       </c>
-      <c r="C142" s="5" t="s">
+      <c r="F162" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H162" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A163" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B163" s="3" t="s">
         <v>660</v>
       </c>
-      <c r="D142" s="5" t="s">
+      <c r="C163" s="3" t="s">
         <v>661</v>
       </c>
-      <c r="E142" s="5" t="s">
+      <c r="D163" s="3" t="s">
         <v>662</v>
       </c>
-      <c r="F142" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B143" s="5" t="s">
+      <c r="E163" s="3" t="s">
         <v>663</v>
       </c>
-      <c r="C143" s="5" t="s">
+      <c r="F163" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G163" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H163" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A164" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B164" s="3" t="s">
         <v>664</v>
       </c>
-      <c r="D143" s="5" t="s">
+      <c r="C164" s="3" t="s">
         <v>665</v>
       </c>
-      <c r="E143" s="5" t="s">
+      <c r="D164" s="3" t="s">
         <v>666</v>
       </c>
-      <c r="F143" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A144" s="2" t="s">
+      <c r="E164" s="3" t="s">
         <v>667</v>
       </c>
-      <c r="B144" s="3" t="s">
+      <c r="F164" s="2" t="s">
         <v>668</v>
       </c>
-      <c r="C144" s="3" t="s">
+      <c r="G164" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H164" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A165" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B165" s="3" t="s">
         <v>669</v>
       </c>
-      <c r="D144" s="3" t="s">
+      <c r="C165" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="D165" s="3" t="s">
         <v>670</v>
       </c>
-      <c r="E144" s="3" t="s">
+      <c r="E165" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>992</v>
+      </c>
+      <c r="G165" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H165" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A166" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="C166" s="3" t="s">
         <v>671</v>
       </c>
-      <c r="F144" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A145" s="4" t="s">
+      <c r="D166" s="3" t="s">
         <v>672</v>
       </c>
-      <c r="B145" s="5" t="s">
+      <c r="E166" s="3" t="s">
         <v>673</v>
       </c>
-      <c r="C145" s="5" t="s">
+      <c r="F166" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H166" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A167" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B167" s="3" t="s">
         <v>674</v>
       </c>
-      <c r="D145" s="5" t="s">
+      <c r="C167" s="3" t="s">
         <v>675</v>
       </c>
-      <c r="E145" s="5" t="s">
+      <c r="D167" s="3" t="s">
         <v>676</v>
       </c>
-      <c r="F145" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A146" s="2" t="s">
+      <c r="E167" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>994</v>
+      </c>
+      <c r="G167" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H167" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A168" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B168" s="3" t="s">
         <v>677</v>
       </c>
-      <c r="B146" s="3" t="s">
+      <c r="C168" s="3" t="s">
         <v>678</v>
       </c>
-      <c r="C146" s="3" t="s">
+      <c r="D168" s="3" t="s">
         <v>679</v>
       </c>
-      <c r="D146" s="3" t="s">
+      <c r="E168" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>988</v>
+      </c>
+      <c r="G168" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H168" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A169" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="B169" s="3" t="s">
         <v>680</v>
       </c>
-      <c r="E146" s="3" t="s">
+      <c r="C169" s="3" t="s">
         <v>681</v>
       </c>
-      <c r="F146" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B147" s="3" t="s">
+      <c r="D169" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="C147" s="3" t="s">
+      <c r="E169" s="3" t="s">
         <v>683</v>
       </c>
-      <c r="D147" s="3" t="s">
+      <c r="F169" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H169" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="93" x14ac:dyDescent="0.35">
+      <c r="A170" s="4" t="s">
         <v>684</v>
       </c>
-      <c r="E147" s="3" t="s">
+      <c r="B170" s="5" t="s">
         <v>685</v>
       </c>
-      <c r="F147" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A148" s="4" t="s">
+      <c r="C170" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D170" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="B148" s="5" t="s">
+      <c r="E170" s="5" t="s">
         <v>687</v>
       </c>
-      <c r="C148" s="5" t="s">
+      <c r="F170" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="5" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H170" s="7" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A171" s="4" t="s">
+        <v>684</v>
+      </c>
+      <c r="B171" s="5" t="s">
         <v>688</v>
       </c>
-      <c r="D148" s="5" t="s">
+      <c r="C171" s="5" t="s">
         <v>689</v>
       </c>
-      <c r="E148" s="5" t="s">
+      <c r="D171" s="5" t="s">
         <v>690</v>
       </c>
-      <c r="F148" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B149" s="5" t="s">
+      <c r="E171" s="5" t="s">
         <v>691</v>
       </c>
-      <c r="C149" s="5" t="s">
+      <c r="F171" s="4" t="s">
         <v>692</v>
       </c>
-      <c r="D149" s="5" t="s">
+      <c r="G171" s="5" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H171" s="7" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A172" s="2" t="s">
         <v>693</v>
       </c>
-      <c r="E149" s="5" t="s">
+      <c r="B172" s="3" t="s">
         <v>694</v>
       </c>
-      <c r="F149" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A150" s="2" t="s">
+      <c r="C172" s="3" t="s">
         <v>695</v>
       </c>
-      <c r="B150" s="3" t="s">
+      <c r="D172" s="3" t="s">
         <v>696</v>
       </c>
-      <c r="C150" s="3" t="s">
+      <c r="E172" s="3" t="s">
         <v>697</v>
       </c>
-      <c r="D150" s="3" t="s">
+      <c r="F172" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A173" s="4" t="s">
         <v>698</v>
       </c>
-      <c r="E150" s="3" t="s">
+      <c r="B173" s="5" t="s">
         <v>699</v>
       </c>
-      <c r="F150" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B151" s="3" t="s">
+      <c r="C173" s="5" t="s">
         <v>700</v>
       </c>
-      <c r="C151" s="3" t="s">
+      <c r="D173" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="D151" s="3" t="s">
+      <c r="E173" s="5" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F173" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G173" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H173" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A174" s="2" t="s">
         <v>702</v>
       </c>
-      <c r="E151" s="3" t="s">
+      <c r="B174" s="3" t="s">
         <v>703</v>
       </c>
-      <c r="F151" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A152" s="4" t="s">
+      <c r="C174" s="3" t="s">
         <v>704</v>
       </c>
-      <c r="B152" s="5" t="s">
+      <c r="D174" s="3" t="s">
         <v>705</v>
       </c>
-      <c r="C152" s="5" t="s">
+      <c r="E174" s="3" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G174" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H174" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A175" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="B175" s="3" t="s">
         <v>706</v>
       </c>
-      <c r="D152" s="5" t="s">
+      <c r="C175" s="3" t="s">
         <v>707</v>
       </c>
-      <c r="E152" s="5" t="s">
+      <c r="D175" s="3" t="s">
         <v>708</v>
       </c>
-      <c r="F152" s="4" t="s">
+      <c r="E175" s="3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F175" s="2" t="s">
         <v>709</v>
       </c>
-      <c r="G152" s="5" t="s">
-[...10 lines deleted...]
-      <c r="B153" s="5" t="s">
+      <c r="G175" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H175" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A176" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G176" s="8" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H176" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A177" s="4" t="s">
         <v>710</v>
       </c>
-      <c r="C153" s="5" t="s">
+      <c r="B177" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="D153" s="5" t="s">
+      <c r="C177" s="5" t="s">
         <v>712</v>
       </c>
-      <c r="E153" s="5" t="s">
+      <c r="D177" s="5" t="s">
         <v>713</v>
       </c>
-      <c r="F153" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A154" s="2" t="s">
+      <c r="E177" s="5" t="s">
         <v>714</v>
       </c>
-      <c r="B154" s="3" t="s">
+      <c r="F177" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G177" s="5" t="s">
         <v>715</v>
       </c>
-      <c r="C154" s="3" t="s">
+      <c r="H177" s="7" t="s">
         <v>716</v>
       </c>
-      <c r="D154" s="3" t="s">
+    </row>
+    <row r="178" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A178" s="2" t="s">
         <v>717</v>
       </c>
-      <c r="E154" s="3" t="s">
+      <c r="B178" s="3" t="s">
         <v>718</v>
       </c>
-      <c r="F154" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B155" s="3" t="s">
+      <c r="C178" s="3" t="s">
         <v>719</v>
       </c>
-      <c r="C155" s="3" t="s">
+      <c r="D178" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H178" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A179" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="B179" s="3" t="s">
         <v>720</v>
       </c>
-      <c r="D155" s="3" t="s">
+      <c r="C179" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="E155" s="3" t="s">
+      <c r="D179" s="3" t="s">
         <v>722</v>
       </c>
-      <c r="F155" s="2" t="s">
-[...16 lines deleted...]
-      <c r="C156" s="3" t="s">
+      <c r="E179" s="3" t="s">
         <v>723</v>
       </c>
-      <c r="D156" s="3" t="s">
+      <c r="F179" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H179" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A180" s="4" t="s">
         <v>724</v>
       </c>
-      <c r="E156" s="3" t="s">
+      <c r="B180" s="5" t="s">
         <v>725</v>
       </c>
-      <c r="F156" s="2" t="s">
+      <c r="C180" s="5" t="s">
         <v>726</v>
       </c>
-      <c r="G156" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B157" s="3" t="s">
+      <c r="D180" s="5" t="s">
         <v>727</v>
       </c>
-      <c r="C157" s="3" t="s">
+      <c r="E180" s="5" t="s">
         <v>728</v>
       </c>
-      <c r="D157" s="3" t="s">
+      <c r="F180" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G180" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H180" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A181" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="B181" s="5" t="s">
         <v>729</v>
       </c>
-      <c r="E157" s="3" t="s">
+      <c r="C181" s="5" t="s">
         <v>730</v>
       </c>
-      <c r="F157" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B158" s="3" t="s">
+      <c r="D181" s="5" t="s">
         <v>731</v>
       </c>
-      <c r="C158" s="3" t="s">
+      <c r="E181" s="5" t="s">
         <v>732</v>
       </c>
-      <c r="D158" s="3" t="s">
+      <c r="F181" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H181" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A182" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="B182" s="5" t="s">
         <v>733</v>
       </c>
-      <c r="E158" s="3" t="s">
+      <c r="C182" s="5" t="s">
         <v>734</v>
       </c>
-      <c r="F158" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B159" s="3" t="s">
+      <c r="D182" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="C159" s="3" t="s">
+      <c r="E182" s="5" t="s">
         <v>736</v>
       </c>
-      <c r="D159" s="3" t="s">
+      <c r="F182" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H182" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A183" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="B183" s="5" t="s">
         <v>737</v>
       </c>
-      <c r="E159" s="3" t="s">
+      <c r="C183" s="5" t="s">
         <v>738</v>
       </c>
-      <c r="F159" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B160" s="3" t="s">
+      <c r="D183" s="5" t="s">
         <v>739</v>
       </c>
-      <c r="C160" s="3" t="s">
+      <c r="E183" s="5" t="s">
         <v>740</v>
       </c>
-      <c r="D160" s="3" t="s">
+      <c r="F183" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G183" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H183" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A184" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="B184" s="5" t="s">
         <v>741</v>
       </c>
-      <c r="E160" s="3" t="s">
+      <c r="C184" s="5" t="s">
         <v>742</v>
       </c>
-      <c r="F160" s="2" t="s">
+      <c r="D184" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="G160" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B161" s="3" t="s">
+      <c r="E184" s="5" t="s">
         <v>744</v>
       </c>
-      <c r="C161" s="3" t="s">
+      <c r="F184" s="4" t="s">
         <v>745</v>
       </c>
-      <c r="D161" s="3" t="s">
+      <c r="G184" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A185" s="2" t="s">
         <v>746</v>
       </c>
-      <c r="E161" s="3" t="s">
+      <c r="B185" s="3" t="s">
         <v>747</v>
       </c>
-      <c r="F161" s="2" t="s">
-[...16 lines deleted...]
-      <c r="C162" s="3" t="s">
+      <c r="C185" s="3" t="s">
         <v>748</v>
       </c>
-      <c r="D162" s="3" t="s">
+      <c r="D185" s="3" t="s">
         <v>749</v>
       </c>
-      <c r="E162" s="3" t="s">
+      <c r="E185" s="3" t="s">
         <v>750</v>
       </c>
-      <c r="F162" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B163" s="3" t="s">
+      <c r="F185" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G185" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H185" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A186" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="B186" s="3" t="s">
         <v>751</v>
       </c>
-      <c r="C163" s="3" t="s">
+      <c r="C186" s="3" t="s">
         <v>752</v>
       </c>
-      <c r="D163" s="3" t="s">
+      <c r="D186" s="3" t="s">
         <v>753</v>
       </c>
-      <c r="E163" s="3" t="s">
+      <c r="E186" s="3" t="s">
         <v>754</v>
       </c>
-      <c r="F163" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B164" s="3" t="s">
+      <c r="F186" s="2" t="s">
         <v>755</v>
       </c>
-      <c r="C164" s="3" t="s">
+      <c r="G186" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H186" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A187" s="4" t="s">
         <v>756</v>
       </c>
-      <c r="D164" s="3" t="s">
+      <c r="B187" s="5" t="s">
         <v>757</v>
       </c>
-      <c r="E164" s="3" t="s">
+      <c r="C187" s="5" t="s">
         <v>758</v>
       </c>
-      <c r="F164" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B165" s="3" t="s">
+      <c r="D187" s="5" t="s">
         <v>759</v>
       </c>
-      <c r="C165" s="3" t="s">
+      <c r="E187" s="5" t="s">
         <v>760</v>
       </c>
-      <c r="D165" s="3" t="s">
+      <c r="F187" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G187" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H187" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A188" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="B188" s="5" t="s">
         <v>761</v>
       </c>
-      <c r="E165" s="3" t="s">
+      <c r="C188" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D188" s="5" t="s">
         <v>762</v>
       </c>
-      <c r="F165" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A166" s="4" t="s">
+      <c r="E188" s="5" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G188" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H188" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A189" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="B189" s="5" t="s">
         <v>763</v>
       </c>
-      <c r="B166" s="5" t="s">
+      <c r="C189" s="5" t="s">
         <v>764</v>
       </c>
-      <c r="C166" s="5" t="s">
+      <c r="D189" s="5" t="s">
         <v>765</v>
       </c>
-      <c r="D166" s="5" t="s">
+      <c r="E189" s="5" t="s">
         <v>766</v>
       </c>
-      <c r="E166" s="5" t="s">
+      <c r="F189" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G189" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H189" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A190" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="B190" s="5" t="s">
         <v>767</v>
       </c>
-      <c r="F166" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B167" s="5" t="s">
+      <c r="C190" s="5" t="s">
         <v>768</v>
       </c>
-      <c r="C167" s="5" t="s">
+      <c r="D190" s="5" t="s">
         <v>769</v>
       </c>
-      <c r="D167" s="5" t="s">
+      <c r="E190" s="5" t="s">
         <v>770</v>
       </c>
-      <c r="E167" s="5" t="s">
+      <c r="F190" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G190" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A191" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="B191" s="5" t="s">
         <v>771</v>
       </c>
-      <c r="F167" s="4" t="s">
+      <c r="C191" s="5" t="s">
         <v>772</v>
       </c>
-      <c r="G167" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A168" s="2" t="s">
+      <c r="D191" s="5" t="s">
         <v>773</v>
       </c>
-      <c r="B168" s="3" t="s">
+      <c r="E191" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="C168" s="3" t="s">
+      <c r="F191" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H191" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A192" s="2" t="s">
         <v>775</v>
       </c>
-      <c r="D168" s="3" t="s">
+      <c r="B192" s="3" t="s">
         <v>776</v>
       </c>
-      <c r="E168" s="3" t="s">
+      <c r="C192" s="3" t="s">
         <v>777</v>
       </c>
-      <c r="F168" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A169" s="4" t="s">
+      <c r="D192" s="3" t="s">
         <v>778</v>
       </c>
-      <c r="B169" s="5" t="s">
+      <c r="E192" s="3" t="s">
         <v>779</v>
       </c>
-      <c r="C169" s="5" t="s">
+      <c r="F192" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H192" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A193" s="4" t="s">
         <v>780</v>
       </c>
-      <c r="D169" s="5" t="s">
+      <c r="B193" s="5" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C193" s="5" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D193" s="5" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E193" s="5" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F193" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G193" s="5" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H193" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A194" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="B194" s="5" t="s">
         <v>781</v>
       </c>
-      <c r="E169" s="5" t="s">
+      <c r="C194" s="5" t="s">
         <v>782</v>
       </c>
-      <c r="F169" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A170" s="2" t="s">
+      <c r="D194" s="5" t="s">
         <v>783</v>
       </c>
-      <c r="B170" s="3" t="s">
+      <c r="E194" s="5" t="s">
         <v>784</v>
       </c>
-      <c r="C170" s="3" t="s">
+      <c r="F194" s="4" t="s">
         <v>785</v>
       </c>
-      <c r="D170" s="3" t="s">
+      <c r="G194" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H194" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A195" s="2" t="s">
         <v>786</v>
       </c>
-      <c r="E170" s="3" t="s">
+      <c r="B195" s="3" t="s">
         <v>787</v>
       </c>
-      <c r="F170" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B171" s="3" t="s">
+      <c r="C195" s="3" t="s">
         <v>788</v>
       </c>
-      <c r="C171" s="3" t="s">
+      <c r="D195" s="3" t="s">
         <v>789</v>
       </c>
-      <c r="D171" s="3" t="s">
+      <c r="E195" s="3" t="s">
         <v>790</v>
       </c>
-      <c r="E171" s="3" t="s">
+      <c r="F195" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H195" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A196" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B196" s="3" t="s">
         <v>791</v>
       </c>
-      <c r="F171" s="2" t="s">
+      <c r="C196" s="3" t="s">
         <v>792</v>
       </c>
-      <c r="G171" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A172" s="4" t="s">
+      <c r="D196" s="3" t="s">
         <v>793</v>
       </c>
-      <c r="B172" s="5" t="s">
+      <c r="E196" s="3" t="s">
         <v>794</v>
       </c>
-      <c r="C172" s="5" t="s">
+      <c r="F196" s="2" t="s">
         <v>795</v>
       </c>
-      <c r="D172" s="5" t="s">
+      <c r="G196" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A197" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B197" s="3" t="s">
         <v>796</v>
       </c>
-      <c r="E172" s="5" t="s">
+      <c r="C197" s="3" t="s">
         <v>797</v>
       </c>
-      <c r="F172" s="4" t="s">
-[...2 lines deleted...]
-      <c r="G172" s="5" t="s">
+      <c r="D197" s="3" t="s">
         <v>798</v>
       </c>
-      <c r="H172" s="5" t="s">
+      <c r="E197" s="3" t="s">
         <v>799</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A173" s="2" t="s">
+      <c r="F197" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G197" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H197" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A198" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B198" s="3" t="s">
         <v>800</v>
       </c>
-      <c r="B173" s="3" t="s">
+      <c r="C198" s="3" t="s">
         <v>801</v>
       </c>
-      <c r="C173" s="3" t="s">
+      <c r="D198" s="3" t="s">
         <v>802</v>
       </c>
-      <c r="D173" s="3" t="s">
+      <c r="E198" s="3" t="s">
         <v>803</v>
       </c>
-      <c r="E173" s="3" t="s">
+      <c r="F198" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G198" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H198" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A199" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>800</v>
+      </c>
+      <c r="C199" s="3" t="s">
         <v>804</v>
       </c>
-      <c r="F173" s="2" t="s">
-[...16 lines deleted...]
-      <c r="C174" s="3" t="s">
+      <c r="D199" s="3" t="s">
         <v>805</v>
       </c>
-      <c r="D174" s="3" t="s">
+      <c r="E199" s="3" t="s">
         <v>806</v>
       </c>
-      <c r="E174" s="3" t="s">
+      <c r="F199" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G199" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H199" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A200" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B200" s="3" t="s">
         <v>807</v>
       </c>
-      <c r="F174" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B175" s="3" t="s">
+      <c r="C200" s="3" t="s">
         <v>808</v>
       </c>
-      <c r="C175" s="3" t="s">
+      <c r="D200" s="3" t="s">
         <v>809</v>
       </c>
-      <c r="D175" s="3" t="s">
+      <c r="E200" s="3" t="s">
         <v>810</v>
       </c>
-      <c r="E175" s="3" t="s">
+      <c r="F200" s="2" t="s">
         <v>811</v>
       </c>
-      <c r="F175" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A176" s="4" t="s">
+      <c r="G200" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H200" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A201" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B201" s="3" t="s">
         <v>812</v>
       </c>
-      <c r="B176" s="5" t="s">
+      <c r="C201" s="3" t="s">
         <v>813</v>
       </c>
-      <c r="C176" s="5" t="s">
+      <c r="D201" s="3" t="s">
         <v>814</v>
       </c>
-      <c r="D176" s="5" t="s">
+      <c r="E201" s="3" t="s">
         <v>815</v>
       </c>
-      <c r="E176" s="5" t="s">
+      <c r="F201" s="2" t="s">
         <v>816</v>
       </c>
-      <c r="F176" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B177" s="5" t="s">
+      <c r="G201" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H201" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A202" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B202" s="3" t="s">
         <v>817</v>
       </c>
-      <c r="C177" s="5" t="s">
+      <c r="C202" s="3" t="s">
         <v>818</v>
       </c>
-      <c r="D177" s="5" t="s">
+      <c r="D202" s="3" t="s">
         <v>819</v>
       </c>
-      <c r="E177" s="5" t="s">
+      <c r="E202" s="3" t="s">
         <v>820</v>
       </c>
-      <c r="F177" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B178" s="5" t="s">
+      <c r="F202" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G202" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H202" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A203" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B203" s="3" t="s">
         <v>821</v>
       </c>
-      <c r="C178" s="5" t="s">
+      <c r="C203" s="3" t="s">
         <v>822</v>
       </c>
-      <c r="D178" s="5" t="s">
+      <c r="D203" s="3" t="s">
         <v>823</v>
       </c>
-      <c r="E178" s="5" t="s">
+      <c r="E203" s="3" t="s">
         <v>824</v>
       </c>
-      <c r="F178" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B179" s="5" t="s">
+      <c r="F203" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G203" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H203" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A204" s="2" t="s">
+        <v>786</v>
+      </c>
+      <c r="B204" s="3" t="s">
         <v>825</v>
       </c>
-      <c r="C179" s="5" t="s">
+      <c r="C204" s="3" t="s">
         <v>826</v>
       </c>
-      <c r="D179" s="5" t="s">
+      <c r="D204" s="3" t="s">
         <v>827</v>
       </c>
-      <c r="E179" s="5" t="s">
+      <c r="E204" s="3" t="s">
         <v>828</v>
       </c>
-      <c r="F179" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B180" s="5" t="s">
+      <c r="F204" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G204" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H204" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A205" s="4" t="s">
         <v>829</v>
       </c>
-      <c r="C180" s="5" t="s">
+      <c r="B205" s="5" t="s">
         <v>830</v>
       </c>
-      <c r="D180" s="5" t="s">
+      <c r="C205" s="5" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D205" s="5" t="s">
         <v>831</v>
       </c>
-      <c r="E180" s="5" t="s">
+      <c r="E205" s="5" t="s">
+        <v>1022</v>
+      </c>
+      <c r="F205" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G205" s="5" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H205" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A206" s="4" t="s">
+        <v>829</v>
+      </c>
+      <c r="B206" s="5" t="s">
         <v>832</v>
       </c>
-      <c r="F180" s="4" t="s">
+      <c r="C206" s="5" t="s">
         <v>833</v>
       </c>
-      <c r="G180" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A181" s="2" t="s">
+      <c r="D206" s="5" t="s">
         <v>834</v>
       </c>
-      <c r="B181" s="3" t="s">
+      <c r="E206" s="5" t="s">
         <v>835</v>
       </c>
-      <c r="C181" s="3" t="s">
+      <c r="F206" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G206" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H206" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A207" s="2" t="s">
         <v>836</v>
       </c>
-      <c r="D181" s="3" t="s">
+      <c r="B207" s="3" t="s">
         <v>837</v>
       </c>
-      <c r="E181" s="3" t="s">
+      <c r="C207" s="3" t="s">
         <v>838</v>
       </c>
-      <c r="F181" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B182" s="3" t="s">
+      <c r="D207" s="3" t="s">
         <v>839</v>
       </c>
-      <c r="C182" s="3" t="s">
+      <c r="E207" s="3" t="s">
         <v>840</v>
       </c>
-      <c r="D182" s="3" t="s">
+      <c r="F207" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G207" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H207" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A208" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="B208" s="3" t="s">
         <v>841</v>
       </c>
-      <c r="E182" s="3" t="s">
+      <c r="C208" s="3" t="s">
         <v>842</v>
       </c>
-      <c r="F182" s="2" t="s">
+      <c r="D208" s="3" t="s">
         <v>843</v>
       </c>
-      <c r="G182" s="3" t="s">
-[...7 lines deleted...]
-      <c r="A183" s="4" t="s">
+      <c r="E208" s="3" t="s">
         <v>844</v>
       </c>
-      <c r="B183" s="5" t="s">
+      <c r="F208" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A209" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="B209" s="3" t="s">
         <v>845</v>
       </c>
-      <c r="C183" s="5" t="s">
+      <c r="C209" s="3" t="s">
         <v>846</v>
       </c>
-      <c r="D183" s="5" t="s">
+      <c r="D209" s="3" t="s">
         <v>847</v>
       </c>
-      <c r="E183" s="5" t="s">
+      <c r="E209" s="3" t="s">
         <v>848</v>
       </c>
-      <c r="F183" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B184" s="5" t="s">
+      <c r="F209" s="2" t="s">
         <v>849</v>
       </c>
-      <c r="C184" s="5" t="s">
+      <c r="G209" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H209" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A210" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="B210" s="3" t="s">
         <v>850</v>
       </c>
-      <c r="D184" s="5" t="s">
+      <c r="C210" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D210" s="3" t="s">
         <v>851</v>
       </c>
-      <c r="E184" s="5" t="s">
+      <c r="E210" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G210" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H210" s="3" t="s">
         <v>852</v>
       </c>
-      <c r="F184" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B185" s="5" t="s">
+    </row>
+    <row r="211" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A211" s="4" t="s">
         <v>853</v>
       </c>
-      <c r="C185" s="5" t="s">
+      <c r="B211" s="5" t="s">
         <v>854</v>
       </c>
-      <c r="D185" s="5" t="s">
+      <c r="C211" s="5" t="s">
         <v>855</v>
       </c>
-      <c r="E185" s="5" t="s">
+      <c r="D211" s="5" t="s">
         <v>856</v>
       </c>
-      <c r="F185" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B186" s="5" t="s">
+      <c r="E211" s="5" t="s">
         <v>857</v>
       </c>
-      <c r="C186" s="5" t="s">
+      <c r="F211" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G211" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H211" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A212" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="B212" s="5" t="s">
         <v>858</v>
       </c>
-      <c r="D186" s="5" t="s">
+      <c r="C212" s="5" t="s">
         <v>859</v>
       </c>
-      <c r="E186" s="5" t="s">
+      <c r="D212" s="5" t="s">
         <v>860</v>
       </c>
-      <c r="F186" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B187" s="5" t="s">
+      <c r="E212" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="F212" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G212" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H212" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A213" s="2" t="s">
         <v>861</v>
       </c>
-      <c r="C187" s="5" t="s">
+      <c r="B213" s="3" t="s">
         <v>862</v>
       </c>
-      <c r="D187" s="5" t="s">
+      <c r="C213" s="3" t="s">
         <v>863</v>
       </c>
-      <c r="E187" s="5" t="s">
+      <c r="D213" s="3" t="s">
         <v>864</v>
       </c>
-      <c r="F187" s="4" t="s">
-[...10 lines deleted...]
-      <c r="A188" s="2" t="s">
+      <c r="E213" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="B188" s="3" t="s">
+      <c r="F213" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G213" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H213" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A214" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="B214" s="3" t="s">
         <v>866</v>
       </c>
-      <c r="C188" s="3" t="s">
+      <c r="C214" s="3" t="s">
         <v>867</v>
       </c>
-      <c r="D188" s="3" t="s">
+      <c r="D214" s="3" t="s">
         <v>868</v>
       </c>
-      <c r="E188" s="3" t="s">
+      <c r="E214" s="3" t="s">
         <v>869</v>
       </c>
-      <c r="F188" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A189" s="2" t="s">
+      <c r="F214" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G214" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H214" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A215" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="E215" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="B189" s="3" t="s">
-[...5 lines deleted...]
-      <c r="D189" s="3" t="s">
+      <c r="F215" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G215" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H215" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A216" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="B216" s="3" t="s">
         <v>870</v>
       </c>
-      <c r="E189" s="3" t="s">
-[...19 lines deleted...]
-      <c r="C190" s="5" t="s">
+      <c r="C216" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="D190" s="5" t="s">
+      <c r="D216" s="3" t="s">
         <v>874</v>
       </c>
-      <c r="E190" s="5" t="s">
+      <c r="E216" s="3" t="s">
         <v>875</v>
       </c>
-      <c r="F190" s="4" t="s">
+      <c r="F216" s="2" t="s">
         <v>876</v>
       </c>
-      <c r="G190" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A191" s="2" t="s">
+      <c r="G216" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H216" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A217" s="4" t="s">
         <v>877</v>
       </c>
-      <c r="B191" s="3" t="s">
+      <c r="B217" s="5" t="s">
         <v>878</v>
       </c>
-      <c r="C191" s="3" t="s">
+      <c r="C217" s="5" t="s">
         <v>879</v>
       </c>
-      <c r="D191" s="3" t="s">
+      <c r="D217" s="5" t="s">
         <v>880</v>
       </c>
-      <c r="E191" s="3" t="s">
+      <c r="E217" s="5" t="s">
         <v>881</v>
       </c>
-      <c r="F191" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B192" s="3" t="s">
+      <c r="F217" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G217" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H217" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A218" s="2" t="s">
         <v>882</v>
       </c>
-      <c r="C192" s="3" t="s">
+      <c r="B218" s="3" t="s">
         <v>883</v>
       </c>
-      <c r="D192" s="3" t="s">
+      <c r="C218" s="3" t="s">
         <v>884</v>
       </c>
-      <c r="E192" s="3" t="s">
+      <c r="D218" s="3" t="s">
         <v>885</v>
       </c>
-      <c r="F192" s="2" t="s">
+      <c r="E218" s="3" t="s">
         <v>886</v>
       </c>
-      <c r="G192" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B193" s="3" t="s">
+      <c r="F218" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G218" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H218" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A219" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="C219" s="3" t="s">
         <v>887</v>
       </c>
-      <c r="C193" s="3" t="s">
+      <c r="D219" s="3" t="s">
         <v>888</v>
       </c>
-      <c r="D193" s="3" t="s">
+      <c r="E219" s="3" t="s">
         <v>889</v>
       </c>
-      <c r="E193" s="3" t="s">
+      <c r="F219" s="2" t="s">
         <v>890</v>
       </c>
-      <c r="F193" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B194" s="3" t="s">
+      <c r="G219" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H219" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A220" s="4" t="s">
         <v>891</v>
       </c>
-      <c r="C194" s="3" t="s">
+      <c r="B220" s="5" t="s">
         <v>892</v>
       </c>
-      <c r="D194" s="3" t="s">
+      <c r="C220" s="5" t="s">
         <v>893</v>
       </c>
-      <c r="E194" s="3" t="s">
+      <c r="D220" s="5" t="s">
         <v>894</v>
       </c>
-      <c r="F194" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B195" s="3" t="s">
+      <c r="E220" s="5" t="s">
+        <v>895</v>
+      </c>
+      <c r="F220" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G220" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H220" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A221" s="4" t="s">
         <v>891</v>
       </c>
-      <c r="C195" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D195" s="3" t="s">
+      <c r="B221" s="5" t="s">
         <v>896</v>
       </c>
-      <c r="E195" s="3" t="s">
+      <c r="C221" s="5" t="s">
         <v>897</v>
       </c>
-      <c r="F195" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B196" s="3" t="s">
+      <c r="D221" s="5" t="s">
         <v>898</v>
       </c>
-      <c r="C196" s="3" t="s">
+      <c r="E221" s="5" t="s">
         <v>899</v>
       </c>
-      <c r="D196" s="3" t="s">
+      <c r="F221" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G221" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H221" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A222" s="2" t="s">
         <v>900</v>
       </c>
-      <c r="E196" s="3" t="s">
+      <c r="B222" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>1028</v>
+      </c>
+      <c r="G222" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H222" s="8" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A223" s="4" t="s">
         <v>901</v>
       </c>
-      <c r="F196" s="2" t="s">
+      <c r="B223" s="5" t="s">
         <v>902</v>
       </c>
-      <c r="G196" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B197" s="3" t="s">
+      <c r="C223" s="5" t="s">
         <v>903</v>
       </c>
-      <c r="C197" s="3" t="s">
+      <c r="D223" s="5" t="s">
         <v>904</v>
       </c>
-      <c r="D197" s="3" t="s">
+      <c r="E223" s="5" t="s">
         <v>905</v>
       </c>
-      <c r="E197" s="3" t="s">
+      <c r="F223" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G223" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="H223" s="5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A224" s="2" t="s">
         <v>906</v>
       </c>
-      <c r="F197" s="2" t="s">
+      <c r="B224" s="3" t="s">
         <v>907</v>
       </c>
-      <c r="G197" s="3" t="s">
-[...10 lines deleted...]
-      <c r="B198" s="3" t="s">
+      <c r="C224" s="3" t="s">
         <v>908</v>
       </c>
-      <c r="C198" s="3" t="s">
+      <c r="D224" s="3" t="s">
         <v>909</v>
       </c>
-      <c r="D198" s="3" t="s">
+      <c r="E224" s="3" t="s">
         <v>910</v>
       </c>
-      <c r="E198" s="3" t="s">
+      <c r="F224" s="2" t="s">
         <v>911</v>
       </c>
-      <c r="F198" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B199" s="3" t="s">
+      <c r="G224" s="3" t="s">
         <v>912</v>
       </c>
-      <c r="C199" s="3" t="s">
+      <c r="H224" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A225" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="B225" s="3" t="s">
         <v>913</v>
       </c>
-      <c r="D199" s="3" t="s">
+      <c r="C225" s="3" t="s">
         <v>914</v>
       </c>
-      <c r="E199" s="3" t="s">
+      <c r="D225" s="3" t="s">
         <v>915</v>
       </c>
-      <c r="F199" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B200" s="3" t="s">
+      <c r="E225" s="3" t="s">
         <v>916</v>
       </c>
-      <c r="C200" s="3" t="s">
+      <c r="F225" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G225" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H225" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A226" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="B226" s="3" t="s">
         <v>917</v>
       </c>
-      <c r="D200" s="3" t="s">
+      <c r="C226" s="3" t="s">
         <v>918</v>
       </c>
-      <c r="E200" s="3" t="s">
+      <c r="D226" s="3" t="s">
         <v>919</v>
       </c>
-      <c r="F200" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A201" s="4" t="s">
+      <c r="E226" s="3" t="s">
         <v>920</v>
       </c>
-      <c r="B201" s="5" t="s">
+      <c r="F226" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G226" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H226" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="62" x14ac:dyDescent="0.35">
+      <c r="A227" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="B227" s="3" t="s">
         <v>921</v>
       </c>
-      <c r="C201" s="5" t="s">
+      <c r="C227" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E227" s="3" t="s">
         <v>922</v>
       </c>
-      <c r="D201" s="5" t="s">
+      <c r="F227" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H227" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" ht="77.5" x14ac:dyDescent="0.35">
+      <c r="A228" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="B228" s="3" t="s">
         <v>923</v>
       </c>
-      <c r="E201" s="5" t="s">
+      <c r="C228" s="3" t="s">
         <v>924</v>
       </c>
-      <c r="F201" s="4" t="s">
-[...13 lines deleted...]
-      <c r="B202" s="5" t="s">
+      <c r="D228" s="3" t="s">
         <v>925</v>
       </c>
-      <c r="C202" s="5" t="s">
+      <c r="E228" s="3" t="s">
         <v>926</v>
       </c>
-      <c r="D202" s="5" t="s">
-[...583 lines deleted...]
-      <c r="H224" s="3" t="s">
+      <c r="F228" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G228" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="H228" s="3" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H224" xr:uid="{9B7E0E0A-4685-4BB3-BDE4-84FCF71E807F}"/>
+  <autoFilter ref="A1:H228" xr:uid="{9B7E0E0A-4685-4BB3-BDE4-84FCF71E807F}"/>
   <hyperlinks>
-    <hyperlink ref="H58" r:id="rId1" xr:uid="{5AC934DA-DBC9-4824-BE5B-50CA976D2127}"/>
-[...2 lines deleted...]
-    <hyperlink ref="G110" r:id="rId4" xr:uid="{72F7CDF9-75D6-408E-8142-7B9E304F8ABA}"/>
+    <hyperlink ref="H60" r:id="rId1" xr:uid="{5AC934DA-DBC9-4824-BE5B-50CA976D2127}"/>
+    <hyperlink ref="G114" r:id="rId2" xr:uid="{6A769595-CD28-4BCB-8A2D-A60B85E58475}"/>
+    <hyperlink ref="G111" r:id="rId3" xr:uid="{5E8B2019-2192-49EC-B919-08889406F667}"/>
+    <hyperlink ref="G112" r:id="rId4" xr:uid="{72F7CDF9-75D6-408E-8142-7B9E304F8ABA}"/>
+    <hyperlink ref="H12" r:id="rId5" xr:uid="{3AF22F40-6009-4D6D-A5C2-7647FD63E516}"/>
+    <hyperlink ref="H61" r:id="rId6" xr:uid="{A4D55744-75EE-44D5-AA45-D091A72ED927}"/>
+    <hyperlink ref="H62" r:id="rId7" xr:uid="{4194D64F-980B-4303-BBCF-C8DBFBD4F60A}"/>
+    <hyperlink ref="H113" r:id="rId8" xr:uid="{5D5F91A9-5CC7-4190-973E-700F2C5B7945}"/>
+    <hyperlink ref="H128" r:id="rId9" xr:uid="{4CDE22E0-EE1C-49B7-B818-98D5D6F201A0}"/>
+    <hyperlink ref="H127" r:id="rId10" xr:uid="{D1F349A1-0B75-4938-A9FC-3D027876FE84}"/>
+    <hyperlink ref="H177" r:id="rId11" xr:uid="{AAA4D943-D114-491B-95D7-70E43FFEB4D8}"/>
+    <hyperlink ref="H171" r:id="rId12" xr:uid="{598FD6D9-F4AE-4158-97D0-5F1EE7F1D93E}"/>
+    <hyperlink ref="H170" r:id="rId13" xr:uid="{61234897-52A6-48A9-8D54-22667CE8C64C}"/>
+    <hyperlink ref="H222" r:id="rId14" xr:uid="{A14A71ED-899F-413A-82D6-6DDB822E7FD0}"/>
+    <hyperlink ref="H13" r:id="rId15" xr:uid="{7F774283-2A30-429E-99DE-6AB180B39E07}"/>
+    <hyperlink ref="G15" r:id="rId16" xr:uid="{6BFF9CC9-E96B-4ADD-9CD0-DEB5781FBFBB}"/>
+    <hyperlink ref="G14" r:id="rId17" xr:uid="{92F3804E-2404-4578-9BBD-294BD52A117C}"/>
+    <hyperlink ref="H18" r:id="rId18" xr:uid="{1B49E8FC-8196-4103-AC47-C4CEECB54904}"/>
+    <hyperlink ref="G176" r:id="rId19" xr:uid="{B31DE90A-4C3E-4A6A-B2D8-B7568C490ED2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Statusupdate xmlns="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc" xsi:nil="true"/>
     <TaxCatchAll xmlns="093587a5-cd57-4c7a-8873-3997f9fb3c16" xsi:nil="true"/>
@@ -10374,72 +10625,118 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24E5E5F-8318-4C14-814F-BBE01E548544}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24E5E5F-8318-4C14-814F-BBE01E548544}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc"/>
+    <ds:schemaRef ds:uri="093587a5-cd57-4c7a-8873-3997f9fb3c16"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4795A1A9-A3AA-4F96-B38C-D6000DC49522}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4795A1A9-A3AA-4F96-B38C-D6000DC49522}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d7ce226a-c87a-4cae-b3b6-8937f7e5ebfc"/>
+    <ds:schemaRef ds:uri="093587a5-cd57-4c7a-8873-3997f9fb3c16"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4927310-45EB-40DF-9146-CCF96D2F4212}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4927310-45EB-40DF-9146-CCF96D2F4212}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hennenfent, Andrew [HHS]</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010073E9505268843848AAF0FB0A05381EB0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>